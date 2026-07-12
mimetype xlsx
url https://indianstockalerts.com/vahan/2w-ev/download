--- v0 (2026-05-28)
+++ v1 (2026-07-12)
@@ -497,51 +497,51 @@
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="12" customWidth="1" min="16" max="16"/>
     <col width="12" customWidth="1" min="17" max="17"/>
     <col width="12" customWidth="1" min="18" max="18"/>
     <col width="12" customWidth="1" min="19" max="19"/>
     <col width="12" customWidth="1" min="20" max="20"/>
     <col width="12" customWidth="1" min="21" max="21"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Indian Stock Alerts — indianstockalerts.com</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Two Wheeler EVs — Monthly Vahan Registration Data | Generated: 28 May 2026</t>
+          <t>Two Wheeler EVs — Monthly Vahan Registration Data | Generated: 12 Jul 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Source: Vahan (MoRTH). Registrations ≠ dispatches. For personal use only — redistribution prohibited.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>Tvs Vol</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>Tvs YoY%</t>
         </is>
@@ -618,1632 +618,1632 @@
       </c>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>Greaves YoY%</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>Greaves MS%</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Industry Vol</t>
         </is>
       </c>
       <c r="U5" s="4" t="inlineStr">
         <is>
           <t>Industry YoY%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>May-26(P)*</t>
+          <t>Jul-26(P)*</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>42098</v>
+        <v>49778</v>
       </c>
       <c r="C6" s="7" t="n">
-        <v>0.631</v>
+        <v>1.11</v>
       </c>
       <c r="D6" s="8" t="n">
-        <v>0.2551</v>
+        <v>0.2775</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>37612</v>
+        <v>42047</v>
       </c>
       <c r="F6" s="7" t="n">
-        <v>0.6609999999999999</v>
+        <v>1.045</v>
       </c>
       <c r="G6" s="8" t="n">
-        <v>0.2279</v>
+        <v>0.2344</v>
       </c>
       <c r="H6" s="6" t="n">
-        <v>27521</v>
+        <v>27336</v>
       </c>
       <c r="I6" s="7" t="n">
-        <v>0.951</v>
+        <v>0.5329999999999999</v>
       </c>
       <c r="J6" s="8" t="n">
-        <v>0.1668</v>
+        <v>0.1524</v>
       </c>
       <c r="K6" s="6" t="n">
-        <v>18049</v>
+        <v>16965</v>
       </c>
       <c r="L6" s="7" t="n">
-        <v>1.444</v>
+        <v>0.5660000000000001</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0.1094</v>
+        <v>0.0946</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>14368</v>
+        <v>12138</v>
       </c>
       <c r="O6" s="7" t="n">
-        <v>-0.243</v>
+        <v>-0.342</v>
       </c>
       <c r="P6" s="8" t="n">
-        <v>0.0871</v>
+        <v>0.0677</v>
       </c>
       <c r="Q6" s="6" t="n">
-        <v>7482</v>
+        <v>8207</v>
       </c>
       <c r="R6" s="7" t="n">
-        <v>0.73</v>
+        <v>0.924</v>
       </c>
       <c r="S6" s="8" t="n">
-        <v>0.0453</v>
+        <v>0.0458</v>
       </c>
       <c r="T6" s="6" t="n">
-        <v>165039</v>
+        <v>179377</v>
       </c>
       <c r="U6" s="7" t="n">
-        <v>0.573</v>
+        <v>0.653</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>May-26</t>
+          <t>Jul-26</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>36666</v>
+        <v>17663</v>
       </c>
       <c r="D7" s="8" t="n">
-        <v>0.2551</v>
+        <v>0.2775</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>32759</v>
+        <v>14920</v>
       </c>
       <c r="G7" s="8" t="n">
-        <v>0.2279</v>
+        <v>0.2344</v>
       </c>
       <c r="H7" s="6" t="n">
-        <v>23970</v>
+        <v>9700</v>
       </c>
       <c r="J7" s="8" t="n">
-        <v>0.1668</v>
+        <v>0.1524</v>
       </c>
       <c r="K7" s="6" t="n">
-        <v>15720</v>
+        <v>6020</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0.1094</v>
+        <v>0.0946</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>12514</v>
+        <v>4307</v>
       </c>
       <c r="P7" s="8" t="n">
-        <v>0.0871</v>
+        <v>0.0677</v>
       </c>
       <c r="Q7" s="6" t="n">
-        <v>6517</v>
+        <v>2912</v>
       </c>
       <c r="S7" s="8" t="n">
-        <v>0.0453</v>
+        <v>0.0458</v>
       </c>
       <c r="T7" s="6" t="n">
-        <v>143744</v>
+        <v>63650</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Apr-26</t>
+          <t>Jun-26</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>40150</v>
+        <v>47288</v>
       </c>
       <c r="C8" s="7" t="n">
-        <v>0.926</v>
+        <v>0.769</v>
       </c>
       <c r="D8" s="8" t="n">
-        <v>0.2551</v>
+        <v>0.243</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>34546</v>
+        <v>43435</v>
       </c>
       <c r="F8" s="7" t="n">
-        <v>0.743</v>
+        <v>0.8109999999999999</v>
       </c>
       <c r="G8" s="8" t="n">
-        <v>0.2195</v>
+        <v>0.2232</v>
       </c>
       <c r="H8" s="6" t="n">
-        <v>28433</v>
+        <v>31358</v>
       </c>
       <c r="I8" s="7" t="n">
-        <v>0.982</v>
+        <v>0.958</v>
       </c>
       <c r="J8" s="8" t="n">
-        <v>0.1807</v>
+        <v>0.1611</v>
       </c>
       <c r="K8" s="6" t="n">
-        <v>15898</v>
+        <v>21892</v>
       </c>
       <c r="L8" s="7" t="n">
-        <v>1.506</v>
+        <v>1.764</v>
       </c>
       <c r="M8" s="8" t="n">
-        <v>0.101</v>
+        <v>0.1125</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>12323</v>
+        <v>16212</v>
       </c>
       <c r="O8" s="7" t="n">
-        <v>-0.39</v>
+        <v>-0.217</v>
       </c>
       <c r="P8" s="8" t="n">
-        <v>0.07829999999999999</v>
+        <v>0.0833</v>
       </c>
       <c r="Q8" s="6" t="n">
-        <v>7009</v>
+        <v>10934</v>
       </c>
       <c r="R8" s="7" t="n">
-        <v>0.7170000000000001</v>
+        <v>1.537</v>
       </c>
       <c r="S8" s="8" t="n">
-        <v>0.0445</v>
+        <v>0.0562</v>
       </c>
       <c r="T8" s="6" t="n">
-        <v>157381</v>
+        <v>194601</v>
       </c>
       <c r="U8" s="7" t="n">
-        <v>0.632</v>
+        <v>0.758</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>Mar-26</t>
+          <t>May-26</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>51726</v>
+        <v>43020</v>
       </c>
       <c r="C9" s="7" t="n">
-        <v>0.572</v>
+        <v>0.667</v>
       </c>
       <c r="D9" s="8" t="n">
-        <v>0.2595</v>
+        <v>0.2494</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>47716</v>
+        <v>39504</v>
       </c>
       <c r="F9" s="7" t="n">
-        <v>0.304</v>
+        <v>0.745</v>
       </c>
       <c r="G9" s="8" t="n">
-        <v>0.2394</v>
+        <v>0.229</v>
       </c>
       <c r="H9" s="6" t="n">
-        <v>36302</v>
+        <v>28503</v>
       </c>
       <c r="I9" s="7" t="n">
-        <v>1.133</v>
+        <v>1.021</v>
       </c>
       <c r="J9" s="8" t="n">
-        <v>0.1821</v>
+        <v>0.1652</v>
       </c>
       <c r="K9" s="6" t="n">
-        <v>22191</v>
+        <v>19217</v>
       </c>
       <c r="L9" s="7" t="n">
-        <v>1.694</v>
+        <v>1.602</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>0.1113</v>
+        <v>0.1114</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>10253</v>
+        <v>15218</v>
       </c>
       <c r="O9" s="7" t="n">
-        <v>-0.574</v>
+        <v>-0.198</v>
       </c>
       <c r="P9" s="8" t="n">
-        <v>0.05140000000000001</v>
+        <v>0.0882</v>
       </c>
       <c r="Q9" s="6" t="n">
-        <v>7977</v>
+        <v>7702</v>
       </c>
       <c r="R9" s="7" t="n">
-        <v>0.38</v>
+        <v>0.7810000000000001</v>
       </c>
       <c r="S9" s="8" t="n">
-        <v>0.04</v>
+        <v>0.0446</v>
       </c>
       <c r="T9" s="6" t="n">
-        <v>199334</v>
+        <v>172504</v>
       </c>
       <c r="U9" s="7" t="n">
-        <v>0.44</v>
+        <v>0.644</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Feb-26</t>
+          <t>Apr-26</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>33491</v>
+        <v>40171</v>
       </c>
       <c r="C10" s="7" t="n">
-        <v>0.6730000000000002</v>
+        <v>0.927</v>
       </c>
       <c r="D10" s="8" t="n">
-        <v>0.2829</v>
+        <v>0.2551</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>26332</v>
+        <v>34552</v>
       </c>
       <c r="F10" s="7" t="n">
-        <v>0.184</v>
+        <v>0.743</v>
       </c>
       <c r="G10" s="8" t="n">
-        <v>0.2225</v>
+        <v>0.2195</v>
       </c>
       <c r="H10" s="6" t="n">
-        <v>21250</v>
+        <v>28454</v>
       </c>
       <c r="I10" s="7" t="n">
-        <v>0.644</v>
+        <v>0.9840000000000001</v>
       </c>
       <c r="J10" s="8" t="n">
-        <v>0.1795</v>
+        <v>0.1807</v>
       </c>
       <c r="K10" s="6" t="n">
-        <v>12975</v>
+        <v>15904</v>
       </c>
       <c r="L10" s="7" t="n">
-        <v>3.629</v>
+        <v>1.507</v>
       </c>
       <c r="M10" s="8" t="n">
-        <v>0.1096</v>
+        <v>0.101</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>4164</v>
+        <v>12326</v>
       </c>
       <c r="O10" s="7" t="n">
-        <v>-0.546</v>
+        <v>-0.39</v>
       </c>
       <c r="P10" s="8" t="n">
-        <v>0.0352</v>
+        <v>0.07829999999999999</v>
       </c>
       <c r="Q10" s="6" t="n">
-        <v>4762</v>
+        <v>7009</v>
       </c>
       <c r="R10" s="7" t="n">
-        <v>0.249</v>
+        <v>0.7170000000000001</v>
       </c>
       <c r="S10" s="8" t="n">
-        <v>0.04019999999999999</v>
+        <v>0.0445</v>
       </c>
       <c r="T10" s="6" t="n">
-        <v>118370</v>
+        <v>157443</v>
       </c>
       <c r="U10" s="7" t="n">
-        <v>0.47</v>
+        <v>0.632</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Jan-26</t>
+          <t>Mar-26</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>36131</v>
+        <v>51736</v>
       </c>
       <c r="C11" s="7" t="n">
-        <v>0.421</v>
+        <v>0.573</v>
       </c>
       <c r="D11" s="8" t="n">
-        <v>0.2795</v>
+        <v>0.2595</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>26574</v>
+        <v>47723</v>
       </c>
       <c r="F11" s="7" t="n">
-        <v>0.2</v>
+        <v>0.305</v>
       </c>
       <c r="G11" s="8" t="n">
-        <v>0.2056</v>
+        <v>0.2393</v>
       </c>
       <c r="H11" s="6" t="n">
-        <v>23081</v>
+        <v>36323</v>
       </c>
       <c r="I11" s="7" t="n">
-        <v>0.643</v>
+        <v>1.134</v>
       </c>
       <c r="J11" s="8" t="n">
-        <v>0.1786</v>
+        <v>0.1822</v>
       </c>
       <c r="K11" s="6" t="n">
-        <v>13868</v>
+        <v>22195</v>
       </c>
       <c r="L11" s="7" t="n">
-        <v>7.187</v>
+        <v>1.694</v>
       </c>
       <c r="M11" s="8" t="n">
-        <v>0.1073</v>
+        <v>0.1113</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>7804</v>
+        <v>10254</v>
       </c>
       <c r="O11" s="7" t="n">
-        <v>-0.6870000000000001</v>
+        <v>-0.574</v>
       </c>
       <c r="P11" s="8" t="n">
-        <v>0.0604</v>
+        <v>0.05140000000000001</v>
       </c>
       <c r="Q11" s="6" t="n">
-        <v>5421</v>
+        <v>7978</v>
       </c>
       <c r="R11" s="7" t="n">
-        <v>0.458</v>
+        <v>0.38</v>
       </c>
       <c r="S11" s="8" t="n">
-        <v>0.04190000000000001</v>
+        <v>0.04</v>
       </c>
       <c r="T11" s="6" t="n">
-        <v>129248</v>
+        <v>199391</v>
       </c>
       <c r="U11" s="7" t="n">
-        <v>0.261</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Dec-25</t>
+          <t>Feb-26</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>26838</v>
+        <v>33493</v>
       </c>
       <c r="C12" s="7" t="n">
-        <v>0.444</v>
+        <v>0.6730000000000002</v>
       </c>
       <c r="D12" s="8" t="n">
-        <v>0.2563</v>
+        <v>0.2829</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>19913</v>
+        <v>26334</v>
       </c>
       <c r="F12" s="7" t="n">
-        <v>0.047</v>
+        <v>0.184</v>
       </c>
       <c r="G12" s="8" t="n">
-        <v>0.1901</v>
+        <v>0.2224</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>18371</v>
+        <v>21258</v>
       </c>
       <c r="I12" s="7" t="n">
-        <v>0.605</v>
+        <v>0.645</v>
       </c>
       <c r="J12" s="8" t="n">
-        <v>0.1754</v>
+        <v>0.1796</v>
       </c>
       <c r="K12" s="6" t="n">
-        <v>11392</v>
+        <v>12975</v>
       </c>
       <c r="L12" s="7" t="n">
-        <v>9.577999999999999</v>
+        <v>3.629</v>
       </c>
       <c r="M12" s="8" t="n">
-        <v>0.1088</v>
+        <v>0.1096</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>9393</v>
+        <v>4166</v>
       </c>
       <c r="O12" s="7" t="n">
-        <v>-0.3619999999999999</v>
+        <v>-0.545</v>
       </c>
       <c r="P12" s="8" t="n">
-        <v>0.0897</v>
+        <v>0.0352</v>
       </c>
       <c r="Q12" s="6" t="n">
-        <v>4849</v>
+        <v>4762</v>
       </c>
       <c r="R12" s="7" t="n">
-        <v>0.672</v>
+        <v>0.249</v>
       </c>
       <c r="S12" s="8" t="n">
-        <v>0.0463</v>
+        <v>0.04019999999999999</v>
       </c>
       <c r="T12" s="6" t="n">
-        <v>104726</v>
+        <v>118384</v>
       </c>
       <c r="U12" s="7" t="n">
-        <v>0.343</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Nov-25</t>
+          <t>Jan-26</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>32310</v>
+        <v>36132</v>
       </c>
       <c r="C13" s="7" t="n">
-        <v>0.104</v>
+        <v>0.4219999999999999</v>
       </c>
       <c r="D13" s="8" t="n">
-        <v>0.2586</v>
+        <v>0.2795</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>26825</v>
+        <v>26574</v>
       </c>
       <c r="F13" s="7" t="n">
-        <v>-0.022</v>
+        <v>0.2</v>
       </c>
       <c r="G13" s="8" t="n">
-        <v>0.2147</v>
+        <v>0.2056</v>
       </c>
       <c r="H13" s="6" t="n">
-        <v>21877</v>
+        <v>23082</v>
       </c>
       <c r="I13" s="7" t="n">
-        <v>0.538</v>
+        <v>0.643</v>
       </c>
       <c r="J13" s="8" t="n">
-        <v>0.1751</v>
+        <v>0.1786</v>
       </c>
       <c r="K13" s="6" t="n">
-        <v>12876</v>
+        <v>13869</v>
       </c>
       <c r="L13" s="7" t="n">
-        <v>0.648</v>
+        <v>7.187</v>
       </c>
       <c r="M13" s="8" t="n">
-        <v>0.103</v>
+        <v>0.1073</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>8888</v>
+        <v>7805</v>
       </c>
       <c r="O13" s="7" t="n">
-        <v>-0.71</v>
+        <v>-0.6870000000000001</v>
       </c>
       <c r="P13" s="8" t="n">
-        <v>0.0711</v>
+        <v>0.0604</v>
       </c>
       <c r="Q13" s="6" t="n">
-        <v>5893</v>
+        <v>5421</v>
       </c>
       <c r="R13" s="7" t="n">
-        <v>0.259</v>
+        <v>0.458</v>
       </c>
       <c r="S13" s="8" t="n">
-        <v>0.0472</v>
+        <v>0.04190000000000001</v>
       </c>
       <c r="T13" s="6" t="n">
-        <v>124962</v>
+        <v>129252</v>
       </c>
       <c r="U13" s="7" t="n">
-        <v>-0.016</v>
+        <v>0.261</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Oct-25</t>
+          <t>Dec-25</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>31075</v>
+        <v>26838</v>
       </c>
       <c r="C14" s="7" t="n">
-        <v>-0.01</v>
+        <v>0.444</v>
       </c>
       <c r="D14" s="8" t="n">
-        <v>0.2059</v>
+        <v>0.2563</v>
       </c>
       <c r="E14" s="6" t="n">
-        <v>32463</v>
+        <v>19913</v>
       </c>
       <c r="F14" s="7" t="n">
-        <v>0.118</v>
+        <v>0.047</v>
       </c>
       <c r="G14" s="8" t="n">
-        <v>0.2151</v>
+        <v>0.1901</v>
       </c>
       <c r="H14" s="6" t="n">
-        <v>29871</v>
+        <v>18371</v>
       </c>
       <c r="I14" s="7" t="n">
-        <v>0.73</v>
+        <v>0.605</v>
       </c>
       <c r="J14" s="8" t="n">
-        <v>0.198</v>
+        <v>0.1754</v>
       </c>
       <c r="K14" s="6" t="n">
-        <v>16498</v>
+        <v>11392</v>
       </c>
       <c r="L14" s="7" t="n">
-        <v>1.185</v>
+        <v>9.577999999999999</v>
       </c>
       <c r="M14" s="8" t="n">
-        <v>0.1093</v>
+        <v>0.1088</v>
       </c>
       <c r="N14" s="6" t="n">
-        <v>16437</v>
+        <v>9393</v>
       </c>
       <c r="O14" s="7" t="n">
-        <v>-0.619</v>
+        <v>-0.3619999999999999</v>
       </c>
       <c r="P14" s="8" t="n">
-        <v>0.1089</v>
+        <v>0.0897</v>
       </c>
       <c r="Q14" s="6" t="n">
-        <v>7743</v>
+        <v>4849</v>
       </c>
       <c r="R14" s="7" t="n">
-        <v>0.895</v>
+        <v>0.672</v>
       </c>
       <c r="S14" s="8" t="n">
-        <v>0.0513</v>
+        <v>0.0463</v>
       </c>
       <c r="T14" s="6" t="n">
-        <v>150894</v>
+        <v>104726</v>
       </c>
       <c r="U14" s="7" t="n">
-        <v>0.04100000000000001</v>
+        <v>0.343</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Sep-25</t>
+          <t>Nov-25</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>23927</v>
+        <v>32310</v>
       </c>
       <c r="C15" s="7" t="n">
-        <v>0.219</v>
+        <v>0.104</v>
       </c>
       <c r="D15" s="8" t="n">
-        <v>0.2178</v>
+        <v>0.2586</v>
       </c>
       <c r="E15" s="6" t="n">
-        <v>20274</v>
+        <v>26825</v>
       </c>
       <c r="F15" s="7" t="n">
-        <v>0.01</v>
+        <v>-0.022</v>
       </c>
       <c r="G15" s="8" t="n">
-        <v>0.1845</v>
+        <v>0.2147</v>
       </c>
       <c r="H15" s="6" t="n">
-        <v>19364</v>
+        <v>21877</v>
       </c>
       <c r="I15" s="7" t="n">
-        <v>0.377</v>
+        <v>0.538</v>
       </c>
       <c r="J15" s="8" t="n">
-        <v>0.1762</v>
+        <v>0.1751</v>
       </c>
       <c r="K15" s="6" t="n">
-        <v>13273</v>
+        <v>12876</v>
       </c>
       <c r="L15" s="7" t="n">
-        <v>1.946</v>
+        <v>0.648</v>
       </c>
       <c r="M15" s="8" t="n">
-        <v>0.1208</v>
+        <v>0.103</v>
       </c>
       <c r="N15" s="6" t="n">
-        <v>13856</v>
+        <v>8888</v>
       </c>
       <c r="O15" s="7" t="n">
-        <v>-0.473</v>
+        <v>-0.71</v>
       </c>
       <c r="P15" s="8" t="n">
-        <v>0.1261</v>
+        <v>0.0711</v>
       </c>
       <c r="Q15" s="6" t="n">
-        <v>4353</v>
+        <v>5893</v>
       </c>
       <c r="R15" s="7" t="n">
-        <v>0.535</v>
+        <v>0.259</v>
       </c>
       <c r="S15" s="8" t="n">
-        <v>0.0396</v>
+        <v>0.0472</v>
       </c>
       <c r="T15" s="6" t="n">
-        <v>109879</v>
+        <v>124962</v>
       </c>
       <c r="U15" s="7" t="n">
-        <v>0.144</v>
+        <v>-0.016</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Aug-25</t>
+          <t>Oct-25</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>25647</v>
+        <v>31075</v>
       </c>
       <c r="C16" s="7" t="n">
-        <v>0.369</v>
+        <v>-0.01</v>
       </c>
       <c r="D16" s="8" t="n">
-        <v>0.2339</v>
+        <v>0.2059</v>
       </c>
       <c r="E16" s="6" t="n">
-        <v>12246</v>
+        <v>32463</v>
       </c>
       <c r="F16" s="7" t="n">
-        <v>-0.294</v>
+        <v>0.118</v>
       </c>
       <c r="G16" s="8" t="n">
-        <v>0.1117</v>
+        <v>0.2151</v>
       </c>
       <c r="H16" s="6" t="n">
-        <v>19210</v>
+        <v>29871</v>
       </c>
       <c r="I16" s="7" t="n">
-        <v>0.642</v>
+        <v>0.73</v>
       </c>
       <c r="J16" s="8" t="n">
-        <v>0.1752</v>
+        <v>0.198</v>
       </c>
       <c r="K16" s="6" t="n">
-        <v>13769</v>
+        <v>16498</v>
       </c>
       <c r="L16" s="7" t="n">
-        <v>1.753</v>
+        <v>1.185</v>
       </c>
       <c r="M16" s="8" t="n">
-        <v>0.1256</v>
+        <v>0.1093</v>
       </c>
       <c r="N16" s="6" t="n">
-        <v>19459</v>
+        <v>16437</v>
       </c>
       <c r="O16" s="7" t="n">
-        <v>-0.322</v>
+        <v>-0.619</v>
       </c>
       <c r="P16" s="8" t="n">
-        <v>0.1774</v>
+        <v>0.1089</v>
       </c>
       <c r="Q16" s="6" t="n">
-        <v>4567</v>
+        <v>7743</v>
       </c>
       <c r="R16" s="7" t="n">
-        <v>0.5649999999999999</v>
+        <v>0.895</v>
       </c>
       <c r="S16" s="8" t="n">
-        <v>0.0416</v>
+        <v>0.0513</v>
       </c>
       <c r="T16" s="6" t="n">
-        <v>109668</v>
+        <v>150894</v>
       </c>
       <c r="U16" s="7" t="n">
-        <v>0.174</v>
+        <v>0.04100000000000001</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Jul-25</t>
+          <t>Sep-25</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>23597</v>
+        <v>23927</v>
       </c>
       <c r="C17" s="7" t="n">
-        <v>0.094</v>
+        <v>0.219</v>
       </c>
       <c r="D17" s="8" t="n">
-        <v>0.2174</v>
+        <v>0.2178</v>
       </c>
       <c r="E17" s="6" t="n">
-        <v>20556</v>
+        <v>20274</v>
       </c>
       <c r="F17" s="7" t="n">
-        <v>0.099</v>
+        <v>0.01</v>
       </c>
       <c r="G17" s="8" t="n">
-        <v>0.1894</v>
+        <v>0.1845</v>
       </c>
       <c r="H17" s="6" t="n">
-        <v>17835</v>
+        <v>19364</v>
       </c>
       <c r="I17" s="7" t="n">
-        <v>0.591</v>
+        <v>0.377</v>
       </c>
       <c r="J17" s="8" t="n">
-        <v>0.1644</v>
+        <v>0.1762</v>
       </c>
       <c r="K17" s="6" t="n">
-        <v>10835</v>
+        <v>13273</v>
       </c>
       <c r="L17" s="7" t="n">
-        <v>1.024</v>
+        <v>1.946</v>
       </c>
       <c r="M17" s="8" t="n">
-        <v>0.0998</v>
+        <v>0.1208</v>
       </c>
       <c r="N17" s="6" t="n">
-        <v>18447</v>
+        <v>13856</v>
       </c>
       <c r="O17" s="7" t="n">
-        <v>-0.588</v>
+        <v>-0.473</v>
       </c>
       <c r="P17" s="8" t="n">
-        <v>0.17</v>
+        <v>0.1261</v>
       </c>
       <c r="Q17" s="6" t="n">
-        <v>4266</v>
+        <v>4353</v>
       </c>
       <c r="R17" s="7" t="n">
-        <v>0.326</v>
+        <v>0.535</v>
       </c>
       <c r="S17" s="8" t="n">
-        <v>0.0393</v>
+        <v>0.0396</v>
       </c>
       <c r="T17" s="6" t="n">
-        <v>108518</v>
+        <v>109879</v>
       </c>
       <c r="U17" s="7" t="n">
-        <v>-0.064</v>
+        <v>0.144</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Jun-25</t>
+          <t>Aug-25</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>26734</v>
+        <v>25647</v>
       </c>
       <c r="C18" s="7" t="n">
-        <v>0.786</v>
+        <v>0.369</v>
       </c>
       <c r="D18" s="8" t="n">
-        <v>0.2415</v>
+        <v>0.2339</v>
       </c>
       <c r="E18" s="6" t="n">
-        <v>23986</v>
+        <v>12246</v>
       </c>
       <c r="F18" s="7" t="n">
-        <v>1.57</v>
+        <v>-0.294</v>
       </c>
       <c r="G18" s="8" t="n">
-        <v>0.2166</v>
+        <v>0.1117</v>
       </c>
       <c r="H18" s="6" t="n">
-        <v>16015</v>
+        <v>19210</v>
       </c>
       <c r="I18" s="7" t="n">
-        <v>1.362</v>
+        <v>0.642</v>
       </c>
       <c r="J18" s="8" t="n">
-        <v>0.1446</v>
+        <v>0.1752</v>
       </c>
       <c r="K18" s="6" t="n">
-        <v>7921</v>
+        <v>13769</v>
       </c>
       <c r="L18" s="7" t="n">
-        <v>1.461</v>
+        <v>1.753</v>
       </c>
       <c r="M18" s="8" t="n">
-        <v>0.07149999999999999</v>
+        <v>0.1256</v>
       </c>
       <c r="N18" s="6" t="n">
-        <v>20696</v>
+        <v>19459</v>
       </c>
       <c r="O18" s="7" t="n">
-        <v>-0.474</v>
+        <v>-0.322</v>
       </c>
       <c r="P18" s="8" t="n">
-        <v>0.1869</v>
+        <v>0.1774</v>
       </c>
       <c r="Q18" s="6" t="n">
-        <v>4310</v>
+        <v>4567</v>
       </c>
       <c r="R18" s="7" t="n">
-        <v>0.5639999999999999</v>
+        <v>0.5649999999999999</v>
       </c>
       <c r="S18" s="8" t="n">
-        <v>0.0389</v>
+        <v>0.0416</v>
       </c>
       <c r="T18" s="6" t="n">
-        <v>110717</v>
+        <v>109668</v>
       </c>
       <c r="U18" s="7" t="n">
-        <v>0.301</v>
+        <v>0.174</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>May-25</t>
+          <t>Jul-25</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>25807</v>
+        <v>23597</v>
       </c>
       <c r="C19" s="7" t="n">
-        <v>1.057</v>
+        <v>0.094</v>
       </c>
       <c r="D19" s="8" t="n">
-        <v>0.246</v>
+        <v>0.2174</v>
       </c>
       <c r="E19" s="6" t="n">
-        <v>22642</v>
+        <v>20556</v>
       </c>
       <c r="F19" s="7" t="n">
-        <v>1.376</v>
+        <v>0.099</v>
       </c>
       <c r="G19" s="8" t="n">
-        <v>0.2158</v>
+        <v>0.1894</v>
       </c>
       <c r="H19" s="6" t="n">
-        <v>14103</v>
+        <v>17835</v>
       </c>
       <c r="I19" s="7" t="n">
-        <v>1.122</v>
+        <v>0.591</v>
       </c>
       <c r="J19" s="8" t="n">
-        <v>0.1344</v>
+        <v>0.1644</v>
       </c>
       <c r="K19" s="6" t="n">
-        <v>7386</v>
+        <v>10835</v>
       </c>
       <c r="L19" s="7" t="n">
-        <v>1.872</v>
+        <v>1.024</v>
       </c>
       <c r="M19" s="8" t="n">
-        <v>0.0704</v>
+        <v>0.0998</v>
       </c>
       <c r="N19" s="6" t="n">
-        <v>18968</v>
+        <v>18447</v>
       </c>
       <c r="O19" s="7" t="n">
-        <v>-0.521</v>
+        <v>-0.588</v>
       </c>
       <c r="P19" s="8" t="n">
-        <v>0.1808</v>
+        <v>0.17</v>
       </c>
       <c r="Q19" s="6" t="n">
-        <v>4325</v>
+        <v>4266</v>
       </c>
       <c r="R19" s="7" t="n">
-        <v>1.174</v>
+        <v>0.326</v>
       </c>
       <c r="S19" s="8" t="n">
-        <v>0.0412</v>
+        <v>0.0393</v>
       </c>
       <c r="T19" s="6" t="n">
-        <v>104902</v>
+        <v>108518</v>
       </c>
       <c r="U19" s="7" t="n">
-        <v>0.288</v>
+        <v>-0.064</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Apr-25</t>
+          <t>Jun-25</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>20848</v>
+        <v>26734</v>
       </c>
       <c r="C20" s="7" t="n">
-        <v>1.589</v>
+        <v>0.786</v>
       </c>
       <c r="D20" s="8" t="n">
-        <v>0.2161</v>
+        <v>0.2415</v>
       </c>
       <c r="E20" s="6" t="n">
-        <v>19818</v>
+        <v>23986</v>
       </c>
       <c r="F20" s="7" t="n">
-        <v>1.55</v>
+        <v>1.57</v>
       </c>
       <c r="G20" s="8" t="n">
-        <v>0.2055</v>
+        <v>0.2166</v>
       </c>
       <c r="H20" s="6" t="n">
-        <v>14342</v>
+        <v>16015</v>
       </c>
       <c r="I20" s="7" t="n">
-        <v>2.28</v>
+        <v>1.362</v>
       </c>
       <c r="J20" s="8" t="n">
-        <v>0.1487</v>
+        <v>0.1446</v>
       </c>
       <c r="K20" s="6" t="n">
-        <v>6345</v>
+        <v>7921</v>
       </c>
       <c r="L20" s="7" t="n">
-        <v>5.507999999999999</v>
+        <v>1.461</v>
       </c>
       <c r="M20" s="8" t="n">
-        <v>0.0658</v>
+        <v>0.07149999999999999</v>
       </c>
       <c r="N20" s="6" t="n">
-        <v>20206</v>
+        <v>20696</v>
       </c>
       <c r="O20" s="7" t="n">
-        <v>-0.4219999999999999</v>
+        <v>-0.474</v>
       </c>
       <c r="P20" s="8" t="n">
-        <v>0.2095</v>
+        <v>0.1869</v>
       </c>
       <c r="Q20" s="6" t="n">
-        <v>4083</v>
+        <v>4310</v>
       </c>
       <c r="R20" s="7" t="n">
-        <v>0.59</v>
+        <v>0.5639999999999999</v>
       </c>
       <c r="S20" s="8" t="n">
-        <v>0.0423</v>
+        <v>0.0389</v>
       </c>
       <c r="T20" s="6" t="n">
-        <v>96458</v>
+        <v>110717</v>
       </c>
       <c r="U20" s="7" t="n">
-        <v>0.429</v>
+        <v>0.301</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>Mar-25</t>
+          <t>May-25</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>32896</v>
+        <v>25807</v>
       </c>
       <c r="C21" s="7" t="n">
-        <v>0.109</v>
+        <v>1.057</v>
       </c>
       <c r="D21" s="8" t="n">
-        <v>0.2376</v>
+        <v>0.246</v>
       </c>
       <c r="E21" s="6" t="n">
-        <v>36582</v>
+        <v>22642</v>
       </c>
       <c r="F21" s="7" t="n">
-        <v>0.915</v>
+        <v>1.376</v>
       </c>
       <c r="G21" s="8" t="n">
-        <v>0.2642</v>
+        <v>0.2158</v>
       </c>
       <c r="H21" s="6" t="n">
-        <v>17021</v>
+        <v>14103</v>
       </c>
       <c r="I21" s="7" t="n">
-        <v>-0.08900000000000001</v>
+        <v>1.122</v>
       </c>
       <c r="J21" s="8" t="n">
-        <v>0.1229</v>
+        <v>0.1344</v>
       </c>
       <c r="K21" s="6" t="n">
-        <v>8238</v>
+        <v>7386</v>
       </c>
       <c r="L21" s="7" t="n">
-        <v>0.9330000000000002</v>
+        <v>1.872</v>
       </c>
       <c r="M21" s="8" t="n">
-        <v>0.05949999999999999</v>
+        <v>0.0704</v>
       </c>
       <c r="N21" s="6" t="n">
-        <v>24074</v>
+        <v>18968</v>
       </c>
       <c r="O21" s="7" t="n">
-        <v>-0.573</v>
+        <v>-0.521</v>
       </c>
       <c r="P21" s="8" t="n">
-        <v>0.1739</v>
+        <v>0.1808</v>
       </c>
       <c r="Q21" s="6" t="n">
-        <v>5781</v>
+        <v>4325</v>
       </c>
       <c r="R21" s="7" t="n">
-        <v>0.889</v>
+        <v>1.174</v>
       </c>
       <c r="S21" s="8" t="n">
-        <v>0.0417</v>
+        <v>0.0412</v>
       </c>
       <c r="T21" s="6" t="n">
-        <v>138472</v>
+        <v>104902</v>
       </c>
       <c r="U21" s="7" t="n">
-        <v>-0.074</v>
+        <v>0.288</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Feb-25</t>
+          <t>Apr-25</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>20015</v>
+        <v>20848</v>
       </c>
       <c r="C22" s="7" t="n">
-        <v>0.246</v>
+        <v>1.589</v>
       </c>
       <c r="D22" s="8" t="n">
-        <v>0.2485</v>
+        <v>0.2161</v>
       </c>
       <c r="E22" s="6" t="n">
-        <v>22242</v>
+        <v>19818</v>
       </c>
       <c r="F22" s="7" t="n">
-        <v>0.79</v>
+        <v>1.55</v>
       </c>
       <c r="G22" s="8" t="n">
-        <v>0.2761</v>
+        <v>0.2055</v>
       </c>
       <c r="H22" s="6" t="n">
-        <v>12923</v>
+        <v>14342</v>
       </c>
       <c r="I22" s="7" t="n">
-        <v>0.3</v>
+        <v>2.28</v>
       </c>
       <c r="J22" s="8" t="n">
-        <v>0.1604</v>
+        <v>0.1487</v>
       </c>
       <c r="K22" s="6" t="n">
-        <v>2803</v>
+        <v>6345</v>
       </c>
       <c r="L22" s="7" t="n">
-        <v>0.526</v>
+        <v>5.507999999999999</v>
       </c>
       <c r="M22" s="8" t="n">
-        <v>0.0348</v>
+        <v>0.0658</v>
       </c>
       <c r="N22" s="6" t="n">
-        <v>9162</v>
+        <v>20206</v>
       </c>
       <c r="O22" s="7" t="n">
-        <v>-0.752</v>
+        <v>-0.4219999999999999</v>
       </c>
       <c r="P22" s="8" t="n">
-        <v>0.1138</v>
+        <v>0.2095</v>
       </c>
       <c r="Q22" s="6" t="n">
-        <v>3813</v>
+        <v>4083</v>
       </c>
       <c r="R22" s="7" t="n">
-        <v>0.502</v>
+        <v>0.59</v>
       </c>
       <c r="S22" s="8" t="n">
-        <v>0.0473</v>
+        <v>0.0423</v>
       </c>
       <c r="T22" s="6" t="n">
-        <v>80545</v>
+        <v>96458</v>
       </c>
       <c r="U22" s="7" t="n">
-        <v>-0.098</v>
+        <v>0.429</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Jan-25</t>
+          <t>Mar-25</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>25418</v>
+        <v>32896</v>
       </c>
       <c r="C23" s="7" t="n">
-        <v>0.525</v>
+        <v>0.109</v>
       </c>
       <c r="D23" s="8" t="n">
-        <v>0.2479</v>
+        <v>0.2376</v>
       </c>
       <c r="E23" s="6" t="n">
-        <v>22136</v>
+        <v>36582</v>
       </c>
       <c r="F23" s="7" t="n">
-        <v>0.946</v>
+        <v>0.915</v>
       </c>
       <c r="G23" s="8" t="n">
-        <v>0.2159</v>
+        <v>0.2642</v>
       </c>
       <c r="H23" s="6" t="n">
-        <v>14050</v>
+        <v>17021</v>
       </c>
       <c r="I23" s="7" t="n">
-        <v>0.38</v>
+        <v>-0.08900000000000001</v>
       </c>
       <c r="J23" s="8" t="n">
-        <v>0.137</v>
+        <v>0.1229</v>
       </c>
       <c r="K23" s="6" t="n">
-        <v>1694</v>
+        <v>8238</v>
       </c>
       <c r="L23" s="7" t="n">
-        <v>0.059</v>
+        <v>0.9330000000000002</v>
       </c>
       <c r="M23" s="8" t="n">
-        <v>0.0165</v>
+        <v>0.05949999999999999</v>
       </c>
       <c r="N23" s="6" t="n">
-        <v>24923</v>
+        <v>24074</v>
       </c>
       <c r="O23" s="7" t="n">
-        <v>-0.263</v>
+        <v>-0.573</v>
       </c>
       <c r="P23" s="8" t="n">
-        <v>0.2431</v>
+        <v>0.1739</v>
       </c>
       <c r="Q23" s="6" t="n">
-        <v>3717</v>
+        <v>5781</v>
       </c>
       <c r="R23" s="7" t="n">
-        <v>0.529</v>
+        <v>0.889</v>
       </c>
       <c r="S23" s="8" t="n">
-        <v>0.0363</v>
+        <v>0.0417</v>
       </c>
       <c r="T23" s="6" t="n">
-        <v>102520</v>
+        <v>138472</v>
       </c>
       <c r="U23" s="7" t="n">
-        <v>0.183</v>
+        <v>-0.074</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Dec-24</t>
+          <t>Feb-25</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>18585</v>
+        <v>20015</v>
       </c>
       <c r="C24" s="7" t="n">
-        <v>0.352</v>
+        <v>0.246</v>
       </c>
       <c r="D24" s="8" t="n">
-        <v>0.2384</v>
+        <v>0.2485</v>
       </c>
       <c r="E24" s="6" t="n">
-        <v>19020</v>
+        <v>22242</v>
       </c>
       <c r="F24" s="7" t="n">
-        <v>0.7189999999999999</v>
+        <v>0.79</v>
       </c>
       <c r="G24" s="8" t="n">
-        <v>0.244</v>
+        <v>0.2761</v>
       </c>
       <c r="H24" s="6" t="n">
-        <v>11448</v>
+        <v>12923</v>
       </c>
       <c r="I24" s="7" t="n">
-        <v>0.576</v>
+        <v>0.3</v>
       </c>
       <c r="J24" s="8" t="n">
-        <v>0.1469</v>
+        <v>0.1604</v>
       </c>
       <c r="K24" s="6" t="n">
-        <v>1077</v>
+        <v>2803</v>
       </c>
       <c r="L24" s="7" t="n">
-        <v>-0.4</v>
+        <v>0.526</v>
       </c>
       <c r="M24" s="8" t="n">
-        <v>0.0138</v>
+        <v>0.0348</v>
       </c>
       <c r="N24" s="6" t="n">
-        <v>14713</v>
+        <v>9162</v>
       </c>
       <c r="O24" s="7" t="n">
-        <v>-0.537</v>
+        <v>-0.752</v>
       </c>
       <c r="P24" s="8" t="n">
-        <v>0.1887</v>
+        <v>0.1138</v>
       </c>
       <c r="Q24" s="6" t="n">
-        <v>2900</v>
+        <v>3813</v>
       </c>
       <c r="R24" s="7" t="n">
-        <v>-0.05</v>
+        <v>0.502</v>
       </c>
       <c r="S24" s="8" t="n">
-        <v>0.0372</v>
+        <v>0.0473</v>
       </c>
       <c r="T24" s="6" t="n">
-        <v>77954</v>
+        <v>80545</v>
       </c>
       <c r="U24" s="7" t="n">
-        <v>-0.037</v>
+        <v>-0.098</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Nov-24</t>
+          <t>Jan-25</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>29258</v>
+        <v>25418</v>
       </c>
       <c r="C25" s="7" t="n">
-        <v>0.431</v>
+        <v>0.525</v>
       </c>
       <c r="D25" s="8" t="n">
-        <v>0.2304</v>
+        <v>0.2479</v>
       </c>
       <c r="E25" s="6" t="n">
-        <v>27435</v>
+        <v>22136</v>
       </c>
       <c r="F25" s="7" t="n">
-        <v>1.218</v>
+        <v>0.946</v>
       </c>
       <c r="G25" s="8" t="n">
-        <v>0.216</v>
+        <v>0.2159</v>
       </c>
       <c r="H25" s="6" t="n">
-        <v>14225</v>
+        <v>14050</v>
       </c>
       <c r="I25" s="7" t="n">
-        <v>0.414</v>
+        <v>0.38</v>
       </c>
       <c r="J25" s="8" t="n">
-        <v>0.112</v>
+        <v>0.137</v>
       </c>
       <c r="K25" s="6" t="n">
-        <v>7813</v>
+        <v>1694</v>
       </c>
       <c r="L25" s="7" t="n">
-        <v>1.372</v>
+        <v>0.059</v>
       </c>
       <c r="M25" s="8" t="n">
-        <v>0.06150000000000001</v>
+        <v>0.0165</v>
       </c>
       <c r="N25" s="6" t="n">
-        <v>30643</v>
+        <v>24923</v>
       </c>
       <c r="O25" s="7" t="n">
-        <v>-0.001</v>
+        <v>-0.263</v>
       </c>
       <c r="P25" s="8" t="n">
-        <v>0.2413</v>
+        <v>0.2431</v>
       </c>
       <c r="Q25" s="6" t="n">
-        <v>4682</v>
+        <v>3717</v>
       </c>
       <c r="R25" s="7" t="n">
-        <v>0.044</v>
+        <v>0.529</v>
       </c>
       <c r="S25" s="8" t="n">
-        <v>0.0369</v>
+        <v>0.0363</v>
       </c>
       <c r="T25" s="6" t="n">
-        <v>126987</v>
+        <v>102520</v>
       </c>
       <c r="U25" s="7" t="n">
-        <v>0.319</v>
+        <v>0.183</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Oct-24</t>
+          <t>Dec-24</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>31387</v>
+        <v>18585</v>
       </c>
       <c r="C26" s="7" t="n">
-        <v>0.7980000000000002</v>
+        <v>0.352</v>
       </c>
       <c r="D26" s="8" t="n">
-        <v>0.2165</v>
+        <v>0.2384</v>
       </c>
       <c r="E26" s="6" t="n">
-        <v>29046</v>
+        <v>19020</v>
       </c>
       <c r="F26" s="7" t="n">
-        <v>2.106</v>
+        <v>0.7189999999999999</v>
       </c>
       <c r="G26" s="8" t="n">
-        <v>0.2003</v>
+        <v>0.244</v>
       </c>
       <c r="H26" s="6" t="n">
-        <v>17270</v>
+        <v>11448</v>
       </c>
       <c r="I26" s="7" t="n">
-        <v>0.903</v>
+        <v>0.576</v>
       </c>
       <c r="J26" s="8" t="n">
-        <v>0.1191</v>
+        <v>0.1469</v>
       </c>
       <c r="K26" s="6" t="n">
-        <v>7550</v>
+        <v>1077</v>
       </c>
       <c r="L26" s="7" t="n">
-        <v>2.727</v>
+        <v>-0.4</v>
       </c>
       <c r="M26" s="8" t="n">
-        <v>0.0521</v>
+        <v>0.0138</v>
       </c>
       <c r="N26" s="6" t="n">
-        <v>43106</v>
+        <v>14713</v>
       </c>
       <c r="O26" s="7" t="n">
-        <v>0.757</v>
+        <v>-0.537</v>
       </c>
       <c r="P26" s="8" t="n">
-        <v>0.2973</v>
+        <v>0.1887</v>
       </c>
       <c r="Q26" s="6" t="n">
-        <v>4087</v>
+        <v>2900</v>
       </c>
       <c r="R26" s="7" t="n">
-        <v>-0.043</v>
+        <v>-0.05</v>
       </c>
       <c r="S26" s="8" t="n">
-        <v>0.0282</v>
+        <v>0.0372</v>
       </c>
       <c r="T26" s="6" t="n">
-        <v>144985</v>
+        <v>77954</v>
       </c>
       <c r="U26" s="7" t="n">
-        <v>0.853</v>
+        <v>-0.037</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Sep-24</t>
+          <t>Nov-24</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>19623</v>
+        <v>29258</v>
       </c>
       <c r="C27" s="7" t="n">
-        <v>0.184</v>
+        <v>0.431</v>
       </c>
       <c r="D27" s="8" t="n">
-        <v>0.2042</v>
+        <v>0.2304</v>
       </c>
       <c r="E27" s="6" t="n">
-        <v>20081</v>
+        <v>27435</v>
       </c>
       <c r="F27" s="7" t="n">
-        <v>1.672</v>
+        <v>1.218</v>
       </c>
       <c r="G27" s="8" t="n">
-        <v>0.209</v>
+        <v>0.216</v>
       </c>
       <c r="H27" s="6" t="n">
-        <v>14059</v>
+        <v>14225</v>
       </c>
       <c r="I27" s="7" t="n">
-        <v>0.819</v>
+        <v>0.414</v>
       </c>
       <c r="J27" s="8" t="n">
-        <v>0.1463</v>
+        <v>0.112</v>
       </c>
       <c r="K27" s="6" t="n">
-        <v>4506</v>
+        <v>7813</v>
       </c>
       <c r="L27" s="7" t="n">
-        <v>6.947</v>
+        <v>1.372</v>
       </c>
       <c r="M27" s="8" t="n">
-        <v>0.0469</v>
+        <v>0.06150000000000001</v>
       </c>
       <c r="N27" s="6" t="n">
-        <v>26286</v>
+        <v>30643</v>
       </c>
       <c r="O27" s="7" t="n">
-        <v>0.366</v>
+        <v>-0.001</v>
       </c>
       <c r="P27" s="8" t="n">
-        <v>0.2736</v>
+        <v>0.2413</v>
       </c>
       <c r="Q27" s="6" t="n">
-        <v>2835</v>
+        <v>4682</v>
       </c>
       <c r="R27" s="7" t="n">
-        <v>-0.229</v>
+        <v>0.044</v>
       </c>
       <c r="S27" s="8" t="n">
-        <v>0.0295</v>
+        <v>0.0369</v>
       </c>
       <c r="T27" s="6" t="n">
-        <v>96082</v>
+        <v>126987</v>
       </c>
       <c r="U27" s="7" t="n">
-        <v>0.433</v>
+        <v>0.319</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Aug-24</t>
+          <t>Oct-24</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>18733</v>
+        <v>31387</v>
       </c>
       <c r="C28" s="7" t="n">
-        <v>0.146</v>
+        <v>0.7980000000000002</v>
       </c>
       <c r="D28" s="8" t="n">
-        <v>0.2005</v>
+        <v>0.2165</v>
       </c>
       <c r="E28" s="6" t="n">
-        <v>17343</v>
+        <v>29046</v>
       </c>
       <c r="F28" s="7" t="n">
-        <v>1.535</v>
+        <v>2.106</v>
       </c>
       <c r="G28" s="8" t="n">
-        <v>0.1856</v>
+        <v>0.2003</v>
       </c>
       <c r="H28" s="6" t="n">
-        <v>11699</v>
+        <v>17270</v>
       </c>
       <c r="I28" s="7" t="n">
-        <v>0.513</v>
+        <v>0.903</v>
       </c>
       <c r="J28" s="8" t="n">
-        <v>0.1252</v>
+        <v>0.1191</v>
       </c>
       <c r="K28" s="6" t="n">
-        <v>5002</v>
+        <v>7550</v>
       </c>
       <c r="L28" s="7" t="n">
-        <v>4.151</v>
+        <v>2.727</v>
       </c>
       <c r="M28" s="8" t="n">
-        <v>0.0535</v>
+        <v>0.0521</v>
       </c>
       <c r="N28" s="6" t="n">
-        <v>28694</v>
+        <v>43106</v>
       </c>
       <c r="O28" s="7" t="n">
-        <v>0.47</v>
+        <v>0.757</v>
       </c>
       <c r="P28" s="8" t="n">
-        <v>0.3071</v>
+        <v>0.2973</v>
       </c>
       <c r="Q28" s="6" t="n">
-        <v>2918</v>
+        <v>4087</v>
       </c>
       <c r="R28" s="7" t="n">
-        <v>-0.024</v>
+        <v>-0.043</v>
       </c>
       <c r="S28" s="8" t="n">
-        <v>0.0312</v>
+        <v>0.0282</v>
       </c>
       <c r="T28" s="6" t="n">
-        <v>93422</v>
+        <v>144985</v>
       </c>
       <c r="U28" s="7" t="n">
-        <v>0.418</v>
+        <v>0.853</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Jul-24</t>
+          <t>Sep-24</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>21573</v>
+        <v>19623</v>
       </c>
       <c r="C29" s="7" t="n">
-        <v>0.98</v>
+        <v>0.184</v>
       </c>
       <c r="D29" s="8" t="n">
-        <v>0.1861</v>
+        <v>0.2042</v>
       </c>
       <c r="E29" s="6" t="n">
-        <v>18709</v>
+        <v>20081</v>
       </c>
       <c r="F29" s="7" t="n">
-        <v>3.316</v>
+        <v>1.672</v>
       </c>
       <c r="G29" s="8" t="n">
-        <v>0.1614</v>
+        <v>0.209</v>
       </c>
       <c r="H29" s="6" t="n">
-        <v>11208</v>
+        <v>14059</v>
       </c>
       <c r="I29" s="7" t="n">
-        <v>0.5639999999999999</v>
+        <v>0.819</v>
       </c>
       <c r="J29" s="8" t="n">
-        <v>0.09669999999999999</v>
+        <v>0.1463</v>
       </c>
       <c r="K29" s="6" t="n">
-        <v>5353</v>
+        <v>4506</v>
       </c>
       <c r="L29" s="7" t="n">
-        <v>4.222</v>
+        <v>6.947</v>
       </c>
       <c r="M29" s="8" t="n">
-        <v>0.0462</v>
+        <v>0.0469</v>
       </c>
       <c r="N29" s="6" t="n">
-        <v>44747</v>
+        <v>26286</v>
       </c>
       <c r="O29" s="7" t="n">
-        <v>1.201</v>
+        <v>0.366</v>
       </c>
       <c r="P29" s="8" t="n">
-        <v>0.3861</v>
+        <v>0.2736</v>
       </c>
       <c r="Q29" s="6" t="n">
-        <v>3217</v>
+        <v>2835</v>
       </c>
       <c r="R29" s="7" t="n">
-        <v>0.455</v>
+        <v>-0.229</v>
       </c>
       <c r="S29" s="8" t="n">
-        <v>0.0278</v>
+        <v>0.0295</v>
       </c>
       <c r="T29" s="6" t="n">
-        <v>115895</v>
+        <v>96082</v>
       </c>
       <c r="U29" s="7" t="n">
-        <v>1.023</v>
+        <v>0.433</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>