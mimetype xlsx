--- v1 (2026-07-12)
+++ v2 (2026-08-27)
@@ -456,92 +456,92 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U29"/>
+  <dimension ref="A1:U30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="12" customWidth="1" min="16" max="16"/>
     <col width="12" customWidth="1" min="17" max="17"/>
     <col width="12" customWidth="1" min="18" max="18"/>
     <col width="12" customWidth="1" min="19" max="19"/>
     <col width="12" customWidth="1" min="20" max="20"/>
     <col width="12" customWidth="1" min="21" max="21"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Indian Stock Alerts — indianstockalerts.com</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Two Wheeler EVs — Monthly Vahan Registration Data | Generated: 12 Jul 2026</t>
+          <t>Two Wheeler EVs — Monthly Vahan Registration Data | Generated: 27 Aug 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Source: Vahan (MoRTH). Registrations ≠ dispatches. For personal use only — redistribution prohibited.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>Tvs Vol</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>Tvs YoY%</t>
         </is>
@@ -618,1631 +618,1698 @@
       </c>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>Greaves YoY%</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>Greaves MS%</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Industry Vol</t>
         </is>
       </c>
       <c r="U5" s="4" t="inlineStr">
         <is>
           <t>Industry YoY%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>Jul-26(P)*</t>
+          <t>Aug-26(P)*</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>49778</v>
+        <v>48108</v>
       </c>
       <c r="C6" s="7" t="n">
-        <v>1.11</v>
+        <v>0.8759999999999999</v>
       </c>
       <c r="D6" s="8" t="n">
-        <v>0.2775</v>
+        <v>0.2749</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>42047</v>
+        <v>39849</v>
       </c>
       <c r="F6" s="7" t="n">
-        <v>1.045</v>
+        <v>2.254</v>
       </c>
       <c r="G6" s="8" t="n">
-        <v>0.2344</v>
+        <v>0.2277</v>
       </c>
       <c r="H6" s="6" t="n">
-        <v>27336</v>
+        <v>28069</v>
       </c>
       <c r="I6" s="7" t="n">
-        <v>0.5329999999999999</v>
+        <v>0.461</v>
       </c>
       <c r="J6" s="8" t="n">
-        <v>0.1524</v>
+        <v>0.1604</v>
       </c>
       <c r="K6" s="6" t="n">
-        <v>16965</v>
+        <v>17229</v>
       </c>
       <c r="L6" s="7" t="n">
-        <v>0.5660000000000001</v>
+        <v>0.251</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0.0946</v>
+        <v>0.09849999999999999</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>12138</v>
+        <v>12365</v>
       </c>
       <c r="O6" s="7" t="n">
-        <v>-0.342</v>
+        <v>-0.365</v>
       </c>
       <c r="P6" s="8" t="n">
-        <v>0.0677</v>
+        <v>0.0707</v>
       </c>
       <c r="Q6" s="6" t="n">
-        <v>8207</v>
+        <v>7678</v>
       </c>
       <c r="R6" s="7" t="n">
-        <v>0.924</v>
+        <v>0.6809999999999999</v>
       </c>
       <c r="S6" s="8" t="n">
-        <v>0.0458</v>
+        <v>0.04390000000000001</v>
       </c>
       <c r="T6" s="6" t="n">
-        <v>179377</v>
+        <v>174995</v>
       </c>
       <c r="U6" s="7" t="n">
-        <v>0.653</v>
+        <v>0.596</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>Jul-26</t>
+          <t>Aug-26</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>17663</v>
+        <v>40349</v>
       </c>
       <c r="D7" s="8" t="n">
-        <v>0.2775</v>
+        <v>0.2749</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>14920</v>
+        <v>33422</v>
       </c>
       <c r="G7" s="8" t="n">
-        <v>0.2344</v>
+        <v>0.2277</v>
       </c>
       <c r="H7" s="6" t="n">
-        <v>9700</v>
+        <v>23542</v>
       </c>
       <c r="J7" s="8" t="n">
-        <v>0.1524</v>
+        <v>0.1604</v>
       </c>
       <c r="K7" s="6" t="n">
-        <v>6020</v>
+        <v>14450</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0.0946</v>
+        <v>0.09849999999999999</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>4307</v>
+        <v>10371</v>
       </c>
       <c r="P7" s="8" t="n">
-        <v>0.0677</v>
+        <v>0.0707</v>
       </c>
       <c r="Q7" s="6" t="n">
-        <v>2912</v>
+        <v>6440</v>
       </c>
       <c r="S7" s="8" t="n">
-        <v>0.0458</v>
+        <v>0.04390000000000001</v>
       </c>
       <c r="T7" s="6" t="n">
-        <v>63650</v>
+        <v>146770</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Jun-26</t>
+          <t>Jul-26</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>47288</v>
+        <v>55810</v>
       </c>
       <c r="C8" s="7" t="n">
-        <v>0.769</v>
+        <v>1.365</v>
       </c>
       <c r="D8" s="8" t="n">
-        <v>0.243</v>
+        <v>0.2715</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>43435</v>
+        <v>45856</v>
       </c>
       <c r="F8" s="7" t="n">
-        <v>0.8109999999999999</v>
+        <v>1.231</v>
       </c>
       <c r="G8" s="8" t="n">
-        <v>0.2232</v>
+        <v>0.2231</v>
       </c>
       <c r="H8" s="6" t="n">
-        <v>31358</v>
+        <v>30613</v>
       </c>
       <c r="I8" s="7" t="n">
-        <v>0.958</v>
+        <v>0.716</v>
       </c>
       <c r="J8" s="8" t="n">
-        <v>0.1611</v>
+        <v>0.1489</v>
       </c>
       <c r="K8" s="6" t="n">
-        <v>21892</v>
+        <v>22991</v>
       </c>
       <c r="L8" s="7" t="n">
-        <v>1.764</v>
+        <v>1.122</v>
       </c>
       <c r="M8" s="8" t="n">
-        <v>0.1125</v>
+        <v>0.1118</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>16212</v>
+        <v>14225</v>
       </c>
       <c r="O8" s="7" t="n">
-        <v>-0.217</v>
+        <v>-0.229</v>
       </c>
       <c r="P8" s="8" t="n">
-        <v>0.0833</v>
+        <v>0.0692</v>
       </c>
       <c r="Q8" s="6" t="n">
-        <v>10934</v>
+        <v>10134</v>
       </c>
       <c r="R8" s="7" t="n">
-        <v>1.537</v>
+        <v>1.376</v>
       </c>
       <c r="S8" s="8" t="n">
-        <v>0.0562</v>
+        <v>0.0493</v>
       </c>
       <c r="T8" s="6" t="n">
-        <v>194601</v>
+        <v>205575</v>
       </c>
       <c r="U8" s="7" t="n">
-        <v>0.758</v>
+        <v>0.894</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>May-26</t>
+          <t>Jun-26</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>43020</v>
+        <v>47420</v>
       </c>
       <c r="C9" s="7" t="n">
-        <v>0.667</v>
+        <v>0.774</v>
       </c>
       <c r="D9" s="8" t="n">
-        <v>0.2494</v>
+        <v>0.2432</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>39504</v>
+        <v>43504</v>
       </c>
       <c r="F9" s="7" t="n">
-        <v>0.745</v>
+        <v>0.8140000000000001</v>
       </c>
       <c r="G9" s="8" t="n">
-        <v>0.229</v>
+        <v>0.2231</v>
       </c>
       <c r="H9" s="6" t="n">
-        <v>28503</v>
+        <v>31435</v>
       </c>
       <c r="I9" s="7" t="n">
-        <v>1.021</v>
+        <v>0.963</v>
       </c>
       <c r="J9" s="8" t="n">
-        <v>0.1652</v>
+        <v>0.1612</v>
       </c>
       <c r="K9" s="6" t="n">
-        <v>19217</v>
+        <v>21912</v>
       </c>
       <c r="L9" s="7" t="n">
-        <v>1.602</v>
+        <v>1.766</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>0.1114</v>
+        <v>0.1124</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>15218</v>
+        <v>16249</v>
       </c>
       <c r="O9" s="7" t="n">
-        <v>-0.198</v>
+        <v>-0.215</v>
       </c>
       <c r="P9" s="8" t="n">
-        <v>0.0882</v>
+        <v>0.0833</v>
       </c>
       <c r="Q9" s="6" t="n">
-        <v>7702</v>
+        <v>10938</v>
       </c>
       <c r="R9" s="7" t="n">
-        <v>0.7810000000000001</v>
+        <v>1.538</v>
       </c>
       <c r="S9" s="8" t="n">
-        <v>0.0446</v>
+        <v>0.0561</v>
       </c>
       <c r="T9" s="6" t="n">
-        <v>172504</v>
+        <v>194966</v>
       </c>
       <c r="U9" s="7" t="n">
-        <v>0.644</v>
+        <v>0.7609999999999999</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Apr-26</t>
+          <t>May-26</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>40171</v>
+        <v>43020</v>
       </c>
       <c r="C10" s="7" t="n">
-        <v>0.927</v>
+        <v>0.667</v>
       </c>
       <c r="D10" s="8" t="n">
-        <v>0.2551</v>
+        <v>0.2494</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>34552</v>
+        <v>39504</v>
       </c>
       <c r="F10" s="7" t="n">
-        <v>0.743</v>
+        <v>0.745</v>
       </c>
       <c r="G10" s="8" t="n">
-        <v>0.2195</v>
+        <v>0.229</v>
       </c>
       <c r="H10" s="6" t="n">
-        <v>28454</v>
+        <v>28503</v>
       </c>
       <c r="I10" s="7" t="n">
-        <v>0.9840000000000001</v>
+        <v>1.021</v>
       </c>
       <c r="J10" s="8" t="n">
-        <v>0.1807</v>
+        <v>0.1652</v>
       </c>
       <c r="K10" s="6" t="n">
-        <v>15904</v>
+        <v>19217</v>
       </c>
       <c r="L10" s="7" t="n">
-        <v>1.507</v>
+        <v>1.602</v>
       </c>
       <c r="M10" s="8" t="n">
-        <v>0.101</v>
+        <v>0.1114</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>12326</v>
+        <v>15218</v>
       </c>
       <c r="O10" s="7" t="n">
-        <v>-0.39</v>
+        <v>-0.198</v>
       </c>
       <c r="P10" s="8" t="n">
-        <v>0.07829999999999999</v>
+        <v>0.0882</v>
       </c>
       <c r="Q10" s="6" t="n">
-        <v>7009</v>
+        <v>7702</v>
       </c>
       <c r="R10" s="7" t="n">
-        <v>0.7170000000000001</v>
+        <v>0.7810000000000001</v>
       </c>
       <c r="S10" s="8" t="n">
-        <v>0.0445</v>
+        <v>0.0446</v>
       </c>
       <c r="T10" s="6" t="n">
-        <v>157443</v>
+        <v>172504</v>
       </c>
       <c r="U10" s="7" t="n">
-        <v>0.632</v>
+        <v>0.644</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Mar-26</t>
+          <t>Apr-26</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>51736</v>
+        <v>40171</v>
       </c>
       <c r="C11" s="7" t="n">
-        <v>0.573</v>
+        <v>0.927</v>
       </c>
       <c r="D11" s="8" t="n">
-        <v>0.2595</v>
+        <v>0.2551</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>47723</v>
+        <v>34552</v>
       </c>
       <c r="F11" s="7" t="n">
-        <v>0.305</v>
+        <v>0.743</v>
       </c>
       <c r="G11" s="8" t="n">
-        <v>0.2393</v>
+        <v>0.2195</v>
       </c>
       <c r="H11" s="6" t="n">
-        <v>36323</v>
+        <v>28454</v>
       </c>
       <c r="I11" s="7" t="n">
-        <v>1.134</v>
+        <v>0.9840000000000001</v>
       </c>
       <c r="J11" s="8" t="n">
-        <v>0.1822</v>
+        <v>0.1807</v>
       </c>
       <c r="K11" s="6" t="n">
-        <v>22195</v>
+        <v>15904</v>
       </c>
       <c r="L11" s="7" t="n">
-        <v>1.694</v>
+        <v>1.507</v>
       </c>
       <c r="M11" s="8" t="n">
-        <v>0.1113</v>
+        <v>0.101</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>10254</v>
+        <v>12326</v>
       </c>
       <c r="O11" s="7" t="n">
-        <v>-0.574</v>
+        <v>-0.39</v>
       </c>
       <c r="P11" s="8" t="n">
-        <v>0.05140000000000001</v>
+        <v>0.07829999999999999</v>
       </c>
       <c r="Q11" s="6" t="n">
-        <v>7978</v>
+        <v>7009</v>
       </c>
       <c r="R11" s="7" t="n">
-        <v>0.38</v>
+        <v>0.7170000000000001</v>
       </c>
       <c r="S11" s="8" t="n">
-        <v>0.04</v>
+        <v>0.0445</v>
       </c>
       <c r="T11" s="6" t="n">
-        <v>199391</v>
+        <v>157443</v>
       </c>
       <c r="U11" s="7" t="n">
-        <v>0.44</v>
+        <v>0.632</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Feb-26</t>
+          <t>Mar-26</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>33493</v>
+        <v>51736</v>
       </c>
       <c r="C12" s="7" t="n">
-        <v>0.6730000000000002</v>
+        <v>0.573</v>
       </c>
       <c r="D12" s="8" t="n">
-        <v>0.2829</v>
+        <v>0.2595</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>26334</v>
+        <v>47723</v>
       </c>
       <c r="F12" s="7" t="n">
-        <v>0.184</v>
+        <v>0.305</v>
       </c>
       <c r="G12" s="8" t="n">
-        <v>0.2224</v>
+        <v>0.2393</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>21258</v>
+        <v>36323</v>
       </c>
       <c r="I12" s="7" t="n">
-        <v>0.645</v>
+        <v>1.134</v>
       </c>
       <c r="J12" s="8" t="n">
-        <v>0.1796</v>
+        <v>0.1822</v>
       </c>
       <c r="K12" s="6" t="n">
-        <v>12975</v>
+        <v>22195</v>
       </c>
       <c r="L12" s="7" t="n">
-        <v>3.629</v>
+        <v>1.694</v>
       </c>
       <c r="M12" s="8" t="n">
-        <v>0.1096</v>
+        <v>0.1113</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>4166</v>
+        <v>10254</v>
       </c>
       <c r="O12" s="7" t="n">
-        <v>-0.545</v>
+        <v>-0.574</v>
       </c>
       <c r="P12" s="8" t="n">
-        <v>0.0352</v>
+        <v>0.05140000000000001</v>
       </c>
       <c r="Q12" s="6" t="n">
-        <v>4762</v>
+        <v>7978</v>
       </c>
       <c r="R12" s="7" t="n">
-        <v>0.249</v>
+        <v>0.38</v>
       </c>
       <c r="S12" s="8" t="n">
-        <v>0.04019999999999999</v>
+        <v>0.04</v>
       </c>
       <c r="T12" s="6" t="n">
-        <v>118384</v>
+        <v>199391</v>
       </c>
       <c r="U12" s="7" t="n">
-        <v>0.47</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Jan-26</t>
+          <t>Feb-26</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>36132</v>
+        <v>33493</v>
       </c>
       <c r="C13" s="7" t="n">
-        <v>0.4219999999999999</v>
+        <v>0.6730000000000002</v>
       </c>
       <c r="D13" s="8" t="n">
-        <v>0.2795</v>
+        <v>0.2829</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>26574</v>
+        <v>26334</v>
       </c>
       <c r="F13" s="7" t="n">
-        <v>0.2</v>
+        <v>0.184</v>
       </c>
       <c r="G13" s="8" t="n">
-        <v>0.2056</v>
+        <v>0.2224</v>
       </c>
       <c r="H13" s="6" t="n">
-        <v>23082</v>
+        <v>21258</v>
       </c>
       <c r="I13" s="7" t="n">
-        <v>0.643</v>
+        <v>0.645</v>
       </c>
       <c r="J13" s="8" t="n">
-        <v>0.1786</v>
+        <v>0.1796</v>
       </c>
       <c r="K13" s="6" t="n">
-        <v>13869</v>
+        <v>12975</v>
       </c>
       <c r="L13" s="7" t="n">
-        <v>7.187</v>
+        <v>3.629</v>
       </c>
       <c r="M13" s="8" t="n">
-        <v>0.1073</v>
+        <v>0.1096</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>7805</v>
+        <v>4166</v>
       </c>
       <c r="O13" s="7" t="n">
-        <v>-0.6870000000000001</v>
+        <v>-0.545</v>
       </c>
       <c r="P13" s="8" t="n">
-        <v>0.0604</v>
+        <v>0.0352</v>
       </c>
       <c r="Q13" s="6" t="n">
-        <v>5421</v>
+        <v>4762</v>
       </c>
       <c r="R13" s="7" t="n">
-        <v>0.458</v>
+        <v>0.249</v>
       </c>
       <c r="S13" s="8" t="n">
-        <v>0.04190000000000001</v>
+        <v>0.04019999999999999</v>
       </c>
       <c r="T13" s="6" t="n">
-        <v>129252</v>
+        <v>118384</v>
       </c>
       <c r="U13" s="7" t="n">
-        <v>0.261</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Dec-25</t>
+          <t>Jan-26</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>26838</v>
+        <v>36132</v>
       </c>
       <c r="C14" s="7" t="n">
-        <v>0.444</v>
+        <v>0.4219999999999999</v>
       </c>
       <c r="D14" s="8" t="n">
-        <v>0.2563</v>
+        <v>0.2795</v>
       </c>
       <c r="E14" s="6" t="n">
-        <v>19913</v>
+        <v>26574</v>
       </c>
       <c r="F14" s="7" t="n">
-        <v>0.047</v>
+        <v>0.2</v>
       </c>
       <c r="G14" s="8" t="n">
-        <v>0.1901</v>
+        <v>0.2056</v>
       </c>
       <c r="H14" s="6" t="n">
-        <v>18371</v>
+        <v>23082</v>
       </c>
       <c r="I14" s="7" t="n">
-        <v>0.605</v>
+        <v>0.643</v>
       </c>
       <c r="J14" s="8" t="n">
-        <v>0.1754</v>
+        <v>0.1786</v>
       </c>
       <c r="K14" s="6" t="n">
-        <v>11392</v>
+        <v>13869</v>
       </c>
       <c r="L14" s="7" t="n">
-        <v>9.577999999999999</v>
+        <v>7.187</v>
       </c>
       <c r="M14" s="8" t="n">
-        <v>0.1088</v>
+        <v>0.1073</v>
       </c>
       <c r="N14" s="6" t="n">
-        <v>9393</v>
+        <v>7805</v>
       </c>
       <c r="O14" s="7" t="n">
-        <v>-0.3619999999999999</v>
+        <v>-0.6870000000000001</v>
       </c>
       <c r="P14" s="8" t="n">
-        <v>0.0897</v>
+        <v>0.0604</v>
       </c>
       <c r="Q14" s="6" t="n">
-        <v>4849</v>
+        <v>5421</v>
       </c>
       <c r="R14" s="7" t="n">
-        <v>0.672</v>
+        <v>0.458</v>
       </c>
       <c r="S14" s="8" t="n">
-        <v>0.0463</v>
+        <v>0.04190000000000001</v>
       </c>
       <c r="T14" s="6" t="n">
-        <v>104726</v>
+        <v>129252</v>
       </c>
       <c r="U14" s="7" t="n">
-        <v>0.343</v>
+        <v>0.261</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Nov-25</t>
+          <t>Dec-25</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>32310</v>
+        <v>26838</v>
       </c>
       <c r="C15" s="7" t="n">
-        <v>0.104</v>
+        <v>0.444</v>
       </c>
       <c r="D15" s="8" t="n">
-        <v>0.2586</v>
+        <v>0.2563</v>
       </c>
       <c r="E15" s="6" t="n">
-        <v>26825</v>
+        <v>19913</v>
       </c>
       <c r="F15" s="7" t="n">
-        <v>-0.022</v>
+        <v>0.047</v>
       </c>
       <c r="G15" s="8" t="n">
-        <v>0.2147</v>
+        <v>0.1901</v>
       </c>
       <c r="H15" s="6" t="n">
-        <v>21877</v>
+        <v>18371</v>
       </c>
       <c r="I15" s="7" t="n">
-        <v>0.538</v>
+        <v>0.605</v>
       </c>
       <c r="J15" s="8" t="n">
-        <v>0.1751</v>
+        <v>0.1754</v>
       </c>
       <c r="K15" s="6" t="n">
-        <v>12876</v>
+        <v>11392</v>
       </c>
       <c r="L15" s="7" t="n">
-        <v>0.648</v>
+        <v>9.577999999999999</v>
       </c>
       <c r="M15" s="8" t="n">
-        <v>0.103</v>
+        <v>0.1088</v>
       </c>
       <c r="N15" s="6" t="n">
-        <v>8888</v>
+        <v>9393</v>
       </c>
       <c r="O15" s="7" t="n">
-        <v>-0.71</v>
+        <v>-0.3619999999999999</v>
       </c>
       <c r="P15" s="8" t="n">
-        <v>0.0711</v>
+        <v>0.0897</v>
       </c>
       <c r="Q15" s="6" t="n">
-        <v>5893</v>
+        <v>4849</v>
       </c>
       <c r="R15" s="7" t="n">
-        <v>0.259</v>
+        <v>0.672</v>
       </c>
       <c r="S15" s="8" t="n">
-        <v>0.0472</v>
+        <v>0.0463</v>
       </c>
       <c r="T15" s="6" t="n">
-        <v>124962</v>
+        <v>104726</v>
       </c>
       <c r="U15" s="7" t="n">
-        <v>-0.016</v>
+        <v>0.343</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Oct-25</t>
+          <t>Nov-25</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>31075</v>
+        <v>32310</v>
       </c>
       <c r="C16" s="7" t="n">
-        <v>-0.01</v>
+        <v>0.104</v>
       </c>
       <c r="D16" s="8" t="n">
-        <v>0.2059</v>
+        <v>0.2586</v>
       </c>
       <c r="E16" s="6" t="n">
-        <v>32463</v>
+        <v>26825</v>
       </c>
       <c r="F16" s="7" t="n">
-        <v>0.118</v>
+        <v>-0.022</v>
       </c>
       <c r="G16" s="8" t="n">
-        <v>0.2151</v>
+        <v>0.2147</v>
       </c>
       <c r="H16" s="6" t="n">
-        <v>29871</v>
+        <v>21877</v>
       </c>
       <c r="I16" s="7" t="n">
-        <v>0.73</v>
+        <v>0.538</v>
       </c>
       <c r="J16" s="8" t="n">
-        <v>0.198</v>
+        <v>0.1751</v>
       </c>
       <c r="K16" s="6" t="n">
-        <v>16498</v>
+        <v>12876</v>
       </c>
       <c r="L16" s="7" t="n">
-        <v>1.185</v>
+        <v>0.648</v>
       </c>
       <c r="M16" s="8" t="n">
-        <v>0.1093</v>
+        <v>0.103</v>
       </c>
       <c r="N16" s="6" t="n">
-        <v>16437</v>
+        <v>8888</v>
       </c>
       <c r="O16" s="7" t="n">
-        <v>-0.619</v>
+        <v>-0.71</v>
       </c>
       <c r="P16" s="8" t="n">
-        <v>0.1089</v>
+        <v>0.0711</v>
       </c>
       <c r="Q16" s="6" t="n">
-        <v>7743</v>
+        <v>5893</v>
       </c>
       <c r="R16" s="7" t="n">
-        <v>0.895</v>
+        <v>0.259</v>
       </c>
       <c r="S16" s="8" t="n">
-        <v>0.0513</v>
+        <v>0.0472</v>
       </c>
       <c r="T16" s="6" t="n">
-        <v>150894</v>
+        <v>124962</v>
       </c>
       <c r="U16" s="7" t="n">
-        <v>0.04100000000000001</v>
+        <v>-0.016</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Sep-25</t>
+          <t>Oct-25</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>23927</v>
+        <v>31075</v>
       </c>
       <c r="C17" s="7" t="n">
-        <v>0.219</v>
+        <v>-0.01</v>
       </c>
       <c r="D17" s="8" t="n">
-        <v>0.2178</v>
+        <v>0.2059</v>
       </c>
       <c r="E17" s="6" t="n">
-        <v>20274</v>
+        <v>32463</v>
       </c>
       <c r="F17" s="7" t="n">
-        <v>0.01</v>
+        <v>0.118</v>
       </c>
       <c r="G17" s="8" t="n">
-        <v>0.1845</v>
+        <v>0.2151</v>
       </c>
       <c r="H17" s="6" t="n">
-        <v>19364</v>
+        <v>29871</v>
       </c>
       <c r="I17" s="7" t="n">
-        <v>0.377</v>
+        <v>0.73</v>
       </c>
       <c r="J17" s="8" t="n">
-        <v>0.1762</v>
+        <v>0.198</v>
       </c>
       <c r="K17" s="6" t="n">
-        <v>13273</v>
+        <v>16498</v>
       </c>
       <c r="L17" s="7" t="n">
-        <v>1.946</v>
+        <v>1.185</v>
       </c>
       <c r="M17" s="8" t="n">
-        <v>0.1208</v>
+        <v>0.1093</v>
       </c>
       <c r="N17" s="6" t="n">
-        <v>13856</v>
+        <v>16437</v>
       </c>
       <c r="O17" s="7" t="n">
-        <v>-0.473</v>
+        <v>-0.619</v>
       </c>
       <c r="P17" s="8" t="n">
-        <v>0.1261</v>
+        <v>0.1089</v>
       </c>
       <c r="Q17" s="6" t="n">
-        <v>4353</v>
+        <v>7743</v>
       </c>
       <c r="R17" s="7" t="n">
-        <v>0.535</v>
+        <v>0.895</v>
       </c>
       <c r="S17" s="8" t="n">
-        <v>0.0396</v>
+        <v>0.0513</v>
       </c>
       <c r="T17" s="6" t="n">
-        <v>109879</v>
+        <v>150894</v>
       </c>
       <c r="U17" s="7" t="n">
-        <v>0.144</v>
+        <v>0.04100000000000001</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Aug-25</t>
+          <t>Sep-25</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>25647</v>
+        <v>23927</v>
       </c>
       <c r="C18" s="7" t="n">
-        <v>0.369</v>
+        <v>0.219</v>
       </c>
       <c r="D18" s="8" t="n">
-        <v>0.2339</v>
+        <v>0.2178</v>
       </c>
       <c r="E18" s="6" t="n">
-        <v>12246</v>
+        <v>20274</v>
       </c>
       <c r="F18" s="7" t="n">
-        <v>-0.294</v>
+        <v>0.01</v>
       </c>
       <c r="G18" s="8" t="n">
-        <v>0.1117</v>
+        <v>0.1845</v>
       </c>
       <c r="H18" s="6" t="n">
-        <v>19210</v>
+        <v>19364</v>
       </c>
       <c r="I18" s="7" t="n">
-        <v>0.642</v>
+        <v>0.377</v>
       </c>
       <c r="J18" s="8" t="n">
-        <v>0.1752</v>
+        <v>0.1762</v>
       </c>
       <c r="K18" s="6" t="n">
-        <v>13769</v>
+        <v>13273</v>
       </c>
       <c r="L18" s="7" t="n">
-        <v>1.753</v>
+        <v>1.946</v>
       </c>
       <c r="M18" s="8" t="n">
-        <v>0.1256</v>
+        <v>0.1208</v>
       </c>
       <c r="N18" s="6" t="n">
-        <v>19459</v>
+        <v>13856</v>
       </c>
       <c r="O18" s="7" t="n">
-        <v>-0.322</v>
+        <v>-0.473</v>
       </c>
       <c r="P18" s="8" t="n">
-        <v>0.1774</v>
+        <v>0.1261</v>
       </c>
       <c r="Q18" s="6" t="n">
-        <v>4567</v>
+        <v>4353</v>
       </c>
       <c r="R18" s="7" t="n">
-        <v>0.5649999999999999</v>
+        <v>0.535</v>
       </c>
       <c r="S18" s="8" t="n">
-        <v>0.0416</v>
+        <v>0.0396</v>
       </c>
       <c r="T18" s="6" t="n">
-        <v>109668</v>
+        <v>109879</v>
       </c>
       <c r="U18" s="7" t="n">
-        <v>0.174</v>
+        <v>0.144</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>Jul-25</t>
+          <t>Aug-25</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>23597</v>
+        <v>25647</v>
       </c>
       <c r="C19" s="7" t="n">
-        <v>0.094</v>
+        <v>0.369</v>
       </c>
       <c r="D19" s="8" t="n">
-        <v>0.2174</v>
+        <v>0.2339</v>
       </c>
       <c r="E19" s="6" t="n">
-        <v>20556</v>
+        <v>12246</v>
       </c>
       <c r="F19" s="7" t="n">
-        <v>0.099</v>
+        <v>-0.294</v>
       </c>
       <c r="G19" s="8" t="n">
-        <v>0.1894</v>
+        <v>0.1117</v>
       </c>
       <c r="H19" s="6" t="n">
-        <v>17835</v>
+        <v>19210</v>
       </c>
       <c r="I19" s="7" t="n">
-        <v>0.591</v>
+        <v>0.642</v>
       </c>
       <c r="J19" s="8" t="n">
-        <v>0.1644</v>
+        <v>0.1752</v>
       </c>
       <c r="K19" s="6" t="n">
-        <v>10835</v>
+        <v>13769</v>
       </c>
       <c r="L19" s="7" t="n">
-        <v>1.024</v>
+        <v>1.753</v>
       </c>
       <c r="M19" s="8" t="n">
-        <v>0.0998</v>
+        <v>0.1256</v>
       </c>
       <c r="N19" s="6" t="n">
-        <v>18447</v>
+        <v>19459</v>
       </c>
       <c r="O19" s="7" t="n">
-        <v>-0.588</v>
+        <v>-0.322</v>
       </c>
       <c r="P19" s="8" t="n">
-        <v>0.17</v>
+        <v>0.1774</v>
       </c>
       <c r="Q19" s="6" t="n">
-        <v>4266</v>
+        <v>4567</v>
       </c>
       <c r="R19" s="7" t="n">
-        <v>0.326</v>
+        <v>0.5649999999999999</v>
       </c>
       <c r="S19" s="8" t="n">
-        <v>0.0393</v>
+        <v>0.0416</v>
       </c>
       <c r="T19" s="6" t="n">
-        <v>108518</v>
+        <v>109668</v>
       </c>
       <c r="U19" s="7" t="n">
-        <v>-0.064</v>
+        <v>0.174</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Jun-25</t>
+          <t>Jul-25</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>26734</v>
+        <v>23597</v>
       </c>
       <c r="C20" s="7" t="n">
-        <v>0.786</v>
+        <v>0.094</v>
       </c>
       <c r="D20" s="8" t="n">
-        <v>0.2415</v>
+        <v>0.2174</v>
       </c>
       <c r="E20" s="6" t="n">
-        <v>23986</v>
+        <v>20556</v>
       </c>
       <c r="F20" s="7" t="n">
-        <v>1.57</v>
+        <v>0.099</v>
       </c>
       <c r="G20" s="8" t="n">
-        <v>0.2166</v>
+        <v>0.1894</v>
       </c>
       <c r="H20" s="6" t="n">
-        <v>16015</v>
+        <v>17835</v>
       </c>
       <c r="I20" s="7" t="n">
-        <v>1.362</v>
+        <v>0.591</v>
       </c>
       <c r="J20" s="8" t="n">
-        <v>0.1446</v>
+        <v>0.1644</v>
       </c>
       <c r="K20" s="6" t="n">
-        <v>7921</v>
+        <v>10835</v>
       </c>
       <c r="L20" s="7" t="n">
-        <v>1.461</v>
+        <v>1.024</v>
       </c>
       <c r="M20" s="8" t="n">
-        <v>0.07149999999999999</v>
+        <v>0.0998</v>
       </c>
       <c r="N20" s="6" t="n">
-        <v>20696</v>
+        <v>18447</v>
       </c>
       <c r="O20" s="7" t="n">
-        <v>-0.474</v>
+        <v>-0.588</v>
       </c>
       <c r="P20" s="8" t="n">
-        <v>0.1869</v>
+        <v>0.17</v>
       </c>
       <c r="Q20" s="6" t="n">
-        <v>4310</v>
+        <v>4266</v>
       </c>
       <c r="R20" s="7" t="n">
-        <v>0.5639999999999999</v>
+        <v>0.326</v>
       </c>
       <c r="S20" s="8" t="n">
-        <v>0.0389</v>
+        <v>0.0393</v>
       </c>
       <c r="T20" s="6" t="n">
-        <v>110717</v>
+        <v>108518</v>
       </c>
       <c r="U20" s="7" t="n">
-        <v>0.301</v>
+        <v>-0.064</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>May-25</t>
+          <t>Jun-25</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>25807</v>
+        <v>26734</v>
       </c>
       <c r="C21" s="7" t="n">
-        <v>1.057</v>
+        <v>0.786</v>
       </c>
       <c r="D21" s="8" t="n">
-        <v>0.246</v>
+        <v>0.2415</v>
       </c>
       <c r="E21" s="6" t="n">
-        <v>22642</v>
+        <v>23986</v>
       </c>
       <c r="F21" s="7" t="n">
-        <v>1.376</v>
+        <v>1.57</v>
       </c>
       <c r="G21" s="8" t="n">
-        <v>0.2158</v>
+        <v>0.2166</v>
       </c>
       <c r="H21" s="6" t="n">
-        <v>14103</v>
+        <v>16015</v>
       </c>
       <c r="I21" s="7" t="n">
-        <v>1.122</v>
+        <v>1.362</v>
       </c>
       <c r="J21" s="8" t="n">
-        <v>0.1344</v>
+        <v>0.1446</v>
       </c>
       <c r="K21" s="6" t="n">
-        <v>7386</v>
+        <v>7921</v>
       </c>
       <c r="L21" s="7" t="n">
-        <v>1.872</v>
+        <v>1.461</v>
       </c>
       <c r="M21" s="8" t="n">
-        <v>0.0704</v>
+        <v>0.07149999999999999</v>
       </c>
       <c r="N21" s="6" t="n">
-        <v>18968</v>
+        <v>20696</v>
       </c>
       <c r="O21" s="7" t="n">
-        <v>-0.521</v>
+        <v>-0.474</v>
       </c>
       <c r="P21" s="8" t="n">
-        <v>0.1808</v>
+        <v>0.1869</v>
       </c>
       <c r="Q21" s="6" t="n">
-        <v>4325</v>
+        <v>4310</v>
       </c>
       <c r="R21" s="7" t="n">
-        <v>1.174</v>
+        <v>0.5639999999999999</v>
       </c>
       <c r="S21" s="8" t="n">
-        <v>0.0412</v>
+        <v>0.0389</v>
       </c>
       <c r="T21" s="6" t="n">
-        <v>104902</v>
+        <v>110717</v>
       </c>
       <c r="U21" s="7" t="n">
-        <v>0.288</v>
+        <v>0.301</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Apr-25</t>
+          <t>May-25</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>20848</v>
+        <v>25807</v>
       </c>
       <c r="C22" s="7" t="n">
-        <v>1.589</v>
+        <v>1.057</v>
       </c>
       <c r="D22" s="8" t="n">
-        <v>0.2161</v>
+        <v>0.246</v>
       </c>
       <c r="E22" s="6" t="n">
-        <v>19818</v>
+        <v>22642</v>
       </c>
       <c r="F22" s="7" t="n">
-        <v>1.55</v>
+        <v>1.376</v>
       </c>
       <c r="G22" s="8" t="n">
-        <v>0.2055</v>
+        <v>0.2158</v>
       </c>
       <c r="H22" s="6" t="n">
-        <v>14342</v>
+        <v>14103</v>
       </c>
       <c r="I22" s="7" t="n">
-        <v>2.28</v>
+        <v>1.122</v>
       </c>
       <c r="J22" s="8" t="n">
-        <v>0.1487</v>
+        <v>0.1344</v>
       </c>
       <c r="K22" s="6" t="n">
-        <v>6345</v>
+        <v>7386</v>
       </c>
       <c r="L22" s="7" t="n">
-        <v>5.507999999999999</v>
+        <v>1.872</v>
       </c>
       <c r="M22" s="8" t="n">
-        <v>0.0658</v>
+        <v>0.0704</v>
       </c>
       <c r="N22" s="6" t="n">
-        <v>20206</v>
+        <v>18968</v>
       </c>
       <c r="O22" s="7" t="n">
-        <v>-0.4219999999999999</v>
+        <v>-0.521</v>
       </c>
       <c r="P22" s="8" t="n">
-        <v>0.2095</v>
+        <v>0.1808</v>
       </c>
       <c r="Q22" s="6" t="n">
-        <v>4083</v>
+        <v>4325</v>
       </c>
       <c r="R22" s="7" t="n">
-        <v>0.59</v>
+        <v>1.174</v>
       </c>
       <c r="S22" s="8" t="n">
-        <v>0.0423</v>
+        <v>0.0412</v>
       </c>
       <c r="T22" s="6" t="n">
-        <v>96458</v>
+        <v>104902</v>
       </c>
       <c r="U22" s="7" t="n">
-        <v>0.429</v>
+        <v>0.288</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Mar-25</t>
+          <t>Apr-25</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>32896</v>
+        <v>20848</v>
       </c>
       <c r="C23" s="7" t="n">
-        <v>0.109</v>
+        <v>1.589</v>
       </c>
       <c r="D23" s="8" t="n">
-        <v>0.2376</v>
+        <v>0.2161</v>
       </c>
       <c r="E23" s="6" t="n">
-        <v>36582</v>
+        <v>19818</v>
       </c>
       <c r="F23" s="7" t="n">
-        <v>0.915</v>
+        <v>1.55</v>
       </c>
       <c r="G23" s="8" t="n">
-        <v>0.2642</v>
+        <v>0.2055</v>
       </c>
       <c r="H23" s="6" t="n">
-        <v>17021</v>
+        <v>14342</v>
       </c>
       <c r="I23" s="7" t="n">
-        <v>-0.08900000000000001</v>
+        <v>2.28</v>
       </c>
       <c r="J23" s="8" t="n">
-        <v>0.1229</v>
+        <v>0.1487</v>
       </c>
       <c r="K23" s="6" t="n">
-        <v>8238</v>
+        <v>6345</v>
       </c>
       <c r="L23" s="7" t="n">
-        <v>0.9330000000000002</v>
+        <v>5.507999999999999</v>
       </c>
       <c r="M23" s="8" t="n">
-        <v>0.05949999999999999</v>
+        <v>0.0658</v>
       </c>
       <c r="N23" s="6" t="n">
-        <v>24074</v>
+        <v>20206</v>
       </c>
       <c r="O23" s="7" t="n">
-        <v>-0.573</v>
+        <v>-0.4219999999999999</v>
       </c>
       <c r="P23" s="8" t="n">
-        <v>0.1739</v>
+        <v>0.2095</v>
       </c>
       <c r="Q23" s="6" t="n">
-        <v>5781</v>
+        <v>4083</v>
       </c>
       <c r="R23" s="7" t="n">
-        <v>0.889</v>
+        <v>0.59</v>
       </c>
       <c r="S23" s="8" t="n">
-        <v>0.0417</v>
+        <v>0.0423</v>
       </c>
       <c r="T23" s="6" t="n">
-        <v>138472</v>
+        <v>96458</v>
       </c>
       <c r="U23" s="7" t="n">
-        <v>-0.074</v>
+        <v>0.429</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Feb-25</t>
+          <t>Mar-25</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>20015</v>
+        <v>32896</v>
       </c>
       <c r="C24" s="7" t="n">
-        <v>0.246</v>
+        <v>0.109</v>
       </c>
       <c r="D24" s="8" t="n">
-        <v>0.2485</v>
+        <v>0.2376</v>
       </c>
       <c r="E24" s="6" t="n">
-        <v>22242</v>
+        <v>36582</v>
       </c>
       <c r="F24" s="7" t="n">
-        <v>0.79</v>
+        <v>0.915</v>
       </c>
       <c r="G24" s="8" t="n">
-        <v>0.2761</v>
+        <v>0.2642</v>
       </c>
       <c r="H24" s="6" t="n">
-        <v>12923</v>
+        <v>17021</v>
       </c>
       <c r="I24" s="7" t="n">
-        <v>0.3</v>
+        <v>-0.08900000000000001</v>
       </c>
       <c r="J24" s="8" t="n">
-        <v>0.1604</v>
+        <v>0.1229</v>
       </c>
       <c r="K24" s="6" t="n">
-        <v>2803</v>
+        <v>8238</v>
       </c>
       <c r="L24" s="7" t="n">
-        <v>0.526</v>
+        <v>0.9330000000000002</v>
       </c>
       <c r="M24" s="8" t="n">
-        <v>0.0348</v>
+        <v>0.05949999999999999</v>
       </c>
       <c r="N24" s="6" t="n">
-        <v>9162</v>
+        <v>24074</v>
       </c>
       <c r="O24" s="7" t="n">
-        <v>-0.752</v>
+        <v>-0.573</v>
       </c>
       <c r="P24" s="8" t="n">
-        <v>0.1138</v>
+        <v>0.1739</v>
       </c>
       <c r="Q24" s="6" t="n">
-        <v>3813</v>
+        <v>5781</v>
       </c>
       <c r="R24" s="7" t="n">
-        <v>0.502</v>
+        <v>0.889</v>
       </c>
       <c r="S24" s="8" t="n">
-        <v>0.0473</v>
+        <v>0.0417</v>
       </c>
       <c r="T24" s="6" t="n">
-        <v>80545</v>
+        <v>138472</v>
       </c>
       <c r="U24" s="7" t="n">
-        <v>-0.098</v>
+        <v>-0.074</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Jan-25</t>
+          <t>Feb-25</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>25418</v>
+        <v>20015</v>
       </c>
       <c r="C25" s="7" t="n">
-        <v>0.525</v>
+        <v>0.246</v>
       </c>
       <c r="D25" s="8" t="n">
-        <v>0.2479</v>
+        <v>0.2485</v>
       </c>
       <c r="E25" s="6" t="n">
-        <v>22136</v>
+        <v>22242</v>
       </c>
       <c r="F25" s="7" t="n">
-        <v>0.946</v>
+        <v>0.79</v>
       </c>
       <c r="G25" s="8" t="n">
-        <v>0.2159</v>
+        <v>0.2761</v>
       </c>
       <c r="H25" s="6" t="n">
-        <v>14050</v>
+        <v>12923</v>
       </c>
       <c r="I25" s="7" t="n">
-        <v>0.38</v>
+        <v>0.3</v>
       </c>
       <c r="J25" s="8" t="n">
-        <v>0.137</v>
+        <v>0.1604</v>
       </c>
       <c r="K25" s="6" t="n">
-        <v>1694</v>
+        <v>2803</v>
       </c>
       <c r="L25" s="7" t="n">
-        <v>0.059</v>
+        <v>0.526</v>
       </c>
       <c r="M25" s="8" t="n">
-        <v>0.0165</v>
+        <v>0.0348</v>
       </c>
       <c r="N25" s="6" t="n">
-        <v>24923</v>
+        <v>9162</v>
       </c>
       <c r="O25" s="7" t="n">
-        <v>-0.263</v>
+        <v>-0.752</v>
       </c>
       <c r="P25" s="8" t="n">
-        <v>0.2431</v>
+        <v>0.1138</v>
       </c>
       <c r="Q25" s="6" t="n">
-        <v>3717</v>
+        <v>3813</v>
       </c>
       <c r="R25" s="7" t="n">
-        <v>0.529</v>
+        <v>0.502</v>
       </c>
       <c r="S25" s="8" t="n">
-        <v>0.0363</v>
+        <v>0.0473</v>
       </c>
       <c r="T25" s="6" t="n">
-        <v>102520</v>
+        <v>80545</v>
       </c>
       <c r="U25" s="7" t="n">
-        <v>0.183</v>
+        <v>-0.098</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Dec-24</t>
+          <t>Jan-25</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>18585</v>
+        <v>25418</v>
       </c>
       <c r="C26" s="7" t="n">
-        <v>0.352</v>
+        <v>0.525</v>
       </c>
       <c r="D26" s="8" t="n">
-        <v>0.2384</v>
+        <v>0.2479</v>
       </c>
       <c r="E26" s="6" t="n">
-        <v>19020</v>
+        <v>22136</v>
       </c>
       <c r="F26" s="7" t="n">
-        <v>0.7189999999999999</v>
+        <v>0.946</v>
       </c>
       <c r="G26" s="8" t="n">
-        <v>0.244</v>
+        <v>0.2159</v>
       </c>
       <c r="H26" s="6" t="n">
-        <v>11448</v>
+        <v>14050</v>
       </c>
       <c r="I26" s="7" t="n">
-        <v>0.576</v>
+        <v>0.38</v>
       </c>
       <c r="J26" s="8" t="n">
-        <v>0.1469</v>
+        <v>0.137</v>
       </c>
       <c r="K26" s="6" t="n">
-        <v>1077</v>
+        <v>1694</v>
       </c>
       <c r="L26" s="7" t="n">
-        <v>-0.4</v>
+        <v>0.059</v>
       </c>
       <c r="M26" s="8" t="n">
-        <v>0.0138</v>
+        <v>0.0165</v>
       </c>
       <c r="N26" s="6" t="n">
-        <v>14713</v>
+        <v>24923</v>
       </c>
       <c r="O26" s="7" t="n">
-        <v>-0.537</v>
+        <v>-0.263</v>
       </c>
       <c r="P26" s="8" t="n">
-        <v>0.1887</v>
+        <v>0.2431</v>
       </c>
       <c r="Q26" s="6" t="n">
-        <v>2900</v>
+        <v>3717</v>
       </c>
       <c r="R26" s="7" t="n">
-        <v>-0.05</v>
+        <v>0.529</v>
       </c>
       <c r="S26" s="8" t="n">
-        <v>0.0372</v>
+        <v>0.0363</v>
       </c>
       <c r="T26" s="6" t="n">
-        <v>77954</v>
+        <v>102520</v>
       </c>
       <c r="U26" s="7" t="n">
-        <v>-0.037</v>
+        <v>0.183</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Nov-24</t>
+          <t>Dec-24</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>29258</v>
+        <v>18585</v>
       </c>
       <c r="C27" s="7" t="n">
-        <v>0.431</v>
+        <v>0.352</v>
       </c>
       <c r="D27" s="8" t="n">
-        <v>0.2304</v>
+        <v>0.2384</v>
       </c>
       <c r="E27" s="6" t="n">
-        <v>27435</v>
+        <v>19020</v>
       </c>
       <c r="F27" s="7" t="n">
-        <v>1.218</v>
+        <v>0.7189999999999999</v>
       </c>
       <c r="G27" s="8" t="n">
-        <v>0.216</v>
+        <v>0.244</v>
       </c>
       <c r="H27" s="6" t="n">
-        <v>14225</v>
+        <v>11448</v>
       </c>
       <c r="I27" s="7" t="n">
-        <v>0.414</v>
+        <v>0.576</v>
       </c>
       <c r="J27" s="8" t="n">
-        <v>0.112</v>
+        <v>0.1469</v>
       </c>
       <c r="K27" s="6" t="n">
-        <v>7813</v>
+        <v>1077</v>
       </c>
       <c r="L27" s="7" t="n">
-        <v>1.372</v>
+        <v>-0.4</v>
       </c>
       <c r="M27" s="8" t="n">
-        <v>0.06150000000000001</v>
+        <v>0.0138</v>
       </c>
       <c r="N27" s="6" t="n">
-        <v>30643</v>
+        <v>14713</v>
       </c>
       <c r="O27" s="7" t="n">
-        <v>-0.001</v>
+        <v>-0.537</v>
       </c>
       <c r="P27" s="8" t="n">
-        <v>0.2413</v>
+        <v>0.1887</v>
       </c>
       <c r="Q27" s="6" t="n">
-        <v>4682</v>
+        <v>2900</v>
       </c>
       <c r="R27" s="7" t="n">
-        <v>0.044</v>
+        <v>-0.05</v>
       </c>
       <c r="S27" s="8" t="n">
-        <v>0.0369</v>
+        <v>0.0372</v>
       </c>
       <c r="T27" s="6" t="n">
-        <v>126987</v>
+        <v>77954</v>
       </c>
       <c r="U27" s="7" t="n">
-        <v>0.319</v>
+        <v>-0.037</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Oct-24</t>
+          <t>Nov-24</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>31387</v>
+        <v>29258</v>
       </c>
       <c r="C28" s="7" t="n">
-        <v>0.7980000000000002</v>
+        <v>0.431</v>
       </c>
       <c r="D28" s="8" t="n">
-        <v>0.2165</v>
+        <v>0.2304</v>
       </c>
       <c r="E28" s="6" t="n">
-        <v>29046</v>
+        <v>27435</v>
       </c>
       <c r="F28" s="7" t="n">
-        <v>2.106</v>
+        <v>1.218</v>
       </c>
       <c r="G28" s="8" t="n">
-        <v>0.2003</v>
+        <v>0.216</v>
       </c>
       <c r="H28" s="6" t="n">
-        <v>17270</v>
+        <v>14225</v>
       </c>
       <c r="I28" s="7" t="n">
-        <v>0.903</v>
+        <v>0.414</v>
       </c>
       <c r="J28" s="8" t="n">
-        <v>0.1191</v>
+        <v>0.112</v>
       </c>
       <c r="K28" s="6" t="n">
-        <v>7550</v>
+        <v>7813</v>
       </c>
       <c r="L28" s="7" t="n">
-        <v>2.727</v>
+        <v>1.372</v>
       </c>
       <c r="M28" s="8" t="n">
-        <v>0.0521</v>
+        <v>0.06150000000000001</v>
       </c>
       <c r="N28" s="6" t="n">
-        <v>43106</v>
+        <v>30643</v>
       </c>
       <c r="O28" s="7" t="n">
-        <v>0.757</v>
+        <v>-0.001</v>
       </c>
       <c r="P28" s="8" t="n">
-        <v>0.2973</v>
+        <v>0.2413</v>
       </c>
       <c r="Q28" s="6" t="n">
-        <v>4087</v>
+        <v>4682</v>
       </c>
       <c r="R28" s="7" t="n">
-        <v>-0.043</v>
+        <v>0.044</v>
       </c>
       <c r="S28" s="8" t="n">
-        <v>0.0282</v>
+        <v>0.0369</v>
       </c>
       <c r="T28" s="6" t="n">
-        <v>144985</v>
+        <v>126987</v>
       </c>
       <c r="U28" s="7" t="n">
-        <v>0.853</v>
+        <v>0.319</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
+          <t>Oct-24</t>
+        </is>
+      </c>
+      <c r="B29" s="6" t="n">
+        <v>31387</v>
+      </c>
+      <c r="C29" s="7" t="n">
+        <v>0.7980000000000002</v>
+      </c>
+      <c r="D29" s="8" t="n">
+        <v>0.2165</v>
+      </c>
+      <c r="E29" s="6" t="n">
+        <v>29046</v>
+      </c>
+      <c r="F29" s="7" t="n">
+        <v>2.106</v>
+      </c>
+      <c r="G29" s="8" t="n">
+        <v>0.2003</v>
+      </c>
+      <c r="H29" s="6" t="n">
+        <v>17270</v>
+      </c>
+      <c r="I29" s="7" t="n">
+        <v>0.903</v>
+      </c>
+      <c r="J29" s="8" t="n">
+        <v>0.1191</v>
+      </c>
+      <c r="K29" s="6" t="n">
+        <v>7550</v>
+      </c>
+      <c r="L29" s="7" t="n">
+        <v>2.727</v>
+      </c>
+      <c r="M29" s="8" t="n">
+        <v>0.0521</v>
+      </c>
+      <c r="N29" s="6" t="n">
+        <v>43106</v>
+      </c>
+      <c r="O29" s="7" t="n">
+        <v>0.757</v>
+      </c>
+      <c r="P29" s="8" t="n">
+        <v>0.2973</v>
+      </c>
+      <c r="Q29" s="6" t="n">
+        <v>4087</v>
+      </c>
+      <c r="R29" s="7" t="n">
+        <v>-0.043</v>
+      </c>
+      <c r="S29" s="8" t="n">
+        <v>0.0282</v>
+      </c>
+      <c r="T29" s="6" t="n">
+        <v>144985</v>
+      </c>
+      <c r="U29" s="7" t="n">
+        <v>0.853</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="5" t="inlineStr">
+        <is>
           <t>Sep-24</t>
         </is>
       </c>
-      <c r="B29" s="6" t="n">
+      <c r="B30" s="6" t="n">
         <v>19623</v>
       </c>
-      <c r="C29" s="7" t="n">
+      <c r="C30" s="7" t="n">
         <v>0.184</v>
       </c>
-      <c r="D29" s="8" t="n">
+      <c r="D30" s="8" t="n">
         <v>0.2042</v>
       </c>
-      <c r="E29" s="6" t="n">
+      <c r="E30" s="6" t="n">
         <v>20081</v>
       </c>
-      <c r="F29" s="7" t="n">
+      <c r="F30" s="7" t="n">
         <v>1.672</v>
       </c>
-      <c r="G29" s="8" t="n">
+      <c r="G30" s="8" t="n">
         <v>0.209</v>
       </c>
-      <c r="H29" s="6" t="n">
+      <c r="H30" s="6" t="n">
         <v>14059</v>
       </c>
-      <c r="I29" s="7" t="n">
+      <c r="I30" s="7" t="n">
         <v>0.819</v>
       </c>
-      <c r="J29" s="8" t="n">
+      <c r="J30" s="8" t="n">
         <v>0.1463</v>
       </c>
-      <c r="K29" s="6" t="n">
+      <c r="K30" s="6" t="n">
         <v>4506</v>
       </c>
-      <c r="L29" s="7" t="n">
+      <c r="L30" s="7" t="n">
         <v>6.947</v>
       </c>
-      <c r="M29" s="8" t="n">
+      <c r="M30" s="8" t="n">
         <v>0.0469</v>
       </c>
-      <c r="N29" s="6" t="n">
+      <c r="N30" s="6" t="n">
         <v>26286</v>
       </c>
-      <c r="O29" s="7" t="n">
+      <c r="O30" s="7" t="n">
         <v>0.366</v>
       </c>
-      <c r="P29" s="8" t="n">
+      <c r="P30" s="8" t="n">
         <v>0.2736</v>
       </c>
-      <c r="Q29" s="6" t="n">
+      <c r="Q30" s="6" t="n">
         <v>2835</v>
       </c>
-      <c r="R29" s="7" t="n">
+      <c r="R30" s="7" t="n">
         <v>-0.229</v>
       </c>
-      <c r="S29" s="8" t="n">
+      <c r="S30" s="8" t="n">
         <v>0.0295</v>
       </c>
-      <c r="T29" s="6" t="n">
+      <c r="T30" s="6" t="n">
         <v>96082</v>
       </c>
-      <c r="U29" s="7" t="n">
+      <c r="U30" s="7" t="n">
         <v>0.433</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>