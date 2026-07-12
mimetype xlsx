--- v0 (2026-05-28)
+++ v1 (2026-07-12)
@@ -497,51 +497,51 @@
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="12" customWidth="1" min="16" max="16"/>
     <col width="12" customWidth="1" min="17" max="17"/>
     <col width="12" customWidth="1" min="18" max="18"/>
     <col width="12" customWidth="1" min="19" max="19"/>
     <col width="12" customWidth="1" min="20" max="20"/>
     <col width="12" customWidth="1" min="21" max="21"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Indian Stock Alerts — indianstockalerts.com</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Two Wheelers — Monthly Vahan Registration Data | Generated: 28 May 2026</t>
+          <t>Two Wheelers — Monthly Vahan Registration Data | Generated: 12 Jul 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Source: Vahan (MoRTH). Registrations ≠ dispatches. For personal use only — redistribution prohibited.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>Hero Vol</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>Hero YoY%</t>
         </is>
@@ -618,1632 +618,1632 @@
       </c>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>Royal-Enfield YoY%</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>Royal-Enfield MS%</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Industry Vol</t>
         </is>
       </c>
       <c r="U5" s="4" t="inlineStr">
         <is>
           <t>Industry YoY%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>May-26(P)*</t>
+          <t>Jul-26(P)*</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>516082</v>
+        <v>421112</v>
       </c>
       <c r="C6" s="7" t="n">
-        <v>0.016</v>
+        <v>0.152</v>
       </c>
       <c r="D6" s="8" t="n">
-        <v>0.2791</v>
+        <v>0.235</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>457233</v>
+        <v>476044</v>
       </c>
       <c r="F6" s="7" t="n">
-        <v>0.105</v>
+        <v>0.369</v>
       </c>
       <c r="G6" s="8" t="n">
-        <v>0.2473</v>
+        <v>0.2657</v>
       </c>
       <c r="H6" s="6" t="n">
-        <v>358770</v>
+        <v>370157</v>
       </c>
       <c r="I6" s="7" t="n">
-        <v>0.12</v>
+        <v>0.318</v>
       </c>
       <c r="J6" s="8" t="n">
-        <v>0.194</v>
+        <v>0.2066</v>
       </c>
       <c r="K6" s="6" t="n">
-        <v>197100</v>
+        <v>182776</v>
       </c>
       <c r="L6" s="7" t="n">
-        <v>0.016</v>
+        <v>0.246</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0.1066</v>
+        <v>0.102</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>98905</v>
+        <v>95297</v>
       </c>
       <c r="O6" s="7" t="n">
-        <v>0.062</v>
+        <v>0.014</v>
       </c>
       <c r="P6" s="8" t="n">
-        <v>0.0535</v>
+        <v>0.0532</v>
       </c>
       <c r="Q6" s="6" t="n">
-        <v>83925</v>
+        <v>97382</v>
       </c>
       <c r="R6" s="7" t="n">
-        <v>0.028</v>
+        <v>0.349</v>
       </c>
       <c r="S6" s="8" t="n">
-        <v>0.0454</v>
+        <v>0.05429999999999999</v>
       </c>
       <c r="T6" s="6" t="n">
-        <v>1849159</v>
+        <v>1791978</v>
       </c>
       <c r="U6" s="7" t="n">
-        <v>0.077</v>
+        <v>0.263</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>May-26</t>
+          <t>Jul-26</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>449491</v>
+        <v>149427</v>
       </c>
       <c r="D7" s="8" t="n">
-        <v>0.2791</v>
+        <v>0.235</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>398235</v>
+        <v>168919</v>
       </c>
       <c r="G7" s="8" t="n">
-        <v>0.2473</v>
+        <v>0.2657</v>
       </c>
       <c r="H7" s="6" t="n">
-        <v>312477</v>
+        <v>131346</v>
       </c>
       <c r="J7" s="8" t="n">
-        <v>0.194</v>
+        <v>0.2066</v>
       </c>
       <c r="K7" s="6" t="n">
-        <v>171668</v>
+        <v>64856</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0.1066</v>
+        <v>0.102</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>86143</v>
+        <v>33815</v>
       </c>
       <c r="P7" s="8" t="n">
-        <v>0.0535</v>
+        <v>0.0532</v>
       </c>
       <c r="Q7" s="6" t="n">
-        <v>73096</v>
+        <v>34555</v>
       </c>
       <c r="S7" s="8" t="n">
-        <v>0.0454</v>
+        <v>0.05429999999999999</v>
       </c>
       <c r="T7" s="6" t="n">
-        <v>1610558</v>
+        <v>635863</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Apr-26</t>
+          <t>Jun-26</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>561589</v>
+        <v>473694</v>
       </c>
       <c r="C8" s="7" t="n">
-        <v>0.078</v>
+        <v>0.263</v>
       </c>
       <c r="D8" s="8" t="n">
-        <v>0.2825</v>
+        <v>0.2577</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>490726</v>
+        <v>454614</v>
       </c>
       <c r="F8" s="7" t="n">
-        <v>0.151</v>
+        <v>0.13</v>
       </c>
       <c r="G8" s="8" t="n">
-        <v>0.2469</v>
+        <v>0.2473</v>
       </c>
       <c r="H8" s="6" t="n">
-        <v>381796</v>
+        <v>361036</v>
       </c>
       <c r="I8" s="7" t="n">
-        <v>0.19</v>
+        <v>0.232</v>
       </c>
       <c r="J8" s="8" t="n">
-        <v>0.1921</v>
+        <v>0.1964</v>
       </c>
       <c r="K8" s="6" t="n">
-        <v>211077</v>
+        <v>189304</v>
       </c>
       <c r="L8" s="7" t="n">
-        <v>0.101</v>
+        <v>0.142</v>
       </c>
       <c r="M8" s="8" t="n">
-        <v>0.1062</v>
+        <v>0.103</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>95259</v>
+        <v>105604</v>
       </c>
       <c r="O8" s="7" t="n">
-        <v>-0.021</v>
+        <v>0.168</v>
       </c>
       <c r="P8" s="8" t="n">
-        <v>0.0479</v>
+        <v>0.0574</v>
       </c>
       <c r="Q8" s="6" t="n">
-        <v>101191</v>
+        <v>95731</v>
       </c>
       <c r="R8" s="7" t="n">
-        <v>0.183</v>
+        <v>0.27</v>
       </c>
       <c r="S8" s="8" t="n">
-        <v>0.0509</v>
+        <v>0.0521</v>
       </c>
       <c r="T8" s="6" t="n">
-        <v>1987853</v>
+        <v>1838196</v>
       </c>
       <c r="U8" s="7" t="n">
-        <v>0.135</v>
+        <v>0.218</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>Mar-26</t>
+          <t>May-26</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>552764</v>
+        <v>520218</v>
       </c>
       <c r="C9" s="7" t="n">
-        <v>0.243</v>
+        <v>0.024</v>
       </c>
       <c r="D9" s="8" t="n">
-        <v>0.2727</v>
+        <v>0.2796</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>481335</v>
+        <v>455228</v>
       </c>
       <c r="F9" s="7" t="n">
-        <v>0.285</v>
+        <v>0.101</v>
       </c>
       <c r="G9" s="8" t="n">
-        <v>0.2375</v>
+        <v>0.2447</v>
       </c>
       <c r="H9" s="6" t="n">
-        <v>388863</v>
+        <v>359095</v>
       </c>
       <c r="I9" s="7" t="n">
-        <v>0.334</v>
+        <v>0.121</v>
       </c>
       <c r="J9" s="8" t="n">
-        <v>0.1919</v>
+        <v>0.193</v>
       </c>
       <c r="K9" s="6" t="n">
-        <v>225948</v>
+        <v>199523</v>
       </c>
       <c r="L9" s="7" t="n">
-        <v>0.253</v>
+        <v>0.029</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>0.1115</v>
+        <v>0.1073</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>100172</v>
+        <v>98722</v>
       </c>
       <c r="O9" s="7" t="n">
-        <v>0.126</v>
+        <v>0.06</v>
       </c>
       <c r="P9" s="8" t="n">
-        <v>0.04939999999999999</v>
+        <v>0.05310000000000001</v>
       </c>
       <c r="Q9" s="6" t="n">
-        <v>99963</v>
+        <v>86302</v>
       </c>
       <c r="R9" s="7" t="n">
-        <v>0.242</v>
+        <v>0.057</v>
       </c>
       <c r="S9" s="8" t="n">
-        <v>0.0493</v>
+        <v>0.0464</v>
       </c>
       <c r="T9" s="6" t="n">
-        <v>2026869</v>
+        <v>1860257</v>
       </c>
       <c r="U9" s="7" t="n">
-        <v>0.285</v>
+        <v>0.083</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Feb-26</t>
+          <t>Apr-26</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>466885</v>
+        <v>561646</v>
       </c>
       <c r="C10" s="7" t="n">
+        <v>0.079</v>
+      </c>
+      <c r="D10" s="8" t="n">
+        <v>0.2825</v>
+      </c>
+      <c r="E10" s="6" t="n">
+        <v>490782</v>
+      </c>
+      <c r="F10" s="7" t="n">
+        <v>0.152</v>
+      </c>
+      <c r="G10" s="8" t="n">
+        <v>0.2468</v>
+      </c>
+      <c r="H10" s="6" t="n">
+        <v>381900</v>
+      </c>
+      <c r="I10" s="7" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="J10" s="8" t="n">
+        <v>0.1921</v>
+      </c>
+      <c r="K10" s="6" t="n">
+        <v>211102</v>
+      </c>
+      <c r="L10" s="7" t="n">
+        <v>0.101</v>
+      </c>
+      <c r="M10" s="8" t="n">
+        <v>0.1062</v>
+      </c>
+      <c r="N10" s="6" t="n">
+        <v>95301</v>
+      </c>
+      <c r="O10" s="7" t="n">
+        <v>-0.02</v>
+      </c>
+      <c r="P10" s="8" t="n">
+        <v>0.0479</v>
+      </c>
+      <c r="Q10" s="6" t="n">
+        <v>101306</v>
+      </c>
+      <c r="R10" s="7" t="n">
         <v>0.184</v>
       </c>
-      <c r="D10" s="8" t="n">
-[...43 lines deleted...]
-      </c>
       <c r="S10" s="8" t="n">
-        <v>0.05400000000000001</v>
+        <v>0.051</v>
       </c>
       <c r="T10" s="6" t="n">
-        <v>1773794</v>
+        <v>1988296</v>
       </c>
       <c r="U10" s="7" t="n">
-        <v>0.255</v>
+        <v>0.135</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Jan-26</t>
+          <t>Mar-26</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>501527</v>
+        <v>552764</v>
       </c>
       <c r="C11" s="7" t="n">
-        <v>0.193</v>
+        <v>0.243</v>
       </c>
       <c r="D11" s="8" t="n">
-        <v>0.2605</v>
+        <v>0.2727</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>494473</v>
+        <v>481335</v>
       </c>
       <c r="F11" s="7" t="n">
+        <v>0.285</v>
+      </c>
+      <c r="G11" s="8" t="n">
+        <v>0.2375</v>
+      </c>
+      <c r="H11" s="6" t="n">
+        <v>388863</v>
+      </c>
+      <c r="I11" s="7" t="n">
+        <v>0.334</v>
+      </c>
+      <c r="J11" s="8" t="n">
+        <v>0.1919</v>
+      </c>
+      <c r="K11" s="6" t="n">
+        <v>225948</v>
+      </c>
+      <c r="L11" s="7" t="n">
         <v>0.253</v>
       </c>
-      <c r="G11" s="8" t="n">
-[...16 lines deleted...]
-      </c>
       <c r="M11" s="8" t="n">
-        <v>0.1063</v>
+        <v>0.1115</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>104854</v>
+        <v>100172</v>
       </c>
       <c r="O11" s="7" t="n">
         <v>0.126</v>
       </c>
       <c r="P11" s="8" t="n">
-        <v>0.0545</v>
+        <v>0.04939999999999999</v>
       </c>
       <c r="Q11" s="6" t="n">
-        <v>112199</v>
+        <v>99963</v>
       </c>
       <c r="R11" s="7" t="n">
-        <v>0.373</v>
+        <v>0.242</v>
       </c>
       <c r="S11" s="8" t="n">
-        <v>0.0583</v>
+        <v>0.0493</v>
       </c>
       <c r="T11" s="6" t="n">
-        <v>1925071</v>
+        <v>2026869</v>
       </c>
       <c r="U11" s="7" t="n">
-        <v>0.208</v>
+        <v>0.285</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Dec-25</t>
+          <t>Feb-26</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>301320</v>
+        <v>466885</v>
       </c>
       <c r="C12" s="7" t="n">
-        <v>-0.107</v>
+        <v>0.184</v>
       </c>
       <c r="D12" s="8" t="n">
-        <v>0.2159</v>
+        <v>0.2632</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>379753</v>
+        <v>443936</v>
       </c>
       <c r="F12" s="7" t="n">
-        <v>0.126</v>
+        <v>0.279</v>
       </c>
       <c r="G12" s="8" t="n">
-        <v>0.2721</v>
+        <v>0.2503</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>282487</v>
+        <v>350919</v>
       </c>
       <c r="I12" s="7" t="n">
-        <v>0.26</v>
+        <v>0.3230000000000001</v>
       </c>
       <c r="J12" s="8" t="n">
-        <v>0.2024</v>
+        <v>0.1978</v>
       </c>
       <c r="K12" s="6" t="n">
-        <v>147246</v>
+        <v>189292</v>
       </c>
       <c r="L12" s="7" t="n">
-        <v>0.001</v>
+        <v>0.17</v>
       </c>
       <c r="M12" s="8" t="n">
-        <v>0.1055</v>
+        <v>0.1067</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>86120</v>
+        <v>97903</v>
       </c>
       <c r="O12" s="7" t="n">
-        <v>0.289</v>
+        <v>0.209</v>
       </c>
       <c r="P12" s="8" t="n">
-        <v>0.0617</v>
+        <v>0.0552</v>
       </c>
       <c r="Q12" s="6" t="n">
-        <v>87847</v>
+        <v>95730</v>
       </c>
       <c r="R12" s="7" t="n">
-        <v>0.519</v>
+        <v>0.284</v>
       </c>
       <c r="S12" s="8" t="n">
-        <v>0.063</v>
+        <v>0.05400000000000001</v>
       </c>
       <c r="T12" s="6" t="n">
-        <v>1395439</v>
+        <v>1773794</v>
       </c>
       <c r="U12" s="7" t="n">
-        <v>0.108</v>
+        <v>0.255</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Nov-25</t>
+          <t>Jan-26</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>900520</v>
+        <v>501527</v>
       </c>
       <c r="C13" s="7" t="n">
-        <v>-0.032</v>
+        <v>0.193</v>
       </c>
       <c r="D13" s="8" t="n">
-        <v>0.3402000000000001</v>
+        <v>0.2605</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>640026</v>
+        <v>494473</v>
       </c>
       <c r="F13" s="7" t="n">
-        <v>-0.07099999999999999</v>
+        <v>0.253</v>
       </c>
       <c r="G13" s="8" t="n">
-        <v>0.2418</v>
+        <v>0.2569</v>
       </c>
       <c r="H13" s="6" t="n">
-        <v>464025</v>
+        <v>378811</v>
       </c>
       <c r="I13" s="7" t="n">
-        <v>0.061</v>
+        <v>0.265</v>
       </c>
       <c r="J13" s="8" t="n">
-        <v>0.1753</v>
+        <v>0.1968</v>
       </c>
       <c r="K13" s="6" t="n">
-        <v>271034</v>
+        <v>204671</v>
       </c>
       <c r="L13" s="7" t="n">
-        <v>-0.146</v>
+        <v>0.119</v>
       </c>
       <c r="M13" s="8" t="n">
-        <v>0.1024</v>
+        <v>0.1063</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>111326</v>
+        <v>104854</v>
       </c>
       <c r="O13" s="7" t="n">
-        <v>0.133</v>
+        <v>0.126</v>
       </c>
       <c r="P13" s="8" t="n">
-        <v>0.0421</v>
+        <v>0.0545</v>
       </c>
       <c r="Q13" s="6" t="n">
-        <v>122821</v>
+        <v>112199</v>
       </c>
       <c r="R13" s="7" t="n">
-        <v>0.226</v>
+        <v>0.373</v>
       </c>
       <c r="S13" s="8" t="n">
-        <v>0.0464</v>
+        <v>0.0583</v>
       </c>
       <c r="T13" s="6" t="n">
-        <v>2646788</v>
+        <v>1925071</v>
       </c>
       <c r="U13" s="7" t="n">
-        <v>-0.025</v>
+        <v>0.208</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Oct-25</t>
+          <t>Dec-25</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>1007110</v>
+        <v>301320</v>
       </c>
       <c r="C14" s="7" t="n">
-        <v>0.7170000000000001</v>
+        <v>-0.107</v>
       </c>
       <c r="D14" s="8" t="n">
-        <v>0.3108</v>
+        <v>0.2159</v>
       </c>
       <c r="E14" s="6" t="n">
-        <v>850905</v>
+        <v>379753</v>
       </c>
       <c r="F14" s="7" t="n">
-        <v>0.4709999999999999</v>
+        <v>0.126</v>
       </c>
       <c r="G14" s="8" t="n">
-        <v>0.2626</v>
+        <v>0.2721</v>
       </c>
       <c r="H14" s="6" t="n">
-        <v>572691</v>
+        <v>282487</v>
       </c>
       <c r="I14" s="7" t="n">
-        <v>0.579</v>
+        <v>0.26</v>
       </c>
       <c r="J14" s="8" t="n">
-        <v>0.1767</v>
+        <v>0.2024</v>
       </c>
       <c r="K14" s="6" t="n">
-        <v>335213</v>
+        <v>147246</v>
       </c>
       <c r="L14" s="7" t="n">
-        <v>0.401</v>
+        <v>0.001</v>
       </c>
       <c r="M14" s="8" t="n">
-        <v>0.1034</v>
+        <v>0.1055</v>
       </c>
       <c r="N14" s="6" t="n">
-        <v>142129</v>
+        <v>86120</v>
       </c>
       <c r="O14" s="7" t="n">
-        <v>0.276</v>
+        <v>0.289</v>
       </c>
       <c r="P14" s="8" t="n">
-        <v>0.04390000000000001</v>
+        <v>0.0617</v>
       </c>
       <c r="Q14" s="6" t="n">
-        <v>154482</v>
+        <v>87847</v>
       </c>
       <c r="R14" s="7" t="n">
-        <v>0.525</v>
+        <v>0.519</v>
       </c>
       <c r="S14" s="8" t="n">
-        <v>0.04769999999999999</v>
+        <v>0.063</v>
       </c>
       <c r="T14" s="6" t="n">
-        <v>3240513</v>
+        <v>1395439</v>
       </c>
       <c r="U14" s="7" t="n">
-        <v>0.517</v>
+        <v>0.108</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Sep-25</t>
+          <t>Nov-25</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>330824</v>
+        <v>900520</v>
       </c>
       <c r="C15" s="7" t="n">
-        <v>0.185</v>
+        <v>-0.032</v>
       </c>
       <c r="D15" s="8" t="n">
-        <v>0.2458</v>
+        <v>0.3402000000000001</v>
       </c>
       <c r="E15" s="6" t="n">
-        <v>339581</v>
+        <v>640026</v>
       </c>
       <c r="F15" s="7" t="n">
-        <v>-0.04</v>
+        <v>-0.07099999999999999</v>
       </c>
       <c r="G15" s="8" t="n">
-        <v>0.2523</v>
+        <v>0.2418</v>
       </c>
       <c r="H15" s="6" t="n">
-        <v>256680</v>
+        <v>464025</v>
       </c>
       <c r="I15" s="7" t="n">
-        <v>0.114</v>
+        <v>0.061</v>
       </c>
       <c r="J15" s="8" t="n">
-        <v>0.1907</v>
+        <v>0.1753</v>
       </c>
       <c r="K15" s="6" t="n">
-        <v>144206</v>
+        <v>271034</v>
       </c>
       <c r="L15" s="7" t="n">
-        <v>-0.036</v>
+        <v>-0.146</v>
       </c>
       <c r="M15" s="8" t="n">
-        <v>0.1071</v>
+        <v>0.1024</v>
       </c>
       <c r="N15" s="6" t="n">
-        <v>82440</v>
+        <v>111326</v>
       </c>
       <c r="O15" s="7" t="n">
-        <v>0.051</v>
+        <v>0.133</v>
       </c>
       <c r="P15" s="8" t="n">
-        <v>0.0612</v>
+        <v>0.0421</v>
       </c>
       <c r="Q15" s="6" t="n">
-        <v>83461</v>
+        <v>122821</v>
       </c>
       <c r="R15" s="7" t="n">
-        <v>0.363</v>
+        <v>0.226</v>
       </c>
       <c r="S15" s="8" t="n">
-        <v>0.062</v>
+        <v>0.0464</v>
       </c>
       <c r="T15" s="6" t="n">
-        <v>1346098</v>
+        <v>2646788</v>
       </c>
       <c r="U15" s="7" t="n">
-        <v>0.066</v>
+        <v>-0.025</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Aug-25</t>
+          <t>Oct-25</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>349293</v>
+        <v>1007110</v>
       </c>
       <c r="C16" s="7" t="n">
-        <v>-0.05</v>
+        <v>0.7170000000000001</v>
       </c>
       <c r="D16" s="8" t="n">
-        <v>0.2437</v>
+        <v>0.3108</v>
       </c>
       <c r="E16" s="6" t="n">
-        <v>372915</v>
+        <v>850905</v>
       </c>
       <c r="F16" s="7" t="n">
-        <v>-0.001</v>
+        <v>0.4709999999999999</v>
       </c>
       <c r="G16" s="8" t="n">
-        <v>0.2602</v>
+        <v>0.2626</v>
       </c>
       <c r="H16" s="6" t="n">
-        <v>282718</v>
+        <v>572691</v>
       </c>
       <c r="I16" s="7" t="n">
-        <v>0.153</v>
+        <v>0.579</v>
       </c>
       <c r="J16" s="8" t="n">
-        <v>0.1973</v>
+        <v>0.1767</v>
       </c>
       <c r="K16" s="6" t="n">
-        <v>136331</v>
+        <v>335213</v>
       </c>
       <c r="L16" s="7" t="n">
-        <v>-0.13</v>
+        <v>0.401</v>
       </c>
       <c r="M16" s="8" t="n">
-        <v>0.0951</v>
+        <v>0.1034</v>
       </c>
       <c r="N16" s="6" t="n">
-        <v>96177</v>
+        <v>142129</v>
       </c>
       <c r="O16" s="7" t="n">
-        <v>0.144</v>
+        <v>0.276</v>
       </c>
       <c r="P16" s="8" t="n">
-        <v>0.06710000000000001</v>
+        <v>0.04390000000000001</v>
       </c>
       <c r="Q16" s="6" t="n">
-        <v>76485</v>
+        <v>154482</v>
       </c>
       <c r="R16" s="7" t="n">
-        <v>0.298</v>
+        <v>0.525</v>
       </c>
       <c r="S16" s="8" t="n">
-        <v>0.0534</v>
+        <v>0.04769999999999999</v>
       </c>
       <c r="T16" s="6" t="n">
-        <v>1433163</v>
+        <v>3240513</v>
       </c>
       <c r="U16" s="7" t="n">
-        <v>0.025</v>
+        <v>0.517</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Jul-25</t>
+          <t>Sep-25</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>347835</v>
+        <v>330824</v>
       </c>
       <c r="C17" s="7" t="n">
-        <v>-0.151</v>
+        <v>0.185</v>
       </c>
       <c r="D17" s="8" t="n">
-        <v>0.2452</v>
+        <v>0.2458</v>
       </c>
       <c r="E17" s="6" t="n">
-        <v>365453</v>
+        <v>339581</v>
       </c>
       <c r="F17" s="7" t="n">
-        <v>-0.07000000000000001</v>
+        <v>-0.04</v>
       </c>
       <c r="G17" s="8" t="n">
-        <v>0.2576</v>
+        <v>0.2523</v>
       </c>
       <c r="H17" s="6" t="n">
-        <v>280823</v>
+        <v>256680</v>
       </c>
       <c r="I17" s="7" t="n">
-        <v>0.07199999999999999</v>
+        <v>0.114</v>
       </c>
       <c r="J17" s="8" t="n">
-        <v>0.1979</v>
+        <v>0.1907</v>
       </c>
       <c r="K17" s="6" t="n">
-        <v>146660</v>
+        <v>144206</v>
       </c>
       <c r="L17" s="7" t="n">
-        <v>-0.14</v>
+        <v>-0.036</v>
       </c>
       <c r="M17" s="8" t="n">
-        <v>0.1034</v>
+        <v>0.1071</v>
       </c>
       <c r="N17" s="6" t="n">
-        <v>93990</v>
+        <v>82440</v>
       </c>
       <c r="O17" s="7" t="n">
-        <v>0.1</v>
+        <v>0.051</v>
       </c>
       <c r="P17" s="8" t="n">
-        <v>0.06619999999999999</v>
+        <v>0.0612</v>
       </c>
       <c r="Q17" s="6" t="n">
-        <v>72199</v>
+        <v>83461</v>
       </c>
       <c r="R17" s="7" t="n">
-        <v>0.169</v>
+        <v>0.363</v>
       </c>
       <c r="S17" s="8" t="n">
-        <v>0.0509</v>
+        <v>0.062</v>
       </c>
       <c r="T17" s="6" t="n">
-        <v>1418729</v>
+        <v>1346098</v>
       </c>
       <c r="U17" s="7" t="n">
-        <v>-0.064</v>
+        <v>0.066</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Jun-25</t>
+          <t>Aug-25</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>402256</v>
+        <v>349293</v>
       </c>
       <c r="C18" s="7" t="n">
-        <v>-0.008</v>
+        <v>-0.05</v>
       </c>
       <c r="D18" s="8" t="n">
-        <v>0.2665</v>
+        <v>0.2437</v>
       </c>
       <c r="E18" s="6" t="n">
-        <v>375038</v>
+        <v>372915</v>
       </c>
       <c r="F18" s="7" t="n">
-        <v>0.006</v>
+        <v>-0.001</v>
       </c>
       <c r="G18" s="8" t="n">
-        <v>0.2485</v>
+        <v>0.2602</v>
       </c>
       <c r="H18" s="6" t="n">
-        <v>292984</v>
+        <v>282718</v>
       </c>
       <c r="I18" s="7" t="n">
-        <v>0.194</v>
+        <v>0.153</v>
       </c>
       <c r="J18" s="8" t="n">
-        <v>0.1941</v>
+        <v>0.1973</v>
       </c>
       <c r="K18" s="6" t="n">
-        <v>165728</v>
+        <v>136331</v>
       </c>
       <c r="L18" s="7" t="n">
-        <v>0.027</v>
+        <v>-0.13</v>
       </c>
       <c r="M18" s="8" t="n">
-        <v>0.1098</v>
+        <v>0.0951</v>
       </c>
       <c r="N18" s="6" t="n">
-        <v>90426</v>
+        <v>96177</v>
       </c>
       <c r="O18" s="7" t="n">
-        <v>0.167</v>
+        <v>0.144</v>
       </c>
       <c r="P18" s="8" t="n">
-        <v>0.0599</v>
+        <v>0.06710000000000001</v>
       </c>
       <c r="Q18" s="6" t="n">
-        <v>75378</v>
+        <v>76485</v>
       </c>
       <c r="R18" s="7" t="n">
-        <v>0.275</v>
+        <v>0.298</v>
       </c>
       <c r="S18" s="8" t="n">
-        <v>0.0499</v>
+        <v>0.0534</v>
       </c>
       <c r="T18" s="6" t="n">
-        <v>1509212</v>
+        <v>1433163</v>
       </c>
       <c r="U18" s="7" t="n">
-        <v>0.05</v>
+        <v>0.025</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>May-25</t>
+          <t>Jul-25</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>508115</v>
+        <v>347835</v>
       </c>
       <c r="C19" s="7" t="n">
-        <v>0.117</v>
+        <v>-0.151</v>
       </c>
       <c r="D19" s="8" t="n">
-        <v>0.2959</v>
+        <v>0.2452</v>
       </c>
       <c r="E19" s="6" t="n">
-        <v>413650</v>
+        <v>365453</v>
       </c>
       <c r="F19" s="7" t="n">
-        <v>0</v>
+        <v>-0.07000000000000001</v>
       </c>
       <c r="G19" s="8" t="n">
-        <v>0.2409</v>
+        <v>0.2576</v>
       </c>
       <c r="H19" s="6" t="n">
-        <v>320271</v>
+        <v>280823</v>
       </c>
       <c r="I19" s="7" t="n">
-        <v>0.176</v>
+        <v>0.07199999999999999</v>
       </c>
       <c r="J19" s="8" t="n">
-        <v>0.1865</v>
+        <v>0.1979</v>
       </c>
       <c r="K19" s="6" t="n">
-        <v>193940</v>
+        <v>146660</v>
       </c>
       <c r="L19" s="7" t="n">
-        <v>0.053</v>
+        <v>-0.14</v>
       </c>
       <c r="M19" s="8" t="n">
-        <v>0.1129</v>
+        <v>0.1034</v>
       </c>
       <c r="N19" s="6" t="n">
-        <v>93126</v>
+        <v>93990</v>
       </c>
       <c r="O19" s="7" t="n">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P19" s="8" t="n">
-        <v>0.0542</v>
+        <v>0.06619999999999999</v>
       </c>
       <c r="Q19" s="6" t="n">
-        <v>81671</v>
+        <v>72199</v>
       </c>
       <c r="R19" s="7" t="n">
-        <v>0.211</v>
+        <v>0.169</v>
       </c>
       <c r="S19" s="8" t="n">
-        <v>0.0476</v>
+        <v>0.0509</v>
       </c>
       <c r="T19" s="6" t="n">
-        <v>1717174</v>
+        <v>1418729</v>
       </c>
       <c r="U19" s="7" t="n">
-        <v>0.074</v>
+        <v>-0.064</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Apr-25</t>
+          <t>Jun-25</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>520739</v>
+        <v>402256</v>
       </c>
       <c r="C20" s="7" t="n">
-        <v>0.001</v>
+        <v>-0.008</v>
       </c>
       <c r="D20" s="8" t="n">
-        <v>0.2972</v>
+        <v>0.2665</v>
       </c>
       <c r="E20" s="6" t="n">
-        <v>426170</v>
+        <v>375038</v>
       </c>
       <c r="F20" s="7" t="n">
+        <v>0.006</v>
+      </c>
+      <c r="G20" s="8" t="n">
+        <v>0.2485</v>
+      </c>
+      <c r="H20" s="6" t="n">
+        <v>292984</v>
+      </c>
+      <c r="I20" s="7" t="n">
+        <v>0.194</v>
+      </c>
+      <c r="J20" s="8" t="n">
+        <v>0.1941</v>
+      </c>
+      <c r="K20" s="6" t="n">
+        <v>165728</v>
+      </c>
+      <c r="L20" s="7" t="n">
         <v>0.027</v>
       </c>
-      <c r="G20" s="8" t="n">
-[...16 lines deleted...]
-      </c>
       <c r="M20" s="8" t="n">
-        <v>0.1095</v>
+        <v>0.1098</v>
       </c>
       <c r="N20" s="6" t="n">
-        <v>97256</v>
+        <v>90426</v>
       </c>
       <c r="O20" s="7" t="n">
-        <v>0.184</v>
+        <v>0.167</v>
       </c>
       <c r="P20" s="8" t="n">
-        <v>0.0555</v>
+        <v>0.0599</v>
       </c>
       <c r="Q20" s="6" t="n">
-        <v>85528</v>
+        <v>75378</v>
       </c>
       <c r="R20" s="7" t="n">
-        <v>0.122</v>
+        <v>0.275</v>
       </c>
       <c r="S20" s="8" t="n">
-        <v>0.0488</v>
+        <v>0.0499</v>
       </c>
       <c r="T20" s="6" t="n">
-        <v>1752033</v>
+        <v>1509212</v>
       </c>
       <c r="U20" s="7" t="n">
-        <v>0.029</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>Mar-25</t>
+          <t>May-25</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>444824</v>
+        <v>508115</v>
       </c>
       <c r="C21" s="7" t="n">
-        <v>-0.035</v>
+        <v>0.117</v>
       </c>
       <c r="D21" s="8" t="n">
-        <v>0.282</v>
+        <v>0.2959</v>
       </c>
       <c r="E21" s="6" t="n">
-        <v>374610</v>
+        <v>413650</v>
       </c>
       <c r="F21" s="7" t="n">
-        <v>-0.004</v>
+        <v>0</v>
       </c>
       <c r="G21" s="8" t="n">
-        <v>0.2375</v>
+        <v>0.2409</v>
       </c>
       <c r="H21" s="6" t="n">
-        <v>291516</v>
+        <v>320271</v>
       </c>
       <c r="I21" s="7" t="n">
-        <v>0.098</v>
+        <v>0.176</v>
       </c>
       <c r="J21" s="8" t="n">
-        <v>0.1848</v>
+        <v>0.1865</v>
       </c>
       <c r="K21" s="6" t="n">
-        <v>180395</v>
+        <v>193940</v>
       </c>
       <c r="L21" s="7" t="n">
-        <v>-0.053</v>
+        <v>0.053</v>
       </c>
       <c r="M21" s="8" t="n">
-        <v>0.1144</v>
+        <v>0.1129</v>
       </c>
       <c r="N21" s="6" t="n">
-        <v>88970</v>
+        <v>93126</v>
       </c>
       <c r="O21" s="7" t="n">
-        <v>0.122</v>
+        <v>0.08</v>
       </c>
       <c r="P21" s="8" t="n">
-        <v>0.0564</v>
+        <v>0.0542</v>
       </c>
       <c r="Q21" s="6" t="n">
-        <v>80490</v>
+        <v>81671</v>
       </c>
       <c r="R21" s="7" t="n">
-        <v>0.169</v>
+        <v>0.211</v>
       </c>
       <c r="S21" s="8" t="n">
-        <v>0.051</v>
+        <v>0.0476</v>
       </c>
       <c r="T21" s="6" t="n">
-        <v>1577268</v>
+        <v>1717174</v>
       </c>
       <c r="U21" s="7" t="n">
-        <v>-0.014</v>
+        <v>0.074</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Feb-25</t>
+          <t>Apr-25</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>394314</v>
+        <v>520739</v>
       </c>
       <c r="C22" s="7" t="n">
-        <v>-0.06900000000000001</v>
+        <v>0.001</v>
       </c>
       <c r="D22" s="8" t="n">
-        <v>0.279</v>
+        <v>0.2972</v>
       </c>
       <c r="E22" s="6" t="n">
-        <v>346990</v>
+        <v>426170</v>
       </c>
       <c r="F22" s="7" t="n">
-        <v>-0.081</v>
+        <v>0.027</v>
       </c>
       <c r="G22" s="8" t="n">
-        <v>0.2455</v>
+        <v>0.2432</v>
       </c>
       <c r="H22" s="6" t="n">
-        <v>265317</v>
+        <v>320917</v>
       </c>
       <c r="I22" s="7" t="n">
-        <v>0.022</v>
+        <v>0.11</v>
       </c>
       <c r="J22" s="8" t="n">
-        <v>0.1877</v>
+        <v>0.1832</v>
       </c>
       <c r="K22" s="6" t="n">
-        <v>161846</v>
+        <v>191793</v>
       </c>
       <c r="L22" s="7" t="n">
-        <v>-0.106</v>
+        <v>-0.061</v>
       </c>
       <c r="M22" s="8" t="n">
-        <v>0.1145</v>
+        <v>0.1095</v>
       </c>
       <c r="N22" s="6" t="n">
-        <v>81006</v>
+        <v>97256</v>
       </c>
       <c r="O22" s="7" t="n">
-        <v>0.047</v>
+        <v>0.184</v>
       </c>
       <c r="P22" s="8" t="n">
-        <v>0.0573</v>
+        <v>0.0555</v>
       </c>
       <c r="Q22" s="6" t="n">
-        <v>74553</v>
+        <v>85528</v>
       </c>
       <c r="R22" s="7" t="n">
-        <v>0.077</v>
+        <v>0.122</v>
       </c>
       <c r="S22" s="8" t="n">
-        <v>0.0527</v>
+        <v>0.0488</v>
       </c>
       <c r="T22" s="6" t="n">
-        <v>1413342</v>
+        <v>1752033</v>
       </c>
       <c r="U22" s="7" t="n">
-        <v>-0.064</v>
+        <v>0.029</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Jan-25</t>
+          <t>Mar-25</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>420309</v>
+        <v>444824</v>
       </c>
       <c r="C23" s="7" t="n">
-        <v>-0.002</v>
+        <v>-0.035</v>
       </c>
       <c r="D23" s="8" t="n">
-        <v>0.2638</v>
+        <v>0.282</v>
       </c>
       <c r="E23" s="6" t="n">
-        <v>394592</v>
+        <v>374610</v>
       </c>
       <c r="F23" s="7" t="n">
-        <v>0.037</v>
+        <v>-0.004</v>
       </c>
       <c r="G23" s="8" t="n">
-        <v>0.2477</v>
+        <v>0.2375</v>
       </c>
       <c r="H23" s="6" t="n">
-        <v>299558</v>
+        <v>291516</v>
       </c>
       <c r="I23" s="7" t="n">
-        <v>0.132</v>
+        <v>0.098</v>
       </c>
       <c r="J23" s="8" t="n">
-        <v>0.188</v>
+        <v>0.1848</v>
       </c>
       <c r="K23" s="6" t="n">
-        <v>182973</v>
+        <v>180395</v>
       </c>
       <c r="L23" s="7" t="n">
-        <v>-0.019</v>
+        <v>-0.053</v>
       </c>
       <c r="M23" s="8" t="n">
-        <v>0.1149</v>
+        <v>0.1144</v>
       </c>
       <c r="N23" s="6" t="n">
-        <v>93103</v>
+        <v>88970</v>
       </c>
       <c r="O23" s="7" t="n">
-        <v>0.171</v>
+        <v>0.122</v>
       </c>
       <c r="P23" s="8" t="n">
-        <v>0.0584</v>
+        <v>0.0564</v>
       </c>
       <c r="Q23" s="6" t="n">
-        <v>81694</v>
+        <v>80490</v>
       </c>
       <c r="R23" s="7" t="n">
-        <v>0.163</v>
+        <v>0.169</v>
       </c>
       <c r="S23" s="8" t="n">
-        <v>0.0513</v>
+        <v>0.051</v>
       </c>
       <c r="T23" s="6" t="n">
-        <v>1593138</v>
+        <v>1577268</v>
       </c>
       <c r="U23" s="7" t="n">
-        <v>0.043</v>
+        <v>-0.014</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Dec-24</t>
+          <t>Feb-25</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>337340</v>
+        <v>394314</v>
       </c>
       <c r="C24" s="7" t="n">
-        <v>-0.29</v>
+        <v>-0.06900000000000001</v>
       </c>
       <c r="D24" s="8" t="n">
-        <v>0.2679</v>
+        <v>0.279</v>
       </c>
       <c r="E24" s="6" t="n">
-        <v>337180</v>
+        <v>346990</v>
       </c>
       <c r="F24" s="7" t="n">
-        <v>-0.08799999999999999</v>
+        <v>-0.081</v>
       </c>
       <c r="G24" s="8" t="n">
-        <v>0.2678</v>
+        <v>0.2455</v>
       </c>
       <c r="H24" s="6" t="n">
-        <v>224114</v>
+        <v>265317</v>
       </c>
       <c r="I24" s="7" t="n">
-        <v>-0.08</v>
+        <v>0.022</v>
       </c>
       <c r="J24" s="8" t="n">
-        <v>0.178</v>
+        <v>0.1877</v>
       </c>
       <c r="K24" s="6" t="n">
-        <v>147099</v>
+        <v>161846</v>
       </c>
       <c r="L24" s="7" t="n">
-        <v>-0.235</v>
+        <v>-0.106</v>
       </c>
       <c r="M24" s="8" t="n">
-        <v>0.1168</v>
+        <v>0.1145</v>
       </c>
       <c r="N24" s="6" t="n">
-        <v>66828</v>
+        <v>81006</v>
       </c>
       <c r="O24" s="7" t="n">
-        <v>-0.051</v>
+        <v>0.047</v>
       </c>
       <c r="P24" s="8" t="n">
-        <v>0.05310000000000001</v>
+        <v>0.0573</v>
       </c>
       <c r="Q24" s="6" t="n">
-        <v>57827</v>
+        <v>74553</v>
       </c>
       <c r="R24" s="7" t="n">
-        <v>-0.019</v>
+        <v>0.077</v>
       </c>
       <c r="S24" s="8" t="n">
-        <v>0.04590000000000001</v>
+        <v>0.0527</v>
       </c>
       <c r="T24" s="6" t="n">
-        <v>1259038</v>
+        <v>1413342</v>
       </c>
       <c r="U24" s="7" t="n">
-        <v>-0.172</v>
+        <v>-0.064</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Nov-24</t>
+          <t>Jan-25</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>930238</v>
+        <v>420309</v>
       </c>
       <c r="C25" s="7" t="n">
-        <v>0.142</v>
+        <v>-0.002</v>
       </c>
       <c r="D25" s="8" t="n">
-        <v>0.3426000000000001</v>
+        <v>0.2638</v>
       </c>
       <c r="E25" s="6" t="n">
-        <v>689030</v>
+        <v>394592</v>
       </c>
       <c r="F25" s="7" t="n">
-        <v>0.275</v>
+        <v>0.037</v>
       </c>
       <c r="G25" s="8" t="n">
-        <v>0.2538</v>
+        <v>0.2477</v>
       </c>
       <c r="H25" s="6" t="n">
-        <v>437182</v>
+        <v>299558</v>
       </c>
       <c r="I25" s="7" t="n">
-        <v>0.161</v>
+        <v>0.132</v>
       </c>
       <c r="J25" s="8" t="n">
-        <v>0.161</v>
+        <v>0.188</v>
       </c>
       <c r="K25" s="6" t="n">
-        <v>317235</v>
+        <v>182973</v>
       </c>
       <c r="L25" s="7" t="n">
-        <v>0.114</v>
+        <v>-0.019</v>
       </c>
       <c r="M25" s="8" t="n">
-        <v>0.1168</v>
+        <v>0.1149</v>
       </c>
       <c r="N25" s="6" t="n">
-        <v>98261</v>
+        <v>93103</v>
       </c>
       <c r="O25" s="7" t="n">
-        <v>0.129</v>
+        <v>0.171</v>
       </c>
       <c r="P25" s="8" t="n">
-        <v>0.0362</v>
+        <v>0.0584</v>
       </c>
       <c r="Q25" s="6" t="n">
-        <v>100181</v>
+        <v>81694</v>
       </c>
       <c r="R25" s="7" t="n">
-        <v>0.151</v>
+        <v>0.163</v>
       </c>
       <c r="S25" s="8" t="n">
-        <v>0.0369</v>
+        <v>0.0513</v>
       </c>
       <c r="T25" s="6" t="n">
-        <v>2715075</v>
+        <v>1593138</v>
       </c>
       <c r="U25" s="7" t="n">
-        <v>0.167</v>
+        <v>0.043</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Oct-24</t>
+          <t>Dec-24</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>586631</v>
+        <v>337340</v>
       </c>
       <c r="C26" s="7" t="n">
-        <v>0.37</v>
+        <v>-0.29</v>
       </c>
       <c r="D26" s="8" t="n">
-        <v>0.2745</v>
+        <v>0.2679</v>
       </c>
       <c r="E26" s="6" t="n">
-        <v>578509</v>
+        <v>337180</v>
       </c>
       <c r="F26" s="7" t="n">
-        <v>0.371</v>
+        <v>-0.08799999999999999</v>
       </c>
       <c r="G26" s="8" t="n">
-        <v>0.2707</v>
+        <v>0.2678</v>
       </c>
       <c r="H26" s="6" t="n">
-        <v>362722</v>
+        <v>224114</v>
       </c>
       <c r="I26" s="7" t="n">
-        <v>0.394</v>
+        <v>-0.08</v>
       </c>
       <c r="J26" s="8" t="n">
-        <v>0.1698</v>
+        <v>0.178</v>
       </c>
       <c r="K26" s="6" t="n">
-        <v>239272</v>
+        <v>147099</v>
       </c>
       <c r="L26" s="7" t="n">
-        <v>0.287</v>
+        <v>-0.235</v>
       </c>
       <c r="M26" s="8" t="n">
-        <v>0.112</v>
+        <v>0.1168</v>
       </c>
       <c r="N26" s="6" t="n">
-        <v>111382</v>
+        <v>66828</v>
       </c>
       <c r="O26" s="7" t="n">
-        <v>0.3280000000000001</v>
+        <v>-0.051</v>
       </c>
       <c r="P26" s="8" t="n">
-        <v>0.0521</v>
+        <v>0.05310000000000001</v>
       </c>
       <c r="Q26" s="6" t="n">
-        <v>101305</v>
+        <v>57827</v>
       </c>
       <c r="R26" s="7" t="n">
-        <v>0.396</v>
+        <v>-0.019</v>
       </c>
       <c r="S26" s="8" t="n">
-        <v>0.0474</v>
+        <v>0.04590000000000001</v>
       </c>
       <c r="T26" s="6" t="n">
-        <v>2136779</v>
+        <v>1259038</v>
       </c>
       <c r="U26" s="7" t="n">
-        <v>0.363</v>
+        <v>-0.172</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Sep-24</t>
+          <t>Nov-24</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>279275</v>
+        <v>930238</v>
       </c>
       <c r="C27" s="7" t="n">
-        <v>-0.228</v>
+        <v>0.142</v>
       </c>
       <c r="D27" s="8" t="n">
-        <v>0.2211</v>
+        <v>0.3426000000000001</v>
       </c>
       <c r="E27" s="6" t="n">
-        <v>353784</v>
+        <v>689030</v>
       </c>
       <c r="F27" s="7" t="n">
-        <v>-0.042</v>
+        <v>0.275</v>
       </c>
       <c r="G27" s="8" t="n">
-        <v>0.2801</v>
+        <v>0.2538</v>
       </c>
       <c r="H27" s="6" t="n">
-        <v>230414</v>
+        <v>437182</v>
       </c>
       <c r="I27" s="7" t="n">
-        <v>-0.029</v>
+        <v>0.161</v>
       </c>
       <c r="J27" s="8" t="n">
-        <v>0.1825</v>
+        <v>0.161</v>
       </c>
       <c r="K27" s="6" t="n">
-        <v>149655</v>
+        <v>317235</v>
       </c>
       <c r="L27" s="7" t="n">
-        <v>-0.048</v>
+        <v>0.114</v>
       </c>
       <c r="M27" s="8" t="n">
-        <v>0.1185</v>
+        <v>0.1168</v>
       </c>
       <c r="N27" s="6" t="n">
-        <v>78474</v>
+        <v>98261</v>
       </c>
       <c r="O27" s="7" t="n">
-        <v>0.018</v>
+        <v>0.129</v>
       </c>
       <c r="P27" s="8" t="n">
-        <v>0.0621</v>
+        <v>0.0362</v>
       </c>
       <c r="Q27" s="6" t="n">
-        <v>61240</v>
+        <v>100181</v>
       </c>
       <c r="R27" s="7" t="n">
-        <v>-0.083</v>
+        <v>0.151</v>
       </c>
       <c r="S27" s="8" t="n">
-        <v>0.04850000000000001</v>
+        <v>0.0369</v>
       </c>
       <c r="T27" s="6" t="n">
-        <v>1262862</v>
+        <v>2715075</v>
       </c>
       <c r="U27" s="7" t="n">
-        <v>-0.078</v>
+        <v>0.167</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Aug-24</t>
+          <t>Oct-24</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>367496</v>
+        <v>586631</v>
       </c>
       <c r="C28" s="7" t="n">
-        <v>0.025</v>
+        <v>0.37</v>
       </c>
       <c r="D28" s="8" t="n">
-        <v>0.2628</v>
+        <v>0.2745</v>
       </c>
       <c r="E28" s="6" t="n">
-        <v>373121</v>
+        <v>578509</v>
       </c>
       <c r="F28" s="7" t="n">
-        <v>0.122</v>
+        <v>0.371</v>
       </c>
       <c r="G28" s="8" t="n">
-        <v>0.2668</v>
+        <v>0.2707</v>
       </c>
       <c r="H28" s="6" t="n">
-        <v>245291</v>
+        <v>362722</v>
       </c>
       <c r="I28" s="7" t="n">
-        <v>0.047</v>
+        <v>0.394</v>
       </c>
       <c r="J28" s="8" t="n">
-        <v>0.1754</v>
+        <v>0.1698</v>
       </c>
       <c r="K28" s="6" t="n">
-        <v>156779</v>
+        <v>239272</v>
       </c>
       <c r="L28" s="7" t="n">
-        <v>0</v>
+        <v>0.287</v>
       </c>
       <c r="M28" s="8" t="n">
-        <v>0.1121</v>
+        <v>0.112</v>
       </c>
       <c r="N28" s="6" t="n">
-        <v>84042</v>
+        <v>111382</v>
       </c>
       <c r="O28" s="7" t="n">
-        <v>0.149</v>
+        <v>0.3280000000000001</v>
       </c>
       <c r="P28" s="8" t="n">
-        <v>0.0601</v>
+        <v>0.0521</v>
       </c>
       <c r="Q28" s="6" t="n">
-        <v>58917</v>
+        <v>101305</v>
       </c>
       <c r="R28" s="7" t="n">
-        <v>-0.059</v>
+        <v>0.396</v>
       </c>
       <c r="S28" s="8" t="n">
-        <v>0.0421</v>
+        <v>0.0474</v>
       </c>
       <c r="T28" s="6" t="n">
-        <v>1398307</v>
+        <v>2136779</v>
       </c>
       <c r="U28" s="7" t="n">
-        <v>0.061</v>
+        <v>0.363</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Jul-24</t>
+          <t>Sep-24</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>409772</v>
+        <v>279275</v>
       </c>
       <c r="C29" s="7" t="n">
-        <v>0.106</v>
+        <v>-0.228</v>
       </c>
       <c r="D29" s="8" t="n">
-        <v>0.2702</v>
+        <v>0.2211</v>
       </c>
       <c r="E29" s="6" t="n">
-        <v>393069</v>
+        <v>353784</v>
       </c>
       <c r="F29" s="7" t="n">
-        <v>0.239</v>
+        <v>-0.042</v>
       </c>
       <c r="G29" s="8" t="n">
-        <v>0.2592</v>
+        <v>0.2801</v>
       </c>
       <c r="H29" s="6" t="n">
-        <v>261910</v>
+        <v>230414</v>
       </c>
       <c r="I29" s="7" t="n">
-        <v>0.186</v>
+        <v>-0.029</v>
       </c>
       <c r="J29" s="8" t="n">
-        <v>0.1727</v>
+        <v>0.1825</v>
       </c>
       <c r="K29" s="6" t="n">
-        <v>170539</v>
+        <v>149655</v>
       </c>
       <c r="L29" s="7" t="n">
-        <v>0.105</v>
+        <v>-0.048</v>
       </c>
       <c r="M29" s="8" t="n">
-        <v>0.1125</v>
+        <v>0.1185</v>
       </c>
       <c r="N29" s="6" t="n">
-        <v>85416</v>
+        <v>78474</v>
       </c>
       <c r="O29" s="7" t="n">
-        <v>0.3</v>
+        <v>0.018</v>
       </c>
       <c r="P29" s="8" t="n">
-        <v>0.0563</v>
+        <v>0.0621</v>
       </c>
       <c r="Q29" s="6" t="n">
-        <v>61744</v>
+        <v>61240</v>
       </c>
       <c r="R29" s="7" t="n">
-        <v>0.045</v>
+        <v>-0.083</v>
       </c>
       <c r="S29" s="8" t="n">
-        <v>0.0407</v>
+        <v>0.04850000000000001</v>
       </c>
       <c r="T29" s="6" t="n">
-        <v>1516378</v>
+        <v>1262862</v>
       </c>
       <c r="U29" s="7" t="n">
-        <v>0.182</v>
+        <v>-0.078</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>