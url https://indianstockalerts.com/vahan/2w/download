--- v1 (2026-07-12)
+++ v2 (2026-08-27)
@@ -456,92 +456,92 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U29"/>
+  <dimension ref="A1:U30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="12" customWidth="1" min="16" max="16"/>
     <col width="12" customWidth="1" min="17" max="17"/>
     <col width="12" customWidth="1" min="18" max="18"/>
     <col width="12" customWidth="1" min="19" max="19"/>
     <col width="12" customWidth="1" min="20" max="20"/>
     <col width="12" customWidth="1" min="21" max="21"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Indian Stock Alerts — indianstockalerts.com</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Two Wheelers — Monthly Vahan Registration Data | Generated: 12 Jul 2026</t>
+          <t>Two Wheelers — Monthly Vahan Registration Data | Generated: 27 Aug 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Source: Vahan (MoRTH). Registrations ≠ dispatches. For personal use only — redistribution prohibited.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>Hero Vol</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>Hero YoY%</t>
         </is>
@@ -576,1673 +576,1740 @@
           <t>Tvs YoY%</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Tvs MS%</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
           <t>Bajaj Vol</t>
         </is>
       </c>
       <c r="L5" s="4" t="inlineStr">
         <is>
           <t>Bajaj YoY%</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Bajaj MS%</t>
         </is>
       </c>
       <c r="N5" s="4" t="inlineStr">
         <is>
+          <t>Royal-Enfield Vol</t>
+        </is>
+      </c>
+      <c r="O5" s="4" t="inlineStr">
+        <is>
+          <t>Royal-Enfield YoY%</t>
+        </is>
+      </c>
+      <c r="P5" s="4" t="inlineStr">
+        <is>
+          <t>Royal-Enfield MS%</t>
+        </is>
+      </c>
+      <c r="Q5" s="4" t="inlineStr">
+        <is>
           <t>Suzuki 2W Vol</t>
         </is>
       </c>
-      <c r="O5" s="4" t="inlineStr">
+      <c r="R5" s="4" t="inlineStr">
         <is>
           <t>Suzuki 2W YoY%</t>
         </is>
       </c>
-      <c r="P5" s="4" t="inlineStr">
+      <c r="S5" s="4" t="inlineStr">
         <is>
           <t>Suzuki 2W MS%</t>
-        </is>
-[...13 lines deleted...]
-          <t>Royal-Enfield MS%</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Industry Vol</t>
         </is>
       </c>
       <c r="U5" s="4" t="inlineStr">
         <is>
           <t>Industry YoY%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>Jul-26(P)*</t>
+          <t>Aug-26(P)*</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>421112</v>
+        <v>403471</v>
       </c>
       <c r="C6" s="7" t="n">
-        <v>0.152</v>
+        <v>0.08199999999999999</v>
       </c>
       <c r="D6" s="8" t="n">
-        <v>0.235</v>
+        <v>0.24</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>476044</v>
+        <v>437396</v>
       </c>
       <c r="F6" s="7" t="n">
-        <v>0.369</v>
+        <v>0.252</v>
       </c>
       <c r="G6" s="8" t="n">
-        <v>0.2657</v>
+        <v>0.2602</v>
       </c>
       <c r="H6" s="6" t="n">
-        <v>370157</v>
+        <v>349653</v>
       </c>
       <c r="I6" s="7" t="n">
-        <v>0.318</v>
+        <v>0.237</v>
       </c>
       <c r="J6" s="8" t="n">
-        <v>0.2066</v>
+        <v>0.208</v>
       </c>
       <c r="K6" s="6" t="n">
-        <v>182776</v>
+        <v>153357</v>
       </c>
       <c r="L6" s="7" t="n">
-        <v>0.246</v>
+        <v>0.125</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0.102</v>
+        <v>0.0912</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>95297</v>
+        <v>93326</v>
       </c>
       <c r="O6" s="7" t="n">
-        <v>0.014</v>
+        <v>0.22</v>
       </c>
       <c r="P6" s="8" t="n">
-        <v>0.0532</v>
+        <v>0.0555</v>
       </c>
       <c r="Q6" s="6" t="n">
-        <v>97382</v>
+        <v>104111</v>
       </c>
       <c r="R6" s="7" t="n">
-        <v>0.349</v>
+        <v>0.08199999999999999</v>
       </c>
       <c r="S6" s="8" t="n">
-        <v>0.05429999999999999</v>
+        <v>0.0619</v>
       </c>
       <c r="T6" s="6" t="n">
-        <v>1791978</v>
+        <v>1680808</v>
       </c>
       <c r="U6" s="7" t="n">
-        <v>0.263</v>
+        <v>0.173</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>Jul-26</t>
+          <t>Aug-26</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>149427</v>
+        <v>338395</v>
       </c>
       <c r="D7" s="8" t="n">
-        <v>0.235</v>
+        <v>0.24</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>168919</v>
+        <v>366848</v>
       </c>
       <c r="G7" s="8" t="n">
-        <v>0.2657</v>
+        <v>0.2602</v>
       </c>
       <c r="H7" s="6" t="n">
-        <v>131346</v>
+        <v>293257</v>
       </c>
       <c r="J7" s="8" t="n">
-        <v>0.2066</v>
+        <v>0.208</v>
       </c>
       <c r="K7" s="6" t="n">
-        <v>64856</v>
+        <v>128622</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0.102</v>
+        <v>0.0912</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>33815</v>
+        <v>78273</v>
       </c>
       <c r="P7" s="8" t="n">
-        <v>0.0532</v>
+        <v>0.0555</v>
       </c>
       <c r="Q7" s="6" t="n">
-        <v>34555</v>
+        <v>87319</v>
       </c>
       <c r="S7" s="8" t="n">
-        <v>0.05429999999999999</v>
+        <v>0.0619</v>
       </c>
       <c r="T7" s="6" t="n">
-        <v>635863</v>
+        <v>1409710</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Jun-26</t>
+          <t>Jul-26</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>473694</v>
+        <v>442138</v>
       </c>
       <c r="C8" s="7" t="n">
-        <v>0.263</v>
+        <v>0.21</v>
       </c>
       <c r="D8" s="8" t="n">
-        <v>0.2577</v>
+        <v>0.2417</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>454614</v>
+        <v>472259</v>
       </c>
       <c r="F8" s="7" t="n">
-        <v>0.13</v>
+        <v>0.358</v>
       </c>
       <c r="G8" s="8" t="n">
-        <v>0.2473</v>
+        <v>0.2581</v>
       </c>
       <c r="H8" s="6" t="n">
-        <v>361036</v>
+        <v>376201</v>
       </c>
       <c r="I8" s="7" t="n">
-        <v>0.232</v>
+        <v>0.34</v>
       </c>
       <c r="J8" s="8" t="n">
-        <v>0.1964</v>
+        <v>0.2056</v>
       </c>
       <c r="K8" s="6" t="n">
-        <v>189304</v>
+        <v>181379</v>
       </c>
       <c r="L8" s="7" t="n">
-        <v>0.142</v>
+        <v>0.237</v>
       </c>
       <c r="M8" s="8" t="n">
-        <v>0.103</v>
+        <v>0.09910000000000001</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>105604</v>
+        <v>96967</v>
       </c>
       <c r="O8" s="7" t="n">
-        <v>0.168</v>
+        <v>0.343</v>
       </c>
       <c r="P8" s="8" t="n">
-        <v>0.0574</v>
+        <v>0.053</v>
       </c>
       <c r="Q8" s="6" t="n">
-        <v>95731</v>
+        <v>103422</v>
       </c>
       <c r="R8" s="7" t="n">
-        <v>0.27</v>
+        <v>0.1</v>
       </c>
       <c r="S8" s="8" t="n">
-        <v>0.0521</v>
+        <v>0.0565</v>
       </c>
       <c r="T8" s="6" t="n">
-        <v>1838196</v>
+        <v>1829462</v>
       </c>
       <c r="U8" s="7" t="n">
-        <v>0.218</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>May-26</t>
+          <t>Jun-26</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>520218</v>
+        <v>474130</v>
       </c>
       <c r="C9" s="7" t="n">
-        <v>0.024</v>
+        <v>0.264</v>
       </c>
       <c r="D9" s="8" t="n">
-        <v>0.2796</v>
+        <v>0.2574</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>455228</v>
+        <v>455586</v>
       </c>
       <c r="F9" s="7" t="n">
-        <v>0.101</v>
+        <v>0.133</v>
       </c>
       <c r="G9" s="8" t="n">
-        <v>0.2447</v>
+        <v>0.2474</v>
       </c>
       <c r="H9" s="6" t="n">
-        <v>359095</v>
+        <v>361656</v>
       </c>
       <c r="I9" s="7" t="n">
-        <v>0.121</v>
+        <v>0.234</v>
       </c>
       <c r="J9" s="8" t="n">
-        <v>0.193</v>
+        <v>0.1964</v>
       </c>
       <c r="K9" s="6" t="n">
-        <v>199523</v>
+        <v>189556</v>
       </c>
       <c r="L9" s="7" t="n">
-        <v>0.029</v>
+        <v>0.144</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>0.1073</v>
+        <v>0.1029</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>98722</v>
+        <v>96734</v>
       </c>
       <c r="O9" s="7" t="n">
-        <v>0.06</v>
+        <v>0.283</v>
       </c>
       <c r="P9" s="8" t="n">
-        <v>0.05310000000000001</v>
+        <v>0.0525</v>
       </c>
       <c r="Q9" s="6" t="n">
-        <v>86302</v>
+        <v>105952</v>
       </c>
       <c r="R9" s="7" t="n">
-        <v>0.057</v>
+        <v>0.172</v>
       </c>
       <c r="S9" s="8" t="n">
-        <v>0.0464</v>
+        <v>0.0575</v>
       </c>
       <c r="T9" s="6" t="n">
-        <v>1860257</v>
+        <v>1841713</v>
       </c>
       <c r="U9" s="7" t="n">
-        <v>0.083</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Apr-26</t>
+          <t>May-26</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>561646</v>
+        <v>520218</v>
       </c>
       <c r="C10" s="7" t="n">
-        <v>0.079</v>
+        <v>0.024</v>
       </c>
       <c r="D10" s="8" t="n">
-        <v>0.2825</v>
+        <v>0.2796</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>490782</v>
+        <v>455228</v>
       </c>
       <c r="F10" s="7" t="n">
-        <v>0.152</v>
+        <v>0.101</v>
       </c>
       <c r="G10" s="8" t="n">
-        <v>0.2468</v>
+        <v>0.2447</v>
       </c>
       <c r="H10" s="6" t="n">
-        <v>381900</v>
+        <v>359095</v>
       </c>
       <c r="I10" s="7" t="n">
-        <v>0.19</v>
+        <v>0.121</v>
       </c>
       <c r="J10" s="8" t="n">
-        <v>0.1921</v>
+        <v>0.193</v>
       </c>
       <c r="K10" s="6" t="n">
-        <v>211102</v>
+        <v>199523</v>
       </c>
       <c r="L10" s="7" t="n">
-        <v>0.101</v>
+        <v>0.029</v>
       </c>
       <c r="M10" s="8" t="n">
-        <v>0.1062</v>
+        <v>0.1073</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>95301</v>
+        <v>86302</v>
       </c>
       <c r="O10" s="7" t="n">
-        <v>-0.02</v>
+        <v>0.057</v>
       </c>
       <c r="P10" s="8" t="n">
-        <v>0.0479</v>
+        <v>0.0464</v>
       </c>
       <c r="Q10" s="6" t="n">
-        <v>101306</v>
+        <v>98722</v>
       </c>
       <c r="R10" s="7" t="n">
-        <v>0.184</v>
+        <v>0.06</v>
       </c>
       <c r="S10" s="8" t="n">
-        <v>0.051</v>
+        <v>0.05310000000000001</v>
       </c>
       <c r="T10" s="6" t="n">
-        <v>1988296</v>
+        <v>1860257</v>
       </c>
       <c r="U10" s="7" t="n">
-        <v>0.135</v>
+        <v>0.083</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Mar-26</t>
+          <t>Apr-26</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>552764</v>
+        <v>561646</v>
       </c>
       <c r="C11" s="7" t="n">
-        <v>0.243</v>
+        <v>0.079</v>
       </c>
       <c r="D11" s="8" t="n">
-        <v>0.2727</v>
+        <v>0.2825</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>481335</v>
+        <v>490782</v>
       </c>
       <c r="F11" s="7" t="n">
-        <v>0.285</v>
+        <v>0.152</v>
       </c>
       <c r="G11" s="8" t="n">
-        <v>0.2375</v>
+        <v>0.2468</v>
       </c>
       <c r="H11" s="6" t="n">
-        <v>388863</v>
+        <v>381900</v>
       </c>
       <c r="I11" s="7" t="n">
-        <v>0.334</v>
+        <v>0.19</v>
       </c>
       <c r="J11" s="8" t="n">
-        <v>0.1919</v>
+        <v>0.1921</v>
       </c>
       <c r="K11" s="6" t="n">
-        <v>225948</v>
+        <v>211102</v>
       </c>
       <c r="L11" s="7" t="n">
-        <v>0.253</v>
+        <v>0.101</v>
       </c>
       <c r="M11" s="8" t="n">
-        <v>0.1115</v>
+        <v>0.1062</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>100172</v>
+        <v>101306</v>
       </c>
       <c r="O11" s="7" t="n">
-        <v>0.126</v>
+        <v>0.184</v>
       </c>
       <c r="P11" s="8" t="n">
-        <v>0.04939999999999999</v>
+        <v>0.051</v>
       </c>
       <c r="Q11" s="6" t="n">
-        <v>99963</v>
+        <v>95301</v>
       </c>
       <c r="R11" s="7" t="n">
-        <v>0.242</v>
+        <v>-0.02</v>
       </c>
       <c r="S11" s="8" t="n">
-        <v>0.0493</v>
+        <v>0.0479</v>
       </c>
       <c r="T11" s="6" t="n">
-        <v>2026869</v>
+        <v>1988296</v>
       </c>
       <c r="U11" s="7" t="n">
-        <v>0.285</v>
+        <v>0.135</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Feb-26</t>
+          <t>Mar-26</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>466885</v>
+        <v>552764</v>
       </c>
       <c r="C12" s="7" t="n">
-        <v>0.184</v>
+        <v>0.243</v>
       </c>
       <c r="D12" s="8" t="n">
-        <v>0.2632</v>
+        <v>0.2727</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>443936</v>
+        <v>481335</v>
       </c>
       <c r="F12" s="7" t="n">
-        <v>0.279</v>
+        <v>0.285</v>
       </c>
       <c r="G12" s="8" t="n">
-        <v>0.2503</v>
+        <v>0.2375</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>350919</v>
+        <v>388863</v>
       </c>
       <c r="I12" s="7" t="n">
-        <v>0.3230000000000001</v>
+        <v>0.334</v>
       </c>
       <c r="J12" s="8" t="n">
-        <v>0.1978</v>
+        <v>0.1919</v>
       </c>
       <c r="K12" s="6" t="n">
-        <v>189292</v>
+        <v>225948</v>
       </c>
       <c r="L12" s="7" t="n">
-        <v>0.17</v>
+        <v>0.253</v>
       </c>
       <c r="M12" s="8" t="n">
-        <v>0.1067</v>
+        <v>0.1115</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>97903</v>
+        <v>99963</v>
       </c>
       <c r="O12" s="7" t="n">
-        <v>0.209</v>
+        <v>0.242</v>
       </c>
       <c r="P12" s="8" t="n">
-        <v>0.0552</v>
+        <v>0.0493</v>
       </c>
       <c r="Q12" s="6" t="n">
-        <v>95730</v>
+        <v>100172</v>
       </c>
       <c r="R12" s="7" t="n">
-        <v>0.284</v>
+        <v>0.126</v>
       </c>
       <c r="S12" s="8" t="n">
-        <v>0.05400000000000001</v>
+        <v>0.04939999999999999</v>
       </c>
       <c r="T12" s="6" t="n">
-        <v>1773794</v>
+        <v>2026869</v>
       </c>
       <c r="U12" s="7" t="n">
-        <v>0.255</v>
+        <v>0.285</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Jan-26</t>
+          <t>Feb-26</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>501527</v>
+        <v>466885</v>
       </c>
       <c r="C13" s="7" t="n">
-        <v>0.193</v>
+        <v>0.184</v>
       </c>
       <c r="D13" s="8" t="n">
-        <v>0.2605</v>
+        <v>0.2632</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>494473</v>
+        <v>443936</v>
       </c>
       <c r="F13" s="7" t="n">
-        <v>0.253</v>
+        <v>0.279</v>
       </c>
       <c r="G13" s="8" t="n">
-        <v>0.2569</v>
+        <v>0.2503</v>
       </c>
       <c r="H13" s="6" t="n">
-        <v>378811</v>
+        <v>350919</v>
       </c>
       <c r="I13" s="7" t="n">
-        <v>0.265</v>
+        <v>0.3230000000000001</v>
       </c>
       <c r="J13" s="8" t="n">
-        <v>0.1968</v>
+        <v>0.1978</v>
       </c>
       <c r="K13" s="6" t="n">
-        <v>204671</v>
+        <v>189292</v>
       </c>
       <c r="L13" s="7" t="n">
-        <v>0.119</v>
+        <v>0.17</v>
       </c>
       <c r="M13" s="8" t="n">
-        <v>0.1063</v>
+        <v>0.1067</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>104854</v>
+        <v>95730</v>
       </c>
       <c r="O13" s="7" t="n">
-        <v>0.126</v>
+        <v>0.284</v>
       </c>
       <c r="P13" s="8" t="n">
-        <v>0.0545</v>
+        <v>0.05400000000000001</v>
       </c>
       <c r="Q13" s="6" t="n">
-        <v>112199</v>
+        <v>97903</v>
       </c>
       <c r="R13" s="7" t="n">
-        <v>0.373</v>
+        <v>0.209</v>
       </c>
       <c r="S13" s="8" t="n">
-        <v>0.0583</v>
+        <v>0.0552</v>
       </c>
       <c r="T13" s="6" t="n">
-        <v>1925071</v>
+        <v>1773794</v>
       </c>
       <c r="U13" s="7" t="n">
-        <v>0.208</v>
+        <v>0.255</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Dec-25</t>
+          <t>Jan-26</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>301320</v>
+        <v>501527</v>
       </c>
       <c r="C14" s="7" t="n">
-        <v>-0.107</v>
+        <v>0.193</v>
       </c>
       <c r="D14" s="8" t="n">
-        <v>0.2159</v>
+        <v>0.2605</v>
       </c>
       <c r="E14" s="6" t="n">
-        <v>379753</v>
+        <v>494473</v>
       </c>
       <c r="F14" s="7" t="n">
+        <v>0.253</v>
+      </c>
+      <c r="G14" s="8" t="n">
+        <v>0.2569</v>
+      </c>
+      <c r="H14" s="6" t="n">
+        <v>378811</v>
+      </c>
+      <c r="I14" s="7" t="n">
+        <v>0.265</v>
+      </c>
+      <c r="J14" s="8" t="n">
+        <v>0.1968</v>
+      </c>
+      <c r="K14" s="6" t="n">
+        <v>204671</v>
+      </c>
+      <c r="L14" s="7" t="n">
+        <v>0.119</v>
+      </c>
+      <c r="M14" s="8" t="n">
+        <v>0.1063</v>
+      </c>
+      <c r="N14" s="6" t="n">
+        <v>112199</v>
+      </c>
+      <c r="O14" s="7" t="n">
+        <v>0.373</v>
+      </c>
+      <c r="P14" s="8" t="n">
+        <v>0.0583</v>
+      </c>
+      <c r="Q14" s="6" t="n">
+        <v>104854</v>
+      </c>
+      <c r="R14" s="7" t="n">
         <v>0.126</v>
       </c>
-      <c r="G14" s="8" t="n">
-[...34 lines deleted...]
-      </c>
       <c r="S14" s="8" t="n">
-        <v>0.063</v>
+        <v>0.0545</v>
       </c>
       <c r="T14" s="6" t="n">
-        <v>1395439</v>
+        <v>1925071</v>
       </c>
       <c r="U14" s="7" t="n">
-        <v>0.108</v>
+        <v>0.208</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Nov-25</t>
+          <t>Dec-25</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>900520</v>
+        <v>301320</v>
       </c>
       <c r="C15" s="7" t="n">
-        <v>-0.032</v>
+        <v>-0.107</v>
       </c>
       <c r="D15" s="8" t="n">
-        <v>0.3402000000000001</v>
+        <v>0.2159</v>
       </c>
       <c r="E15" s="6" t="n">
-        <v>640026</v>
+        <v>379753</v>
       </c>
       <c r="F15" s="7" t="n">
-        <v>-0.07099999999999999</v>
+        <v>0.126</v>
       </c>
       <c r="G15" s="8" t="n">
-        <v>0.2418</v>
+        <v>0.2721</v>
       </c>
       <c r="H15" s="6" t="n">
-        <v>464025</v>
+        <v>282487</v>
       </c>
       <c r="I15" s="7" t="n">
-        <v>0.061</v>
+        <v>0.26</v>
       </c>
       <c r="J15" s="8" t="n">
-        <v>0.1753</v>
+        <v>0.2024</v>
       </c>
       <c r="K15" s="6" t="n">
-        <v>271034</v>
+        <v>147246</v>
       </c>
       <c r="L15" s="7" t="n">
-        <v>-0.146</v>
+        <v>0.001</v>
       </c>
       <c r="M15" s="8" t="n">
-        <v>0.1024</v>
+        <v>0.1055</v>
       </c>
       <c r="N15" s="6" t="n">
-        <v>111326</v>
+        <v>87847</v>
       </c>
       <c r="O15" s="7" t="n">
-        <v>0.133</v>
+        <v>0.519</v>
       </c>
       <c r="P15" s="8" t="n">
-        <v>0.0421</v>
+        <v>0.063</v>
       </c>
       <c r="Q15" s="6" t="n">
-        <v>122821</v>
+        <v>86120</v>
       </c>
       <c r="R15" s="7" t="n">
-        <v>0.226</v>
+        <v>0.289</v>
       </c>
       <c r="S15" s="8" t="n">
-        <v>0.0464</v>
+        <v>0.0617</v>
       </c>
       <c r="T15" s="6" t="n">
-        <v>2646788</v>
+        <v>1395439</v>
       </c>
       <c r="U15" s="7" t="n">
-        <v>-0.025</v>
+        <v>0.108</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Oct-25</t>
+          <t>Nov-25</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>1007110</v>
+        <v>900520</v>
       </c>
       <c r="C16" s="7" t="n">
-        <v>0.7170000000000001</v>
+        <v>-0.032</v>
       </c>
       <c r="D16" s="8" t="n">
-        <v>0.3108</v>
+        <v>0.3402000000000001</v>
       </c>
       <c r="E16" s="6" t="n">
-        <v>850905</v>
+        <v>640026</v>
       </c>
       <c r="F16" s="7" t="n">
-        <v>0.4709999999999999</v>
+        <v>-0.07099999999999999</v>
       </c>
       <c r="G16" s="8" t="n">
-        <v>0.2626</v>
+        <v>0.2418</v>
       </c>
       <c r="H16" s="6" t="n">
-        <v>572691</v>
+        <v>464025</v>
       </c>
       <c r="I16" s="7" t="n">
-        <v>0.579</v>
+        <v>0.061</v>
       </c>
       <c r="J16" s="8" t="n">
-        <v>0.1767</v>
+        <v>0.1753</v>
       </c>
       <c r="K16" s="6" t="n">
-        <v>335213</v>
+        <v>271034</v>
       </c>
       <c r="L16" s="7" t="n">
-        <v>0.401</v>
+        <v>-0.146</v>
       </c>
       <c r="M16" s="8" t="n">
-        <v>0.1034</v>
+        <v>0.1024</v>
       </c>
       <c r="N16" s="6" t="n">
-        <v>142129</v>
+        <v>122821</v>
       </c>
       <c r="O16" s="7" t="n">
-        <v>0.276</v>
+        <v>0.226</v>
       </c>
       <c r="P16" s="8" t="n">
-        <v>0.04390000000000001</v>
+        <v>0.0464</v>
       </c>
       <c r="Q16" s="6" t="n">
-        <v>154482</v>
+        <v>111326</v>
       </c>
       <c r="R16" s="7" t="n">
-        <v>0.525</v>
+        <v>0.133</v>
       </c>
       <c r="S16" s="8" t="n">
-        <v>0.04769999999999999</v>
+        <v>0.0421</v>
       </c>
       <c r="T16" s="6" t="n">
-        <v>3240513</v>
+        <v>2646788</v>
       </c>
       <c r="U16" s="7" t="n">
-        <v>0.517</v>
+        <v>-0.025</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Sep-25</t>
+          <t>Oct-25</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>330824</v>
+        <v>1007110</v>
       </c>
       <c r="C17" s="7" t="n">
-        <v>0.185</v>
+        <v>0.7170000000000001</v>
       </c>
       <c r="D17" s="8" t="n">
-        <v>0.2458</v>
+        <v>0.3108</v>
       </c>
       <c r="E17" s="6" t="n">
-        <v>339581</v>
+        <v>850905</v>
       </c>
       <c r="F17" s="7" t="n">
-        <v>-0.04</v>
+        <v>0.4709999999999999</v>
       </c>
       <c r="G17" s="8" t="n">
-        <v>0.2523</v>
+        <v>0.2626</v>
       </c>
       <c r="H17" s="6" t="n">
-        <v>256680</v>
+        <v>572691</v>
       </c>
       <c r="I17" s="7" t="n">
-        <v>0.114</v>
+        <v>0.579</v>
       </c>
       <c r="J17" s="8" t="n">
-        <v>0.1907</v>
+        <v>0.1767</v>
       </c>
       <c r="K17" s="6" t="n">
-        <v>144206</v>
+        <v>335213</v>
       </c>
       <c r="L17" s="7" t="n">
-        <v>-0.036</v>
+        <v>0.401</v>
       </c>
       <c r="M17" s="8" t="n">
-        <v>0.1071</v>
+        <v>0.1034</v>
       </c>
       <c r="N17" s="6" t="n">
-        <v>82440</v>
+        <v>154482</v>
       </c>
       <c r="O17" s="7" t="n">
-        <v>0.051</v>
+        <v>0.525</v>
       </c>
       <c r="P17" s="8" t="n">
-        <v>0.0612</v>
+        <v>0.04769999999999999</v>
       </c>
       <c r="Q17" s="6" t="n">
-        <v>83461</v>
+        <v>142129</v>
       </c>
       <c r="R17" s="7" t="n">
-        <v>0.363</v>
+        <v>0.276</v>
       </c>
       <c r="S17" s="8" t="n">
-        <v>0.062</v>
+        <v>0.04390000000000001</v>
       </c>
       <c r="T17" s="6" t="n">
-        <v>1346098</v>
+        <v>3240513</v>
       </c>
       <c r="U17" s="7" t="n">
-        <v>0.066</v>
+        <v>0.517</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Aug-25</t>
+          <t>Sep-25</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>349293</v>
+        <v>330824</v>
       </c>
       <c r="C18" s="7" t="n">
-        <v>-0.05</v>
+        <v>0.185</v>
       </c>
       <c r="D18" s="8" t="n">
-        <v>0.2437</v>
+        <v>0.2458</v>
       </c>
       <c r="E18" s="6" t="n">
-        <v>372915</v>
+        <v>339581</v>
       </c>
       <c r="F18" s="7" t="n">
-        <v>-0.001</v>
+        <v>-0.04</v>
       </c>
       <c r="G18" s="8" t="n">
-        <v>0.2602</v>
+        <v>0.2523</v>
       </c>
       <c r="H18" s="6" t="n">
-        <v>282718</v>
+        <v>256680</v>
       </c>
       <c r="I18" s="7" t="n">
-        <v>0.153</v>
+        <v>0.114</v>
       </c>
       <c r="J18" s="8" t="n">
-        <v>0.1973</v>
+        <v>0.1907</v>
       </c>
       <c r="K18" s="6" t="n">
-        <v>136331</v>
+        <v>144206</v>
       </c>
       <c r="L18" s="7" t="n">
-        <v>-0.13</v>
+        <v>-0.036</v>
       </c>
       <c r="M18" s="8" t="n">
-        <v>0.0951</v>
+        <v>0.1071</v>
       </c>
       <c r="N18" s="6" t="n">
-        <v>96177</v>
+        <v>83461</v>
       </c>
       <c r="O18" s="7" t="n">
-        <v>0.144</v>
+        <v>0.363</v>
       </c>
       <c r="P18" s="8" t="n">
-        <v>0.06710000000000001</v>
+        <v>0.062</v>
       </c>
       <c r="Q18" s="6" t="n">
-        <v>76485</v>
+        <v>82440</v>
       </c>
       <c r="R18" s="7" t="n">
-        <v>0.298</v>
+        <v>0.051</v>
       </c>
       <c r="S18" s="8" t="n">
-        <v>0.0534</v>
+        <v>0.0612</v>
       </c>
       <c r="T18" s="6" t="n">
-        <v>1433163</v>
+        <v>1346098</v>
       </c>
       <c r="U18" s="7" t="n">
-        <v>0.025</v>
+        <v>0.066</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>Jul-25</t>
+          <t>Aug-25</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>347835</v>
+        <v>349293</v>
       </c>
       <c r="C19" s="7" t="n">
-        <v>-0.151</v>
+        <v>-0.05</v>
       </c>
       <c r="D19" s="8" t="n">
-        <v>0.2452</v>
+        <v>0.2437</v>
       </c>
       <c r="E19" s="6" t="n">
-        <v>365453</v>
+        <v>372915</v>
       </c>
       <c r="F19" s="7" t="n">
-        <v>-0.07000000000000001</v>
+        <v>-0.001</v>
       </c>
       <c r="G19" s="8" t="n">
-        <v>0.2576</v>
+        <v>0.2602</v>
       </c>
       <c r="H19" s="6" t="n">
-        <v>280823</v>
+        <v>282718</v>
       </c>
       <c r="I19" s="7" t="n">
-        <v>0.07199999999999999</v>
+        <v>0.153</v>
       </c>
       <c r="J19" s="8" t="n">
-        <v>0.1979</v>
+        <v>0.1973</v>
       </c>
       <c r="K19" s="6" t="n">
-        <v>146660</v>
+        <v>136331</v>
       </c>
       <c r="L19" s="7" t="n">
-        <v>-0.14</v>
+        <v>-0.13</v>
       </c>
       <c r="M19" s="8" t="n">
-        <v>0.1034</v>
+        <v>0.0951</v>
       </c>
       <c r="N19" s="6" t="n">
-        <v>93990</v>
+        <v>76485</v>
       </c>
       <c r="O19" s="7" t="n">
-        <v>0.1</v>
+        <v>0.298</v>
       </c>
       <c r="P19" s="8" t="n">
-        <v>0.06619999999999999</v>
+        <v>0.0534</v>
       </c>
       <c r="Q19" s="6" t="n">
-        <v>72199</v>
+        <v>96177</v>
       </c>
       <c r="R19" s="7" t="n">
-        <v>0.169</v>
+        <v>0.144</v>
       </c>
       <c r="S19" s="8" t="n">
-        <v>0.0509</v>
+        <v>0.06710000000000001</v>
       </c>
       <c r="T19" s="6" t="n">
-        <v>1418729</v>
+        <v>1433163</v>
       </c>
       <c r="U19" s="7" t="n">
-        <v>-0.064</v>
+        <v>0.025</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Jun-25</t>
+          <t>Jul-25</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>402256</v>
+        <v>347835</v>
       </c>
       <c r="C20" s="7" t="n">
-        <v>-0.008</v>
+        <v>-0.151</v>
       </c>
       <c r="D20" s="8" t="n">
-        <v>0.2665</v>
+        <v>0.2452</v>
       </c>
       <c r="E20" s="6" t="n">
-        <v>375038</v>
+        <v>365453</v>
       </c>
       <c r="F20" s="7" t="n">
-        <v>0.006</v>
+        <v>-0.07000000000000001</v>
       </c>
       <c r="G20" s="8" t="n">
-        <v>0.2485</v>
+        <v>0.2576</v>
       </c>
       <c r="H20" s="6" t="n">
-        <v>292984</v>
+        <v>280823</v>
       </c>
       <c r="I20" s="7" t="n">
-        <v>0.194</v>
+        <v>0.07199999999999999</v>
       </c>
       <c r="J20" s="8" t="n">
-        <v>0.1941</v>
+        <v>0.1979</v>
       </c>
       <c r="K20" s="6" t="n">
-        <v>165728</v>
+        <v>146660</v>
       </c>
       <c r="L20" s="7" t="n">
-        <v>0.027</v>
+        <v>-0.14</v>
       </c>
       <c r="M20" s="8" t="n">
-        <v>0.1098</v>
+        <v>0.1034</v>
       </c>
       <c r="N20" s="6" t="n">
-        <v>90426</v>
+        <v>72199</v>
       </c>
       <c r="O20" s="7" t="n">
-        <v>0.167</v>
+        <v>0.169</v>
       </c>
       <c r="P20" s="8" t="n">
-        <v>0.0599</v>
+        <v>0.0509</v>
       </c>
       <c r="Q20" s="6" t="n">
-        <v>75378</v>
+        <v>93990</v>
       </c>
       <c r="R20" s="7" t="n">
-        <v>0.275</v>
+        <v>0.1</v>
       </c>
       <c r="S20" s="8" t="n">
-        <v>0.0499</v>
+        <v>0.06619999999999999</v>
       </c>
       <c r="T20" s="6" t="n">
-        <v>1509212</v>
+        <v>1418729</v>
       </c>
       <c r="U20" s="7" t="n">
-        <v>0.05</v>
+        <v>-0.064</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>May-25</t>
+          <t>Jun-25</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>508115</v>
+        <v>402256</v>
       </c>
       <c r="C21" s="7" t="n">
-        <v>0.117</v>
+        <v>-0.008</v>
       </c>
       <c r="D21" s="8" t="n">
-        <v>0.2959</v>
+        <v>0.2665</v>
       </c>
       <c r="E21" s="6" t="n">
-        <v>413650</v>
+        <v>375038</v>
       </c>
       <c r="F21" s="7" t="n">
-        <v>0</v>
+        <v>0.006</v>
       </c>
       <c r="G21" s="8" t="n">
-        <v>0.2409</v>
+        <v>0.2485</v>
       </c>
       <c r="H21" s="6" t="n">
-        <v>320271</v>
+        <v>292984</v>
       </c>
       <c r="I21" s="7" t="n">
-        <v>0.176</v>
+        <v>0.194</v>
       </c>
       <c r="J21" s="8" t="n">
-        <v>0.1865</v>
+        <v>0.1941</v>
       </c>
       <c r="K21" s="6" t="n">
-        <v>193940</v>
+        <v>165728</v>
       </c>
       <c r="L21" s="7" t="n">
-        <v>0.053</v>
+        <v>0.027</v>
       </c>
       <c r="M21" s="8" t="n">
-        <v>0.1129</v>
+        <v>0.1098</v>
       </c>
       <c r="N21" s="6" t="n">
-        <v>93126</v>
+        <v>75378</v>
       </c>
       <c r="O21" s="7" t="n">
-        <v>0.08</v>
+        <v>0.275</v>
       </c>
       <c r="P21" s="8" t="n">
-        <v>0.0542</v>
+        <v>0.0499</v>
       </c>
       <c r="Q21" s="6" t="n">
-        <v>81671</v>
+        <v>90426</v>
       </c>
       <c r="R21" s="7" t="n">
-        <v>0.211</v>
+        <v>0.167</v>
       </c>
       <c r="S21" s="8" t="n">
-        <v>0.0476</v>
+        <v>0.0599</v>
       </c>
       <c r="T21" s="6" t="n">
-        <v>1717174</v>
+        <v>1509212</v>
       </c>
       <c r="U21" s="7" t="n">
-        <v>0.074</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Apr-25</t>
+          <t>May-25</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>520739</v>
+        <v>508115</v>
       </c>
       <c r="C22" s="7" t="n">
-        <v>0.001</v>
+        <v>0.117</v>
       </c>
       <c r="D22" s="8" t="n">
-        <v>0.2972</v>
+        <v>0.2959</v>
       </c>
       <c r="E22" s="6" t="n">
-        <v>426170</v>
+        <v>413650</v>
       </c>
       <c r="F22" s="7" t="n">
-        <v>0.027</v>
+        <v>0</v>
       </c>
       <c r="G22" s="8" t="n">
-        <v>0.2432</v>
+        <v>0.2409</v>
       </c>
       <c r="H22" s="6" t="n">
-        <v>320917</v>
+        <v>320271</v>
       </c>
       <c r="I22" s="7" t="n">
-        <v>0.11</v>
+        <v>0.176</v>
       </c>
       <c r="J22" s="8" t="n">
-        <v>0.1832</v>
+        <v>0.1865</v>
       </c>
       <c r="K22" s="6" t="n">
-        <v>191793</v>
+        <v>193940</v>
       </c>
       <c r="L22" s="7" t="n">
-        <v>-0.061</v>
+        <v>0.053</v>
       </c>
       <c r="M22" s="8" t="n">
-        <v>0.1095</v>
+        <v>0.1129</v>
       </c>
       <c r="N22" s="6" t="n">
-        <v>97256</v>
+        <v>81671</v>
       </c>
       <c r="O22" s="7" t="n">
-        <v>0.184</v>
+        <v>0.211</v>
       </c>
       <c r="P22" s="8" t="n">
-        <v>0.0555</v>
+        <v>0.0476</v>
       </c>
       <c r="Q22" s="6" t="n">
-        <v>85528</v>
+        <v>93126</v>
       </c>
       <c r="R22" s="7" t="n">
-        <v>0.122</v>
+        <v>0.08</v>
       </c>
       <c r="S22" s="8" t="n">
-        <v>0.0488</v>
+        <v>0.0542</v>
       </c>
       <c r="T22" s="6" t="n">
-        <v>1752033</v>
+        <v>1717174</v>
       </c>
       <c r="U22" s="7" t="n">
-        <v>0.029</v>
+        <v>0.074</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Mar-25</t>
+          <t>Apr-25</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>444824</v>
+        <v>520739</v>
       </c>
       <c r="C23" s="7" t="n">
-        <v>-0.035</v>
+        <v>0.001</v>
       </c>
       <c r="D23" s="8" t="n">
-        <v>0.282</v>
+        <v>0.2972</v>
       </c>
       <c r="E23" s="6" t="n">
-        <v>374610</v>
+        <v>426170</v>
       </c>
       <c r="F23" s="7" t="n">
-        <v>-0.004</v>
+        <v>0.027</v>
       </c>
       <c r="G23" s="8" t="n">
-        <v>0.2375</v>
+        <v>0.2432</v>
       </c>
       <c r="H23" s="6" t="n">
-        <v>291516</v>
+        <v>320917</v>
       </c>
       <c r="I23" s="7" t="n">
-        <v>0.098</v>
+        <v>0.11</v>
       </c>
       <c r="J23" s="8" t="n">
-        <v>0.1848</v>
+        <v>0.1832</v>
       </c>
       <c r="K23" s="6" t="n">
-        <v>180395</v>
+        <v>191793</v>
       </c>
       <c r="L23" s="7" t="n">
-        <v>-0.053</v>
+        <v>-0.061</v>
       </c>
       <c r="M23" s="8" t="n">
-        <v>0.1144</v>
+        <v>0.1095</v>
       </c>
       <c r="N23" s="6" t="n">
-        <v>88970</v>
+        <v>85528</v>
       </c>
       <c r="O23" s="7" t="n">
         <v>0.122</v>
       </c>
       <c r="P23" s="8" t="n">
-        <v>0.0564</v>
+        <v>0.0488</v>
       </c>
       <c r="Q23" s="6" t="n">
-        <v>80490</v>
+        <v>97256</v>
       </c>
       <c r="R23" s="7" t="n">
-        <v>0.169</v>
+        <v>0.184</v>
       </c>
       <c r="S23" s="8" t="n">
-        <v>0.051</v>
+        <v>0.0555</v>
       </c>
       <c r="T23" s="6" t="n">
-        <v>1577268</v>
+        <v>1752033</v>
       </c>
       <c r="U23" s="7" t="n">
-        <v>-0.014</v>
+        <v>0.029</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Feb-25</t>
+          <t>Mar-25</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>394314</v>
+        <v>444824</v>
       </c>
       <c r="C24" s="7" t="n">
-        <v>-0.06900000000000001</v>
+        <v>-0.035</v>
       </c>
       <c r="D24" s="8" t="n">
-        <v>0.279</v>
+        <v>0.282</v>
       </c>
       <c r="E24" s="6" t="n">
-        <v>346990</v>
+        <v>374610</v>
       </c>
       <c r="F24" s="7" t="n">
-        <v>-0.081</v>
+        <v>-0.004</v>
       </c>
       <c r="G24" s="8" t="n">
-        <v>0.2455</v>
+        <v>0.2375</v>
       </c>
       <c r="H24" s="6" t="n">
-        <v>265317</v>
+        <v>291516</v>
       </c>
       <c r="I24" s="7" t="n">
-        <v>0.022</v>
+        <v>0.098</v>
       </c>
       <c r="J24" s="8" t="n">
-        <v>0.1877</v>
+        <v>0.1848</v>
       </c>
       <c r="K24" s="6" t="n">
-        <v>161846</v>
+        <v>180395</v>
       </c>
       <c r="L24" s="7" t="n">
-        <v>-0.106</v>
+        <v>-0.053</v>
       </c>
       <c r="M24" s="8" t="n">
-        <v>0.1145</v>
+        <v>0.1144</v>
       </c>
       <c r="N24" s="6" t="n">
-        <v>81006</v>
+        <v>80490</v>
       </c>
       <c r="O24" s="7" t="n">
-        <v>0.047</v>
+        <v>0.169</v>
       </c>
       <c r="P24" s="8" t="n">
-        <v>0.0573</v>
+        <v>0.051</v>
       </c>
       <c r="Q24" s="6" t="n">
-        <v>74553</v>
+        <v>88970</v>
       </c>
       <c r="R24" s="7" t="n">
-        <v>0.077</v>
+        <v>0.122</v>
       </c>
       <c r="S24" s="8" t="n">
-        <v>0.0527</v>
+        <v>0.0564</v>
       </c>
       <c r="T24" s="6" t="n">
-        <v>1413342</v>
+        <v>1577268</v>
       </c>
       <c r="U24" s="7" t="n">
-        <v>-0.064</v>
+        <v>-0.014</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Jan-25</t>
+          <t>Feb-25</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>420309</v>
+        <v>394314</v>
       </c>
       <c r="C25" s="7" t="n">
-        <v>-0.002</v>
+        <v>-0.06900000000000001</v>
       </c>
       <c r="D25" s="8" t="n">
-        <v>0.2638</v>
+        <v>0.279</v>
       </c>
       <c r="E25" s="6" t="n">
-        <v>394592</v>
+        <v>346990</v>
       </c>
       <c r="F25" s="7" t="n">
-        <v>0.037</v>
+        <v>-0.081</v>
       </c>
       <c r="G25" s="8" t="n">
-        <v>0.2477</v>
+        <v>0.2455</v>
       </c>
       <c r="H25" s="6" t="n">
-        <v>299558</v>
+        <v>265317</v>
       </c>
       <c r="I25" s="7" t="n">
-        <v>0.132</v>
+        <v>0.022</v>
       </c>
       <c r="J25" s="8" t="n">
-        <v>0.188</v>
+        <v>0.1877</v>
       </c>
       <c r="K25" s="6" t="n">
-        <v>182973</v>
+        <v>161846</v>
       </c>
       <c r="L25" s="7" t="n">
-        <v>-0.019</v>
+        <v>-0.106</v>
       </c>
       <c r="M25" s="8" t="n">
-        <v>0.1149</v>
+        <v>0.1145</v>
       </c>
       <c r="N25" s="6" t="n">
-        <v>93103</v>
+        <v>74553</v>
       </c>
       <c r="O25" s="7" t="n">
-        <v>0.171</v>
+        <v>0.077</v>
       </c>
       <c r="P25" s="8" t="n">
-        <v>0.0584</v>
+        <v>0.0527</v>
       </c>
       <c r="Q25" s="6" t="n">
-        <v>81694</v>
+        <v>81006</v>
       </c>
       <c r="R25" s="7" t="n">
-        <v>0.163</v>
+        <v>0.047</v>
       </c>
       <c r="S25" s="8" t="n">
-        <v>0.0513</v>
+        <v>0.0573</v>
       </c>
       <c r="T25" s="6" t="n">
-        <v>1593138</v>
+        <v>1413342</v>
       </c>
       <c r="U25" s="7" t="n">
-        <v>0.043</v>
+        <v>-0.064</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Dec-24</t>
+          <t>Jan-25</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>337340</v>
+        <v>420309</v>
       </c>
       <c r="C26" s="7" t="n">
-        <v>-0.29</v>
+        <v>-0.002</v>
       </c>
       <c r="D26" s="8" t="n">
-        <v>0.2679</v>
+        <v>0.2638</v>
       </c>
       <c r="E26" s="6" t="n">
-        <v>337180</v>
+        <v>394592</v>
       </c>
       <c r="F26" s="7" t="n">
-        <v>-0.08799999999999999</v>
+        <v>0.037</v>
       </c>
       <c r="G26" s="8" t="n">
-        <v>0.2678</v>
+        <v>0.2477</v>
       </c>
       <c r="H26" s="6" t="n">
-        <v>224114</v>
+        <v>299558</v>
       </c>
       <c r="I26" s="7" t="n">
-        <v>-0.08</v>
+        <v>0.132</v>
       </c>
       <c r="J26" s="8" t="n">
-        <v>0.178</v>
+        <v>0.188</v>
       </c>
       <c r="K26" s="6" t="n">
-        <v>147099</v>
+        <v>182973</v>
       </c>
       <c r="L26" s="7" t="n">
-        <v>-0.235</v>
+        <v>-0.019</v>
       </c>
       <c r="M26" s="8" t="n">
-        <v>0.1168</v>
+        <v>0.1149</v>
       </c>
       <c r="N26" s="6" t="n">
-        <v>66828</v>
+        <v>81694</v>
       </c>
       <c r="O26" s="7" t="n">
-        <v>-0.051</v>
+        <v>0.163</v>
       </c>
       <c r="P26" s="8" t="n">
-        <v>0.05310000000000001</v>
+        <v>0.0513</v>
       </c>
       <c r="Q26" s="6" t="n">
-        <v>57827</v>
+        <v>93103</v>
       </c>
       <c r="R26" s="7" t="n">
-        <v>-0.019</v>
+        <v>0.171</v>
       </c>
       <c r="S26" s="8" t="n">
-        <v>0.04590000000000001</v>
+        <v>0.0584</v>
       </c>
       <c r="T26" s="6" t="n">
-        <v>1259038</v>
+        <v>1593138</v>
       </c>
       <c r="U26" s="7" t="n">
-        <v>-0.172</v>
+        <v>0.043</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Nov-24</t>
+          <t>Dec-24</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>930238</v>
+        <v>337340</v>
       </c>
       <c r="C27" s="7" t="n">
-        <v>0.142</v>
+        <v>-0.29</v>
       </c>
       <c r="D27" s="8" t="n">
-        <v>0.3426000000000001</v>
+        <v>0.2679</v>
       </c>
       <c r="E27" s="6" t="n">
-        <v>689030</v>
+        <v>337180</v>
       </c>
       <c r="F27" s="7" t="n">
-        <v>0.275</v>
+        <v>-0.08799999999999999</v>
       </c>
       <c r="G27" s="8" t="n">
-        <v>0.2538</v>
+        <v>0.2678</v>
       </c>
       <c r="H27" s="6" t="n">
-        <v>437182</v>
+        <v>224114</v>
       </c>
       <c r="I27" s="7" t="n">
-        <v>0.161</v>
+        <v>-0.08</v>
       </c>
       <c r="J27" s="8" t="n">
-        <v>0.161</v>
+        <v>0.178</v>
       </c>
       <c r="K27" s="6" t="n">
-        <v>317235</v>
+        <v>147099</v>
       </c>
       <c r="L27" s="7" t="n">
-        <v>0.114</v>
+        <v>-0.235</v>
       </c>
       <c r="M27" s="8" t="n">
         <v>0.1168</v>
       </c>
       <c r="N27" s="6" t="n">
-        <v>98261</v>
+        <v>57827</v>
       </c>
       <c r="O27" s="7" t="n">
-        <v>0.129</v>
+        <v>-0.019</v>
       </c>
       <c r="P27" s="8" t="n">
-        <v>0.0362</v>
+        <v>0.04590000000000001</v>
       </c>
       <c r="Q27" s="6" t="n">
-        <v>100181</v>
+        <v>66828</v>
       </c>
       <c r="R27" s="7" t="n">
-        <v>0.151</v>
+        <v>-0.051</v>
       </c>
       <c r="S27" s="8" t="n">
-        <v>0.0369</v>
+        <v>0.05310000000000001</v>
       </c>
       <c r="T27" s="6" t="n">
-        <v>2715075</v>
+        <v>1259038</v>
       </c>
       <c r="U27" s="7" t="n">
-        <v>0.167</v>
+        <v>-0.172</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Oct-24</t>
+          <t>Nov-24</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>586631</v>
+        <v>930238</v>
       </c>
       <c r="C28" s="7" t="n">
-        <v>0.37</v>
+        <v>0.142</v>
       </c>
       <c r="D28" s="8" t="n">
-        <v>0.2745</v>
+        <v>0.3426000000000001</v>
       </c>
       <c r="E28" s="6" t="n">
-        <v>578509</v>
+        <v>689030</v>
       </c>
       <c r="F28" s="7" t="n">
-        <v>0.371</v>
+        <v>0.275</v>
       </c>
       <c r="G28" s="8" t="n">
-        <v>0.2707</v>
+        <v>0.2538</v>
       </c>
       <c r="H28" s="6" t="n">
-        <v>362722</v>
+        <v>437182</v>
       </c>
       <c r="I28" s="7" t="n">
-        <v>0.394</v>
+        <v>0.161</v>
       </c>
       <c r="J28" s="8" t="n">
-        <v>0.1698</v>
+        <v>0.161</v>
       </c>
       <c r="K28" s="6" t="n">
-        <v>239272</v>
+        <v>317235</v>
       </c>
       <c r="L28" s="7" t="n">
-        <v>0.287</v>
+        <v>0.114</v>
       </c>
       <c r="M28" s="8" t="n">
-        <v>0.112</v>
+        <v>0.1168</v>
       </c>
       <c r="N28" s="6" t="n">
-        <v>111382</v>
+        <v>100181</v>
       </c>
       <c r="O28" s="7" t="n">
-        <v>0.3280000000000001</v>
+        <v>0.151</v>
       </c>
       <c r="P28" s="8" t="n">
-        <v>0.0521</v>
+        <v>0.0369</v>
       </c>
       <c r="Q28" s="6" t="n">
-        <v>101305</v>
+        <v>98261</v>
       </c>
       <c r="R28" s="7" t="n">
-        <v>0.396</v>
+        <v>0.129</v>
       </c>
       <c r="S28" s="8" t="n">
-        <v>0.0474</v>
+        <v>0.0362</v>
       </c>
       <c r="T28" s="6" t="n">
-        <v>2136779</v>
+        <v>2715075</v>
       </c>
       <c r="U28" s="7" t="n">
-        <v>0.363</v>
+        <v>0.167</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
+          <t>Oct-24</t>
+        </is>
+      </c>
+      <c r="B29" s="6" t="n">
+        <v>586631</v>
+      </c>
+      <c r="C29" s="7" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="D29" s="8" t="n">
+        <v>0.2745</v>
+      </c>
+      <c r="E29" s="6" t="n">
+        <v>578509</v>
+      </c>
+      <c r="F29" s="7" t="n">
+        <v>0.371</v>
+      </c>
+      <c r="G29" s="8" t="n">
+        <v>0.2707</v>
+      </c>
+      <c r="H29" s="6" t="n">
+        <v>362722</v>
+      </c>
+      <c r="I29" s="7" t="n">
+        <v>0.394</v>
+      </c>
+      <c r="J29" s="8" t="n">
+        <v>0.1698</v>
+      </c>
+      <c r="K29" s="6" t="n">
+        <v>239272</v>
+      </c>
+      <c r="L29" s="7" t="n">
+        <v>0.287</v>
+      </c>
+      <c r="M29" s="8" t="n">
+        <v>0.112</v>
+      </c>
+      <c r="N29" s="6" t="n">
+        <v>101305</v>
+      </c>
+      <c r="O29" s="7" t="n">
+        <v>0.396</v>
+      </c>
+      <c r="P29" s="8" t="n">
+        <v>0.0474</v>
+      </c>
+      <c r="Q29" s="6" t="n">
+        <v>111382</v>
+      </c>
+      <c r="R29" s="7" t="n">
+        <v>0.3280000000000001</v>
+      </c>
+      <c r="S29" s="8" t="n">
+        <v>0.0521</v>
+      </c>
+      <c r="T29" s="6" t="n">
+        <v>2136779</v>
+      </c>
+      <c r="U29" s="7" t="n">
+        <v>0.363</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="5" t="inlineStr">
+        <is>
           <t>Sep-24</t>
         </is>
       </c>
-      <c r="B29" s="6" t="n">
+      <c r="B30" s="6" t="n">
         <v>279275</v>
       </c>
-      <c r="C29" s="7" t="n">
+      <c r="C30" s="7" t="n">
         <v>-0.228</v>
       </c>
-      <c r="D29" s="8" t="n">
+      <c r="D30" s="8" t="n">
         <v>0.2211</v>
       </c>
-      <c r="E29" s="6" t="n">
+      <c r="E30" s="6" t="n">
         <v>353784</v>
       </c>
-      <c r="F29" s="7" t="n">
+      <c r="F30" s="7" t="n">
         <v>-0.042</v>
       </c>
-      <c r="G29" s="8" t="n">
+      <c r="G30" s="8" t="n">
         <v>0.2801</v>
       </c>
-      <c r="H29" s="6" t="n">
+      <c r="H30" s="6" t="n">
         <v>230414</v>
       </c>
-      <c r="I29" s="7" t="n">
+      <c r="I30" s="7" t="n">
         <v>-0.029</v>
       </c>
-      <c r="J29" s="8" t="n">
+      <c r="J30" s="8" t="n">
         <v>0.1825</v>
       </c>
-      <c r="K29" s="6" t="n">
+      <c r="K30" s="6" t="n">
         <v>149655</v>
       </c>
-      <c r="L29" s="7" t="n">
+      <c r="L30" s="7" t="n">
         <v>-0.048</v>
       </c>
-      <c r="M29" s="8" t="n">
+      <c r="M30" s="8" t="n">
         <v>0.1185</v>
       </c>
-      <c r="N29" s="6" t="n">
+      <c r="N30" s="6" t="n">
+        <v>61240</v>
+      </c>
+      <c r="O30" s="7" t="n">
+        <v>-0.083</v>
+      </c>
+      <c r="P30" s="8" t="n">
+        <v>0.04850000000000001</v>
+      </c>
+      <c r="Q30" s="6" t="n">
         <v>78474</v>
       </c>
-      <c r="O29" s="7" t="n">
+      <c r="R30" s="7" t="n">
         <v>0.018</v>
       </c>
-      <c r="P29" s="8" t="n">
+      <c r="S30" s="8" t="n">
         <v>0.0621</v>
       </c>
-      <c r="Q29" s="6" t="n">
-[...8 lines deleted...]
-      <c r="T29" s="6" t="n">
+      <c r="T30" s="6" t="n">
         <v>1262862</v>
       </c>
-      <c r="U29" s="7" t="n">
+      <c r="U30" s="7" t="n">
         <v>-0.078</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>