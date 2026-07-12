--- v0 (2026-05-28)
+++ v1 (2026-07-12)
@@ -497,51 +497,51 @@
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="12" customWidth="1" min="16" max="16"/>
     <col width="12" customWidth="1" min="17" max="17"/>
     <col width="12" customWidth="1" min="18" max="18"/>
     <col width="12" customWidth="1" min="19" max="19"/>
     <col width="12" customWidth="1" min="20" max="20"/>
     <col width="12" customWidth="1" min="21" max="21"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Indian Stock Alerts — indianstockalerts.com</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Three Wheeler EVs (L5) — Monthly Vahan Registration Data | Generated: 28 May 2026</t>
+          <t>Three Wheeler EVs (L5) — Monthly Vahan Registration Data | Generated: 12 Jul 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Source: Vahan (MoRTH). Registrations ≠ dispatches. For personal use only — redistribution prohibited.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>Mahindra Vol</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>Mahindra YoY%</t>
         </is>
@@ -618,1614 +618,1626 @@
       </c>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>Atul YoY%</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>Atul MS%</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Industry Vol</t>
         </is>
       </c>
       <c r="U5" s="4" t="inlineStr">
         <is>
           <t>Industry YoY%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>May-26(P)*</t>
+          <t>Jul-26(P)*</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>10080</v>
+        <v>13178</v>
       </c>
       <c r="C6" s="7" t="n">
-        <v>0.6809999999999999</v>
+        <v>0.457</v>
       </c>
       <c r="D6" s="8" t="n">
-        <v>0.309</v>
+        <v>0.337</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>11033</v>
+        <v>10196</v>
       </c>
       <c r="F6" s="7" t="n">
-        <v>0.7340000000000001</v>
+        <v>0.321</v>
       </c>
       <c r="G6" s="8" t="n">
-        <v>0.3382</v>
+        <v>0.2608</v>
       </c>
       <c r="H6" s="6" t="n">
-        <v>3356</v>
+        <v>3613</v>
       </c>
       <c r="I6" s="7" t="n">
-        <v>1.082</v>
+        <v>0.602</v>
       </c>
       <c r="J6" s="8" t="n">
-        <v>0.1029</v>
+        <v>0.0924</v>
       </c>
       <c r="K6" s="6" t="n">
-        <v>1217</v>
+        <v>1406</v>
       </c>
       <c r="L6" s="7" t="n">
-        <v>0.168</v>
+        <v>0.134</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0.0373</v>
+        <v>0.036</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>954</v>
+        <v>953</v>
       </c>
       <c r="O6" s="7" t="n">
-        <v>118.25</v>
+        <v>237.25</v>
       </c>
       <c r="P6" s="8" t="n">
-        <v>0.0292</v>
+        <v>0.0244</v>
       </c>
       <c r="Q6" s="6" t="n">
-        <v>187</v>
+        <v>287</v>
       </c>
       <c r="R6" s="7" t="n">
-        <v>1.149</v>
+        <v>1.76</v>
       </c>
       <c r="S6" s="8" t="n">
-        <v>0.0057</v>
+        <v>0.0074</v>
       </c>
       <c r="T6" s="6" t="n">
-        <v>32625</v>
+        <v>39102</v>
       </c>
       <c r="U6" s="7" t="n">
-        <v>0.861</v>
+        <v>0.716</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>May-26</t>
+          <t>Jul-26</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>8779</v>
+        <v>4676</v>
       </c>
       <c r="D7" s="8" t="n">
-        <v>0.309</v>
+        <v>0.337</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>9609</v>
+        <v>3618</v>
       </c>
       <c r="G7" s="8" t="n">
-        <v>0.3382</v>
+        <v>0.2608</v>
       </c>
       <c r="H7" s="6" t="n">
-        <v>2923</v>
+        <v>1282</v>
       </c>
       <c r="J7" s="8" t="n">
-        <v>0.1029</v>
+        <v>0.0924</v>
       </c>
       <c r="K7" s="6" t="n">
-        <v>1060</v>
+        <v>499</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0.0373</v>
+        <v>0.036</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>831</v>
+        <v>338</v>
       </c>
       <c r="P7" s="8" t="n">
-        <v>0.0292</v>
+        <v>0.0244</v>
       </c>
       <c r="Q7" s="6" t="n">
-        <v>163</v>
+        <v>102</v>
       </c>
       <c r="S7" s="8" t="n">
-        <v>0.0057</v>
+        <v>0.0074</v>
       </c>
       <c r="T7" s="6" t="n">
-        <v>28415</v>
+        <v>13875</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Apr-26</t>
+          <t>Jun-26</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>9740</v>
+        <v>12491</v>
       </c>
       <c r="C8" s="7" t="n">
-        <v>0.921</v>
+        <v>0.848</v>
       </c>
       <c r="D8" s="8" t="n">
-        <v>0.3335</v>
+        <v>0.3209</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>9692</v>
+        <v>11406</v>
       </c>
       <c r="F8" s="7" t="n">
-        <v>0.7340000000000001</v>
+        <v>0.728</v>
       </c>
       <c r="G8" s="8" t="n">
-        <v>0.3318</v>
+        <v>0.293</v>
       </c>
       <c r="H8" s="6" t="n">
-        <v>3224</v>
+        <v>4048</v>
       </c>
       <c r="I8" s="7" t="n">
-        <v>1.656</v>
+        <v>1.398</v>
       </c>
       <c r="J8" s="8" t="n">
-        <v>0.1104</v>
+        <v>0.104</v>
       </c>
       <c r="K8" s="6" t="n">
-        <v>1191</v>
+        <v>1534</v>
       </c>
       <c r="L8" s="7" t="n">
-        <v>0.04</v>
+        <v>0.428</v>
       </c>
       <c r="M8" s="8" t="n">
-        <v>0.0408</v>
+        <v>0.0394</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>715</v>
+        <v>952</v>
       </c>
       <c r="O8" s="7" t="n">
-        <v>7.14</v>
+        <v>237</v>
       </c>
       <c r="P8" s="8" t="n">
         <v>0.0245</v>
       </c>
       <c r="Q8" s="6" t="n">
-        <v>164</v>
+        <v>282</v>
       </c>
       <c r="R8" s="7" t="n">
-        <v>0.6730000000000002</v>
+        <v>1.564</v>
       </c>
       <c r="S8" s="8" t="n">
-        <v>0.005599999999999999</v>
+        <v>0.0072</v>
       </c>
       <c r="T8" s="6" t="n">
-        <v>29206</v>
+        <v>38928</v>
       </c>
       <c r="U8" s="7" t="n">
-        <v>0.867</v>
+        <v>1.094</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>Mar-26</t>
+          <t>May-26</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>8848</v>
+        <v>10707</v>
       </c>
       <c r="C9" s="7" t="n">
-        <v>0.472</v>
+        <v>0.785</v>
       </c>
       <c r="D9" s="8" t="n">
-        <v>0.3224</v>
+        <v>0.3023</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>8980</v>
+        <v>12139</v>
       </c>
       <c r="F9" s="7" t="n">
-        <v>0.666</v>
+        <v>0.907</v>
       </c>
       <c r="G9" s="8" t="n">
-        <v>0.3272</v>
+        <v>0.3428</v>
       </c>
       <c r="H9" s="6" t="n">
-        <v>2950</v>
+        <v>3798</v>
       </c>
       <c r="I9" s="7" t="n">
-        <v>3.019</v>
+        <v>1.356</v>
       </c>
       <c r="J9" s="8" t="n">
-        <v>0.1075</v>
+        <v>0.1072</v>
       </c>
       <c r="K9" s="6" t="n">
-        <v>1136</v>
+        <v>1268</v>
       </c>
       <c r="L9" s="7" t="n">
-        <v>-0.201</v>
+        <v>0.217</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>0.0414</v>
+        <v>0.0358</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>581</v>
+        <v>934</v>
       </c>
       <c r="O9" s="7" t="n">
-        <v>1.152</v>
+        <v>1.1575</v>
       </c>
       <c r="P9" s="8" t="n">
-        <v>0.0212</v>
+        <v>0.0264</v>
       </c>
       <c r="Q9" s="6" t="n">
-        <v>330</v>
+        <v>202</v>
       </c>
       <c r="R9" s="7" t="n">
-        <v>2.173</v>
+        <v>1.322</v>
       </c>
       <c r="S9" s="8" t="n">
-        <v>0.012</v>
+        <v>0.0057</v>
       </c>
       <c r="T9" s="6" t="n">
-        <v>27445</v>
+        <v>35414</v>
       </c>
       <c r="U9" s="7" t="n">
-        <v>0.669</v>
+        <v>1.02</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Feb-26</t>
+          <t>Apr-26</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>7351</v>
+        <v>9740</v>
       </c>
       <c r="C10" s="7" t="n">
-        <v>0.382</v>
+        <v>0.921</v>
       </c>
       <c r="D10" s="8" t="n">
-        <v>0.2993</v>
+        <v>0.3335</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>8689</v>
+        <v>9692</v>
       </c>
       <c r="F10" s="7" t="n">
-        <v>0.852</v>
+        <v>0.7340000000000001</v>
       </c>
       <c r="G10" s="8" t="n">
-        <v>0.3537000000000001</v>
+        <v>0.3318</v>
       </c>
       <c r="H10" s="6" t="n">
-        <v>2534</v>
+        <v>3224</v>
       </c>
       <c r="I10" s="7" t="n">
-        <v>7.227</v>
+        <v>1.656</v>
       </c>
       <c r="J10" s="8" t="n">
-        <v>0.1032</v>
+        <v>0.1104</v>
       </c>
       <c r="K10" s="6" t="n">
-        <v>974</v>
+        <v>1191</v>
       </c>
       <c r="L10" s="7" t="n">
-        <v>-0.2</v>
+        <v>0.04</v>
       </c>
       <c r="M10" s="8" t="n">
-        <v>0.0397</v>
+        <v>0.0408</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>487</v>
+        <v>715</v>
       </c>
       <c r="O10" s="7" t="n">
-        <v>2.425</v>
+        <v>7.14</v>
       </c>
       <c r="P10" s="8" t="n">
-        <v>0.0198</v>
+        <v>0.0245</v>
       </c>
       <c r="Q10" s="6" t="n">
-        <v>343</v>
+        <v>164</v>
       </c>
       <c r="R10" s="7" t="n">
-        <v>1.811</v>
+        <v>0.6730000000000002</v>
       </c>
       <c r="S10" s="8" t="n">
-        <v>0.014</v>
+        <v>0.005599999999999999</v>
       </c>
       <c r="T10" s="6" t="n">
-        <v>24563</v>
+        <v>29206</v>
       </c>
       <c r="U10" s="7" t="n">
-        <v>0.6860000000000001</v>
+        <v>0.867</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Jan-26</t>
+          <t>Mar-26</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>6761</v>
+        <v>8848</v>
       </c>
       <c r="C11" s="7" t="n">
-        <v>0.241</v>
+        <v>0.472</v>
       </c>
       <c r="D11" s="8" t="n">
-        <v>0.2827</v>
+        <v>0.3224</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>8454</v>
+        <v>8980</v>
       </c>
       <c r="F11" s="7" t="n">
-        <v>0.552</v>
+        <v>0.666</v>
       </c>
       <c r="G11" s="8" t="n">
-        <v>0.3533999999999999</v>
+        <v>0.3272</v>
       </c>
       <c r="H11" s="6" t="n">
-        <v>2755</v>
+        <v>2950</v>
       </c>
       <c r="I11" s="7" t="n">
-        <v>0.19714</v>
+        <v>3.019</v>
       </c>
       <c r="J11" s="8" t="n">
-        <v>0.1152</v>
+        <v>0.1075</v>
       </c>
       <c r="K11" s="6" t="n">
-        <v>930</v>
+        <v>1136</v>
       </c>
       <c r="L11" s="7" t="n">
-        <v>-0.439</v>
+        <v>-0.201</v>
       </c>
       <c r="M11" s="8" t="n">
-        <v>0.0389</v>
+        <v>0.0414</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>452</v>
+        <v>581</v>
       </c>
       <c r="O11" s="7" t="n">
-        <v>0.2725</v>
+        <v>1.152</v>
       </c>
       <c r="P11" s="8" t="n">
-        <v>0.0189</v>
+        <v>0.0212</v>
       </c>
       <c r="Q11" s="6" t="n">
-        <v>340</v>
+        <v>330</v>
       </c>
       <c r="R11" s="7" t="n">
-        <v>2.119</v>
+        <v>2.173</v>
       </c>
       <c r="S11" s="8" t="n">
-        <v>0.0142</v>
+        <v>0.012</v>
       </c>
       <c r="T11" s="6" t="n">
-        <v>23919</v>
+        <v>27446</v>
       </c>
       <c r="U11" s="7" t="n">
-        <v>0.532</v>
+        <v>0.669</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Dec-25</t>
+          <t>Feb-26</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>7190</v>
+        <v>7351</v>
       </c>
       <c r="C12" s="7" t="n">
-        <v>0.53</v>
+        <v>0.382</v>
       </c>
       <c r="D12" s="8" t="n">
-        <v>0.3044</v>
+        <v>0.2993</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>7530</v>
+        <v>8689</v>
       </c>
       <c r="F12" s="7" t="n">
-        <v>0.7609999999999999</v>
+        <v>0.852</v>
       </c>
       <c r="G12" s="8" t="n">
-        <v>0.3188</v>
+        <v>0.3537000000000001</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>3009</v>
+        <v>2534</v>
       </c>
       <c r="I12" s="7" t="n">
-        <v>0.28214</v>
+        <v>7.227</v>
       </c>
       <c r="J12" s="8" t="n">
-        <v>0.1274</v>
+        <v>0.1032</v>
       </c>
       <c r="K12" s="6" t="n">
-        <v>1345</v>
+        <v>974</v>
       </c>
       <c r="L12" s="7" t="n">
-        <v>-0.04100000000000001</v>
+        <v>-0.2</v>
       </c>
       <c r="M12" s="8" t="n">
-        <v>0.05689999999999999</v>
+        <v>0.0397</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>248</v>
+        <v>487</v>
       </c>
       <c r="O12" s="7" t="n">
-        <v>0.486</v>
+        <v>2.425</v>
       </c>
       <c r="P12" s="8" t="n">
-        <v>0.0105</v>
+        <v>0.0198</v>
       </c>
       <c r="Q12" s="6" t="n">
-        <v>295</v>
+        <v>343</v>
       </c>
       <c r="R12" s="7" t="n">
-        <v>1.864</v>
+        <v>1.811</v>
       </c>
       <c r="S12" s="8" t="n">
-        <v>0.0125</v>
+        <v>0.014</v>
       </c>
       <c r="T12" s="6" t="n">
-        <v>23620</v>
+        <v>24563</v>
       </c>
       <c r="U12" s="7" t="n">
-        <v>0.826</v>
+        <v>0.6860000000000001</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Nov-25</t>
+          <t>Jan-26</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>9829</v>
+        <v>6761</v>
       </c>
       <c r="C13" s="7" t="n">
-        <v>0.5610000000000001</v>
+        <v>0.241</v>
       </c>
       <c r="D13" s="8" t="n">
-        <v>0.3622</v>
+        <v>0.2827</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>8908</v>
+        <v>8454</v>
       </c>
       <c r="F13" s="7" t="n">
-        <v>0.424</v>
+        <v>0.552</v>
       </c>
       <c r="G13" s="8" t="n">
-        <v>0.3282</v>
+        <v>0.3533999999999999</v>
       </c>
       <c r="H13" s="6" t="n">
-        <v>3029</v>
+        <v>2755</v>
       </c>
       <c r="I13" s="7" t="n">
-        <v>0.2929</v>
+        <v>0.19714</v>
       </c>
       <c r="J13" s="8" t="n">
-        <v>0.1116</v>
+        <v>0.1152</v>
       </c>
       <c r="K13" s="6" t="n">
-        <v>1335</v>
+        <v>930</v>
       </c>
       <c r="L13" s="7" t="n">
-        <v>-0.467</v>
+        <v>-0.439</v>
       </c>
       <c r="M13" s="8" t="n">
-        <v>0.0492</v>
+        <v>0.0389</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>89</v>
+        <v>452</v>
       </c>
       <c r="O13" s="7" t="n">
-        <v>0.168</v>
+        <v>0.2725</v>
       </c>
       <c r="P13" s="8" t="n">
-        <v>0.0033</v>
+        <v>0.0189</v>
       </c>
       <c r="Q13" s="6" t="n">
-        <v>383</v>
+        <v>340</v>
       </c>
       <c r="R13" s="7" t="n">
-        <v>2.33</v>
+        <v>2.119</v>
       </c>
       <c r="S13" s="8" t="n">
-        <v>0.0141</v>
+        <v>0.0142</v>
       </c>
       <c r="T13" s="6" t="n">
-        <v>27138</v>
+        <v>23919</v>
       </c>
       <c r="U13" s="7" t="n">
-        <v>0.516</v>
+        <v>0.532</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Oct-25</t>
+          <t>Dec-25</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>10847</v>
+        <v>7190</v>
       </c>
       <c r="C14" s="7" t="n">
-        <v>0.6679999999999999</v>
+        <v>0.53</v>
       </c>
       <c r="D14" s="8" t="n">
-        <v>0.4054</v>
+        <v>0.3044</v>
       </c>
       <c r="E14" s="6" t="n">
-        <v>8136</v>
+        <v>7530</v>
       </c>
       <c r="F14" s="7" t="n">
-        <v>0.271</v>
+        <v>0.7609999999999999</v>
       </c>
       <c r="G14" s="8" t="n">
-        <v>0.3041</v>
+        <v>0.3188</v>
       </c>
       <c r="H14" s="6" t="n">
-        <v>2974</v>
+        <v>3009</v>
       </c>
       <c r="I14" s="7" t="n">
-        <v>0.3974</v>
+        <v>0.28214</v>
       </c>
       <c r="J14" s="8" t="n">
-        <v>0.1112</v>
+        <v>0.1274</v>
       </c>
       <c r="K14" s="6" t="n">
-        <v>1421</v>
+        <v>1345</v>
       </c>
       <c r="L14" s="7" t="n">
-        <v>-0.273</v>
+        <v>-0.04100000000000001</v>
       </c>
       <c r="M14" s="8" t="n">
-        <v>0.05310000000000001</v>
+        <v>0.05689999999999999</v>
       </c>
       <c r="N14" s="6" t="n">
-        <v>87</v>
+        <v>248</v>
       </c>
       <c r="O14" s="7" t="n">
-        <v>5.214000000000001</v>
+        <v>0.486</v>
       </c>
       <c r="P14" s="8" t="n">
-        <v>0.0033</v>
+        <v>0.0105</v>
       </c>
       <c r="Q14" s="6" t="n">
-        <v>225</v>
+        <v>295</v>
       </c>
       <c r="R14" s="7" t="n">
-        <v>0.585</v>
+        <v>1.864</v>
       </c>
       <c r="S14" s="8" t="n">
-        <v>0.008399999999999999</v>
+        <v>0.0125</v>
       </c>
       <c r="T14" s="6" t="n">
-        <v>26753</v>
+        <v>23620</v>
       </c>
       <c r="U14" s="7" t="n">
-        <v>0.525</v>
+        <v>0.826</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Sep-25</t>
+          <t>Nov-25</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>7734</v>
+        <v>9829</v>
       </c>
       <c r="C15" s="7" t="n">
-        <v>0.509</v>
+        <v>0.5610000000000001</v>
       </c>
       <c r="D15" s="8" t="n">
-        <v>0.3638</v>
+        <v>0.3622</v>
       </c>
       <c r="E15" s="6" t="n">
-        <v>6940</v>
+        <v>8908</v>
       </c>
       <c r="F15" s="7" t="n">
-        <v>0.342</v>
+        <v>0.424</v>
       </c>
       <c r="G15" s="8" t="n">
-        <v>0.3264</v>
+        <v>0.3282</v>
       </c>
       <c r="H15" s="6" t="n">
-        <v>2492</v>
+        <v>3029</v>
       </c>
       <c r="I15" s="7" t="n">
-        <v>0.41966</v>
+        <v>0.2929</v>
       </c>
       <c r="J15" s="8" t="n">
-        <v>0.1172</v>
+        <v>0.1116</v>
       </c>
       <c r="K15" s="6" t="n">
-        <v>1058</v>
+        <v>1335</v>
       </c>
       <c r="L15" s="7" t="n">
-        <v>-0.375</v>
+        <v>-0.467</v>
       </c>
       <c r="M15" s="8" t="n">
-        <v>0.0498</v>
+        <v>0.0492</v>
       </c>
       <c r="N15" s="6" t="n">
-        <v>14</v>
+        <v>89</v>
       </c>
       <c r="O15" s="7" t="n">
-        <v>1</v>
+        <v>0.168</v>
       </c>
       <c r="P15" s="8" t="n">
-        <v>0.0006999999999999999</v>
+        <v>0.0033</v>
       </c>
       <c r="Q15" s="6" t="n">
-        <v>114</v>
+        <v>383</v>
       </c>
       <c r="R15" s="7" t="n">
-        <v>0.107</v>
+        <v>2.33</v>
       </c>
       <c r="S15" s="8" t="n">
-        <v>0.0054</v>
+        <v>0.0141</v>
       </c>
       <c r="T15" s="6" t="n">
-        <v>21259</v>
+        <v>27138</v>
       </c>
       <c r="U15" s="7" t="n">
-        <v>0.457</v>
+        <v>0.516</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Aug-25</t>
+          <t>Oct-25</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>7730</v>
+        <v>10847</v>
       </c>
       <c r="C16" s="7" t="n">
-        <v>0.856</v>
+        <v>0.6679999999999999</v>
       </c>
       <c r="D16" s="8" t="n">
-        <v>0.3769</v>
+        <v>0.4054</v>
       </c>
       <c r="E16" s="6" t="n">
-        <v>6360</v>
+        <v>8136</v>
       </c>
       <c r="F16" s="7" t="n">
-        <v>0.504</v>
+        <v>0.271</v>
       </c>
       <c r="G16" s="8" t="n">
-        <v>0.3101</v>
+        <v>0.3041</v>
       </c>
       <c r="H16" s="6" t="n">
-        <v>2270</v>
+        <v>2974</v>
       </c>
       <c r="I16" s="7" t="n">
-        <v>0.31429</v>
+        <v>0.3974</v>
       </c>
       <c r="J16" s="8" t="n">
-        <v>0.1107</v>
+        <v>0.1112</v>
       </c>
       <c r="K16" s="6" t="n">
-        <v>1212</v>
+        <v>1421</v>
       </c>
       <c r="L16" s="7" t="n">
-        <v>-0.225</v>
+        <v>-0.273</v>
       </c>
       <c r="M16" s="8" t="n">
-        <v>0.0591</v>
+        <v>0.05310000000000001</v>
       </c>
       <c r="N16" s="6" t="n">
-        <v>3</v>
+        <v>87</v>
       </c>
       <c r="O16" s="7" t="n">
-        <v>-0.7</v>
+        <v>5.214000000000001</v>
       </c>
       <c r="P16" s="8" t="n">
-        <v>0.0001</v>
+        <v>0.0033</v>
       </c>
       <c r="Q16" s="6" t="n">
-        <v>96</v>
+        <v>225</v>
       </c>
       <c r="R16" s="7" t="n">
-        <v>-0.3509999999999999</v>
+        <v>0.585</v>
       </c>
       <c r="S16" s="8" t="n">
-        <v>0.0047</v>
+        <v>0.008399999999999999</v>
       </c>
       <c r="T16" s="6" t="n">
-        <v>20511</v>
+        <v>26753</v>
       </c>
       <c r="U16" s="7" t="n">
-        <v>0.671</v>
+        <v>0.525</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Jul-25</t>
+          <t>Sep-25</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>9047</v>
+        <v>7734</v>
       </c>
       <c r="C17" s="7" t="n">
-        <v>0.531</v>
+        <v>0.509</v>
       </c>
       <c r="D17" s="8" t="n">
-        <v>0.3971</v>
+        <v>0.3638</v>
       </c>
       <c r="E17" s="6" t="n">
-        <v>7720</v>
+        <v>6940</v>
       </c>
       <c r="F17" s="7" t="n">
-        <v>0.904</v>
+        <v>0.342</v>
       </c>
       <c r="G17" s="8" t="n">
-        <v>0.3389</v>
+        <v>0.3264</v>
       </c>
       <c r="H17" s="6" t="n">
-        <v>2255</v>
+        <v>2492</v>
       </c>
       <c r="I17" s="7" t="n">
-        <v>0.55375</v>
+        <v>0.41966</v>
       </c>
       <c r="J17" s="8" t="n">
-        <v>0.099</v>
+        <v>0.1172</v>
       </c>
       <c r="K17" s="6" t="n">
-        <v>1240</v>
+        <v>1058</v>
       </c>
       <c r="L17" s="7" t="n">
-        <v>-0.373</v>
+        <v>-0.375</v>
       </c>
       <c r="M17" s="8" t="n">
-        <v>0.0544</v>
+        <v>0.0498</v>
       </c>
       <c r="N17" s="6" t="n">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="O17" s="7" t="n">
-        <v>-0.6</v>
+        <v>1</v>
       </c>
       <c r="P17" s="8" t="n">
-        <v>0.0002</v>
+        <v>0.0006999999999999999</v>
       </c>
       <c r="Q17" s="6" t="n">
-        <v>104</v>
+        <v>114</v>
       </c>
       <c r="R17" s="7" t="n">
-        <v>-0.354</v>
+        <v>0.107</v>
       </c>
       <c r="S17" s="8" t="n">
-        <v>0.0046</v>
+        <v>0.0054</v>
       </c>
       <c r="T17" s="6" t="n">
-        <v>22781</v>
+        <v>21259</v>
       </c>
       <c r="U17" s="7" t="n">
-        <v>0.5600000000000001</v>
+        <v>0.457</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Jun-25</t>
+          <t>Aug-25</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>6761</v>
+        <v>7730</v>
       </c>
       <c r="C18" s="7" t="n">
-        <v>0.772</v>
+        <v>0.856</v>
       </c>
       <c r="D18" s="8" t="n">
-        <v>0.3637</v>
+        <v>0.3769</v>
       </c>
       <c r="E18" s="6" t="n">
-        <v>6600</v>
+        <v>6360</v>
       </c>
       <c r="F18" s="7" t="n">
-        <v>1.182</v>
+        <v>0.504</v>
       </c>
       <c r="G18" s="8" t="n">
-        <v>0.355</v>
+        <v>0.3101</v>
       </c>
       <c r="H18" s="6" t="n">
-        <v>1688</v>
+        <v>2270</v>
       </c>
       <c r="I18" s="7" t="n">
-        <v>0.8340000000000001</v>
+        <v>0.31429</v>
       </c>
       <c r="J18" s="8" t="n">
-        <v>0.09080000000000001</v>
+        <v>0.1107</v>
       </c>
       <c r="K18" s="6" t="n">
-        <v>1074</v>
+        <v>1212</v>
       </c>
       <c r="L18" s="7" t="n">
-        <v>-0.202</v>
+        <v>-0.225</v>
       </c>
       <c r="M18" s="8" t="n">
-        <v>0.05779999999999999</v>
+        <v>0.0591</v>
       </c>
       <c r="N18" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="O18" s="7" t="n">
-        <v>0</v>
+        <v>-0.7</v>
       </c>
       <c r="P18" s="8" t="n">
-        <v>0.0002</v>
+        <v>0.0001</v>
       </c>
       <c r="Q18" s="6" t="n">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="R18" s="7" t="n">
-        <v>-0.134</v>
+        <v>-0.3509999999999999</v>
       </c>
       <c r="S18" s="8" t="n">
-        <v>0.0059</v>
+        <v>0.0047</v>
       </c>
       <c r="T18" s="6" t="n">
-        <v>18592</v>
+        <v>20511</v>
       </c>
       <c r="U18" s="7" t="n">
-        <v>0.796</v>
+        <v>0.671</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>May-25</t>
+          <t>Jul-25</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>5997</v>
+        <v>9047</v>
       </c>
       <c r="C19" s="7" t="n">
-        <v>0.7289999999999999</v>
+        <v>0.531</v>
       </c>
       <c r="D19" s="8" t="n">
-        <v>0.342</v>
+        <v>0.3971</v>
       </c>
       <c r="E19" s="6" t="n">
-        <v>6364</v>
+        <v>7720</v>
       </c>
       <c r="F19" s="7" t="n">
-        <v>1.47</v>
+        <v>0.904</v>
       </c>
       <c r="G19" s="8" t="n">
-        <v>0.363</v>
+        <v>0.3389</v>
       </c>
       <c r="H19" s="6" t="n">
-        <v>1612</v>
+        <v>2255</v>
       </c>
       <c r="I19" s="7" t="n">
-        <v>0.93824</v>
+        <v>0.55375</v>
       </c>
       <c r="J19" s="8" t="n">
-        <v>0.0919</v>
+        <v>0.099</v>
       </c>
       <c r="K19" s="6" t="n">
-        <v>1042</v>
+        <v>1240</v>
       </c>
       <c r="L19" s="7" t="n">
-        <v>-0.25</v>
+        <v>-0.373</v>
       </c>
       <c r="M19" s="8" t="n">
-        <v>0.0594</v>
+        <v>0.0544</v>
       </c>
       <c r="N19" s="6" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="O19" s="7" t="n">
-        <v>1.667</v>
+        <v>-0.6</v>
       </c>
       <c r="P19" s="8" t="n">
-        <v>0.0005</v>
+        <v>0.0002</v>
       </c>
       <c r="Q19" s="6" t="n">
-        <v>87</v>
+        <v>104</v>
       </c>
       <c r="R19" s="7" t="n">
-        <v>-0.83</v>
+        <v>-0.354</v>
       </c>
       <c r="S19" s="8" t="n">
-        <v>0.005</v>
+        <v>0.0046</v>
       </c>
       <c r="T19" s="6" t="n">
-        <v>17534</v>
+        <v>22781</v>
       </c>
       <c r="U19" s="7" t="n">
-        <v>0.746</v>
+        <v>0.5600000000000001</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Apr-25</t>
+          <t>Jun-25</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>5069</v>
+        <v>6761</v>
       </c>
       <c r="C20" s="7" t="n">
-        <v>1.218</v>
+        <v>0.772</v>
       </c>
       <c r="D20" s="8" t="n">
-        <v>0.324</v>
+        <v>0.3637</v>
       </c>
       <c r="E20" s="6" t="n">
-        <v>5591</v>
+        <v>6600</v>
       </c>
       <c r="F20" s="7" t="n">
-        <v>3.368</v>
+        <v>1.182</v>
       </c>
       <c r="G20" s="8" t="n">
-        <v>0.3574</v>
+        <v>0.355</v>
       </c>
       <c r="H20" s="6" t="n">
-        <v>1214</v>
+        <v>1688</v>
       </c>
       <c r="I20" s="7" t="n">
-        <v>0.32722</v>
+        <v>0.8340000000000001</v>
       </c>
       <c r="J20" s="8" t="n">
-        <v>0.0776</v>
+        <v>0.09080000000000001</v>
       </c>
       <c r="K20" s="6" t="n">
-        <v>1145</v>
+        <v>1074</v>
       </c>
       <c r="L20" s="7" t="n">
-        <v>0.571</v>
+        <v>-0.202</v>
       </c>
       <c r="M20" s="8" t="n">
-        <v>0.0732</v>
+        <v>0.05779999999999999</v>
       </c>
       <c r="N20" s="6" t="n">
-        <v>1</v>
+        <v>4</v>
+      </c>
+      <c r="O20" s="7" t="n">
+        <v>0</v>
       </c>
       <c r="P20" s="8" t="n">
-        <v>0.0001</v>
+        <v>0.0002</v>
       </c>
       <c r="Q20" s="6" t="n">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="R20" s="7" t="n">
-        <v>-0.402</v>
+        <v>-0.134</v>
       </c>
       <c r="S20" s="8" t="n">
-        <v>0.0063</v>
+        <v>0.0059</v>
       </c>
       <c r="T20" s="6" t="n">
-        <v>15644</v>
+        <v>18592</v>
       </c>
       <c r="U20" s="7" t="n">
-        <v>1.491</v>
+        <v>0.796</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>Mar-25</t>
+          <t>May-25</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>6009</v>
+        <v>5997</v>
       </c>
       <c r="C21" s="7" t="n">
-        <v>-0.025</v>
+        <v>0.7289999999999999</v>
       </c>
       <c r="D21" s="8" t="n">
-        <v>0.3654</v>
+        <v>0.342</v>
       </c>
       <c r="E21" s="6" t="n">
-        <v>5389</v>
+        <v>6364</v>
       </c>
       <c r="F21" s="7" t="n">
-        <v>0.599</v>
+        <v>1.47</v>
       </c>
       <c r="G21" s="8" t="n">
-        <v>0.3276999999999999</v>
+        <v>0.363</v>
       </c>
       <c r="H21" s="6" t="n">
-        <v>734</v>
+        <v>1612</v>
       </c>
       <c r="I21" s="7" t="n">
-        <v>0.47933</v>
+        <v>0.93824</v>
       </c>
       <c r="J21" s="8" t="n">
-        <v>0.0446</v>
+        <v>0.0919</v>
       </c>
       <c r="K21" s="6" t="n">
-        <v>1422</v>
+        <v>1042</v>
       </c>
       <c r="L21" s="7" t="n">
-        <v>-0.576</v>
+        <v>-0.25</v>
       </c>
       <c r="M21" s="8" t="n">
-        <v>0.08649999999999998</v>
+        <v>0.0594</v>
       </c>
       <c r="N21" s="6" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="O21" s="7" t="n">
-        <v>-0.545</v>
+        <v>1.667</v>
       </c>
       <c r="P21" s="8" t="n">
-        <v>0.0003</v>
+        <v>0.0005</v>
       </c>
       <c r="Q21" s="6" t="n">
-        <v>104</v>
+        <v>87</v>
       </c>
       <c r="R21" s="7" t="n">
-        <v>-0.406</v>
+        <v>-0.83</v>
       </c>
       <c r="S21" s="8" t="n">
-        <v>0.0063</v>
+        <v>0.005</v>
       </c>
       <c r="T21" s="6" t="n">
-        <v>16445</v>
+        <v>17534</v>
       </c>
       <c r="U21" s="7" t="n">
-        <v>-0.126</v>
+        <v>0.746</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Feb-25</t>
+          <t>Apr-25</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>5318</v>
+        <v>5069</v>
       </c>
       <c r="C22" s="7" t="n">
-        <v>0.408</v>
+        <v>1.218</v>
       </c>
       <c r="D22" s="8" t="n">
-        <v>0.3651</v>
+        <v>0.324</v>
       </c>
       <c r="E22" s="6" t="n">
-        <v>4692</v>
+        <v>5591</v>
       </c>
       <c r="F22" s="7" t="n">
-        <v>2.398</v>
+        <v>3.368</v>
       </c>
       <c r="G22" s="8" t="n">
-        <v>0.3221</v>
+        <v>0.3574</v>
       </c>
       <c r="H22" s="6" t="n">
-        <v>308</v>
+        <v>1214</v>
       </c>
       <c r="I22" s="7" t="n">
-        <v>3.07</v>
+        <v>0.32722</v>
       </c>
       <c r="J22" s="8" t="n">
-        <v>0.0211</v>
+        <v>0.0776</v>
       </c>
       <c r="K22" s="6" t="n">
-        <v>1217</v>
+        <v>1145</v>
       </c>
       <c r="L22" s="7" t="n">
-        <v>-0.401</v>
+        <v>0.571</v>
       </c>
       <c r="M22" s="8" t="n">
-        <v>0.08349999999999999</v>
+        <v>0.0732</v>
       </c>
       <c r="N22" s="6" t="n">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>-0.8179999999999999</v>
+        <v>1</v>
       </c>
       <c r="P22" s="8" t="n">
         <v>0.0001</v>
       </c>
       <c r="Q22" s="6" t="n">
-        <v>122</v>
+        <v>98</v>
       </c>
       <c r="R22" s="7" t="n">
-        <v>0.196</v>
+        <v>-0.402</v>
       </c>
       <c r="S22" s="8" t="n">
-        <v>0.008399999999999999</v>
+        <v>0.0063</v>
       </c>
       <c r="T22" s="6" t="n">
-        <v>14567</v>
+        <v>15644</v>
       </c>
       <c r="U22" s="7" t="n">
-        <v>0.493</v>
+        <v>1.491</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Jan-25</t>
+          <t>Mar-25</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>5446</v>
+        <v>6009</v>
       </c>
       <c r="C23" s="7" t="n">
-        <v>0.6850000000000001</v>
+        <v>-0.025</v>
       </c>
       <c r="D23" s="8" t="n">
-        <v>0.3487000000000001</v>
+        <v>0.3654</v>
       </c>
       <c r="E23" s="6" t="n">
-        <v>5448</v>
+        <v>5389</v>
       </c>
       <c r="F23" s="7" t="n">
-        <v>2.435</v>
+        <v>0.599</v>
       </c>
       <c r="G23" s="8" t="n">
-        <v>0.3489</v>
+        <v>0.3276999999999999</v>
       </c>
       <c r="H23" s="6" t="n">
-        <v>133</v>
+        <v>734</v>
       </c>
       <c r="I23" s="7" t="n">
-        <v>4.115</v>
+        <v>0.47933</v>
       </c>
       <c r="J23" s="8" t="n">
-        <v>0.008500000000000001</v>
+        <v>0.0446</v>
       </c>
       <c r="K23" s="6" t="n">
-        <v>1659</v>
+        <v>1422</v>
       </c>
       <c r="L23" s="7" t="n">
-        <v>-0.231</v>
+        <v>-0.576</v>
       </c>
       <c r="M23" s="8" t="n">
-        <v>0.1062</v>
+        <v>0.08649999999999998</v>
       </c>
       <c r="N23" s="6" t="n">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="O23" s="7" t="n">
-        <v>-0.238</v>
+        <v>-0.545</v>
       </c>
       <c r="P23" s="8" t="n">
-        <v>0.001</v>
+        <v>0.0003</v>
       </c>
       <c r="Q23" s="6" t="n">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="R23" s="7" t="n">
-        <v>0.06900000000000001</v>
+        <v>-0.406</v>
       </c>
       <c r="S23" s="8" t="n">
-        <v>0.007000000000000001</v>
+        <v>0.0063</v>
       </c>
       <c r="T23" s="6" t="n">
-        <v>15616</v>
+        <v>16445</v>
       </c>
       <c r="U23" s="7" t="n">
-        <v>0.669</v>
+        <v>-0.126</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Dec-24</t>
+          <t>Feb-25</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>4700</v>
+        <v>5318</v>
       </c>
       <c r="C24" s="7" t="n">
-        <v>0.519</v>
+        <v>0.408</v>
       </c>
       <c r="D24" s="8" t="n">
-        <v>0.3633</v>
+        <v>0.3651</v>
       </c>
       <c r="E24" s="6" t="n">
-        <v>4277</v>
+        <v>4692</v>
       </c>
       <c r="F24" s="7" t="n">
-        <v>2.318</v>
+        <v>2.398</v>
       </c>
       <c r="G24" s="8" t="n">
-        <v>0.3306</v>
+        <v>0.3221</v>
       </c>
       <c r="H24" s="6" t="n">
-        <v>103</v>
+        <v>308</v>
       </c>
       <c r="I24" s="7" t="n">
-        <v>2.323</v>
+        <v>3.07</v>
       </c>
       <c r="J24" s="8" t="n">
-        <v>0.008</v>
+        <v>0.0211</v>
       </c>
       <c r="K24" s="6" t="n">
-        <v>1403</v>
+        <v>1217</v>
       </c>
       <c r="L24" s="7" t="n">
-        <v>-0.342</v>
+        <v>-0.401</v>
       </c>
       <c r="M24" s="8" t="n">
-        <v>0.1084</v>
+        <v>0.08349999999999999</v>
       </c>
       <c r="N24" s="6" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="O24" s="7" t="n">
-        <v>-0.286</v>
+        <v>-0.8179999999999999</v>
       </c>
       <c r="P24" s="8" t="n">
-        <v>0.0004</v>
+        <v>0.0001</v>
       </c>
       <c r="Q24" s="6" t="n">
-        <v>103</v>
+        <v>122</v>
       </c>
       <c r="R24" s="7" t="n">
-        <v>-0.309</v>
+        <v>0.196</v>
       </c>
       <c r="S24" s="8" t="n">
-        <v>0.008</v>
+        <v>0.008399999999999999</v>
       </c>
       <c r="T24" s="6" t="n">
-        <v>12937</v>
+        <v>14567</v>
       </c>
       <c r="U24" s="7" t="n">
-        <v>0.423</v>
+        <v>0.493</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Nov-24</t>
+          <t>Jan-25</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>6296</v>
+        <v>5446</v>
       </c>
       <c r="C25" s="7" t="n">
-        <v>1.082</v>
+        <v>0.6850000000000001</v>
       </c>
       <c r="D25" s="8" t="n">
-        <v>0.3516</v>
+        <v>0.3487000000000001</v>
       </c>
       <c r="E25" s="6" t="n">
-        <v>6254</v>
+        <v>5448</v>
       </c>
       <c r="F25" s="7" t="n">
-        <v>4.06</v>
+        <v>2.435</v>
       </c>
       <c r="G25" s="8" t="n">
-        <v>0.3493</v>
+        <v>0.3489</v>
       </c>
       <c r="H25" s="6" t="n">
-        <v>100</v>
+        <v>133</v>
       </c>
       <c r="I25" s="7" t="n">
-        <v>1.326</v>
+        <v>4.115</v>
       </c>
       <c r="J25" s="8" t="n">
-        <v>0.005599999999999999</v>
+        <v>0.008500000000000001</v>
       </c>
       <c r="K25" s="6" t="n">
-        <v>2505</v>
+        <v>1659</v>
       </c>
       <c r="L25" s="7" t="n">
-        <v>0.102</v>
+        <v>-0.231</v>
       </c>
       <c r="M25" s="8" t="n">
-        <v>0.1399</v>
+        <v>0.1062</v>
       </c>
       <c r="N25" s="6" t="n">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="O25" s="7" t="n">
-        <v>-0.615</v>
+        <v>-0.238</v>
       </c>
       <c r="P25" s="8" t="n">
-        <v>0.0003</v>
+        <v>0.001</v>
       </c>
       <c r="Q25" s="6" t="n">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="R25" s="7" t="n">
-        <v>0.055</v>
+        <v>0.06900000000000001</v>
       </c>
       <c r="S25" s="8" t="n">
-        <v>0.0064</v>
+        <v>0.007000000000000001</v>
       </c>
       <c r="T25" s="6" t="n">
-        <v>17905</v>
+        <v>15616</v>
       </c>
       <c r="U25" s="7" t="n">
-        <v>0.9469999999999998</v>
+        <v>0.669</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Oct-24</t>
+          <t>Dec-24</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>6502</v>
+        <v>4700</v>
       </c>
       <c r="C26" s="7" t="n">
-        <v>2.843</v>
+        <v>0.519</v>
       </c>
       <c r="D26" s="8" t="n">
-        <v>0.3707</v>
+        <v>0.3633</v>
       </c>
       <c r="E26" s="6" t="n">
-        <v>6401</v>
+        <v>4277</v>
       </c>
       <c r="F26" s="7" t="n">
-        <v>6.391</v>
+        <v>2.318</v>
       </c>
       <c r="G26" s="8" t="n">
-        <v>0.365</v>
+        <v>0.3306</v>
       </c>
       <c r="H26" s="6" t="n">
-        <v>73</v>
+        <v>103</v>
       </c>
       <c r="I26" s="7" t="n">
-        <v>2.476</v>
+        <v>2.323</v>
       </c>
       <c r="J26" s="8" t="n">
-        <v>0.0042</v>
+        <v>0.008</v>
       </c>
       <c r="K26" s="6" t="n">
-        <v>1955</v>
+        <v>1403</v>
       </c>
       <c r="L26" s="7" t="n">
-        <v>-0.138</v>
+        <v>-0.342</v>
       </c>
       <c r="M26" s="8" t="n">
-        <v>0.1115</v>
+        <v>0.1084</v>
       </c>
       <c r="N26" s="6" t="n">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="O26" s="7" t="n">
-        <v>1.333</v>
+        <v>-0.286</v>
       </c>
       <c r="P26" s="8" t="n">
-        <v>0.0008</v>
+        <v>0.0004</v>
       </c>
       <c r="Q26" s="6" t="n">
-        <v>142</v>
+        <v>103</v>
       </c>
       <c r="R26" s="7" t="n">
-        <v>0.118</v>
+        <v>-0.309</v>
       </c>
       <c r="S26" s="8" t="n">
-        <v>0.0081</v>
+        <v>0.008</v>
       </c>
       <c r="T26" s="6" t="n">
-        <v>17539</v>
+        <v>12937</v>
       </c>
       <c r="U26" s="7" t="n">
-        <v>1.077</v>
+        <v>0.423</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Sep-24</t>
+          <t>Nov-24</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>5124</v>
+        <v>6296</v>
       </c>
       <c r="C27" s="7" t="n">
-        <v>1.12867</v>
+        <v>1.082</v>
       </c>
       <c r="D27" s="8" t="n">
-        <v>0.3511</v>
+        <v>0.3516</v>
       </c>
       <c r="E27" s="6" t="n">
-        <v>5171</v>
+        <v>6254</v>
       </c>
       <c r="F27" s="7" t="n">
-        <v>6.626999999999999</v>
+        <v>4.06</v>
       </c>
       <c r="G27" s="8" t="n">
-        <v>0.3543</v>
+        <v>0.3493</v>
       </c>
       <c r="H27" s="6" t="n">
-        <v>58</v>
+        <v>100</v>
+      </c>
+      <c r="I27" s="7" t="n">
+        <v>1.326</v>
       </c>
       <c r="J27" s="8" t="n">
-        <v>0.004</v>
+        <v>0.005599999999999999</v>
       </c>
       <c r="K27" s="6" t="n">
-        <v>1694</v>
+        <v>2505</v>
       </c>
       <c r="L27" s="7" t="n">
-        <v>-0.162</v>
+        <v>0.102</v>
       </c>
       <c r="M27" s="8" t="n">
-        <v>0.1161</v>
+        <v>0.1399</v>
       </c>
       <c r="N27" s="6" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="O27" s="7" t="n">
-        <v>-0.222</v>
+        <v>-0.615</v>
       </c>
       <c r="P27" s="8" t="n">
-        <v>0.0005</v>
+        <v>0.0003</v>
       </c>
       <c r="Q27" s="6" t="n">
-        <v>103</v>
+        <v>115</v>
       </c>
       <c r="R27" s="7" t="n">
-        <v>-0.4429999999999999</v>
+        <v>0.055</v>
       </c>
       <c r="S27" s="8" t="n">
-        <v>0.0071</v>
+        <v>0.0064</v>
       </c>
       <c r="T27" s="6" t="n">
-        <v>14593</v>
+        <v>17905</v>
       </c>
       <c r="U27" s="7" t="n">
-        <v>0.845</v>
+        <v>0.9469999999999998</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Aug-24</t>
+          <t>Oct-24</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>4164</v>
+        <v>6502</v>
+      </c>
+      <c r="C28" s="7" t="n">
+        <v>2.843</v>
       </c>
       <c r="D28" s="8" t="n">
-        <v>0.3393</v>
+        <v>0.3707</v>
       </c>
       <c r="E28" s="6" t="n">
-        <v>4229</v>
+        <v>6401</v>
       </c>
       <c r="F28" s="7" t="n">
-        <v>0.17879</v>
+        <v>6.391</v>
       </c>
       <c r="G28" s="8" t="n">
-        <v>0.3445</v>
+        <v>0.365</v>
       </c>
       <c r="H28" s="6" t="n">
-        <v>70</v>
+        <v>73</v>
+      </c>
+      <c r="I28" s="7" t="n">
+        <v>2.476</v>
       </c>
       <c r="J28" s="8" t="n">
-        <v>0.0057</v>
+        <v>0.0042</v>
       </c>
       <c r="K28" s="6" t="n">
-        <v>1564</v>
+        <v>1955</v>
       </c>
       <c r="L28" s="7" t="n">
-        <v>-0.227</v>
+        <v>-0.138</v>
       </c>
       <c r="M28" s="8" t="n">
-        <v>0.1274</v>
+        <v>0.1115</v>
       </c>
       <c r="N28" s="6" t="n">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="O28" s="7" t="n">
-        <v>-0.167</v>
+        <v>1.333</v>
       </c>
       <c r="P28" s="8" t="n">
         <v>0.0008</v>
       </c>
       <c r="Q28" s="6" t="n">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="R28" s="7" t="n">
-        <v>-0.3619999999999999</v>
+        <v>0.118</v>
       </c>
       <c r="S28" s="8" t="n">
-        <v>0.0121</v>
+        <v>0.0081</v>
       </c>
       <c r="T28" s="6" t="n">
-        <v>12274</v>
+        <v>17539</v>
       </c>
       <c r="U28" s="7" t="n">
-        <v>0.5629999999999999</v>
+        <v>1.077</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Jul-24</t>
+          <t>Sep-24</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>5909</v>
+        <v>5124</v>
+      </c>
+      <c r="C29" s="7" t="n">
+        <v>1.12867</v>
       </c>
       <c r="D29" s="8" t="n">
-        <v>0.4047</v>
+        <v>0.3511</v>
       </c>
       <c r="E29" s="6" t="n">
-        <v>4055</v>
+        <v>5171</v>
       </c>
       <c r="F29" s="7" t="n">
-        <v>0.20569</v>
+        <v>6.626999999999999</v>
       </c>
       <c r="G29" s="8" t="n">
-        <v>0.2777</v>
+        <v>0.3543</v>
       </c>
       <c r="H29" s="6" t="n">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="J29" s="8" t="n">
-        <v>0.0027</v>
+        <v>0.004</v>
       </c>
       <c r="K29" s="6" t="n">
-        <v>1979</v>
+        <v>1694</v>
       </c>
       <c r="L29" s="7" t="n">
-        <v>-0.037</v>
+        <v>-0.162</v>
       </c>
       <c r="M29" s="8" t="n">
-        <v>0.1355</v>
+        <v>0.1161</v>
       </c>
       <c r="N29" s="6" t="n">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="O29" s="7" t="n">
-        <v>-0.231</v>
+        <v>-0.222</v>
       </c>
       <c r="P29" s="8" t="n">
-        <v>0.0006999999999999999</v>
+        <v>0.0005</v>
       </c>
       <c r="Q29" s="6" t="n">
-        <v>161</v>
+        <v>103</v>
       </c>
       <c r="R29" s="7" t="n">
-        <v>0.073</v>
+        <v>-0.4429999999999999</v>
       </c>
       <c r="S29" s="8" t="n">
-        <v>0.011</v>
+        <v>0.0071</v>
       </c>
       <c r="T29" s="6" t="n">
-        <v>14601</v>
+        <v>14593</v>
       </c>
       <c r="U29" s="7" t="n">
-        <v>0.8740000000000001</v>
+        <v>0.845</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>