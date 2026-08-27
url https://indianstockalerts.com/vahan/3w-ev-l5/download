--- v1 (2026-07-12)
+++ v2 (2026-08-27)
@@ -456,92 +456,92 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U29"/>
+  <dimension ref="A1:U30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="12" customWidth="1" min="16" max="16"/>
     <col width="12" customWidth="1" min="17" max="17"/>
     <col width="12" customWidth="1" min="18" max="18"/>
     <col width="12" customWidth="1" min="19" max="19"/>
     <col width="12" customWidth="1" min="20" max="20"/>
     <col width="12" customWidth="1" min="21" max="21"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Indian Stock Alerts — indianstockalerts.com</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Three Wheeler EVs (L5) — Monthly Vahan Registration Data | Generated: 12 Jul 2026</t>
+          <t>Three Wheeler EVs (L5) — Monthly Vahan Registration Data | Generated: 27 Aug 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Source: Vahan (MoRTH). Registrations ≠ dispatches. For personal use only — redistribution prohibited.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>Mahindra Vol</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>Mahindra YoY%</t>
         </is>
@@ -618,1625 +618,1692 @@
       </c>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>Atul YoY%</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>Atul MS%</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Industry Vol</t>
         </is>
       </c>
       <c r="U5" s="4" t="inlineStr">
         <is>
           <t>Industry YoY%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>Jul-26(P)*</t>
+          <t>Aug-26(P)*</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>13178</v>
+        <v>11457</v>
       </c>
       <c r="C6" s="7" t="n">
-        <v>0.457</v>
+        <v>0.8009999999999999</v>
       </c>
       <c r="D6" s="8" t="n">
-        <v>0.337</v>
+        <v>0.2711</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>10196</v>
+        <v>12299</v>
       </c>
       <c r="F6" s="7" t="n">
-        <v>0.321</v>
+        <v>0.591</v>
       </c>
       <c r="G6" s="8" t="n">
-        <v>0.2608</v>
+        <v>0.2911</v>
       </c>
       <c r="H6" s="6" t="n">
-        <v>3613</v>
+        <v>4080</v>
       </c>
       <c r="I6" s="7" t="n">
-        <v>0.602</v>
+        <v>0.797</v>
       </c>
       <c r="J6" s="8" t="n">
-        <v>0.0924</v>
+        <v>0.09660000000000001</v>
       </c>
       <c r="K6" s="6" t="n">
-        <v>1406</v>
+        <v>1444</v>
       </c>
       <c r="L6" s="7" t="n">
-        <v>0.134</v>
+        <v>0.191</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0.036</v>
+        <v>0.0342</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>953</v>
+        <v>1216</v>
       </c>
       <c r="O6" s="7" t="n">
-        <v>237.25</v>
+        <v>404.333</v>
       </c>
       <c r="P6" s="8" t="n">
-        <v>0.0244</v>
+        <v>0.0288</v>
       </c>
       <c r="Q6" s="6" t="n">
-        <v>287</v>
+        <v>302</v>
       </c>
       <c r="R6" s="7" t="n">
-        <v>1.76</v>
+        <v>2.146</v>
       </c>
       <c r="S6" s="8" t="n">
-        <v>0.0074</v>
+        <v>0.0071</v>
       </c>
       <c r="T6" s="6" t="n">
-        <v>39102</v>
+        <v>42253</v>
       </c>
       <c r="U6" s="7" t="n">
-        <v>0.716</v>
+        <v>1.06</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>Jul-26</t>
+          <t>Aug-26</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>4676</v>
+        <v>9609</v>
       </c>
       <c r="D7" s="8" t="n">
-        <v>0.337</v>
+        <v>0.2711</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>3618</v>
+        <v>10315</v>
       </c>
       <c r="G7" s="8" t="n">
-        <v>0.2608</v>
+        <v>0.2911</v>
       </c>
       <c r="H7" s="6" t="n">
-        <v>1282</v>
+        <v>3422</v>
       </c>
       <c r="J7" s="8" t="n">
-        <v>0.0924</v>
+        <v>0.09660000000000001</v>
       </c>
       <c r="K7" s="6" t="n">
-        <v>499</v>
+        <v>1211</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0.036</v>
+        <v>0.0342</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>338</v>
+        <v>1020</v>
       </c>
       <c r="P7" s="8" t="n">
-        <v>0.0244</v>
+        <v>0.0288</v>
       </c>
       <c r="Q7" s="6" t="n">
-        <v>102</v>
+        <v>253</v>
       </c>
       <c r="S7" s="8" t="n">
-        <v>0.0074</v>
+        <v>0.0071</v>
       </c>
       <c r="T7" s="6" t="n">
-        <v>13875</v>
+        <v>35438</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Jun-26</t>
+          <t>Jul-26</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>12491</v>
+        <v>13842</v>
       </c>
       <c r="C8" s="7" t="n">
-        <v>0.848</v>
+        <v>0.7929999999999999</v>
       </c>
       <c r="D8" s="8" t="n">
-        <v>0.3209</v>
+        <v>0.2995</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>11406</v>
+        <v>13666</v>
       </c>
       <c r="F8" s="7" t="n">
-        <v>0.728</v>
+        <v>0.511</v>
       </c>
       <c r="G8" s="8" t="n">
-        <v>0.293</v>
+        <v>0.2957</v>
       </c>
       <c r="H8" s="6" t="n">
-        <v>4048</v>
+        <v>4772</v>
       </c>
       <c r="I8" s="7" t="n">
-        <v>1.398</v>
+        <v>1.116</v>
       </c>
       <c r="J8" s="8" t="n">
-        <v>0.104</v>
+        <v>0.1033</v>
       </c>
       <c r="K8" s="6" t="n">
-        <v>1534</v>
+        <v>1575</v>
       </c>
       <c r="L8" s="7" t="n">
-        <v>0.428</v>
+        <v>0.27</v>
       </c>
       <c r="M8" s="8" t="n">
-        <v>0.0394</v>
+        <v>0.0341</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>952</v>
+        <v>1172</v>
       </c>
       <c r="O8" s="7" t="n">
-        <v>237</v>
+        <v>292</v>
       </c>
       <c r="P8" s="8" t="n">
-        <v>0.0245</v>
+        <v>0.0254</v>
       </c>
       <c r="Q8" s="6" t="n">
-        <v>282</v>
+        <v>304</v>
       </c>
       <c r="R8" s="7" t="n">
-        <v>1.564</v>
+        <v>1.923</v>
       </c>
       <c r="S8" s="8" t="n">
-        <v>0.0072</v>
+        <v>0.0066</v>
       </c>
       <c r="T8" s="6" t="n">
-        <v>38928</v>
+        <v>46214</v>
       </c>
       <c r="U8" s="7" t="n">
-        <v>1.094</v>
+        <v>1.029</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>May-26</t>
+          <t>Jun-26</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>10707</v>
+        <v>12493</v>
       </c>
       <c r="C9" s="7" t="n">
-        <v>0.785</v>
+        <v>0.848</v>
       </c>
       <c r="D9" s="8" t="n">
-        <v>0.3023</v>
+        <v>0.3209</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>12139</v>
+        <v>11404</v>
       </c>
       <c r="F9" s="7" t="n">
-        <v>0.907</v>
+        <v>0.728</v>
       </c>
       <c r="G9" s="8" t="n">
-        <v>0.3428</v>
+        <v>0.293</v>
       </c>
       <c r="H9" s="6" t="n">
-        <v>3798</v>
+        <v>4048</v>
       </c>
       <c r="I9" s="7" t="n">
-        <v>1.356</v>
+        <v>1.398</v>
       </c>
       <c r="J9" s="8" t="n">
-        <v>0.1072</v>
+        <v>0.104</v>
       </c>
       <c r="K9" s="6" t="n">
-        <v>1268</v>
+        <v>1534</v>
       </c>
       <c r="L9" s="7" t="n">
-        <v>0.217</v>
+        <v>0.428</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>0.0358</v>
+        <v>0.0394</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>934</v>
+        <v>952</v>
       </c>
       <c r="O9" s="7" t="n">
-        <v>1.1575</v>
+        <v>237</v>
       </c>
       <c r="P9" s="8" t="n">
-        <v>0.0264</v>
+        <v>0.0245</v>
       </c>
       <c r="Q9" s="6" t="n">
-        <v>202</v>
+        <v>282</v>
       </c>
       <c r="R9" s="7" t="n">
-        <v>1.322</v>
+        <v>1.564</v>
       </c>
       <c r="S9" s="8" t="n">
-        <v>0.0057</v>
+        <v>0.0072</v>
       </c>
       <c r="T9" s="6" t="n">
-        <v>35414</v>
+        <v>38928</v>
       </c>
       <c r="U9" s="7" t="n">
-        <v>1.02</v>
+        <v>1.094</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Apr-26</t>
+          <t>May-26</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>9740</v>
+        <v>10707</v>
       </c>
       <c r="C10" s="7" t="n">
-        <v>0.921</v>
+        <v>0.785</v>
       </c>
       <c r="D10" s="8" t="n">
-        <v>0.3335</v>
+        <v>0.3023</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>9692</v>
+        <v>12139</v>
       </c>
       <c r="F10" s="7" t="n">
-        <v>0.7340000000000001</v>
+        <v>0.907</v>
       </c>
       <c r="G10" s="8" t="n">
-        <v>0.3318</v>
+        <v>0.3428</v>
       </c>
       <c r="H10" s="6" t="n">
-        <v>3224</v>
+        <v>3798</v>
       </c>
       <c r="I10" s="7" t="n">
-        <v>1.656</v>
+        <v>1.356</v>
       </c>
       <c r="J10" s="8" t="n">
-        <v>0.1104</v>
+        <v>0.1072</v>
       </c>
       <c r="K10" s="6" t="n">
-        <v>1191</v>
+        <v>1268</v>
       </c>
       <c r="L10" s="7" t="n">
-        <v>0.04</v>
+        <v>0.217</v>
       </c>
       <c r="M10" s="8" t="n">
-        <v>0.0408</v>
+        <v>0.0358</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>715</v>
+        <v>934</v>
       </c>
       <c r="O10" s="7" t="n">
-        <v>7.14</v>
+        <v>1.1575</v>
       </c>
       <c r="P10" s="8" t="n">
-        <v>0.0245</v>
+        <v>0.0264</v>
       </c>
       <c r="Q10" s="6" t="n">
-        <v>164</v>
+        <v>202</v>
       </c>
       <c r="R10" s="7" t="n">
-        <v>0.6730000000000002</v>
+        <v>1.322</v>
       </c>
       <c r="S10" s="8" t="n">
-        <v>0.005599999999999999</v>
+        <v>0.0057</v>
       </c>
       <c r="T10" s="6" t="n">
-        <v>29206</v>
+        <v>35414</v>
       </c>
       <c r="U10" s="7" t="n">
-        <v>0.867</v>
+        <v>1.02</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Mar-26</t>
+          <t>Apr-26</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>8848</v>
+        <v>9740</v>
       </c>
       <c r="C11" s="7" t="n">
-        <v>0.472</v>
+        <v>0.921</v>
       </c>
       <c r="D11" s="8" t="n">
-        <v>0.3224</v>
+        <v>0.3335</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>8980</v>
+        <v>9692</v>
       </c>
       <c r="F11" s="7" t="n">
-        <v>0.666</v>
+        <v>0.7340000000000001</v>
       </c>
       <c r="G11" s="8" t="n">
-        <v>0.3272</v>
+        <v>0.3318</v>
       </c>
       <c r="H11" s="6" t="n">
-        <v>2950</v>
+        <v>3224</v>
       </c>
       <c r="I11" s="7" t="n">
-        <v>3.019</v>
+        <v>1.656</v>
       </c>
       <c r="J11" s="8" t="n">
-        <v>0.1075</v>
+        <v>0.1104</v>
       </c>
       <c r="K11" s="6" t="n">
-        <v>1136</v>
+        <v>1191</v>
       </c>
       <c r="L11" s="7" t="n">
-        <v>-0.201</v>
+        <v>0.04</v>
       </c>
       <c r="M11" s="8" t="n">
-        <v>0.0414</v>
+        <v>0.0408</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>581</v>
+        <v>715</v>
       </c>
       <c r="O11" s="7" t="n">
-        <v>1.152</v>
+        <v>7.14</v>
       </c>
       <c r="P11" s="8" t="n">
-        <v>0.0212</v>
+        <v>0.0245</v>
       </c>
       <c r="Q11" s="6" t="n">
-        <v>330</v>
+        <v>164</v>
       </c>
       <c r="R11" s="7" t="n">
-        <v>2.173</v>
+        <v>0.6730000000000002</v>
       </c>
       <c r="S11" s="8" t="n">
-        <v>0.012</v>
+        <v>0.005599999999999999</v>
       </c>
       <c r="T11" s="6" t="n">
-        <v>27446</v>
+        <v>29206</v>
       </c>
       <c r="U11" s="7" t="n">
-        <v>0.669</v>
+        <v>0.867</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Feb-26</t>
+          <t>Mar-26</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>7351</v>
+        <v>8848</v>
       </c>
       <c r="C12" s="7" t="n">
-        <v>0.382</v>
+        <v>0.472</v>
       </c>
       <c r="D12" s="8" t="n">
-        <v>0.2993</v>
+        <v>0.3224</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>8689</v>
+        <v>8980</v>
       </c>
       <c r="F12" s="7" t="n">
-        <v>0.852</v>
+        <v>0.666</v>
       </c>
       <c r="G12" s="8" t="n">
-        <v>0.3537000000000001</v>
+        <v>0.3272</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>2534</v>
+        <v>2950</v>
       </c>
       <c r="I12" s="7" t="n">
-        <v>7.227</v>
+        <v>3.019</v>
       </c>
       <c r="J12" s="8" t="n">
-        <v>0.1032</v>
+        <v>0.1075</v>
       </c>
       <c r="K12" s="6" t="n">
-        <v>974</v>
+        <v>1136</v>
       </c>
       <c r="L12" s="7" t="n">
-        <v>-0.2</v>
+        <v>-0.201</v>
       </c>
       <c r="M12" s="8" t="n">
-        <v>0.0397</v>
+        <v>0.0414</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>487</v>
+        <v>581</v>
       </c>
       <c r="O12" s="7" t="n">
-        <v>2.425</v>
+        <v>1.152</v>
       </c>
       <c r="P12" s="8" t="n">
-        <v>0.0198</v>
+        <v>0.0212</v>
       </c>
       <c r="Q12" s="6" t="n">
-        <v>343</v>
+        <v>330</v>
       </c>
       <c r="R12" s="7" t="n">
-        <v>1.811</v>
+        <v>2.173</v>
       </c>
       <c r="S12" s="8" t="n">
-        <v>0.014</v>
+        <v>0.012</v>
       </c>
       <c r="T12" s="6" t="n">
-        <v>24563</v>
+        <v>27446</v>
       </c>
       <c r="U12" s="7" t="n">
-        <v>0.6860000000000001</v>
+        <v>0.669</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Jan-26</t>
+          <t>Feb-26</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>6761</v>
+        <v>7351</v>
       </c>
       <c r="C13" s="7" t="n">
-        <v>0.241</v>
+        <v>0.382</v>
       </c>
       <c r="D13" s="8" t="n">
-        <v>0.2827</v>
+        <v>0.2993</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>8454</v>
+        <v>8689</v>
       </c>
       <c r="F13" s="7" t="n">
-        <v>0.552</v>
+        <v>0.852</v>
       </c>
       <c r="G13" s="8" t="n">
-        <v>0.3533999999999999</v>
+        <v>0.3537000000000001</v>
       </c>
       <c r="H13" s="6" t="n">
-        <v>2755</v>
+        <v>2534</v>
       </c>
       <c r="I13" s="7" t="n">
-        <v>0.19714</v>
+        <v>7.227</v>
       </c>
       <c r="J13" s="8" t="n">
-        <v>0.1152</v>
+        <v>0.1032</v>
       </c>
       <c r="K13" s="6" t="n">
-        <v>930</v>
+        <v>974</v>
       </c>
       <c r="L13" s="7" t="n">
-        <v>-0.439</v>
+        <v>-0.2</v>
       </c>
       <c r="M13" s="8" t="n">
-        <v>0.0389</v>
+        <v>0.0397</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>452</v>
+        <v>487</v>
       </c>
       <c r="O13" s="7" t="n">
-        <v>0.2725</v>
+        <v>2.425</v>
       </c>
       <c r="P13" s="8" t="n">
-        <v>0.0189</v>
+        <v>0.0198</v>
       </c>
       <c r="Q13" s="6" t="n">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="R13" s="7" t="n">
-        <v>2.119</v>
+        <v>1.811</v>
       </c>
       <c r="S13" s="8" t="n">
-        <v>0.0142</v>
+        <v>0.014</v>
       </c>
       <c r="T13" s="6" t="n">
-        <v>23919</v>
+        <v>24563</v>
       </c>
       <c r="U13" s="7" t="n">
-        <v>0.532</v>
+        <v>0.6860000000000001</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Dec-25</t>
+          <t>Jan-26</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>7190</v>
+        <v>6761</v>
       </c>
       <c r="C14" s="7" t="n">
-        <v>0.53</v>
+        <v>0.241</v>
       </c>
       <c r="D14" s="8" t="n">
-        <v>0.3044</v>
+        <v>0.2827</v>
       </c>
       <c r="E14" s="6" t="n">
-        <v>7530</v>
+        <v>8454</v>
       </c>
       <c r="F14" s="7" t="n">
-        <v>0.7609999999999999</v>
+        <v>0.552</v>
       </c>
       <c r="G14" s="8" t="n">
-        <v>0.3188</v>
+        <v>0.3533999999999999</v>
       </c>
       <c r="H14" s="6" t="n">
-        <v>3009</v>
+        <v>2755</v>
       </c>
       <c r="I14" s="7" t="n">
-        <v>0.28214</v>
+        <v>0.19714</v>
       </c>
       <c r="J14" s="8" t="n">
-        <v>0.1274</v>
+        <v>0.1152</v>
       </c>
       <c r="K14" s="6" t="n">
-        <v>1345</v>
+        <v>930</v>
       </c>
       <c r="L14" s="7" t="n">
-        <v>-0.04100000000000001</v>
+        <v>-0.439</v>
       </c>
       <c r="M14" s="8" t="n">
-        <v>0.05689999999999999</v>
+        <v>0.0389</v>
       </c>
       <c r="N14" s="6" t="n">
-        <v>248</v>
+        <v>452</v>
       </c>
       <c r="O14" s="7" t="n">
-        <v>0.486</v>
+        <v>0.2725</v>
       </c>
       <c r="P14" s="8" t="n">
-        <v>0.0105</v>
+        <v>0.0189</v>
       </c>
       <c r="Q14" s="6" t="n">
-        <v>295</v>
+        <v>340</v>
       </c>
       <c r="R14" s="7" t="n">
-        <v>1.864</v>
+        <v>2.119</v>
       </c>
       <c r="S14" s="8" t="n">
-        <v>0.0125</v>
+        <v>0.0142</v>
       </c>
       <c r="T14" s="6" t="n">
-        <v>23620</v>
+        <v>23919</v>
       </c>
       <c r="U14" s="7" t="n">
-        <v>0.826</v>
+        <v>0.532</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Nov-25</t>
+          <t>Dec-25</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>9829</v>
+        <v>7190</v>
       </c>
       <c r="C15" s="7" t="n">
-        <v>0.5610000000000001</v>
+        <v>0.53</v>
       </c>
       <c r="D15" s="8" t="n">
-        <v>0.3622</v>
+        <v>0.3044</v>
       </c>
       <c r="E15" s="6" t="n">
-        <v>8908</v>
+        <v>7530</v>
       </c>
       <c r="F15" s="7" t="n">
-        <v>0.424</v>
+        <v>0.7609999999999999</v>
       </c>
       <c r="G15" s="8" t="n">
-        <v>0.3282</v>
+        <v>0.3188</v>
       </c>
       <c r="H15" s="6" t="n">
-        <v>3029</v>
+        <v>3009</v>
       </c>
       <c r="I15" s="7" t="n">
-        <v>0.2929</v>
+        <v>0.28214</v>
       </c>
       <c r="J15" s="8" t="n">
-        <v>0.1116</v>
+        <v>0.1274</v>
       </c>
       <c r="K15" s="6" t="n">
-        <v>1335</v>
+        <v>1345</v>
       </c>
       <c r="L15" s="7" t="n">
-        <v>-0.467</v>
+        <v>-0.04100000000000001</v>
       </c>
       <c r="M15" s="8" t="n">
-        <v>0.0492</v>
+        <v>0.05689999999999999</v>
       </c>
       <c r="N15" s="6" t="n">
-        <v>89</v>
+        <v>248</v>
       </c>
       <c r="O15" s="7" t="n">
-        <v>0.168</v>
+        <v>0.486</v>
       </c>
       <c r="P15" s="8" t="n">
-        <v>0.0033</v>
+        <v>0.0105</v>
       </c>
       <c r="Q15" s="6" t="n">
-        <v>383</v>
+        <v>295</v>
       </c>
       <c r="R15" s="7" t="n">
-        <v>2.33</v>
+        <v>1.864</v>
       </c>
       <c r="S15" s="8" t="n">
-        <v>0.0141</v>
+        <v>0.0125</v>
       </c>
       <c r="T15" s="6" t="n">
-        <v>27138</v>
+        <v>23620</v>
       </c>
       <c r="U15" s="7" t="n">
-        <v>0.516</v>
+        <v>0.826</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Oct-25</t>
+          <t>Nov-25</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>10847</v>
+        <v>9829</v>
       </c>
       <c r="C16" s="7" t="n">
-        <v>0.6679999999999999</v>
+        <v>0.5610000000000001</v>
       </c>
       <c r="D16" s="8" t="n">
-        <v>0.4054</v>
+        <v>0.3622</v>
       </c>
       <c r="E16" s="6" t="n">
-        <v>8136</v>
+        <v>8908</v>
       </c>
       <c r="F16" s="7" t="n">
-        <v>0.271</v>
+        <v>0.424</v>
       </c>
       <c r="G16" s="8" t="n">
-        <v>0.3041</v>
+        <v>0.3282</v>
       </c>
       <c r="H16" s="6" t="n">
-        <v>2974</v>
+        <v>3029</v>
       </c>
       <c r="I16" s="7" t="n">
-        <v>0.3974</v>
+        <v>0.2929</v>
       </c>
       <c r="J16" s="8" t="n">
-        <v>0.1112</v>
+        <v>0.1116</v>
       </c>
       <c r="K16" s="6" t="n">
-        <v>1421</v>
+        <v>1335</v>
       </c>
       <c r="L16" s="7" t="n">
-        <v>-0.273</v>
+        <v>-0.467</v>
       </c>
       <c r="M16" s="8" t="n">
-        <v>0.05310000000000001</v>
+        <v>0.0492</v>
       </c>
       <c r="N16" s="6" t="n">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="O16" s="7" t="n">
-        <v>5.214000000000001</v>
+        <v>0.168</v>
       </c>
       <c r="P16" s="8" t="n">
         <v>0.0033</v>
       </c>
       <c r="Q16" s="6" t="n">
-        <v>225</v>
+        <v>383</v>
       </c>
       <c r="R16" s="7" t="n">
-        <v>0.585</v>
+        <v>2.33</v>
       </c>
       <c r="S16" s="8" t="n">
-        <v>0.008399999999999999</v>
+        <v>0.0141</v>
       </c>
       <c r="T16" s="6" t="n">
-        <v>26753</v>
+        <v>27138</v>
       </c>
       <c r="U16" s="7" t="n">
-        <v>0.525</v>
+        <v>0.516</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Sep-25</t>
+          <t>Oct-25</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>7734</v>
+        <v>10847</v>
       </c>
       <c r="C17" s="7" t="n">
-        <v>0.509</v>
+        <v>0.6679999999999999</v>
       </c>
       <c r="D17" s="8" t="n">
-        <v>0.3638</v>
+        <v>0.4054</v>
       </c>
       <c r="E17" s="6" t="n">
-        <v>6940</v>
+        <v>8136</v>
       </c>
       <c r="F17" s="7" t="n">
-        <v>0.342</v>
+        <v>0.271</v>
       </c>
       <c r="G17" s="8" t="n">
-        <v>0.3264</v>
+        <v>0.3041</v>
       </c>
       <c r="H17" s="6" t="n">
-        <v>2492</v>
+        <v>2974</v>
       </c>
       <c r="I17" s="7" t="n">
-        <v>0.41966</v>
+        <v>0.3974</v>
       </c>
       <c r="J17" s="8" t="n">
-        <v>0.1172</v>
+        <v>0.1112</v>
       </c>
       <c r="K17" s="6" t="n">
-        <v>1058</v>
+        <v>1421</v>
       </c>
       <c r="L17" s="7" t="n">
-        <v>-0.375</v>
+        <v>-0.273</v>
       </c>
       <c r="M17" s="8" t="n">
-        <v>0.0498</v>
+        <v>0.05310000000000001</v>
       </c>
       <c r="N17" s="6" t="n">
-        <v>14</v>
+        <v>87</v>
       </c>
       <c r="O17" s="7" t="n">
-        <v>1</v>
+        <v>5.214000000000001</v>
       </c>
       <c r="P17" s="8" t="n">
-        <v>0.0006999999999999999</v>
+        <v>0.0033</v>
       </c>
       <c r="Q17" s="6" t="n">
-        <v>114</v>
+        <v>225</v>
       </c>
       <c r="R17" s="7" t="n">
-        <v>0.107</v>
+        <v>0.585</v>
       </c>
       <c r="S17" s="8" t="n">
-        <v>0.0054</v>
+        <v>0.008399999999999999</v>
       </c>
       <c r="T17" s="6" t="n">
-        <v>21259</v>
+        <v>26753</v>
       </c>
       <c r="U17" s="7" t="n">
-        <v>0.457</v>
+        <v>0.525</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Aug-25</t>
+          <t>Sep-25</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>7730</v>
+        <v>7734</v>
       </c>
       <c r="C18" s="7" t="n">
-        <v>0.856</v>
+        <v>0.509</v>
       </c>
       <c r="D18" s="8" t="n">
-        <v>0.3769</v>
+        <v>0.3638</v>
       </c>
       <c r="E18" s="6" t="n">
-        <v>6360</v>
+        <v>6940</v>
       </c>
       <c r="F18" s="7" t="n">
-        <v>0.504</v>
+        <v>0.342</v>
       </c>
       <c r="G18" s="8" t="n">
-        <v>0.3101</v>
+        <v>0.3264</v>
       </c>
       <c r="H18" s="6" t="n">
-        <v>2270</v>
+        <v>2492</v>
       </c>
       <c r="I18" s="7" t="n">
-        <v>0.31429</v>
+        <v>0.41966</v>
       </c>
       <c r="J18" s="8" t="n">
-        <v>0.1107</v>
+        <v>0.1172</v>
       </c>
       <c r="K18" s="6" t="n">
-        <v>1212</v>
+        <v>1058</v>
       </c>
       <c r="L18" s="7" t="n">
-        <v>-0.225</v>
+        <v>-0.375</v>
       </c>
       <c r="M18" s="8" t="n">
-        <v>0.0591</v>
+        <v>0.0498</v>
       </c>
       <c r="N18" s="6" t="n">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="O18" s="7" t="n">
-        <v>-0.7</v>
+        <v>1</v>
       </c>
       <c r="P18" s="8" t="n">
-        <v>0.0001</v>
+        <v>0.0006999999999999999</v>
       </c>
       <c r="Q18" s="6" t="n">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="R18" s="7" t="n">
-        <v>-0.3509999999999999</v>
+        <v>0.107</v>
       </c>
       <c r="S18" s="8" t="n">
-        <v>0.0047</v>
+        <v>0.0054</v>
       </c>
       <c r="T18" s="6" t="n">
-        <v>20511</v>
+        <v>21259</v>
       </c>
       <c r="U18" s="7" t="n">
-        <v>0.671</v>
+        <v>0.457</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>Jul-25</t>
+          <t>Aug-25</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>9047</v>
+        <v>7730</v>
       </c>
       <c r="C19" s="7" t="n">
-        <v>0.531</v>
+        <v>0.856</v>
       </c>
       <c r="D19" s="8" t="n">
-        <v>0.3971</v>
+        <v>0.3769</v>
       </c>
       <c r="E19" s="6" t="n">
-        <v>7720</v>
+        <v>6360</v>
       </c>
       <c r="F19" s="7" t="n">
-        <v>0.904</v>
+        <v>0.504</v>
       </c>
       <c r="G19" s="8" t="n">
-        <v>0.3389</v>
+        <v>0.3101</v>
       </c>
       <c r="H19" s="6" t="n">
-        <v>2255</v>
+        <v>2270</v>
       </c>
       <c r="I19" s="7" t="n">
-        <v>0.55375</v>
+        <v>0.31429</v>
       </c>
       <c r="J19" s="8" t="n">
-        <v>0.099</v>
+        <v>0.1107</v>
       </c>
       <c r="K19" s="6" t="n">
-        <v>1240</v>
+        <v>1212</v>
       </c>
       <c r="L19" s="7" t="n">
-        <v>-0.373</v>
+        <v>-0.225</v>
       </c>
       <c r="M19" s="8" t="n">
-        <v>0.0544</v>
+        <v>0.0591</v>
       </c>
       <c r="N19" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="O19" s="7" t="n">
-        <v>-0.6</v>
+        <v>-0.7</v>
       </c>
       <c r="P19" s="8" t="n">
-        <v>0.0002</v>
+        <v>0.0001</v>
       </c>
       <c r="Q19" s="6" t="n">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="R19" s="7" t="n">
-        <v>-0.354</v>
+        <v>-0.3509999999999999</v>
       </c>
       <c r="S19" s="8" t="n">
-        <v>0.0046</v>
+        <v>0.0047</v>
       </c>
       <c r="T19" s="6" t="n">
-        <v>22781</v>
+        <v>20511</v>
       </c>
       <c r="U19" s="7" t="n">
-        <v>0.5600000000000001</v>
+        <v>0.671</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Jun-25</t>
+          <t>Jul-25</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>6761</v>
+        <v>9047</v>
       </c>
       <c r="C20" s="7" t="n">
-        <v>0.772</v>
+        <v>0.531</v>
       </c>
       <c r="D20" s="8" t="n">
-        <v>0.3637</v>
+        <v>0.3971</v>
       </c>
       <c r="E20" s="6" t="n">
-        <v>6600</v>
+        <v>7720</v>
       </c>
       <c r="F20" s="7" t="n">
-        <v>1.182</v>
+        <v>0.904</v>
       </c>
       <c r="G20" s="8" t="n">
-        <v>0.355</v>
+        <v>0.3389</v>
       </c>
       <c r="H20" s="6" t="n">
-        <v>1688</v>
+        <v>2255</v>
       </c>
       <c r="I20" s="7" t="n">
-        <v>0.8340000000000001</v>
+        <v>0.55375</v>
       </c>
       <c r="J20" s="8" t="n">
-        <v>0.09080000000000001</v>
+        <v>0.099</v>
       </c>
       <c r="K20" s="6" t="n">
-        <v>1074</v>
+        <v>1240</v>
       </c>
       <c r="L20" s="7" t="n">
-        <v>-0.202</v>
+        <v>-0.373</v>
       </c>
       <c r="M20" s="8" t="n">
-        <v>0.05779999999999999</v>
+        <v>0.0544</v>
       </c>
       <c r="N20" s="6" t="n">
         <v>4</v>
       </c>
       <c r="O20" s="7" t="n">
-        <v>0</v>
+        <v>-0.6</v>
       </c>
       <c r="P20" s="8" t="n">
         <v>0.0002</v>
       </c>
       <c r="Q20" s="6" t="n">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="R20" s="7" t="n">
-        <v>-0.134</v>
+        <v>-0.354</v>
       </c>
       <c r="S20" s="8" t="n">
-        <v>0.0059</v>
+        <v>0.0046</v>
       </c>
       <c r="T20" s="6" t="n">
-        <v>18592</v>
+        <v>22781</v>
       </c>
       <c r="U20" s="7" t="n">
-        <v>0.796</v>
+        <v>0.5600000000000001</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>May-25</t>
+          <t>Jun-25</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>5997</v>
+        <v>6761</v>
       </c>
       <c r="C21" s="7" t="n">
-        <v>0.7289999999999999</v>
+        <v>0.772</v>
       </c>
       <c r="D21" s="8" t="n">
-        <v>0.342</v>
+        <v>0.3637</v>
       </c>
       <c r="E21" s="6" t="n">
-        <v>6364</v>
+        <v>6600</v>
       </c>
       <c r="F21" s="7" t="n">
-        <v>1.47</v>
+        <v>1.182</v>
       </c>
       <c r="G21" s="8" t="n">
-        <v>0.363</v>
+        <v>0.355</v>
       </c>
       <c r="H21" s="6" t="n">
-        <v>1612</v>
+        <v>1688</v>
       </c>
       <c r="I21" s="7" t="n">
-        <v>0.93824</v>
+        <v>0.8340000000000001</v>
       </c>
       <c r="J21" s="8" t="n">
-        <v>0.0919</v>
+        <v>0.09080000000000001</v>
       </c>
       <c r="K21" s="6" t="n">
-        <v>1042</v>
+        <v>1074</v>
       </c>
       <c r="L21" s="7" t="n">
-        <v>-0.25</v>
+        <v>-0.202</v>
       </c>
       <c r="M21" s="8" t="n">
-        <v>0.0594</v>
+        <v>0.05779999999999999</v>
       </c>
       <c r="N21" s="6" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="O21" s="7" t="n">
-        <v>1.667</v>
+        <v>0</v>
       </c>
       <c r="P21" s="8" t="n">
-        <v>0.0005</v>
+        <v>0.0002</v>
       </c>
       <c r="Q21" s="6" t="n">
-        <v>87</v>
+        <v>110</v>
       </c>
       <c r="R21" s="7" t="n">
-        <v>-0.83</v>
+        <v>-0.134</v>
       </c>
       <c r="S21" s="8" t="n">
-        <v>0.005</v>
+        <v>0.0059</v>
       </c>
       <c r="T21" s="6" t="n">
-        <v>17534</v>
+        <v>18592</v>
       </c>
       <c r="U21" s="7" t="n">
-        <v>0.746</v>
+        <v>0.796</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Apr-25</t>
+          <t>May-25</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>5069</v>
+        <v>5997</v>
       </c>
       <c r="C22" s="7" t="n">
-        <v>1.218</v>
+        <v>0.7289999999999999</v>
       </c>
       <c r="D22" s="8" t="n">
-        <v>0.324</v>
+        <v>0.342</v>
       </c>
       <c r="E22" s="6" t="n">
-        <v>5591</v>
+        <v>6364</v>
       </c>
       <c r="F22" s="7" t="n">
-        <v>3.368</v>
+        <v>1.47</v>
       </c>
       <c r="G22" s="8" t="n">
-        <v>0.3574</v>
+        <v>0.363</v>
       </c>
       <c r="H22" s="6" t="n">
-        <v>1214</v>
+        <v>1612</v>
       </c>
       <c r="I22" s="7" t="n">
-        <v>0.32722</v>
+        <v>0.93824</v>
       </c>
       <c r="J22" s="8" t="n">
-        <v>0.0776</v>
+        <v>0.0919</v>
       </c>
       <c r="K22" s="6" t="n">
-        <v>1145</v>
+        <v>1042</v>
       </c>
       <c r="L22" s="7" t="n">
-        <v>0.571</v>
+        <v>-0.25</v>
       </c>
       <c r="M22" s="8" t="n">
-        <v>0.0732</v>
+        <v>0.0594</v>
       </c>
       <c r="N22" s="6" t="n">
-        <v>1</v>
+        <v>8</v>
+      </c>
+      <c r="O22" s="7" t="n">
+        <v>1.667</v>
       </c>
       <c r="P22" s="8" t="n">
-        <v>0.0001</v>
+        <v>0.0005</v>
       </c>
       <c r="Q22" s="6" t="n">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="R22" s="7" t="n">
-        <v>-0.402</v>
+        <v>-0.83</v>
       </c>
       <c r="S22" s="8" t="n">
-        <v>0.0063</v>
+        <v>0.005</v>
       </c>
       <c r="T22" s="6" t="n">
-        <v>15644</v>
+        <v>17534</v>
       </c>
       <c r="U22" s="7" t="n">
-        <v>1.491</v>
+        <v>0.746</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Mar-25</t>
+          <t>Apr-25</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>6009</v>
+        <v>5069</v>
       </c>
       <c r="C23" s="7" t="n">
-        <v>-0.025</v>
+        <v>1.218</v>
       </c>
       <c r="D23" s="8" t="n">
-        <v>0.3654</v>
+        <v>0.324</v>
       </c>
       <c r="E23" s="6" t="n">
-        <v>5389</v>
+        <v>5591</v>
       </c>
       <c r="F23" s="7" t="n">
-        <v>0.599</v>
+        <v>3.368</v>
       </c>
       <c r="G23" s="8" t="n">
-        <v>0.3276999999999999</v>
+        <v>0.3574</v>
       </c>
       <c r="H23" s="6" t="n">
-        <v>734</v>
+        <v>1214</v>
       </c>
       <c r="I23" s="7" t="n">
-        <v>0.47933</v>
+        <v>0.32722</v>
       </c>
       <c r="J23" s="8" t="n">
-        <v>0.0446</v>
+        <v>0.0776</v>
       </c>
       <c r="K23" s="6" t="n">
-        <v>1422</v>
+        <v>1145</v>
       </c>
       <c r="L23" s="7" t="n">
-        <v>-0.576</v>
+        <v>0.571</v>
       </c>
       <c r="M23" s="8" t="n">
-        <v>0.08649999999999998</v>
+        <v>0.0732</v>
       </c>
       <c r="N23" s="6" t="n">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>-0.545</v>
+        <v>1</v>
       </c>
       <c r="P23" s="8" t="n">
-        <v>0.0003</v>
+        <v>0.0001</v>
       </c>
       <c r="Q23" s="6" t="n">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="R23" s="7" t="n">
-        <v>-0.406</v>
+        <v>-0.402</v>
       </c>
       <c r="S23" s="8" t="n">
         <v>0.0063</v>
       </c>
       <c r="T23" s="6" t="n">
-        <v>16445</v>
+        <v>15644</v>
       </c>
       <c r="U23" s="7" t="n">
-        <v>-0.126</v>
+        <v>1.491</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Feb-25</t>
+          <t>Mar-25</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>5318</v>
+        <v>6009</v>
       </c>
       <c r="C24" s="7" t="n">
-        <v>0.408</v>
+        <v>-0.025</v>
       </c>
       <c r="D24" s="8" t="n">
-        <v>0.3651</v>
+        <v>0.3654</v>
       </c>
       <c r="E24" s="6" t="n">
-        <v>4692</v>
+        <v>5389</v>
       </c>
       <c r="F24" s="7" t="n">
-        <v>2.398</v>
+        <v>0.599</v>
       </c>
       <c r="G24" s="8" t="n">
-        <v>0.3221</v>
+        <v>0.3276999999999999</v>
       </c>
       <c r="H24" s="6" t="n">
-        <v>308</v>
+        <v>734</v>
       </c>
       <c r="I24" s="7" t="n">
-        <v>3.07</v>
+        <v>0.47933</v>
       </c>
       <c r="J24" s="8" t="n">
-        <v>0.0211</v>
+        <v>0.0446</v>
       </c>
       <c r="K24" s="6" t="n">
-        <v>1217</v>
+        <v>1422</v>
       </c>
       <c r="L24" s="7" t="n">
-        <v>-0.401</v>
+        <v>-0.576</v>
       </c>
       <c r="M24" s="8" t="n">
-        <v>0.08349999999999999</v>
+        <v>0.08649999999999998</v>
       </c>
       <c r="N24" s="6" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="O24" s="7" t="n">
-        <v>-0.8179999999999999</v>
+        <v>-0.545</v>
       </c>
       <c r="P24" s="8" t="n">
-        <v>0.0001</v>
+        <v>0.0003</v>
       </c>
       <c r="Q24" s="6" t="n">
-        <v>122</v>
+        <v>104</v>
       </c>
       <c r="R24" s="7" t="n">
-        <v>0.196</v>
+        <v>-0.406</v>
       </c>
       <c r="S24" s="8" t="n">
-        <v>0.008399999999999999</v>
+        <v>0.0063</v>
       </c>
       <c r="T24" s="6" t="n">
-        <v>14567</v>
+        <v>16445</v>
       </c>
       <c r="U24" s="7" t="n">
-        <v>0.493</v>
+        <v>-0.126</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Jan-25</t>
+          <t>Feb-25</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>5446</v>
+        <v>5318</v>
       </c>
       <c r="C25" s="7" t="n">
-        <v>0.6850000000000001</v>
+        <v>0.408</v>
       </c>
       <c r="D25" s="8" t="n">
-        <v>0.3487000000000001</v>
+        <v>0.3651</v>
       </c>
       <c r="E25" s="6" t="n">
-        <v>5448</v>
+        <v>4692</v>
       </c>
       <c r="F25" s="7" t="n">
-        <v>2.435</v>
+        <v>2.398</v>
       </c>
       <c r="G25" s="8" t="n">
-        <v>0.3489</v>
+        <v>0.3221</v>
       </c>
       <c r="H25" s="6" t="n">
-        <v>133</v>
+        <v>308</v>
       </c>
       <c r="I25" s="7" t="n">
-        <v>4.115</v>
+        <v>3.07</v>
       </c>
       <c r="J25" s="8" t="n">
-        <v>0.008500000000000001</v>
+        <v>0.0211</v>
       </c>
       <c r="K25" s="6" t="n">
-        <v>1659</v>
+        <v>1217</v>
       </c>
       <c r="L25" s="7" t="n">
-        <v>-0.231</v>
+        <v>-0.401</v>
       </c>
       <c r="M25" s="8" t="n">
-        <v>0.1062</v>
+        <v>0.08349999999999999</v>
       </c>
       <c r="N25" s="6" t="n">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="O25" s="7" t="n">
-        <v>-0.238</v>
+        <v>-0.8179999999999999</v>
       </c>
       <c r="P25" s="8" t="n">
-        <v>0.001</v>
+        <v>0.0001</v>
       </c>
       <c r="Q25" s="6" t="n">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="R25" s="7" t="n">
-        <v>0.06900000000000001</v>
+        <v>0.196</v>
       </c>
       <c r="S25" s="8" t="n">
-        <v>0.007000000000000001</v>
+        <v>0.008399999999999999</v>
       </c>
       <c r="T25" s="6" t="n">
-        <v>15616</v>
+        <v>14567</v>
       </c>
       <c r="U25" s="7" t="n">
-        <v>0.669</v>
+        <v>0.493</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Dec-24</t>
+          <t>Jan-25</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>4700</v>
+        <v>5446</v>
       </c>
       <c r="C26" s="7" t="n">
-        <v>0.519</v>
+        <v>0.6850000000000001</v>
       </c>
       <c r="D26" s="8" t="n">
-        <v>0.3633</v>
+        <v>0.3487000000000001</v>
       </c>
       <c r="E26" s="6" t="n">
-        <v>4277</v>
+        <v>5448</v>
       </c>
       <c r="F26" s="7" t="n">
-        <v>2.318</v>
+        <v>2.435</v>
       </c>
       <c r="G26" s="8" t="n">
-        <v>0.3306</v>
+        <v>0.3489</v>
       </c>
       <c r="H26" s="6" t="n">
-        <v>103</v>
+        <v>133</v>
       </c>
       <c r="I26" s="7" t="n">
-        <v>2.323</v>
+        <v>4.115</v>
       </c>
       <c r="J26" s="8" t="n">
-        <v>0.008</v>
+        <v>0.008500000000000001</v>
       </c>
       <c r="K26" s="6" t="n">
-        <v>1403</v>
+        <v>1659</v>
       </c>
       <c r="L26" s="7" t="n">
-        <v>-0.342</v>
+        <v>-0.231</v>
       </c>
       <c r="M26" s="8" t="n">
-        <v>0.1084</v>
+        <v>0.1062</v>
       </c>
       <c r="N26" s="6" t="n">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="O26" s="7" t="n">
-        <v>-0.286</v>
+        <v>-0.238</v>
       </c>
       <c r="P26" s="8" t="n">
-        <v>0.0004</v>
+        <v>0.001</v>
       </c>
       <c r="Q26" s="6" t="n">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="R26" s="7" t="n">
-        <v>-0.309</v>
+        <v>0.06900000000000001</v>
       </c>
       <c r="S26" s="8" t="n">
-        <v>0.008</v>
+        <v>0.007000000000000001</v>
       </c>
       <c r="T26" s="6" t="n">
-        <v>12937</v>
+        <v>15616</v>
       </c>
       <c r="U26" s="7" t="n">
-        <v>0.423</v>
+        <v>0.669</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Nov-24</t>
+          <t>Dec-24</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>6296</v>
+        <v>4700</v>
       </c>
       <c r="C27" s="7" t="n">
-        <v>1.082</v>
+        <v>0.519</v>
       </c>
       <c r="D27" s="8" t="n">
-        <v>0.3516</v>
+        <v>0.3633</v>
       </c>
       <c r="E27" s="6" t="n">
-        <v>6254</v>
+        <v>4277</v>
       </c>
       <c r="F27" s="7" t="n">
-        <v>4.06</v>
+        <v>2.318</v>
       </c>
       <c r="G27" s="8" t="n">
-        <v>0.3493</v>
+        <v>0.3306</v>
       </c>
       <c r="H27" s="6" t="n">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="I27" s="7" t="n">
-        <v>1.326</v>
+        <v>2.323</v>
       </c>
       <c r="J27" s="8" t="n">
-        <v>0.005599999999999999</v>
+        <v>0.008</v>
       </c>
       <c r="K27" s="6" t="n">
-        <v>2505</v>
+        <v>1403</v>
       </c>
       <c r="L27" s="7" t="n">
-        <v>0.102</v>
+        <v>-0.342</v>
       </c>
       <c r="M27" s="8" t="n">
-        <v>0.1399</v>
+        <v>0.1084</v>
       </c>
       <c r="N27" s="6" t="n">
         <v>5</v>
       </c>
       <c r="O27" s="7" t="n">
-        <v>-0.615</v>
+        <v>-0.286</v>
       </c>
       <c r="P27" s="8" t="n">
-        <v>0.0003</v>
+        <v>0.0004</v>
       </c>
       <c r="Q27" s="6" t="n">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="R27" s="7" t="n">
-        <v>0.055</v>
+        <v>-0.309</v>
       </c>
       <c r="S27" s="8" t="n">
-        <v>0.0064</v>
+        <v>0.008</v>
       </c>
       <c r="T27" s="6" t="n">
-        <v>17905</v>
+        <v>12937</v>
       </c>
       <c r="U27" s="7" t="n">
-        <v>0.9469999999999998</v>
+        <v>0.423</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Oct-24</t>
+          <t>Nov-24</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>6502</v>
+        <v>6296</v>
       </c>
       <c r="C28" s="7" t="n">
-        <v>2.843</v>
+        <v>1.082</v>
       </c>
       <c r="D28" s="8" t="n">
-        <v>0.3707</v>
+        <v>0.3516</v>
       </c>
       <c r="E28" s="6" t="n">
-        <v>6401</v>
+        <v>6254</v>
       </c>
       <c r="F28" s="7" t="n">
-        <v>6.391</v>
+        <v>4.06</v>
       </c>
       <c r="G28" s="8" t="n">
-        <v>0.365</v>
+        <v>0.3493</v>
       </c>
       <c r="H28" s="6" t="n">
-        <v>73</v>
+        <v>100</v>
       </c>
       <c r="I28" s="7" t="n">
-        <v>2.476</v>
+        <v>1.326</v>
       </c>
       <c r="J28" s="8" t="n">
-        <v>0.0042</v>
+        <v>0.005599999999999999</v>
       </c>
       <c r="K28" s="6" t="n">
-        <v>1955</v>
+        <v>2505</v>
       </c>
       <c r="L28" s="7" t="n">
-        <v>-0.138</v>
+        <v>0.102</v>
       </c>
       <c r="M28" s="8" t="n">
-        <v>0.1115</v>
+        <v>0.1399</v>
       </c>
       <c r="N28" s="6" t="n">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="O28" s="7" t="n">
-        <v>1.333</v>
+        <v>-0.615</v>
       </c>
       <c r="P28" s="8" t="n">
-        <v>0.0008</v>
+        <v>0.0003</v>
       </c>
       <c r="Q28" s="6" t="n">
-        <v>142</v>
+        <v>115</v>
       </c>
       <c r="R28" s="7" t="n">
-        <v>0.118</v>
+        <v>0.055</v>
       </c>
       <c r="S28" s="8" t="n">
-        <v>0.0081</v>
+        <v>0.0064</v>
       </c>
       <c r="T28" s="6" t="n">
-        <v>17539</v>
+        <v>17905</v>
       </c>
       <c r="U28" s="7" t="n">
-        <v>1.077</v>
+        <v>0.9469999999999998</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
+          <t>Oct-24</t>
+        </is>
+      </c>
+      <c r="B29" s="6" t="n">
+        <v>6502</v>
+      </c>
+      <c r="C29" s="7" t="n">
+        <v>2.843</v>
+      </c>
+      <c r="D29" s="8" t="n">
+        <v>0.3707</v>
+      </c>
+      <c r="E29" s="6" t="n">
+        <v>6401</v>
+      </c>
+      <c r="F29" s="7" t="n">
+        <v>6.391</v>
+      </c>
+      <c r="G29" s="8" t="n">
+        <v>0.365</v>
+      </c>
+      <c r="H29" s="6" t="n">
+        <v>73</v>
+      </c>
+      <c r="I29" s="7" t="n">
+        <v>2.476</v>
+      </c>
+      <c r="J29" s="8" t="n">
+        <v>0.0042</v>
+      </c>
+      <c r="K29" s="6" t="n">
+        <v>1955</v>
+      </c>
+      <c r="L29" s="7" t="n">
+        <v>-0.138</v>
+      </c>
+      <c r="M29" s="8" t="n">
+        <v>0.1115</v>
+      </c>
+      <c r="N29" s="6" t="n">
+        <v>14</v>
+      </c>
+      <c r="O29" s="7" t="n">
+        <v>1.333</v>
+      </c>
+      <c r="P29" s="8" t="n">
+        <v>0.0008</v>
+      </c>
+      <c r="Q29" s="6" t="n">
+        <v>142</v>
+      </c>
+      <c r="R29" s="7" t="n">
+        <v>0.118</v>
+      </c>
+      <c r="S29" s="8" t="n">
+        <v>0.0081</v>
+      </c>
+      <c r="T29" s="6" t="n">
+        <v>17539</v>
+      </c>
+      <c r="U29" s="7" t="n">
+        <v>1.077</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="5" t="inlineStr">
+        <is>
           <t>Sep-24</t>
         </is>
       </c>
-      <c r="B29" s="6" t="n">
+      <c r="B30" s="6" t="n">
         <v>5124</v>
       </c>
-      <c r="C29" s="7" t="n">
+      <c r="C30" s="7" t="n">
         <v>1.12867</v>
       </c>
-      <c r="D29" s="8" t="n">
+      <c r="D30" s="8" t="n">
         <v>0.3511</v>
       </c>
-      <c r="E29" s="6" t="n">
+      <c r="E30" s="6" t="n">
         <v>5171</v>
       </c>
-      <c r="F29" s="7" t="n">
+      <c r="F30" s="7" t="n">
         <v>6.626999999999999</v>
       </c>
-      <c r="G29" s="8" t="n">
+      <c r="G30" s="8" t="n">
         <v>0.3543</v>
       </c>
-      <c r="H29" s="6" t="n">
+      <c r="H30" s="6" t="n">
         <v>58</v>
       </c>
-      <c r="J29" s="8" t="n">
+      <c r="J30" s="8" t="n">
         <v>0.004</v>
       </c>
-      <c r="K29" s="6" t="n">
+      <c r="K30" s="6" t="n">
         <v>1694</v>
       </c>
-      <c r="L29" s="7" t="n">
+      <c r="L30" s="7" t="n">
         <v>-0.162</v>
       </c>
-      <c r="M29" s="8" t="n">
+      <c r="M30" s="8" t="n">
         <v>0.1161</v>
       </c>
-      <c r="N29" s="6" t="n">
+      <c r="N30" s="6" t="n">
         <v>7</v>
       </c>
-      <c r="O29" s="7" t="n">
+      <c r="O30" s="7" t="n">
         <v>-0.222</v>
       </c>
-      <c r="P29" s="8" t="n">
+      <c r="P30" s="8" t="n">
         <v>0.0005</v>
       </c>
-      <c r="Q29" s="6" t="n">
+      <c r="Q30" s="6" t="n">
         <v>103</v>
       </c>
-      <c r="R29" s="7" t="n">
+      <c r="R30" s="7" t="n">
         <v>-0.4429999999999999</v>
       </c>
-      <c r="S29" s="8" t="n">
+      <c r="S30" s="8" t="n">
         <v>0.0071</v>
       </c>
-      <c r="T29" s="6" t="n">
+      <c r="T30" s="6" t="n">
         <v>14593</v>
       </c>
-      <c r="U29" s="7" t="n">
+      <c r="U30" s="7" t="n">
         <v>0.845</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>