--- v0 (2026-05-28)
+++ v1 (2026-07-12)
@@ -497,51 +497,51 @@
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="12" customWidth="1" min="16" max="16"/>
     <col width="12" customWidth="1" min="17" max="17"/>
     <col width="12" customWidth="1" min="18" max="18"/>
     <col width="12" customWidth="1" min="19" max="19"/>
     <col width="12" customWidth="1" min="20" max="20"/>
     <col width="12" customWidth="1" min="21" max="21"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Indian Stock Alerts — indianstockalerts.com</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Three Wheeler EVs — Monthly Vahan Registration Data | Generated: 28 May 2026</t>
+          <t>Three Wheeler EVs — Monthly Vahan Registration Data | Generated: 12 Jul 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Source: Vahan (MoRTH). Registrations ≠ dispatches. For personal use only — redistribution prohibited.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>Mahindra Vol</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>Mahindra YoY%</t>
         </is>
@@ -561,1683 +561,1521 @@
           <t>Bajaj YoY%</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Bajaj MS%</t>
         </is>
       </c>
       <c r="H5" s="4" t="inlineStr">
         <is>
           <t>Yc Vol</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Yc YoY%</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Yc MS%</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
+          <t>Saera Vol</t>
+        </is>
+      </c>
+      <c r="L5" s="4" t="inlineStr">
+        <is>
+          <t>Saera YoY%</t>
+        </is>
+      </c>
+      <c r="M5" s="4" t="inlineStr">
+        <is>
+          <t>Saera MS%</t>
+        </is>
+      </c>
+      <c r="N5" s="4" t="inlineStr">
+        <is>
           <t>Dilli Vol</t>
         </is>
       </c>
-      <c r="L5" s="4" t="inlineStr">
+      <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Dilli YoY%</t>
         </is>
       </c>
-      <c r="M5" s="4" t="inlineStr">
+      <c r="P5" s="4" t="inlineStr">
         <is>
           <t>Dilli MS%</t>
-        </is>
-[...13 lines deleted...]
-          <t>Saera MS%</t>
         </is>
       </c>
       <c r="Q5" s="4" t="inlineStr">
         <is>
           <t>Piaggio Vol</t>
         </is>
       </c>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>Piaggio YoY%</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>Piaggio MS%</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Industry Vol</t>
         </is>
       </c>
       <c r="U5" s="4" t="inlineStr">
         <is>
           <t>Industry YoY%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>May-26(P)*</t>
+          <t>Jul-26(P)*</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>10542</v>
+        <v>13702</v>
       </c>
       <c r="C6" s="7" t="n">
-        <v>0.605</v>
+        <v>0.404</v>
       </c>
       <c r="D6" s="8" t="n">
-        <v>0.1487</v>
+        <v>0.1684</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>11274</v>
+        <v>10577</v>
       </c>
       <c r="F6" s="7" t="n">
-        <v>0.769</v>
+        <v>0.369</v>
       </c>
       <c r="G6" s="8" t="n">
-        <v>0.159</v>
+        <v>0.13</v>
       </c>
       <c r="H6" s="6" t="n">
-        <v>2336</v>
+        <v>2052</v>
       </c>
       <c r="I6" s="7" t="n">
-        <v>-0.365</v>
+        <v>-0.435</v>
       </c>
       <c r="J6" s="8" t="n">
-        <v>0.0329</v>
+        <v>0.0252</v>
       </c>
       <c r="K6" s="6" t="n">
-        <v>1470</v>
+        <v>1767</v>
       </c>
       <c r="L6" s="7" t="n">
-        <v>-0.153</v>
+        <v>-0.079</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0.0207</v>
+        <v>0.0217</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>1470</v>
+        <v>1756</v>
       </c>
       <c r="O6" s="7" t="n">
-        <v>-0.266</v>
+        <v>-0.204</v>
       </c>
       <c r="P6" s="8" t="n">
-        <v>0.0207</v>
+        <v>0.0216</v>
       </c>
       <c r="Q6" s="6" t="n">
-        <v>1229</v>
+        <v>1406</v>
       </c>
       <c r="R6" s="7" t="n">
-        <v>0.178</v>
+        <v>0.528</v>
       </c>
       <c r="S6" s="8" t="n">
         <v>0.0173</v>
       </c>
       <c r="T6" s="6" t="n">
-        <v>70911</v>
+        <v>81375</v>
       </c>
       <c r="U6" s="7" t="n">
-        <v>0.07099999999999999</v>
+        <v>0.171</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>May-26</t>
+          <t>Jul-26</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>9182</v>
+        <v>4862</v>
       </c>
       <c r="D7" s="8" t="n">
-        <v>0.1487</v>
+        <v>0.1684</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>9819</v>
+        <v>3753</v>
       </c>
       <c r="G7" s="8" t="n">
-        <v>0.159</v>
+        <v>0.13</v>
       </c>
       <c r="H7" s="6" t="n">
-        <v>2035</v>
+        <v>728</v>
       </c>
       <c r="J7" s="8" t="n">
-        <v>0.0329</v>
+        <v>0.0252</v>
       </c>
       <c r="K7" s="6" t="n">
-        <v>1280</v>
+        <v>627</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0.0207</v>
+        <v>0.0217</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>1280</v>
+        <v>623</v>
       </c>
       <c r="P7" s="8" t="n">
-        <v>0.0207</v>
+        <v>0.0216</v>
       </c>
       <c r="Q7" s="6" t="n">
-        <v>1070</v>
+        <v>499</v>
       </c>
       <c r="S7" s="8" t="n">
         <v>0.0173</v>
       </c>
       <c r="T7" s="6" t="n">
-        <v>61761</v>
+        <v>28875</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Apr-26</t>
+          <t>Jun-26</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>10273</v>
+        <v>12990</v>
       </c>
       <c r="C8" s="7" t="n">
-        <v>0.8269999999999998</v>
+        <v>0.7809999999999999</v>
       </c>
       <c r="D8" s="8" t="n">
-        <v>0.1577</v>
+        <v>0.1656</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>9991</v>
+        <v>11769</v>
       </c>
       <c r="F8" s="7" t="n">
-        <v>0.786</v>
+        <v>0.782</v>
       </c>
       <c r="G8" s="8" t="n">
-        <v>0.1533</v>
+        <v>0.1501</v>
       </c>
       <c r="H8" s="6" t="n">
-        <v>1931</v>
+        <v>2360</v>
       </c>
       <c r="I8" s="7" t="n">
-        <v>-0.426</v>
+        <v>-0.284</v>
       </c>
       <c r="J8" s="8" t="n">
-        <v>0.0296</v>
+        <v>0.0301</v>
       </c>
       <c r="K8" s="6" t="n">
-        <v>1327</v>
+        <v>1639</v>
       </c>
       <c r="L8" s="7" t="n">
-        <v>-0.245</v>
+        <v>-0.021</v>
       </c>
       <c r="M8" s="8" t="n">
-        <v>0.0204</v>
+        <v>0.0209</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>1389</v>
+        <v>1775</v>
       </c>
       <c r="O8" s="7" t="n">
-        <v>-0.225</v>
+        <v>-0.115</v>
       </c>
       <c r="P8" s="8" t="n">
-        <v>0.0213</v>
+        <v>0.0226</v>
       </c>
       <c r="Q8" s="6" t="n">
-        <v>1199</v>
+        <v>1543</v>
       </c>
       <c r="R8" s="7" t="n">
-        <v>0.047</v>
+        <v>1.063</v>
       </c>
       <c r="S8" s="8" t="n">
-        <v>0.0184</v>
+        <v>0.0197</v>
       </c>
       <c r="T8" s="6" t="n">
-        <v>65159</v>
+        <v>78423</v>
       </c>
       <c r="U8" s="7" t="n">
-        <v>0.04</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>Mar-26</t>
+          <t>May-26</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>9302</v>
+        <v>11151</v>
       </c>
       <c r="C9" s="7" t="n">
-        <v>0.398</v>
+        <v>0.6969999999999998</v>
       </c>
       <c r="D9" s="8" t="n">
-        <v>0.1457</v>
+        <v>0.1533</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>9207</v>
+        <v>12418</v>
       </c>
       <c r="F9" s="7" t="n">
-        <v>0.7070000000000001</v>
+        <v>0.949</v>
       </c>
       <c r="G9" s="8" t="n">
-        <v>0.1442</v>
+        <v>0.1707</v>
       </c>
       <c r="H9" s="6" t="n">
-        <v>1927</v>
+        <v>2269</v>
       </c>
       <c r="I9" s="7" t="n">
-        <v>-0.441</v>
+        <v>-0.383</v>
       </c>
       <c r="J9" s="8" t="n">
-        <v>0.0302</v>
+        <v>0.0312</v>
       </c>
       <c r="K9" s="6" t="n">
-        <v>1605</v>
+        <v>1458</v>
       </c>
       <c r="L9" s="7" t="n">
-        <v>-0.074</v>
+        <v>-0.272</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>0.0251</v>
+        <v>0.02</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>1438</v>
+        <v>1501</v>
       </c>
       <c r="O9" s="7" t="n">
-        <v>-0.355</v>
+        <v>-0.135</v>
       </c>
       <c r="P9" s="8" t="n">
-        <v>0.0225</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0206</v>
+      </c>
+      <c r="Q9" s="6" t="n"/>
       <c r="T9" s="6" t="n">
-        <v>63856</v>
+        <v>72752</v>
       </c>
       <c r="U9" s="7" t="n">
-        <v>0.06900000000000001</v>
+        <v>0.099</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Feb-26</t>
+          <t>Apr-26</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>7763</v>
+        <v>10273</v>
       </c>
       <c r="C10" s="7" t="n">
-        <v>0.3230000000000001</v>
+        <v>0.8269999999999998</v>
       </c>
       <c r="D10" s="8" t="n">
-        <v>0.1164</v>
+        <v>0.1577</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>8874</v>
+        <v>9991</v>
       </c>
       <c r="F10" s="7" t="n">
-        <v>0.89</v>
+        <v>0.786</v>
       </c>
       <c r="G10" s="8" t="n">
-        <v>0.1331</v>
+        <v>0.1533</v>
       </c>
       <c r="H10" s="6" t="n">
-        <v>1954</v>
+        <v>1931</v>
       </c>
       <c r="I10" s="7" t="n">
-        <v>-0.421</v>
+        <v>-0.426</v>
       </c>
       <c r="J10" s="8" t="n">
-        <v>0.0293</v>
+        <v>0.0296</v>
       </c>
       <c r="K10" s="6" t="n">
-        <v>1589</v>
+        <v>1388</v>
       </c>
       <c r="L10" s="7" t="n">
-        <v>-0.07099999999999999</v>
+        <v>-0.226</v>
       </c>
       <c r="M10" s="8" t="n">
-        <v>0.0238</v>
+        <v>0.0213</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>1573</v>
+        <v>1327</v>
       </c>
       <c r="O10" s="7" t="n">
-        <v>-0.242</v>
+        <v>-0.245</v>
       </c>
       <c r="P10" s="8" t="n">
-        <v>0.0236</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0204</v>
+      </c>
+      <c r="Q10" s="6" t="n"/>
       <c r="T10" s="6" t="n">
-        <v>66696</v>
+        <v>65159</v>
       </c>
       <c r="U10" s="7" t="n">
-        <v>0.251</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Jan-26</t>
+          <t>Mar-26</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>7307</v>
+        <v>9302</v>
       </c>
       <c r="C11" s="7" t="n">
-        <v>0.192</v>
+        <v>0.398</v>
       </c>
       <c r="D11" s="8" t="n">
-        <v>0.09610000000000002</v>
+        <v>0.1457</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>8660</v>
+        <v>9207</v>
       </c>
       <c r="F11" s="7" t="n">
-        <v>0.588</v>
+        <v>0.7070000000000001</v>
       </c>
       <c r="G11" s="8" t="n">
-        <v>0.1139</v>
+        <v>0.1442</v>
       </c>
       <c r="H11" s="6" t="n">
-        <v>2415</v>
+        <v>1927</v>
       </c>
       <c r="I11" s="7" t="n">
-        <v>-0.377</v>
+        <v>-0.441</v>
       </c>
       <c r="J11" s="8" t="n">
-        <v>0.0318</v>
+        <v>0.0302</v>
       </c>
       <c r="K11" s="6" t="n">
-        <v>1916</v>
+        <v>1438</v>
       </c>
       <c r="L11" s="7" t="n">
-        <v>-0.005</v>
+        <v>-0.355</v>
       </c>
       <c r="M11" s="8" t="n">
-        <v>0.0252</v>
+        <v>0.0225</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>1613</v>
+        <v>1605</v>
       </c>
       <c r="O11" s="7" t="n">
-        <v>-0.29</v>
+        <v>-0.074</v>
       </c>
       <c r="P11" s="8" t="n">
-        <v>0.0212</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0251</v>
+      </c>
+      <c r="Q11" s="6" t="n"/>
       <c r="T11" s="6" t="n">
-        <v>76048</v>
+        <v>63857</v>
       </c>
       <c r="U11" s="7" t="n">
-        <v>0.263</v>
+        <v>0.06900000000000001</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Dec-25</t>
+          <t>Feb-26</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>7853</v>
+        <v>7763</v>
       </c>
       <c r="C12" s="7" t="n">
-        <v>0.4269999999999999</v>
+        <v>0.3230000000000001</v>
       </c>
       <c r="D12" s="8" t="n">
-        <v>0.0885</v>
+        <v>0.1164</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>7683</v>
+        <v>8874</v>
       </c>
       <c r="F12" s="7" t="n">
-        <v>0.796</v>
+        <v>0.89</v>
       </c>
       <c r="G12" s="8" t="n">
-        <v>0.0866</v>
+        <v>0.1331</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>2956</v>
+        <v>1953</v>
       </c>
       <c r="I12" s="7" t="n">
-        <v>-0.222</v>
+        <v>-0.421</v>
       </c>
       <c r="J12" s="8" t="n">
-        <v>0.0333</v>
+        <v>0.0293</v>
       </c>
       <c r="K12" s="6" t="n">
-        <v>2169</v>
+        <v>1573</v>
       </c>
       <c r="L12" s="7" t="n">
-        <v>0.052</v>
+        <v>-0.242</v>
       </c>
       <c r="M12" s="8" t="n">
-        <v>0.0245</v>
+        <v>0.0236</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>1881</v>
+        <v>1589</v>
       </c>
       <c r="O12" s="7" t="n">
-        <v>-0.108</v>
+        <v>-0.07099999999999999</v>
       </c>
       <c r="P12" s="8" t="n">
-        <v>0.0212</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0238</v>
+      </c>
+      <c r="Q12" s="6" t="n"/>
       <c r="T12" s="6" t="n">
-        <v>88701</v>
+        <v>66695</v>
       </c>
       <c r="U12" s="7" t="n">
-        <v>0.488</v>
+        <v>0.251</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Nov-25</t>
+          <t>Jan-26</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>10588</v>
+        <v>7307</v>
       </c>
       <c r="C13" s="7" t="n">
-        <v>0.492</v>
+        <v>0.192</v>
       </c>
       <c r="D13" s="8" t="n">
-        <v>0.1258</v>
+        <v>0.09610000000000002</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>8988</v>
+        <v>8660</v>
       </c>
       <c r="F13" s="7" t="n">
-        <v>0.436</v>
+        <v>0.588</v>
       </c>
       <c r="G13" s="8" t="n">
-        <v>0.1068</v>
+        <v>0.1139</v>
       </c>
       <c r="H13" s="6" t="n">
-        <v>3455</v>
+        <v>2415</v>
       </c>
       <c r="I13" s="7" t="n">
-        <v>-0.131</v>
+        <v>-0.377</v>
       </c>
       <c r="J13" s="8" t="n">
-        <v>0.04100000000000001</v>
+        <v>0.0318</v>
       </c>
       <c r="K13" s="6" t="n">
-        <v>2056</v>
+        <v>1613</v>
       </c>
       <c r="L13" s="7" t="n">
-        <v>0.006</v>
+        <v>-0.29</v>
       </c>
       <c r="M13" s="8" t="n">
-        <v>0.0244</v>
+        <v>0.0212</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>2270</v>
+        <v>1916</v>
       </c>
       <c r="O13" s="7" t="n">
-        <v>-0.001</v>
+        <v>-0.005</v>
       </c>
       <c r="P13" s="8" t="n">
-        <v>0.027</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0252</v>
+      </c>
+      <c r="Q13" s="6" t="n"/>
       <c r="T13" s="6" t="n">
-        <v>84172</v>
+        <v>76047</v>
       </c>
       <c r="U13" s="7" t="n">
-        <v>0.321</v>
+        <v>0.263</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Oct-25</t>
+          <t>Dec-25</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>11856</v>
+        <v>7853</v>
       </c>
       <c r="C14" s="7" t="n">
-        <v>0.592</v>
+        <v>0.4269999999999999</v>
       </c>
       <c r="D14" s="8" t="n">
-        <v>0.167</v>
+        <v>0.0885</v>
       </c>
       <c r="E14" s="6" t="n">
-        <v>8223</v>
+        <v>7683</v>
       </c>
       <c r="F14" s="7" t="n">
-        <v>0.283</v>
+        <v>0.796</v>
       </c>
       <c r="G14" s="8" t="n">
-        <v>0.1158</v>
+        <v>0.0866</v>
       </c>
       <c r="H14" s="6" t="n">
-        <v>3497</v>
+        <v>2956</v>
       </c>
       <c r="I14" s="7" t="n">
-        <v>-0.24</v>
+        <v>-0.222</v>
       </c>
       <c r="J14" s="8" t="n">
-        <v>0.0493</v>
+        <v>0.0333</v>
       </c>
       <c r="K14" s="6" t="n">
-        <v>1886</v>
+        <v>1881</v>
       </c>
       <c r="L14" s="7" t="n">
-        <v>-0.21</v>
+        <v>-0.108</v>
       </c>
       <c r="M14" s="8" t="n">
-        <v>0.0266</v>
+        <v>0.0212</v>
       </c>
       <c r="N14" s="6" t="n">
-        <v>2263</v>
+        <v>2169</v>
       </c>
       <c r="O14" s="7" t="n">
-        <v>-0.09</v>
+        <v>0.052</v>
       </c>
       <c r="P14" s="8" t="n">
-        <v>0.0319</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0245</v>
+      </c>
+      <c r="Q14" s="6" t="n"/>
       <c r="T14" s="6" t="n">
-        <v>71002</v>
+        <v>88701</v>
       </c>
       <c r="U14" s="7" t="n">
-        <v>0.053</v>
+        <v>0.488</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Sep-25</t>
+          <t>Nov-25</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>8317</v>
+        <v>10588</v>
       </c>
       <c r="C15" s="7" t="n">
-        <v>0.366</v>
+        <v>0.492</v>
       </c>
       <c r="D15" s="8" t="n">
-        <v>0.1354</v>
+        <v>0.1258</v>
       </c>
       <c r="E15" s="6" t="n">
-        <v>6979</v>
+        <v>8988</v>
       </c>
       <c r="F15" s="7" t="n">
-        <v>0.349</v>
+        <v>0.436</v>
       </c>
       <c r="G15" s="8" t="n">
-        <v>0.1136</v>
+        <v>0.1068</v>
       </c>
       <c r="H15" s="6" t="n">
-        <v>3208</v>
+        <v>3455</v>
       </c>
       <c r="I15" s="7" t="n">
-        <v>-0.162</v>
+        <v>-0.131</v>
       </c>
       <c r="J15" s="8" t="n">
-        <v>0.0522</v>
+        <v>0.04100000000000001</v>
       </c>
       <c r="K15" s="6" t="n">
-        <v>1535</v>
+        <v>2270</v>
       </c>
       <c r="L15" s="7" t="n">
-        <v>-0.268</v>
+        <v>-0.001</v>
       </c>
       <c r="M15" s="8" t="n">
-        <v>0.025</v>
+        <v>0.027</v>
       </c>
       <c r="N15" s="6" t="n">
-        <v>1625</v>
+        <v>2056</v>
       </c>
       <c r="O15" s="7" t="n">
-        <v>-0.354</v>
+        <v>0.006</v>
       </c>
       <c r="P15" s="8" t="n">
-        <v>0.0264</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0244</v>
+      </c>
+      <c r="Q15" s="6" t="n"/>
       <c r="T15" s="6" t="n">
-        <v>61443</v>
+        <v>84172</v>
       </c>
       <c r="U15" s="7" t="n">
-        <v>-0.028</v>
+        <v>0.321</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Aug-25</t>
+          <t>Oct-25</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>8786</v>
+        <v>11856</v>
       </c>
       <c r="C16" s="7" t="n">
-        <v>0.721</v>
+        <v>0.592</v>
       </c>
       <c r="D16" s="8" t="n">
-        <v>0.1378</v>
+        <v>0.167</v>
       </c>
       <c r="E16" s="6" t="n">
-        <v>6369</v>
+        <v>8223</v>
       </c>
       <c r="F16" s="7" t="n">
-        <v>0.505</v>
+        <v>0.283</v>
       </c>
       <c r="G16" s="8" t="n">
-        <v>0.0999</v>
+        <v>0.1158</v>
       </c>
       <c r="H16" s="6" t="n">
-        <v>3422</v>
+        <v>3497</v>
       </c>
       <c r="I16" s="7" t="n">
-        <v>-0.098</v>
+        <v>-0.24</v>
       </c>
       <c r="J16" s="8" t="n">
-        <v>0.0537</v>
+        <v>0.0493</v>
       </c>
       <c r="K16" s="6" t="n">
-        <v>1816</v>
+        <v>2263</v>
       </c>
       <c r="L16" s="7" t="n">
-        <v>-0.179</v>
+        <v>-0.09</v>
       </c>
       <c r="M16" s="8" t="n">
-        <v>0.0285</v>
+        <v>0.0319</v>
       </c>
       <c r="N16" s="6" t="n">
-        <v>2172</v>
+        <v>1886</v>
       </c>
       <c r="O16" s="7" t="n">
-        <v>-0.226</v>
+        <v>-0.21</v>
       </c>
       <c r="P16" s="8" t="n">
-        <v>0.0341</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0266</v>
+      </c>
+      <c r="Q16" s="6" t="n"/>
       <c r="T16" s="6" t="n">
-        <v>63736</v>
+        <v>71002</v>
       </c>
       <c r="U16" s="7" t="n">
-        <v>0.044</v>
+        <v>0.053</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Jul-25</t>
+          <t>Sep-25</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>9756</v>
+        <v>8317</v>
       </c>
       <c r="C17" s="7" t="n">
-        <v>0.414</v>
+        <v>0.366</v>
       </c>
       <c r="D17" s="8" t="n">
-        <v>0.1404</v>
+        <v>0.1354</v>
       </c>
       <c r="E17" s="6" t="n">
-        <v>7727</v>
+        <v>6979</v>
       </c>
       <c r="F17" s="7" t="n">
-        <v>0.904</v>
+        <v>0.349</v>
       </c>
       <c r="G17" s="8" t="n">
-        <v>0.1112</v>
+        <v>0.1136</v>
       </c>
       <c r="H17" s="6" t="n">
-        <v>3631</v>
+        <v>3208</v>
       </c>
       <c r="I17" s="7" t="n">
-        <v>-0.05800000000000001</v>
+        <v>-0.162</v>
       </c>
       <c r="J17" s="8" t="n">
-        <v>0.05229999999999999</v>
+        <v>0.0522</v>
       </c>
       <c r="K17" s="6" t="n">
-        <v>1919</v>
+        <v>1625</v>
       </c>
       <c r="L17" s="7" t="n">
-        <v>-0.155</v>
+        <v>-0.354</v>
       </c>
       <c r="M17" s="8" t="n">
-        <v>0.0276</v>
+        <v>0.0264</v>
       </c>
       <c r="N17" s="6" t="n">
-        <v>2205</v>
+        <v>1535</v>
       </c>
       <c r="O17" s="7" t="n">
-        <v>-0.143</v>
+        <v>-0.268</v>
       </c>
       <c r="P17" s="8" t="n">
-        <v>0.0317</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.025</v>
+      </c>
+      <c r="Q17" s="6" t="n"/>
       <c r="T17" s="6" t="n">
-        <v>69477</v>
+        <v>61443</v>
       </c>
       <c r="U17" s="7" t="n">
-        <v>0.081</v>
+        <v>-0.028</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Jun-25</t>
+          <t>Aug-25</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>7295</v>
+        <v>8786</v>
       </c>
       <c r="C18" s="7" t="n">
-        <v>0.548</v>
+        <v>0.721</v>
       </c>
       <c r="D18" s="8" t="n">
-        <v>0.12</v>
+        <v>0.1378</v>
       </c>
       <c r="E18" s="6" t="n">
-        <v>6605</v>
+        <v>6369</v>
       </c>
       <c r="F18" s="7" t="n">
-        <v>1.18</v>
+        <v>0.505</v>
       </c>
       <c r="G18" s="8" t="n">
-        <v>0.1086</v>
+        <v>0.0999</v>
       </c>
       <c r="H18" s="6" t="n">
-        <v>3298</v>
+        <v>3422</v>
       </c>
       <c r="I18" s="7" t="n">
-        <v>-0.017</v>
+        <v>-0.098</v>
       </c>
       <c r="J18" s="8" t="n">
-        <v>0.0542</v>
+        <v>0.0537</v>
       </c>
       <c r="K18" s="6" t="n">
-        <v>1674</v>
+        <v>2172</v>
       </c>
       <c r="L18" s="7" t="n">
-        <v>-0.147</v>
+        <v>-0.226</v>
       </c>
       <c r="M18" s="8" t="n">
-        <v>0.0275</v>
+        <v>0.0341</v>
       </c>
       <c r="N18" s="6" t="n">
-        <v>2006</v>
+        <v>1816</v>
       </c>
       <c r="O18" s="7" t="n">
-        <v>-0.188</v>
+        <v>-0.179</v>
       </c>
       <c r="P18" s="8" t="n">
-        <v>0.033</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0285</v>
+      </c>
+      <c r="Q18" s="6" t="n"/>
       <c r="T18" s="6" t="n">
-        <v>60804</v>
+        <v>63736</v>
       </c>
       <c r="U18" s="7" t="n">
-        <v>0.149</v>
+        <v>0.044</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>May-25</t>
+          <t>Jul-25</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>6570</v>
+        <v>9756</v>
       </c>
       <c r="C19" s="7" t="n">
-        <v>0.483</v>
+        <v>0.414</v>
       </c>
       <c r="D19" s="8" t="n">
-        <v>0.0993</v>
+        <v>0.1404</v>
       </c>
       <c r="E19" s="6" t="n">
-        <v>6373</v>
+        <v>7727</v>
       </c>
       <c r="F19" s="7" t="n">
-        <v>1.472</v>
+        <v>0.904</v>
       </c>
       <c r="G19" s="8" t="n">
-        <v>0.0963</v>
+        <v>0.1112</v>
       </c>
       <c r="H19" s="6" t="n">
-        <v>3678</v>
+        <v>3631</v>
       </c>
       <c r="I19" s="7" t="n">
-        <v>-0.027</v>
+        <v>-0.05800000000000001</v>
       </c>
       <c r="J19" s="8" t="n">
-        <v>0.0556</v>
+        <v>0.05229999999999999</v>
       </c>
       <c r="K19" s="6" t="n">
-        <v>1735</v>
+        <v>2205</v>
       </c>
       <c r="L19" s="7" t="n">
-        <v>-0.214</v>
+        <v>-0.143</v>
       </c>
       <c r="M19" s="8" t="n">
-        <v>0.0262</v>
+        <v>0.0317</v>
       </c>
       <c r="N19" s="6" t="n">
-        <v>2003</v>
+        <v>1919</v>
       </c>
       <c r="O19" s="7" t="n">
-        <v>-0.19</v>
+        <v>-0.155</v>
       </c>
       <c r="P19" s="8" t="n">
-        <v>0.0303</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0276</v>
+      </c>
+      <c r="Q19" s="6" t="n"/>
       <c r="T19" s="6" t="n">
-        <v>66188</v>
+        <v>69477</v>
       </c>
       <c r="U19" s="7" t="n">
-        <v>0.202</v>
+        <v>0.081</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Apr-25</t>
+          <t>Jun-25</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>5622</v>
+        <v>7295</v>
       </c>
       <c r="C20" s="7" t="n">
-        <v>0.872</v>
+        <v>0.548</v>
       </c>
       <c r="D20" s="8" t="n">
-        <v>0.0897</v>
+        <v>0.12</v>
       </c>
       <c r="E20" s="6" t="n">
-        <v>5594</v>
+        <v>6605</v>
       </c>
       <c r="F20" s="7" t="n">
-        <v>3.37</v>
+        <v>1.18</v>
       </c>
       <c r="G20" s="8" t="n">
-        <v>0.0892</v>
+        <v>0.1086</v>
       </c>
       <c r="H20" s="6" t="n">
-        <v>3364</v>
+        <v>3298</v>
       </c>
       <c r="I20" s="7" t="n">
-        <v>0.145</v>
+        <v>-0.017</v>
       </c>
       <c r="J20" s="8" t="n">
-        <v>0.0537</v>
+        <v>0.0542</v>
       </c>
       <c r="K20" s="6" t="n">
-        <v>1758</v>
+        <v>2006</v>
       </c>
       <c r="L20" s="7" t="n">
-        <v>0.091</v>
+        <v>-0.188</v>
       </c>
       <c r="M20" s="8" t="n">
-        <v>0.028</v>
+        <v>0.033</v>
       </c>
       <c r="N20" s="6" t="n">
-        <v>1793</v>
+        <v>1674</v>
       </c>
       <c r="O20" s="7" t="n">
-        <v>-0.08799999999999999</v>
+        <v>-0.147</v>
       </c>
       <c r="P20" s="8" t="n">
-        <v>0.0286</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0275</v>
+      </c>
+      <c r="Q20" s="6" t="n"/>
       <c r="T20" s="6" t="n">
-        <v>62679</v>
+        <v>60804</v>
       </c>
       <c r="U20" s="7" t="n">
-        <v>0.481</v>
+        <v>0.149</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>Mar-25</t>
+          <t>May-25</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>6652</v>
+        <v>6570</v>
       </c>
       <c r="C21" s="7" t="n">
-        <v>-0.081</v>
+        <v>0.483</v>
       </c>
       <c r="D21" s="8" t="n">
-        <v>0.1114</v>
+        <v>0.0993</v>
       </c>
       <c r="E21" s="6" t="n">
-        <v>5395</v>
+        <v>6373</v>
       </c>
       <c r="F21" s="7" t="n">
-        <v>0.599</v>
+        <v>1.472</v>
       </c>
       <c r="G21" s="8" t="n">
-        <v>0.09030000000000001</v>
+        <v>0.0963</v>
       </c>
       <c r="H21" s="6" t="n">
-        <v>3450</v>
+        <v>3678</v>
       </c>
       <c r="I21" s="7" t="n">
-        <v>0.04</v>
+        <v>-0.027</v>
       </c>
       <c r="J21" s="8" t="n">
-        <v>0.05779999999999999</v>
+        <v>0.0556</v>
       </c>
       <c r="K21" s="6" t="n">
-        <v>1734</v>
+        <v>2003</v>
       </c>
       <c r="L21" s="7" t="n">
-        <v>-0.211</v>
+        <v>-0.19</v>
       </c>
       <c r="M21" s="8" t="n">
-        <v>0.029</v>
+        <v>0.0303</v>
       </c>
       <c r="N21" s="6" t="n">
-        <v>2231</v>
+        <v>1735</v>
       </c>
       <c r="O21" s="7" t="n">
-        <v>0.019</v>
+        <v>-0.214</v>
       </c>
       <c r="P21" s="8" t="n">
-        <v>0.0374</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0262</v>
+      </c>
+      <c r="Q21" s="6" t="n"/>
       <c r="T21" s="6" t="n">
-        <v>59726</v>
+        <v>66188</v>
       </c>
       <c r="U21" s="7" t="n">
-        <v>-0.025</v>
+        <v>0.202</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Feb-25</t>
+          <t>Apr-25</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>5866</v>
+        <v>5622</v>
       </c>
       <c r="C22" s="7" t="n">
-        <v>0.247</v>
+        <v>0.872</v>
       </c>
       <c r="D22" s="8" t="n">
-        <v>0.1101</v>
+        <v>0.0897</v>
       </c>
       <c r="E22" s="6" t="n">
-        <v>4694</v>
+        <v>5594</v>
       </c>
       <c r="F22" s="7" t="n">
-        <v>2.399</v>
+        <v>3.37</v>
       </c>
       <c r="G22" s="8" t="n">
-        <v>0.08810000000000001</v>
+        <v>0.0892</v>
       </c>
       <c r="H22" s="6" t="n">
-        <v>3373</v>
+        <v>3364</v>
       </c>
       <c r="I22" s="7" t="n">
-        <v>0.005</v>
+        <v>0.145</v>
       </c>
       <c r="J22" s="8" t="n">
-        <v>0.0633</v>
+        <v>0.0537</v>
       </c>
       <c r="K22" s="6" t="n">
-        <v>1710</v>
+        <v>1793</v>
       </c>
       <c r="L22" s="7" t="n">
-        <v>-0.141</v>
+        <v>-0.08799999999999999</v>
       </c>
       <c r="M22" s="8" t="n">
-        <v>0.0321</v>
+        <v>0.0286</v>
       </c>
       <c r="N22" s="6" t="n">
-        <v>2075</v>
+        <v>1758</v>
       </c>
       <c r="O22" s="7" t="n">
-        <v>-0.007000000000000001</v>
+        <v>0.091</v>
       </c>
       <c r="P22" s="8" t="n">
-        <v>0.0389</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.028</v>
+      </c>
+      <c r="Q22" s="6" t="n"/>
       <c r="T22" s="6" t="n">
-        <v>53303</v>
+        <v>62679</v>
       </c>
       <c r="U22" s="7" t="n">
-        <v>0.05</v>
+        <v>0.481</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Jan-25</t>
+          <t>Mar-25</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>6132</v>
+        <v>6652</v>
       </c>
       <c r="C23" s="7" t="n">
-        <v>0.436</v>
+        <v>-0.081</v>
       </c>
       <c r="D23" s="8" t="n">
-        <v>0.1019</v>
+        <v>0.1114</v>
       </c>
       <c r="E23" s="6" t="n">
-        <v>5454</v>
+        <v>5395</v>
       </c>
       <c r="F23" s="7" t="n">
-        <v>2.437</v>
+        <v>0.599</v>
       </c>
       <c r="G23" s="8" t="n">
-        <v>0.0906</v>
+        <v>0.09030000000000001</v>
       </c>
       <c r="H23" s="6" t="n">
-        <v>3879</v>
+        <v>3450</v>
       </c>
       <c r="I23" s="7" t="n">
-        <v>0.149</v>
+        <v>0.04</v>
       </c>
       <c r="J23" s="8" t="n">
-        <v>0.0644</v>
+        <v>0.05779999999999999</v>
       </c>
       <c r="K23" s="6" t="n">
-        <v>1925</v>
+        <v>2231</v>
       </c>
       <c r="L23" s="7" t="n">
-        <v>-0.04100000000000001</v>
+        <v>0.019</v>
       </c>
       <c r="M23" s="8" t="n">
-        <v>0.032</v>
+        <v>0.0374</v>
       </c>
       <c r="N23" s="6" t="n">
-        <v>2271</v>
+        <v>1734</v>
       </c>
       <c r="O23" s="7" t="n">
-        <v>-0.038</v>
+        <v>-0.211</v>
       </c>
       <c r="P23" s="8" t="n">
-        <v>0.0377</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.029</v>
+      </c>
+      <c r="Q23" s="6" t="n"/>
       <c r="T23" s="6" t="n">
-        <v>60199</v>
+        <v>59726</v>
       </c>
       <c r="U23" s="7" t="n">
-        <v>0.122</v>
+        <v>-0.025</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Dec-24</t>
+          <t>Feb-25</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>5504</v>
+        <v>5866</v>
       </c>
       <c r="C24" s="7" t="n">
-        <v>0.235</v>
+        <v>0.247</v>
       </c>
       <c r="D24" s="8" t="n">
-        <v>0.09229999999999999</v>
+        <v>0.1101</v>
       </c>
       <c r="E24" s="6" t="n">
-        <v>4278</v>
+        <v>4694</v>
       </c>
       <c r="F24" s="7" t="n">
-        <v>2.316</v>
+        <v>2.399</v>
       </c>
       <c r="G24" s="8" t="n">
-        <v>0.0718</v>
+        <v>0.08810000000000001</v>
       </c>
       <c r="H24" s="6" t="n">
-        <v>3798</v>
+        <v>3373</v>
       </c>
       <c r="I24" s="7" t="n">
-        <v>-0.005</v>
+        <v>0.005</v>
       </c>
       <c r="J24" s="8" t="n">
-        <v>0.06370000000000001</v>
+        <v>0.0633</v>
       </c>
       <c r="K24" s="6" t="n">
-        <v>2062</v>
+        <v>2075</v>
       </c>
       <c r="L24" s="7" t="n">
-        <v>-0.1</v>
+        <v>-0.007000000000000001</v>
       </c>
       <c r="M24" s="8" t="n">
-        <v>0.0346</v>
+        <v>0.0389</v>
       </c>
       <c r="N24" s="6" t="n">
-        <v>2108</v>
+        <v>1710</v>
       </c>
       <c r="O24" s="7" t="n">
-        <v>-0.205</v>
+        <v>-0.141</v>
       </c>
       <c r="P24" s="8" t="n">
-        <v>0.0354</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0321</v>
+      </c>
+      <c r="Q24" s="6" t="n"/>
       <c r="T24" s="6" t="n">
-        <v>59613</v>
+        <v>53303</v>
       </c>
       <c r="U24" s="7" t="n">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Nov-24</t>
+          <t>Jan-25</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>7096</v>
+        <v>6132</v>
       </c>
       <c r="C25" s="7" t="n">
-        <v>0.58</v>
+        <v>0.436</v>
       </c>
       <c r="D25" s="8" t="n">
-        <v>0.1113</v>
+        <v>0.1019</v>
       </c>
       <c r="E25" s="6" t="n">
-        <v>6260</v>
+        <v>5454</v>
       </c>
       <c r="F25" s="7" t="n">
-        <v>4.065</v>
+        <v>2.437</v>
       </c>
       <c r="G25" s="8" t="n">
-        <v>0.09820000000000001</v>
+        <v>0.0906</v>
       </c>
       <c r="H25" s="6" t="n">
-        <v>3976</v>
+        <v>3879</v>
       </c>
       <c r="I25" s="7" t="n">
-        <v>0.078</v>
+        <v>0.149</v>
       </c>
       <c r="J25" s="8" t="n">
-        <v>0.06239999999999999</v>
+        <v>0.0644</v>
       </c>
       <c r="K25" s="6" t="n">
-        <v>2044</v>
+        <v>2271</v>
       </c>
       <c r="L25" s="7" t="n">
-        <v>0.008999999999999999</v>
+        <v>-0.038</v>
       </c>
       <c r="M25" s="8" t="n">
-        <v>0.0321</v>
+        <v>0.0377</v>
       </c>
       <c r="N25" s="6" t="n">
-        <v>2273</v>
+        <v>1925</v>
       </c>
       <c r="O25" s="7" t="n">
-        <v>-0.158</v>
+        <v>-0.04100000000000001</v>
       </c>
       <c r="P25" s="8" t="n">
-        <v>0.0357</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.032</v>
+      </c>
+      <c r="Q25" s="6" t="n"/>
       <c r="T25" s="6" t="n">
-        <v>63731</v>
+        <v>60199</v>
       </c>
       <c r="U25" s="7" t="n">
-        <v>0.179</v>
+        <v>0.122</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Oct-24</t>
+          <t>Dec-24</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>7449</v>
+        <v>5504</v>
       </c>
       <c r="C26" s="7" t="n">
-        <v>1.758</v>
+        <v>0.235</v>
       </c>
       <c r="D26" s="8" t="n">
-        <v>0.1104</v>
+        <v>0.09229999999999999</v>
       </c>
       <c r="E26" s="6" t="n">
-        <v>6411</v>
+        <v>4278</v>
       </c>
       <c r="F26" s="7" t="n">
-        <v>6.403</v>
+        <v>2.316</v>
       </c>
       <c r="G26" s="8" t="n">
-        <v>0.095</v>
+        <v>0.0718</v>
       </c>
       <c r="H26" s="6" t="n">
-        <v>4600</v>
+        <v>3798</v>
       </c>
       <c r="I26" s="7" t="n">
-        <v>0.131</v>
+        <v>-0.005</v>
       </c>
       <c r="J26" s="8" t="n">
-        <v>0.0682</v>
+        <v>0.06370000000000001</v>
       </c>
       <c r="K26" s="6" t="n">
-        <v>2388</v>
+        <v>2108</v>
       </c>
       <c r="L26" s="7" t="n">
-        <v>0.092</v>
+        <v>-0.205</v>
       </c>
       <c r="M26" s="8" t="n">
         <v>0.0354</v>
       </c>
       <c r="N26" s="6" t="n">
-        <v>2488</v>
+        <v>2062</v>
       </c>
       <c r="O26" s="7" t="n">
-        <v>-0.206</v>
+        <v>-0.1</v>
       </c>
       <c r="P26" s="8" t="n">
-        <v>0.0369</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0346</v>
+      </c>
+      <c r="Q26" s="6" t="n"/>
       <c r="T26" s="6" t="n">
-        <v>67450</v>
+        <v>59613</v>
       </c>
       <c r="U26" s="7" t="n">
-        <v>0.18</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Sep-24</t>
+          <t>Nov-24</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>6088</v>
+        <v>7096</v>
       </c>
       <c r="C27" s="7" t="n">
-        <v>0.70624</v>
+        <v>0.58</v>
       </c>
       <c r="D27" s="8" t="n">
-        <v>0.0963</v>
+        <v>0.1113</v>
       </c>
       <c r="E27" s="6" t="n">
-        <v>5173</v>
+        <v>6260</v>
       </c>
       <c r="F27" s="7" t="n">
-        <v>6.63</v>
+        <v>4.065</v>
       </c>
       <c r="G27" s="8" t="n">
-        <v>0.0818</v>
+        <v>0.09820000000000001</v>
       </c>
       <c r="H27" s="6" t="n">
-        <v>3827</v>
+        <v>3976</v>
       </c>
       <c r="I27" s="7" t="n">
-        <v>-0.04100000000000001</v>
+        <v>0.078</v>
       </c>
       <c r="J27" s="8" t="n">
-        <v>0.0605</v>
+        <v>0.06239999999999999</v>
       </c>
       <c r="K27" s="6" t="n">
-        <v>2098</v>
+        <v>2273</v>
       </c>
       <c r="L27" s="7" t="n">
-        <v>-0.103</v>
+        <v>-0.158</v>
       </c>
       <c r="M27" s="8" t="n">
-        <v>0.0332</v>
+        <v>0.0357</v>
       </c>
       <c r="N27" s="6" t="n">
-        <v>2515</v>
+        <v>2044</v>
       </c>
       <c r="O27" s="7" t="n">
-        <v>-0.199</v>
+        <v>0.008999999999999999</v>
       </c>
       <c r="P27" s="8" t="n">
-        <v>0.0398</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0321</v>
+      </c>
+      <c r="Q27" s="6" t="n"/>
       <c r="T27" s="6" t="n">
-        <v>63213</v>
+        <v>63731</v>
       </c>
       <c r="U27" s="7" t="n">
-        <v>0.096</v>
+        <v>0.179</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Aug-24</t>
+          <t>Oct-24</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>5106</v>
+        <v>7449</v>
+      </c>
+      <c r="C28" s="7" t="n">
+        <v>1.758</v>
       </c>
       <c r="D28" s="8" t="n">
-        <v>0.0837</v>
+        <v>0.1104</v>
       </c>
       <c r="E28" s="6" t="n">
-        <v>4232</v>
+        <v>6411</v>
       </c>
       <c r="F28" s="7" t="n">
-        <v>0.17893</v>
+        <v>6.403</v>
       </c>
       <c r="G28" s="8" t="n">
-        <v>0.0693</v>
+        <v>0.095</v>
       </c>
       <c r="H28" s="6" t="n">
-        <v>3793</v>
+        <v>4600</v>
       </c>
       <c r="I28" s="7" t="n">
-        <v>-0.048</v>
+        <v>0.131</v>
       </c>
       <c r="J28" s="8" t="n">
-        <v>0.0621</v>
+        <v>0.0682</v>
       </c>
       <c r="K28" s="6" t="n">
-        <v>2213</v>
+        <v>2488</v>
       </c>
       <c r="L28" s="7" t="n">
-        <v>-0.186</v>
+        <v>-0.206</v>
       </c>
       <c r="M28" s="8" t="n">
-        <v>0.0363</v>
+        <v>0.0369</v>
       </c>
       <c r="N28" s="6" t="n">
-        <v>2807</v>
+        <v>2388</v>
       </c>
       <c r="O28" s="7" t="n">
-        <v>-0.018</v>
+        <v>0.092</v>
       </c>
       <c r="P28" s="8" t="n">
-        <v>0.046</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0354</v>
+      </c>
+      <c r="Q28" s="6" t="n"/>
       <c r="T28" s="6" t="n">
-        <v>61038</v>
+        <v>67450</v>
       </c>
       <c r="U28" s="7" t="n">
-        <v>0.06900000000000001</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Jul-24</t>
+          <t>Sep-24</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>6899</v>
+        <v>6088</v>
+      </c>
+      <c r="C29" s="7" t="n">
+        <v>0.70624</v>
       </c>
       <c r="D29" s="8" t="n">
-        <v>0.1074</v>
+        <v>0.0963</v>
       </c>
       <c r="E29" s="6" t="n">
-        <v>4058</v>
+        <v>5173</v>
       </c>
       <c r="F29" s="7" t="n">
-        <v>0.20585</v>
+        <v>6.63</v>
       </c>
       <c r="G29" s="8" t="n">
-        <v>0.0631</v>
+        <v>0.0818</v>
       </c>
       <c r="H29" s="6" t="n">
-        <v>3856</v>
+        <v>3827</v>
       </c>
       <c r="I29" s="7" t="n">
-        <v>0.073</v>
+        <v>-0.04100000000000001</v>
       </c>
       <c r="J29" s="8" t="n">
-        <v>0.06</v>
+        <v>0.0605</v>
       </c>
       <c r="K29" s="6" t="n">
-        <v>2270</v>
+        <v>2515</v>
       </c>
       <c r="L29" s="7" t="n">
-        <v>-0.08200000000000002</v>
+        <v>-0.199</v>
       </c>
       <c r="M29" s="8" t="n">
-        <v>0.0353</v>
+        <v>0.0398</v>
       </c>
       <c r="N29" s="6" t="n">
-        <v>2573</v>
+        <v>2098</v>
       </c>
       <c r="O29" s="7" t="n">
-        <v>-0.055</v>
+        <v>-0.103</v>
       </c>
       <c r="P29" s="8" t="n">
-        <v>0.04</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0332</v>
+      </c>
+      <c r="Q29" s="6" t="n"/>
       <c r="T29" s="6" t="n">
-        <v>64263</v>
+        <v>63213</v>
       </c>
       <c r="U29" s="7" t="n">
-        <v>0.188</v>
+        <v>0.096</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>