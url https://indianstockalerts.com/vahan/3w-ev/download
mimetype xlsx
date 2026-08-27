--- v1 (2026-07-12)
+++ v2 (2026-08-27)
@@ -456,92 +456,92 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U29"/>
+  <dimension ref="A1:U30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="12" customWidth="1" min="16" max="16"/>
     <col width="12" customWidth="1" min="17" max="17"/>
     <col width="12" customWidth="1" min="18" max="18"/>
     <col width="12" customWidth="1" min="19" max="19"/>
     <col width="12" customWidth="1" min="20" max="20"/>
     <col width="12" customWidth="1" min="21" max="21"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Indian Stock Alerts — indianstockalerts.com</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Three Wheeler EVs — Monthly Vahan Registration Data | Generated: 12 Jul 2026</t>
+          <t>Three Wheeler EVs — Monthly Vahan Registration Data | Generated: 27 Aug 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Source: Vahan (MoRTH). Registrations ≠ dispatches. For personal use only — redistribution prohibited.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>Mahindra Vol</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>Mahindra YoY%</t>
         </is>
@@ -561,1520 +561,1587 @@
           <t>Bajaj YoY%</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Bajaj MS%</t>
         </is>
       </c>
       <c r="H5" s="4" t="inlineStr">
         <is>
           <t>Yc Vol</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Yc YoY%</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Yc MS%</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
+          <t>Dilli Vol</t>
+        </is>
+      </c>
+      <c r="L5" s="4" t="inlineStr">
+        <is>
+          <t>Dilli YoY%</t>
+        </is>
+      </c>
+      <c r="M5" s="4" t="inlineStr">
+        <is>
+          <t>Dilli MS%</t>
+        </is>
+      </c>
+      <c r="N5" s="4" t="inlineStr">
+        <is>
           <t>Saera Vol</t>
         </is>
       </c>
-      <c r="L5" s="4" t="inlineStr">
+      <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Saera YoY%</t>
         </is>
       </c>
-      <c r="M5" s="4" t="inlineStr">
+      <c r="P5" s="4" t="inlineStr">
         <is>
           <t>Saera MS%</t>
-        </is>
-[...13 lines deleted...]
-          <t>Dilli MS%</t>
         </is>
       </c>
       <c r="Q5" s="4" t="inlineStr">
         <is>
           <t>Piaggio Vol</t>
         </is>
       </c>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>Piaggio YoY%</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>Piaggio MS%</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Industry Vol</t>
         </is>
       </c>
       <c r="U5" s="4" t="inlineStr">
         <is>
           <t>Industry YoY%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>Jul-26(P)*</t>
+          <t>Aug-26(P)*</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>13702</v>
+        <v>11953</v>
       </c>
       <c r="C6" s="7" t="n">
-        <v>0.404</v>
+        <v>0.877</v>
       </c>
       <c r="D6" s="8" t="n">
-        <v>0.1684</v>
+        <v>0.1542</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>10577</v>
+        <v>12662</v>
       </c>
       <c r="F6" s="7" t="n">
-        <v>0.369</v>
+        <v>0.441</v>
       </c>
       <c r="G6" s="8" t="n">
-        <v>0.13</v>
+        <v>0.1633</v>
       </c>
       <c r="H6" s="6" t="n">
-        <v>2052</v>
+        <v>2239</v>
       </c>
       <c r="I6" s="7" t="n">
-        <v>-0.435</v>
+        <v>-0.346</v>
       </c>
       <c r="J6" s="8" t="n">
-        <v>0.0252</v>
+        <v>0.0289</v>
       </c>
       <c r="K6" s="6" t="n">
-        <v>1767</v>
+        <v>1810</v>
       </c>
       <c r="L6" s="7" t="n">
-        <v>-0.079</v>
+        <v>-0.167</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0.0217</v>
+        <v>0.0233</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>1756</v>
+        <v>1642</v>
       </c>
       <c r="O6" s="7" t="n">
-        <v>-0.204</v>
+        <v>-0.096</v>
       </c>
       <c r="P6" s="8" t="n">
-        <v>0.0216</v>
+        <v>0.0212</v>
       </c>
       <c r="Q6" s="6" t="n">
-        <v>1406</v>
+        <v>1447</v>
       </c>
       <c r="R6" s="7" t="n">
-        <v>0.528</v>
+        <v>0.855</v>
       </c>
       <c r="S6" s="8" t="n">
-        <v>0.0173</v>
+        <v>0.0187</v>
       </c>
       <c r="T6" s="6" t="n">
-        <v>81375</v>
+        <v>77527</v>
       </c>
       <c r="U6" s="7" t="n">
-        <v>0.171</v>
+        <v>0.216</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>Jul-26</t>
+          <t>Aug-26</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>4862</v>
+        <v>10025</v>
       </c>
       <c r="D7" s="8" t="n">
-        <v>0.1684</v>
+        <v>0.1542</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>3753</v>
+        <v>10620</v>
       </c>
       <c r="G7" s="8" t="n">
-        <v>0.13</v>
+        <v>0.1633</v>
       </c>
       <c r="H7" s="6" t="n">
-        <v>728</v>
+        <v>1878</v>
       </c>
       <c r="J7" s="8" t="n">
-        <v>0.0252</v>
+        <v>0.0289</v>
       </c>
       <c r="K7" s="6" t="n">
-        <v>627</v>
+        <v>1518</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0.0217</v>
+        <v>0.0233</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>623</v>
+        <v>1377</v>
       </c>
       <c r="P7" s="8" t="n">
-        <v>0.0216</v>
+        <v>0.0212</v>
       </c>
       <c r="Q7" s="6" t="n">
-        <v>499</v>
+        <v>1214</v>
       </c>
       <c r="S7" s="8" t="n">
-        <v>0.0173</v>
+        <v>0.0187</v>
       </c>
       <c r="T7" s="6" t="n">
-        <v>28875</v>
+        <v>65023</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Jun-26</t>
+          <t>Jul-26</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>12990</v>
+        <v>14382</v>
       </c>
       <c r="C8" s="7" t="n">
-        <v>0.7809999999999999</v>
+        <v>0.861</v>
       </c>
       <c r="D8" s="8" t="n">
-        <v>0.1656</v>
+        <v>0.1628</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>11769</v>
+        <v>14108</v>
       </c>
       <c r="F8" s="7" t="n">
-        <v>0.782</v>
+        <v>0.446</v>
       </c>
       <c r="G8" s="8" t="n">
-        <v>0.1501</v>
+        <v>0.1597</v>
       </c>
       <c r="H8" s="6" t="n">
-        <v>2360</v>
+        <v>2387</v>
       </c>
       <c r="I8" s="7" t="n">
-        <v>-0.284</v>
+        <v>-0.343</v>
       </c>
       <c r="J8" s="8" t="n">
-        <v>0.0301</v>
+        <v>0.027</v>
       </c>
       <c r="K8" s="6" t="n">
-        <v>1639</v>
+        <v>1843</v>
       </c>
       <c r="L8" s="7" t="n">
-        <v>-0.021</v>
+        <v>-0.164</v>
       </c>
       <c r="M8" s="8" t="n">
         <v>0.0209</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>1775</v>
+        <v>1816</v>
       </c>
       <c r="O8" s="7" t="n">
-        <v>-0.115</v>
+        <v>-0.05400000000000001</v>
       </c>
       <c r="P8" s="8" t="n">
-        <v>0.0226</v>
+        <v>0.0206</v>
       </c>
       <c r="Q8" s="6" t="n">
-        <v>1543</v>
+        <v>1577</v>
       </c>
       <c r="R8" s="7" t="n">
-        <v>1.063</v>
+        <v>0.7140000000000001</v>
       </c>
       <c r="S8" s="8" t="n">
-        <v>0.0197</v>
+        <v>0.0179</v>
       </c>
       <c r="T8" s="6" t="n">
-        <v>78423</v>
+        <v>88320</v>
       </c>
       <c r="U8" s="7" t="n">
-        <v>0.29</v>
+        <v>0.271</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>May-26</t>
+          <t>Jun-26</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>11151</v>
+        <v>12992</v>
       </c>
       <c r="C9" s="7" t="n">
-        <v>0.6969999999999998</v>
+        <v>0.7809999999999999</v>
       </c>
       <c r="D9" s="8" t="n">
-        <v>0.1533</v>
+        <v>0.1657</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>12418</v>
+        <v>11767</v>
       </c>
       <c r="F9" s="7" t="n">
-        <v>0.949</v>
+        <v>0.782</v>
       </c>
       <c r="G9" s="8" t="n">
-        <v>0.1707</v>
+        <v>0.1501</v>
       </c>
       <c r="H9" s="6" t="n">
-        <v>2269</v>
+        <v>2360</v>
       </c>
       <c r="I9" s="7" t="n">
-        <v>-0.383</v>
+        <v>-0.284</v>
       </c>
       <c r="J9" s="8" t="n">
-        <v>0.0312</v>
+        <v>0.0301</v>
       </c>
       <c r="K9" s="6" t="n">
-        <v>1458</v>
+        <v>1775</v>
       </c>
       <c r="L9" s="7" t="n">
-        <v>-0.272</v>
+        <v>-0.115</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>0.02</v>
+        <v>0.0226</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>1501</v>
+        <v>1639</v>
       </c>
       <c r="O9" s="7" t="n">
-        <v>-0.135</v>
+        <v>-0.021</v>
       </c>
       <c r="P9" s="8" t="n">
-        <v>0.0206</v>
-[...1 lines deleted...]
-      <c r="Q9" s="6" t="n"/>
+        <v>0.0209</v>
+      </c>
+      <c r="Q9" s="6" t="n">
+        <v>1543</v>
+      </c>
+      <c r="R9" s="7" t="n">
+        <v>1.063</v>
+      </c>
+      <c r="S9" s="8" t="n">
+        <v>0.0197</v>
+      </c>
       <c r="T9" s="6" t="n">
-        <v>72752</v>
+        <v>78420</v>
       </c>
       <c r="U9" s="7" t="n">
-        <v>0.099</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Apr-26</t>
+          <t>May-26</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>10273</v>
+        <v>11151</v>
       </c>
       <c r="C10" s="7" t="n">
-        <v>0.8269999999999998</v>
+        <v>0.6969999999999998</v>
       </c>
       <c r="D10" s="8" t="n">
-        <v>0.1577</v>
+        <v>0.1533</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>9991</v>
+        <v>12418</v>
       </c>
       <c r="F10" s="7" t="n">
-        <v>0.786</v>
+        <v>0.949</v>
       </c>
       <c r="G10" s="8" t="n">
-        <v>0.1533</v>
+        <v>0.1707</v>
       </c>
       <c r="H10" s="6" t="n">
-        <v>1931</v>
+        <v>2269</v>
       </c>
       <c r="I10" s="7" t="n">
-        <v>-0.426</v>
+        <v>-0.383</v>
       </c>
       <c r="J10" s="8" t="n">
-        <v>0.0296</v>
+        <v>0.0312</v>
       </c>
       <c r="K10" s="6" t="n">
-        <v>1388</v>
+        <v>1501</v>
       </c>
       <c r="L10" s="7" t="n">
-        <v>-0.226</v>
+        <v>-0.135</v>
       </c>
       <c r="M10" s="8" t="n">
-        <v>0.0213</v>
+        <v>0.0206</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>1327</v>
+        <v>1458</v>
       </c>
       <c r="O10" s="7" t="n">
-        <v>-0.245</v>
+        <v>-0.272</v>
       </c>
       <c r="P10" s="8" t="n">
-        <v>0.0204</v>
+        <v>0.02</v>
       </c>
       <c r="Q10" s="6" t="n"/>
       <c r="T10" s="6" t="n">
-        <v>65159</v>
+        <v>72752</v>
       </c>
       <c r="U10" s="7" t="n">
-        <v>0.04</v>
+        <v>0.099</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Mar-26</t>
+          <t>Apr-26</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>9302</v>
+        <v>10273</v>
       </c>
       <c r="C11" s="7" t="n">
-        <v>0.398</v>
+        <v>0.8269999999999998</v>
       </c>
       <c r="D11" s="8" t="n">
-        <v>0.1457</v>
+        <v>0.1577</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>9207</v>
+        <v>9991</v>
       </c>
       <c r="F11" s="7" t="n">
-        <v>0.7070000000000001</v>
+        <v>0.786</v>
       </c>
       <c r="G11" s="8" t="n">
-        <v>0.1442</v>
+        <v>0.1533</v>
       </c>
       <c r="H11" s="6" t="n">
-        <v>1927</v>
+        <v>1931</v>
       </c>
       <c r="I11" s="7" t="n">
-        <v>-0.441</v>
+        <v>-0.426</v>
       </c>
       <c r="J11" s="8" t="n">
-        <v>0.0302</v>
+        <v>0.0296</v>
       </c>
       <c r="K11" s="6" t="n">
-        <v>1438</v>
+        <v>1327</v>
       </c>
       <c r="L11" s="7" t="n">
-        <v>-0.355</v>
+        <v>-0.245</v>
       </c>
       <c r="M11" s="8" t="n">
-        <v>0.0225</v>
+        <v>0.0204</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>1605</v>
+        <v>1388</v>
       </c>
       <c r="O11" s="7" t="n">
-        <v>-0.074</v>
+        <v>-0.226</v>
       </c>
       <c r="P11" s="8" t="n">
-        <v>0.0251</v>
+        <v>0.0213</v>
       </c>
       <c r="Q11" s="6" t="n"/>
       <c r="T11" s="6" t="n">
-        <v>63857</v>
+        <v>65159</v>
       </c>
       <c r="U11" s="7" t="n">
-        <v>0.06900000000000001</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Feb-26</t>
+          <t>Mar-26</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>7763</v>
+        <v>9302</v>
       </c>
       <c r="C12" s="7" t="n">
-        <v>0.3230000000000001</v>
+        <v>0.398</v>
       </c>
       <c r="D12" s="8" t="n">
-        <v>0.1164</v>
+        <v>0.1457</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>8874</v>
+        <v>9207</v>
       </c>
       <c r="F12" s="7" t="n">
-        <v>0.89</v>
+        <v>0.7070000000000001</v>
       </c>
       <c r="G12" s="8" t="n">
-        <v>0.1331</v>
+        <v>0.1442</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>1953</v>
+        <v>1927</v>
       </c>
       <c r="I12" s="7" t="n">
-        <v>-0.421</v>
+        <v>-0.441</v>
       </c>
       <c r="J12" s="8" t="n">
-        <v>0.0293</v>
+        <v>0.0302</v>
       </c>
       <c r="K12" s="6" t="n">
-        <v>1573</v>
+        <v>1605</v>
       </c>
       <c r="L12" s="7" t="n">
-        <v>-0.242</v>
+        <v>-0.074</v>
       </c>
       <c r="M12" s="8" t="n">
-        <v>0.0236</v>
+        <v>0.0251</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>1589</v>
+        <v>1438</v>
       </c>
       <c r="O12" s="7" t="n">
-        <v>-0.07099999999999999</v>
+        <v>-0.355</v>
       </c>
       <c r="P12" s="8" t="n">
-        <v>0.0238</v>
+        <v>0.0225</v>
       </c>
       <c r="Q12" s="6" t="n"/>
       <c r="T12" s="6" t="n">
-        <v>66695</v>
+        <v>63857</v>
       </c>
       <c r="U12" s="7" t="n">
-        <v>0.251</v>
+        <v>0.06900000000000001</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Jan-26</t>
+          <t>Feb-26</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>7307</v>
+        <v>7763</v>
       </c>
       <c r="C13" s="7" t="n">
-        <v>0.192</v>
+        <v>0.3230000000000001</v>
       </c>
       <c r="D13" s="8" t="n">
-        <v>0.09610000000000002</v>
+        <v>0.1164</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>8660</v>
+        <v>8874</v>
       </c>
       <c r="F13" s="7" t="n">
-        <v>0.588</v>
+        <v>0.89</v>
       </c>
       <c r="G13" s="8" t="n">
-        <v>0.1139</v>
+        <v>0.1331</v>
       </c>
       <c r="H13" s="6" t="n">
-        <v>2415</v>
+        <v>1953</v>
       </c>
       <c r="I13" s="7" t="n">
-        <v>-0.377</v>
+        <v>-0.421</v>
       </c>
       <c r="J13" s="8" t="n">
-        <v>0.0318</v>
+        <v>0.0293</v>
       </c>
       <c r="K13" s="6" t="n">
-        <v>1613</v>
+        <v>1589</v>
       </c>
       <c r="L13" s="7" t="n">
-        <v>-0.29</v>
+        <v>-0.07099999999999999</v>
       </c>
       <c r="M13" s="8" t="n">
-        <v>0.0212</v>
+        <v>0.0238</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>1916</v>
+        <v>1573</v>
       </c>
       <c r="O13" s="7" t="n">
-        <v>-0.005</v>
+        <v>-0.242</v>
       </c>
       <c r="P13" s="8" t="n">
-        <v>0.0252</v>
+        <v>0.0236</v>
       </c>
       <c r="Q13" s="6" t="n"/>
       <c r="T13" s="6" t="n">
-        <v>76047</v>
+        <v>66695</v>
       </c>
       <c r="U13" s="7" t="n">
-        <v>0.263</v>
+        <v>0.251</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Dec-25</t>
+          <t>Jan-26</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>7853</v>
+        <v>7307</v>
       </c>
       <c r="C14" s="7" t="n">
-        <v>0.4269999999999999</v>
+        <v>0.192</v>
       </c>
       <c r="D14" s="8" t="n">
-        <v>0.0885</v>
+        <v>0.09610000000000002</v>
       </c>
       <c r="E14" s="6" t="n">
-        <v>7683</v>
+        <v>8660</v>
       </c>
       <c r="F14" s="7" t="n">
-        <v>0.796</v>
+        <v>0.588</v>
       </c>
       <c r="G14" s="8" t="n">
-        <v>0.0866</v>
+        <v>0.1139</v>
       </c>
       <c r="H14" s="6" t="n">
-        <v>2956</v>
+        <v>2415</v>
       </c>
       <c r="I14" s="7" t="n">
-        <v>-0.222</v>
+        <v>-0.377</v>
       </c>
       <c r="J14" s="8" t="n">
-        <v>0.0333</v>
+        <v>0.0318</v>
       </c>
       <c r="K14" s="6" t="n">
-        <v>1881</v>
+        <v>1916</v>
       </c>
       <c r="L14" s="7" t="n">
-        <v>-0.108</v>
+        <v>-0.005</v>
       </c>
       <c r="M14" s="8" t="n">
+        <v>0.0252</v>
+      </c>
+      <c r="N14" s="6" t="n">
+        <v>1613</v>
+      </c>
+      <c r="O14" s="7" t="n">
+        <v>-0.29</v>
+      </c>
+      <c r="P14" s="8" t="n">
         <v>0.0212</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.0245</v>
       </c>
       <c r="Q14" s="6" t="n"/>
       <c r="T14" s="6" t="n">
-        <v>88701</v>
+        <v>76047</v>
       </c>
       <c r="U14" s="7" t="n">
-        <v>0.488</v>
+        <v>0.263</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Nov-25</t>
+          <t>Dec-25</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>10588</v>
+        <v>7853</v>
       </c>
       <c r="C15" s="7" t="n">
-        <v>0.492</v>
+        <v>0.4269999999999999</v>
       </c>
       <c r="D15" s="8" t="n">
-        <v>0.1258</v>
+        <v>0.0885</v>
       </c>
       <c r="E15" s="6" t="n">
-        <v>8988</v>
+        <v>7683</v>
       </c>
       <c r="F15" s="7" t="n">
-        <v>0.436</v>
+        <v>0.796</v>
       </c>
       <c r="G15" s="8" t="n">
-        <v>0.1068</v>
+        <v>0.0866</v>
       </c>
       <c r="H15" s="6" t="n">
-        <v>3455</v>
+        <v>2956</v>
       </c>
       <c r="I15" s="7" t="n">
-        <v>-0.131</v>
+        <v>-0.222</v>
       </c>
       <c r="J15" s="8" t="n">
-        <v>0.04100000000000001</v>
+        <v>0.0333</v>
       </c>
       <c r="K15" s="6" t="n">
-        <v>2270</v>
+        <v>2169</v>
       </c>
       <c r="L15" s="7" t="n">
-        <v>-0.001</v>
+        <v>0.052</v>
       </c>
       <c r="M15" s="8" t="n">
-        <v>0.027</v>
+        <v>0.0245</v>
       </c>
       <c r="N15" s="6" t="n">
-        <v>2056</v>
+        <v>1881</v>
       </c>
       <c r="O15" s="7" t="n">
-        <v>0.006</v>
+        <v>-0.108</v>
       </c>
       <c r="P15" s="8" t="n">
-        <v>0.0244</v>
+        <v>0.0212</v>
       </c>
       <c r="Q15" s="6" t="n"/>
       <c r="T15" s="6" t="n">
-        <v>84172</v>
+        <v>88701</v>
       </c>
       <c r="U15" s="7" t="n">
-        <v>0.321</v>
+        <v>0.488</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Oct-25</t>
+          <t>Nov-25</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>11856</v>
+        <v>10588</v>
       </c>
       <c r="C16" s="7" t="n">
-        <v>0.592</v>
+        <v>0.492</v>
       </c>
       <c r="D16" s="8" t="n">
-        <v>0.167</v>
+        <v>0.1258</v>
       </c>
       <c r="E16" s="6" t="n">
-        <v>8223</v>
+        <v>8988</v>
       </c>
       <c r="F16" s="7" t="n">
-        <v>0.283</v>
+        <v>0.436</v>
       </c>
       <c r="G16" s="8" t="n">
-        <v>0.1158</v>
+        <v>0.1068</v>
       </c>
       <c r="H16" s="6" t="n">
-        <v>3497</v>
+        <v>3455</v>
       </c>
       <c r="I16" s="7" t="n">
-        <v>-0.24</v>
+        <v>-0.131</v>
       </c>
       <c r="J16" s="8" t="n">
-        <v>0.0493</v>
+        <v>0.04100000000000001</v>
       </c>
       <c r="K16" s="6" t="n">
-        <v>2263</v>
+        <v>2056</v>
       </c>
       <c r="L16" s="7" t="n">
-        <v>-0.09</v>
+        <v>0.006</v>
       </c>
       <c r="M16" s="8" t="n">
-        <v>0.0319</v>
+        <v>0.0244</v>
       </c>
       <c r="N16" s="6" t="n">
-        <v>1886</v>
+        <v>2270</v>
       </c>
       <c r="O16" s="7" t="n">
-        <v>-0.21</v>
+        <v>-0.001</v>
       </c>
       <c r="P16" s="8" t="n">
-        <v>0.0266</v>
+        <v>0.027</v>
       </c>
       <c r="Q16" s="6" t="n"/>
       <c r="T16" s="6" t="n">
-        <v>71002</v>
+        <v>84172</v>
       </c>
       <c r="U16" s="7" t="n">
-        <v>0.053</v>
+        <v>0.321</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Sep-25</t>
+          <t>Oct-25</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>8317</v>
+        <v>11856</v>
       </c>
       <c r="C17" s="7" t="n">
-        <v>0.366</v>
+        <v>0.592</v>
       </c>
       <c r="D17" s="8" t="n">
-        <v>0.1354</v>
+        <v>0.167</v>
       </c>
       <c r="E17" s="6" t="n">
-        <v>6979</v>
+        <v>8223</v>
       </c>
       <c r="F17" s="7" t="n">
-        <v>0.349</v>
+        <v>0.283</v>
       </c>
       <c r="G17" s="8" t="n">
-        <v>0.1136</v>
+        <v>0.1158</v>
       </c>
       <c r="H17" s="6" t="n">
-        <v>3208</v>
+        <v>3497</v>
       </c>
       <c r="I17" s="7" t="n">
-        <v>-0.162</v>
+        <v>-0.24</v>
       </c>
       <c r="J17" s="8" t="n">
-        <v>0.0522</v>
+        <v>0.0493</v>
       </c>
       <c r="K17" s="6" t="n">
-        <v>1625</v>
+        <v>1886</v>
       </c>
       <c r="L17" s="7" t="n">
-        <v>-0.354</v>
+        <v>-0.21</v>
       </c>
       <c r="M17" s="8" t="n">
-        <v>0.0264</v>
+        <v>0.0266</v>
       </c>
       <c r="N17" s="6" t="n">
-        <v>1535</v>
+        <v>2263</v>
       </c>
       <c r="O17" s="7" t="n">
-        <v>-0.268</v>
+        <v>-0.09</v>
       </c>
       <c r="P17" s="8" t="n">
-        <v>0.025</v>
+        <v>0.0319</v>
       </c>
       <c r="Q17" s="6" t="n"/>
       <c r="T17" s="6" t="n">
-        <v>61443</v>
+        <v>71002</v>
       </c>
       <c r="U17" s="7" t="n">
-        <v>-0.028</v>
+        <v>0.053</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Aug-25</t>
+          <t>Sep-25</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>8786</v>
+        <v>8317</v>
       </c>
       <c r="C18" s="7" t="n">
-        <v>0.721</v>
+        <v>0.366</v>
       </c>
       <c r="D18" s="8" t="n">
-        <v>0.1378</v>
+        <v>0.1354</v>
       </c>
       <c r="E18" s="6" t="n">
-        <v>6369</v>
+        <v>6979</v>
       </c>
       <c r="F18" s="7" t="n">
-        <v>0.505</v>
+        <v>0.349</v>
       </c>
       <c r="G18" s="8" t="n">
-        <v>0.0999</v>
+        <v>0.1136</v>
       </c>
       <c r="H18" s="6" t="n">
-        <v>3422</v>
+        <v>3208</v>
       </c>
       <c r="I18" s="7" t="n">
-        <v>-0.098</v>
+        <v>-0.162</v>
       </c>
       <c r="J18" s="8" t="n">
-        <v>0.0537</v>
+        <v>0.0522</v>
       </c>
       <c r="K18" s="6" t="n">
-        <v>2172</v>
+        <v>1535</v>
       </c>
       <c r="L18" s="7" t="n">
-        <v>-0.226</v>
+        <v>-0.268</v>
       </c>
       <c r="M18" s="8" t="n">
-        <v>0.0341</v>
+        <v>0.025</v>
       </c>
       <c r="N18" s="6" t="n">
-        <v>1816</v>
+        <v>1625</v>
       </c>
       <c r="O18" s="7" t="n">
-        <v>-0.179</v>
+        <v>-0.354</v>
       </c>
       <c r="P18" s="8" t="n">
-        <v>0.0285</v>
+        <v>0.0264</v>
       </c>
       <c r="Q18" s="6" t="n"/>
       <c r="T18" s="6" t="n">
-        <v>63736</v>
+        <v>61443</v>
       </c>
       <c r="U18" s="7" t="n">
-        <v>0.044</v>
+        <v>-0.028</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>Jul-25</t>
+          <t>Aug-25</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>9756</v>
+        <v>8786</v>
       </c>
       <c r="C19" s="7" t="n">
-        <v>0.414</v>
+        <v>0.721</v>
       </c>
       <c r="D19" s="8" t="n">
-        <v>0.1404</v>
+        <v>0.1378</v>
       </c>
       <c r="E19" s="6" t="n">
-        <v>7727</v>
+        <v>6369</v>
       </c>
       <c r="F19" s="7" t="n">
-        <v>0.904</v>
+        <v>0.505</v>
       </c>
       <c r="G19" s="8" t="n">
-        <v>0.1112</v>
+        <v>0.0999</v>
       </c>
       <c r="H19" s="6" t="n">
-        <v>3631</v>
+        <v>3422</v>
       </c>
       <c r="I19" s="7" t="n">
-        <v>-0.05800000000000001</v>
+        <v>-0.098</v>
       </c>
       <c r="J19" s="8" t="n">
-        <v>0.05229999999999999</v>
+        <v>0.0537</v>
       </c>
       <c r="K19" s="6" t="n">
-        <v>2205</v>
+        <v>1816</v>
       </c>
       <c r="L19" s="7" t="n">
-        <v>-0.143</v>
+        <v>-0.179</v>
       </c>
       <c r="M19" s="8" t="n">
-        <v>0.0317</v>
+        <v>0.0285</v>
       </c>
       <c r="N19" s="6" t="n">
-        <v>1919</v>
+        <v>2172</v>
       </c>
       <c r="O19" s="7" t="n">
-        <v>-0.155</v>
+        <v>-0.226</v>
       </c>
       <c r="P19" s="8" t="n">
-        <v>0.0276</v>
+        <v>0.0341</v>
       </c>
       <c r="Q19" s="6" t="n"/>
       <c r="T19" s="6" t="n">
-        <v>69477</v>
+        <v>63736</v>
       </c>
       <c r="U19" s="7" t="n">
-        <v>0.081</v>
+        <v>0.044</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Jun-25</t>
+          <t>Jul-25</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>7295</v>
+        <v>9756</v>
       </c>
       <c r="C20" s="7" t="n">
-        <v>0.548</v>
+        <v>0.414</v>
       </c>
       <c r="D20" s="8" t="n">
-        <v>0.12</v>
+        <v>0.1404</v>
       </c>
       <c r="E20" s="6" t="n">
-        <v>6605</v>
+        <v>7727</v>
       </c>
       <c r="F20" s="7" t="n">
-        <v>1.18</v>
+        <v>0.904</v>
       </c>
       <c r="G20" s="8" t="n">
-        <v>0.1086</v>
+        <v>0.1112</v>
       </c>
       <c r="H20" s="6" t="n">
-        <v>3298</v>
+        <v>3631</v>
       </c>
       <c r="I20" s="7" t="n">
-        <v>-0.017</v>
+        <v>-0.05800000000000001</v>
       </c>
       <c r="J20" s="8" t="n">
-        <v>0.0542</v>
+        <v>0.05229999999999999</v>
       </c>
       <c r="K20" s="6" t="n">
-        <v>2006</v>
+        <v>1919</v>
       </c>
       <c r="L20" s="7" t="n">
-        <v>-0.188</v>
+        <v>-0.155</v>
       </c>
       <c r="M20" s="8" t="n">
-        <v>0.033</v>
+        <v>0.0276</v>
       </c>
       <c r="N20" s="6" t="n">
-        <v>1674</v>
+        <v>2205</v>
       </c>
       <c r="O20" s="7" t="n">
-        <v>-0.147</v>
+        <v>-0.143</v>
       </c>
       <c r="P20" s="8" t="n">
-        <v>0.0275</v>
+        <v>0.0317</v>
       </c>
       <c r="Q20" s="6" t="n"/>
       <c r="T20" s="6" t="n">
-        <v>60804</v>
+        <v>69477</v>
       </c>
       <c r="U20" s="7" t="n">
-        <v>0.149</v>
+        <v>0.081</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>May-25</t>
+          <t>Jun-25</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>6570</v>
+        <v>7295</v>
       </c>
       <c r="C21" s="7" t="n">
-        <v>0.483</v>
+        <v>0.548</v>
       </c>
       <c r="D21" s="8" t="n">
-        <v>0.0993</v>
+        <v>0.12</v>
       </c>
       <c r="E21" s="6" t="n">
-        <v>6373</v>
+        <v>6605</v>
       </c>
       <c r="F21" s="7" t="n">
-        <v>1.472</v>
+        <v>1.18</v>
       </c>
       <c r="G21" s="8" t="n">
-        <v>0.0963</v>
+        <v>0.1086</v>
       </c>
       <c r="H21" s="6" t="n">
-        <v>3678</v>
+        <v>3298</v>
       </c>
       <c r="I21" s="7" t="n">
-        <v>-0.027</v>
+        <v>-0.017</v>
       </c>
       <c r="J21" s="8" t="n">
-        <v>0.0556</v>
+        <v>0.0542</v>
       </c>
       <c r="K21" s="6" t="n">
-        <v>2003</v>
+        <v>1674</v>
       </c>
       <c r="L21" s="7" t="n">
-        <v>-0.19</v>
+        <v>-0.147</v>
       </c>
       <c r="M21" s="8" t="n">
-        <v>0.0303</v>
+        <v>0.0275</v>
       </c>
       <c r="N21" s="6" t="n">
-        <v>1735</v>
+        <v>2006</v>
       </c>
       <c r="O21" s="7" t="n">
-        <v>-0.214</v>
+        <v>-0.188</v>
       </c>
       <c r="P21" s="8" t="n">
-        <v>0.0262</v>
+        <v>0.033</v>
       </c>
       <c r="Q21" s="6" t="n"/>
       <c r="T21" s="6" t="n">
-        <v>66188</v>
+        <v>60804</v>
       </c>
       <c r="U21" s="7" t="n">
-        <v>0.202</v>
+        <v>0.149</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Apr-25</t>
+          <t>May-25</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>5622</v>
+        <v>6570</v>
       </c>
       <c r="C22" s="7" t="n">
-        <v>0.872</v>
+        <v>0.483</v>
       </c>
       <c r="D22" s="8" t="n">
-        <v>0.0897</v>
+        <v>0.0993</v>
       </c>
       <c r="E22" s="6" t="n">
-        <v>5594</v>
+        <v>6373</v>
       </c>
       <c r="F22" s="7" t="n">
-        <v>3.37</v>
+        <v>1.472</v>
       </c>
       <c r="G22" s="8" t="n">
-        <v>0.0892</v>
+        <v>0.0963</v>
       </c>
       <c r="H22" s="6" t="n">
-        <v>3364</v>
+        <v>3678</v>
       </c>
       <c r="I22" s="7" t="n">
-        <v>0.145</v>
+        <v>-0.027</v>
       </c>
       <c r="J22" s="8" t="n">
-        <v>0.0537</v>
+        <v>0.0556</v>
       </c>
       <c r="K22" s="6" t="n">
-        <v>1793</v>
+        <v>1735</v>
       </c>
       <c r="L22" s="7" t="n">
-        <v>-0.08799999999999999</v>
+        <v>-0.214</v>
       </c>
       <c r="M22" s="8" t="n">
-        <v>0.0286</v>
+        <v>0.0262</v>
       </c>
       <c r="N22" s="6" t="n">
-        <v>1758</v>
+        <v>2003</v>
       </c>
       <c r="O22" s="7" t="n">
-        <v>0.091</v>
+        <v>-0.19</v>
       </c>
       <c r="P22" s="8" t="n">
-        <v>0.028</v>
+        <v>0.0303</v>
       </c>
       <c r="Q22" s="6" t="n"/>
       <c r="T22" s="6" t="n">
-        <v>62679</v>
+        <v>66188</v>
       </c>
       <c r="U22" s="7" t="n">
-        <v>0.481</v>
+        <v>0.202</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Mar-25</t>
+          <t>Apr-25</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>6652</v>
+        <v>5622</v>
       </c>
       <c r="C23" s="7" t="n">
-        <v>-0.081</v>
+        <v>0.872</v>
       </c>
       <c r="D23" s="8" t="n">
-        <v>0.1114</v>
+        <v>0.0897</v>
       </c>
       <c r="E23" s="6" t="n">
-        <v>5395</v>
+        <v>5594</v>
       </c>
       <c r="F23" s="7" t="n">
-        <v>0.599</v>
+        <v>3.37</v>
       </c>
       <c r="G23" s="8" t="n">
-        <v>0.09030000000000001</v>
+        <v>0.0892</v>
       </c>
       <c r="H23" s="6" t="n">
-        <v>3450</v>
+        <v>3364</v>
       </c>
       <c r="I23" s="7" t="n">
-        <v>0.04</v>
+        <v>0.145</v>
       </c>
       <c r="J23" s="8" t="n">
-        <v>0.05779999999999999</v>
+        <v>0.0537</v>
       </c>
       <c r="K23" s="6" t="n">
-        <v>2231</v>
+        <v>1758</v>
       </c>
       <c r="L23" s="7" t="n">
-        <v>0.019</v>
+        <v>0.091</v>
       </c>
       <c r="M23" s="8" t="n">
-        <v>0.0374</v>
+        <v>0.028</v>
       </c>
       <c r="N23" s="6" t="n">
-        <v>1734</v>
+        <v>1793</v>
       </c>
       <c r="O23" s="7" t="n">
-        <v>-0.211</v>
+        <v>-0.08799999999999999</v>
       </c>
       <c r="P23" s="8" t="n">
-        <v>0.029</v>
+        <v>0.0286</v>
       </c>
       <c r="Q23" s="6" t="n"/>
       <c r="T23" s="6" t="n">
-        <v>59726</v>
+        <v>62679</v>
       </c>
       <c r="U23" s="7" t="n">
-        <v>-0.025</v>
+        <v>0.481</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Feb-25</t>
+          <t>Mar-25</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>5866</v>
+        <v>6652</v>
       </c>
       <c r="C24" s="7" t="n">
-        <v>0.247</v>
+        <v>-0.081</v>
       </c>
       <c r="D24" s="8" t="n">
-        <v>0.1101</v>
+        <v>0.1114</v>
       </c>
       <c r="E24" s="6" t="n">
-        <v>4694</v>
+        <v>5395</v>
       </c>
       <c r="F24" s="7" t="n">
-        <v>2.399</v>
+        <v>0.599</v>
       </c>
       <c r="G24" s="8" t="n">
-        <v>0.08810000000000001</v>
+        <v>0.09030000000000001</v>
       </c>
       <c r="H24" s="6" t="n">
-        <v>3373</v>
+        <v>3450</v>
       </c>
       <c r="I24" s="7" t="n">
-        <v>0.005</v>
+        <v>0.04</v>
       </c>
       <c r="J24" s="8" t="n">
-        <v>0.0633</v>
+        <v>0.05779999999999999</v>
       </c>
       <c r="K24" s="6" t="n">
-        <v>2075</v>
+        <v>1734</v>
       </c>
       <c r="L24" s="7" t="n">
-        <v>-0.007000000000000001</v>
+        <v>-0.211</v>
       </c>
       <c r="M24" s="8" t="n">
-        <v>0.0389</v>
+        <v>0.029</v>
       </c>
       <c r="N24" s="6" t="n">
-        <v>1710</v>
+        <v>2231</v>
       </c>
       <c r="O24" s="7" t="n">
-        <v>-0.141</v>
+        <v>0.019</v>
       </c>
       <c r="P24" s="8" t="n">
-        <v>0.0321</v>
+        <v>0.0374</v>
       </c>
       <c r="Q24" s="6" t="n"/>
       <c r="T24" s="6" t="n">
-        <v>53303</v>
+        <v>59726</v>
       </c>
       <c r="U24" s="7" t="n">
-        <v>0.05</v>
+        <v>-0.025</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Jan-25</t>
+          <t>Feb-25</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>6132</v>
+        <v>5866</v>
       </c>
       <c r="C25" s="7" t="n">
-        <v>0.436</v>
+        <v>0.247</v>
       </c>
       <c r="D25" s="8" t="n">
-        <v>0.1019</v>
+        <v>0.1101</v>
       </c>
       <c r="E25" s="6" t="n">
-        <v>5454</v>
+        <v>4694</v>
       </c>
       <c r="F25" s="7" t="n">
-        <v>2.437</v>
+        <v>2.399</v>
       </c>
       <c r="G25" s="8" t="n">
-        <v>0.0906</v>
+        <v>0.08810000000000001</v>
       </c>
       <c r="H25" s="6" t="n">
-        <v>3879</v>
+        <v>3373</v>
       </c>
       <c r="I25" s="7" t="n">
-        <v>0.149</v>
+        <v>0.005</v>
       </c>
       <c r="J25" s="8" t="n">
-        <v>0.0644</v>
+        <v>0.0633</v>
       </c>
       <c r="K25" s="6" t="n">
-        <v>2271</v>
+        <v>1710</v>
       </c>
       <c r="L25" s="7" t="n">
-        <v>-0.038</v>
+        <v>-0.141</v>
       </c>
       <c r="M25" s="8" t="n">
-        <v>0.0377</v>
+        <v>0.0321</v>
       </c>
       <c r="N25" s="6" t="n">
-        <v>1925</v>
+        <v>2075</v>
       </c>
       <c r="O25" s="7" t="n">
-        <v>-0.04100000000000001</v>
+        <v>-0.007000000000000001</v>
       </c>
       <c r="P25" s="8" t="n">
-        <v>0.032</v>
+        <v>0.0389</v>
       </c>
       <c r="Q25" s="6" t="n"/>
       <c r="T25" s="6" t="n">
-        <v>60199</v>
+        <v>53303</v>
       </c>
       <c r="U25" s="7" t="n">
-        <v>0.122</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Dec-24</t>
+          <t>Jan-25</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>5504</v>
+        <v>6132</v>
       </c>
       <c r="C26" s="7" t="n">
-        <v>0.235</v>
+        <v>0.436</v>
       </c>
       <c r="D26" s="8" t="n">
-        <v>0.09229999999999999</v>
+        <v>0.1019</v>
       </c>
       <c r="E26" s="6" t="n">
-        <v>4278</v>
+        <v>5454</v>
       </c>
       <c r="F26" s="7" t="n">
-        <v>2.316</v>
+        <v>2.437</v>
       </c>
       <c r="G26" s="8" t="n">
-        <v>0.0718</v>
+        <v>0.0906</v>
       </c>
       <c r="H26" s="6" t="n">
-        <v>3798</v>
+        <v>3879</v>
       </c>
       <c r="I26" s="7" t="n">
-        <v>-0.005</v>
+        <v>0.149</v>
       </c>
       <c r="J26" s="8" t="n">
-        <v>0.06370000000000001</v>
+        <v>0.0644</v>
       </c>
       <c r="K26" s="6" t="n">
-        <v>2108</v>
+        <v>1925</v>
       </c>
       <c r="L26" s="7" t="n">
-        <v>-0.205</v>
+        <v>-0.04100000000000001</v>
       </c>
       <c r="M26" s="8" t="n">
-        <v>0.0354</v>
+        <v>0.032</v>
       </c>
       <c r="N26" s="6" t="n">
-        <v>2062</v>
+        <v>2271</v>
       </c>
       <c r="O26" s="7" t="n">
-        <v>-0.1</v>
+        <v>-0.038</v>
       </c>
       <c r="P26" s="8" t="n">
-        <v>0.0346</v>
+        <v>0.0377</v>
       </c>
       <c r="Q26" s="6" t="n"/>
       <c r="T26" s="6" t="n">
-        <v>59613</v>
+        <v>60199</v>
       </c>
       <c r="U26" s="7" t="n">
-        <v>0.03</v>
+        <v>0.122</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Nov-24</t>
+          <t>Dec-24</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>7096</v>
+        <v>5504</v>
       </c>
       <c r="C27" s="7" t="n">
-        <v>0.58</v>
+        <v>0.235</v>
       </c>
       <c r="D27" s="8" t="n">
-        <v>0.1113</v>
+        <v>0.09229999999999999</v>
       </c>
       <c r="E27" s="6" t="n">
-        <v>6260</v>
+        <v>4278</v>
       </c>
       <c r="F27" s="7" t="n">
-        <v>4.065</v>
+        <v>2.316</v>
       </c>
       <c r="G27" s="8" t="n">
-        <v>0.09820000000000001</v>
+        <v>0.0718</v>
       </c>
       <c r="H27" s="6" t="n">
-        <v>3976</v>
+        <v>3798</v>
       </c>
       <c r="I27" s="7" t="n">
-        <v>0.078</v>
+        <v>-0.005</v>
       </c>
       <c r="J27" s="8" t="n">
-        <v>0.06239999999999999</v>
+        <v>0.06370000000000001</v>
       </c>
       <c r="K27" s="6" t="n">
-        <v>2273</v>
+        <v>2062</v>
       </c>
       <c r="L27" s="7" t="n">
-        <v>-0.158</v>
+        <v>-0.1</v>
       </c>
       <c r="M27" s="8" t="n">
-        <v>0.0357</v>
+        <v>0.0346</v>
       </c>
       <c r="N27" s="6" t="n">
-        <v>2044</v>
+        <v>2108</v>
       </c>
       <c r="O27" s="7" t="n">
-        <v>0.008999999999999999</v>
+        <v>-0.205</v>
       </c>
       <c r="P27" s="8" t="n">
-        <v>0.0321</v>
+        <v>0.0354</v>
       </c>
       <c r="Q27" s="6" t="n"/>
       <c r="T27" s="6" t="n">
-        <v>63731</v>
+        <v>59613</v>
       </c>
       <c r="U27" s="7" t="n">
-        <v>0.179</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Oct-24</t>
+          <t>Nov-24</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>7449</v>
+        <v>7096</v>
       </c>
       <c r="C28" s="7" t="n">
-        <v>1.758</v>
+        <v>0.58</v>
       </c>
       <c r="D28" s="8" t="n">
-        <v>0.1104</v>
+        <v>0.1113</v>
       </c>
       <c r="E28" s="6" t="n">
-        <v>6411</v>
+        <v>6260</v>
       </c>
       <c r="F28" s="7" t="n">
-        <v>6.403</v>
+        <v>4.065</v>
       </c>
       <c r="G28" s="8" t="n">
-        <v>0.095</v>
+        <v>0.09820000000000001</v>
       </c>
       <c r="H28" s="6" t="n">
-        <v>4600</v>
+        <v>3976</v>
       </c>
       <c r="I28" s="7" t="n">
-        <v>0.131</v>
+        <v>0.078</v>
       </c>
       <c r="J28" s="8" t="n">
-        <v>0.0682</v>
+        <v>0.06239999999999999</v>
       </c>
       <c r="K28" s="6" t="n">
-        <v>2488</v>
+        <v>2044</v>
       </c>
       <c r="L28" s="7" t="n">
-        <v>-0.206</v>
+        <v>0.008999999999999999</v>
       </c>
       <c r="M28" s="8" t="n">
-        <v>0.0369</v>
+        <v>0.0321</v>
       </c>
       <c r="N28" s="6" t="n">
-        <v>2388</v>
+        <v>2273</v>
       </c>
       <c r="O28" s="7" t="n">
-        <v>0.092</v>
+        <v>-0.158</v>
       </c>
       <c r="P28" s="8" t="n">
-        <v>0.0354</v>
+        <v>0.0357</v>
       </c>
       <c r="Q28" s="6" t="n"/>
       <c r="T28" s="6" t="n">
-        <v>67450</v>
+        <v>63731</v>
       </c>
       <c r="U28" s="7" t="n">
-        <v>0.18</v>
+        <v>0.179</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Sep-24</t>
+          <t>Oct-24</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>6088</v>
+        <v>7449</v>
       </c>
       <c r="C29" s="7" t="n">
-        <v>0.70624</v>
+        <v>1.758</v>
       </c>
       <c r="D29" s="8" t="n">
-        <v>0.0963</v>
+        <v>0.1104</v>
       </c>
       <c r="E29" s="6" t="n">
-        <v>5173</v>
+        <v>6411</v>
       </c>
       <c r="F29" s="7" t="n">
-        <v>6.63</v>
+        <v>6.403</v>
       </c>
       <c r="G29" s="8" t="n">
-        <v>0.0818</v>
+        <v>0.095</v>
       </c>
       <c r="H29" s="6" t="n">
-        <v>3827</v>
+        <v>4600</v>
       </c>
       <c r="I29" s="7" t="n">
-        <v>-0.04100000000000001</v>
+        <v>0.131</v>
       </c>
       <c r="J29" s="8" t="n">
-        <v>0.0605</v>
+        <v>0.0682</v>
       </c>
       <c r="K29" s="6" t="n">
-        <v>2515</v>
+        <v>2388</v>
       </c>
       <c r="L29" s="7" t="n">
-        <v>-0.199</v>
+        <v>0.092</v>
       </c>
       <c r="M29" s="8" t="n">
-        <v>0.0398</v>
+        <v>0.0354</v>
       </c>
       <c r="N29" s="6" t="n">
-        <v>2098</v>
+        <v>2488</v>
       </c>
       <c r="O29" s="7" t="n">
-        <v>-0.103</v>
+        <v>-0.206</v>
       </c>
       <c r="P29" s="8" t="n">
-        <v>0.0332</v>
+        <v>0.0369</v>
       </c>
       <c r="Q29" s="6" t="n"/>
       <c r="T29" s="6" t="n">
+        <v>67450</v>
+      </c>
+      <c r="U29" s="7" t="n">
+        <v>0.18</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="5" t="inlineStr">
+        <is>
+          <t>Sep-24</t>
+        </is>
+      </c>
+      <c r="B30" s="6" t="n">
+        <v>6088</v>
+      </c>
+      <c r="C30" s="7" t="n">
+        <v>0.70624</v>
+      </c>
+      <c r="D30" s="8" t="n">
+        <v>0.0963</v>
+      </c>
+      <c r="E30" s="6" t="n">
+        <v>5173</v>
+      </c>
+      <c r="F30" s="7" t="n">
+        <v>6.63</v>
+      </c>
+      <c r="G30" s="8" t="n">
+        <v>0.0818</v>
+      </c>
+      <c r="H30" s="6" t="n">
+        <v>3827</v>
+      </c>
+      <c r="I30" s="7" t="n">
+        <v>-0.04100000000000001</v>
+      </c>
+      <c r="J30" s="8" t="n">
+        <v>0.0605</v>
+      </c>
+      <c r="K30" s="6" t="n">
+        <v>2098</v>
+      </c>
+      <c r="L30" s="7" t="n">
+        <v>-0.103</v>
+      </c>
+      <c r="M30" s="8" t="n">
+        <v>0.0332</v>
+      </c>
+      <c r="N30" s="6" t="n">
+        <v>2515</v>
+      </c>
+      <c r="O30" s="7" t="n">
+        <v>-0.199</v>
+      </c>
+      <c r="P30" s="8" t="n">
+        <v>0.0398</v>
+      </c>
+      <c r="Q30" s="6" t="n"/>
+      <c r="T30" s="6" t="n">
         <v>63213</v>
       </c>
-      <c r="U29" s="7" t="n">
+      <c r="U30" s="7" t="n">
         <v>0.096</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>