--- v0 (2026-05-28)
+++ v1 (2026-07-12)
@@ -497,95 +497,95 @@
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="12" customWidth="1" min="16" max="16"/>
     <col width="12" customWidth="1" min="17" max="17"/>
     <col width="12" customWidth="1" min="18" max="18"/>
     <col width="12" customWidth="1" min="19" max="19"/>
     <col width="12" customWidth="1" min="20" max="20"/>
     <col width="12" customWidth="1" min="21" max="21"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Indian Stock Alerts — indianstockalerts.com</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Three Wheelers (L5) — Monthly Vahan Registration Data | Generated: 28 May 2026</t>
+          <t>Three Wheelers (L5) — Monthly Vahan Registration Data | Generated: 12 Jul 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Source: Vahan (MoRTH). Registrations ≠ dispatches. For personal use only — redistribution prohibited.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
+          <t>Bajaj Vol</t>
+        </is>
+      </c>
+      <c r="C5" s="4" t="inlineStr">
+        <is>
+          <t>Bajaj YoY%</t>
+        </is>
+      </c>
+      <c r="D5" s="4" t="inlineStr">
+        <is>
+          <t>Bajaj MS%</t>
+        </is>
+      </c>
+      <c r="E5" s="4" t="inlineStr">
+        <is>
           <t>Mahindra Vol</t>
         </is>
       </c>
-      <c r="C5" s="4" t="inlineStr">
+      <c r="F5" s="4" t="inlineStr">
         <is>
           <t>Mahindra YoY%</t>
         </is>
       </c>
-      <c r="D5" s="4" t="inlineStr">
+      <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Mahindra MS%</t>
-        </is>
-[...13 lines deleted...]
-          <t>Bajaj MS%</t>
         </is>
       </c>
       <c r="H5" s="4" t="inlineStr">
         <is>
           <t>Piaggio Vol</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Piaggio YoY%</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Piaggio MS%</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
           <t>Tvs Vol</t>
         </is>
       </c>
       <c r="L5" s="4" t="inlineStr">
         <is>
           <t>Tvs YoY%</t>
@@ -618,1564 +618,1561 @@
       </c>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>Force YoY%</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>Force MS%</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Industry Vol</t>
         </is>
       </c>
       <c r="U5" s="4" t="inlineStr">
         <is>
           <t>Industry YoY%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>May-26(P)*</t>
+          <t>Jul-26(P)*</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>10716</v>
+        <v>42118</v>
       </c>
       <c r="C6" s="7" t="n">
-        <v>0.614</v>
+        <v>0.009000000000000001</v>
       </c>
       <c r="D6" s="8" t="n">
-        <v>0.1477</v>
+        <v>0.488</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>38354</v>
+        <v>13843</v>
       </c>
       <c r="F6" s="7" t="n">
-        <v>0.027</v>
+        <v>0.414</v>
       </c>
       <c r="G6" s="8" t="n">
-        <v>0.5288</v>
+        <v>0.1604</v>
       </c>
       <c r="H6" s="6" t="n">
-        <v>7849</v>
+        <v>9723</v>
       </c>
       <c r="I6" s="7" t="n">
-        <v>0.212</v>
+        <v>0.34</v>
       </c>
       <c r="J6" s="8" t="n">
-        <v>0.1082</v>
+        <v>0.1126</v>
       </c>
       <c r="K6" s="6" t="n">
-        <v>5633</v>
+        <v>6177</v>
       </c>
       <c r="L6" s="7" t="n">
-        <v>0.5920000000000001</v>
+        <v>0.401</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0.07770000000000001</v>
+        <v>0.0716</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>2332</v>
+        <v>2765</v>
       </c>
       <c r="O6" s="7" t="n">
-        <v>0.327</v>
+        <v>0.344</v>
       </c>
       <c r="P6" s="8" t="n">
-        <v>0.0322</v>
+        <v>0.032</v>
       </c>
       <c r="Q6" s="6" t="n"/>
       <c r="S6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="6" t="n">
-        <v>72524</v>
+        <v>86310</v>
       </c>
       <c r="U6" s="7" t="n">
-        <v>0.23</v>
+        <v>0.262</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>May-26</t>
+          <t>Jul-26</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>9333</v>
+        <v>14945</v>
       </c>
       <c r="D7" s="8" t="n">
-        <v>0.1477</v>
+        <v>0.488</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>33405</v>
+        <v>4912</v>
       </c>
       <c r="G7" s="8" t="n">
-        <v>0.5288</v>
+        <v>0.1604</v>
       </c>
       <c r="H7" s="6" t="n">
-        <v>6836</v>
+        <v>3450</v>
       </c>
       <c r="J7" s="8" t="n">
-        <v>0.1082</v>
+        <v>0.1126</v>
       </c>
       <c r="K7" s="6" t="n">
-        <v>4906</v>
+        <v>2192</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0.07770000000000001</v>
+        <v>0.0716</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>2031</v>
+        <v>981</v>
       </c>
       <c r="P7" s="8" t="n">
-        <v>0.0322</v>
+        <v>0.032</v>
       </c>
       <c r="Q7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T7" s="6" t="n">
-        <v>63166</v>
+        <v>30626</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Apr-26</t>
+          <t>Jun-26</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>10312</v>
+        <v>43741</v>
       </c>
       <c r="C8" s="7" t="n">
-        <v>0.799</v>
+        <v>0.121</v>
       </c>
       <c r="D8" s="8" t="n">
-        <v>0.1391</v>
+        <v>0.511</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>41594</v>
+        <v>13104</v>
       </c>
       <c r="F8" s="7" t="n">
-        <v>0.186</v>
+        <v>0.769</v>
       </c>
       <c r="G8" s="8" t="n">
-        <v>0.5613</v>
+        <v>0.1531</v>
       </c>
       <c r="H8" s="6" t="n">
-        <v>8438</v>
+        <v>9305</v>
       </c>
       <c r="I8" s="7" t="n">
-        <v>0.272</v>
+        <v>0.382</v>
       </c>
       <c r="J8" s="8" t="n">
-        <v>0.1139</v>
+        <v>0.1087</v>
       </c>
       <c r="K8" s="6" t="n">
-        <v>5613</v>
+        <v>6725</v>
       </c>
       <c r="L8" s="7" t="n">
-        <v>0.746</v>
+        <v>0.784</v>
       </c>
       <c r="M8" s="8" t="n">
-        <v>0.07580000000000001</v>
+        <v>0.0786</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>2118</v>
+        <v>2547</v>
       </c>
       <c r="O8" s="7" t="n">
-        <v>0.264</v>
+        <v>0.43</v>
       </c>
       <c r="P8" s="8" t="n">
-        <v>0.0286</v>
+        <v>0.0298</v>
       </c>
       <c r="Q8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T8" s="6" t="n">
-        <v>74099</v>
+        <v>85591</v>
       </c>
       <c r="U8" s="7" t="n">
-        <v>0.333</v>
+        <v>0.386</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>Mar-26</t>
+          <t>May-26</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>9493</v>
+        <v>41503</v>
       </c>
       <c r="C9" s="7" t="n">
-        <v>0.411</v>
+        <v>0.112</v>
       </c>
       <c r="D9" s="8" t="n">
-        <v>0.1242</v>
+        <v>0.5346</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>43429</v>
+        <v>11334</v>
       </c>
       <c r="F9" s="7" t="n">
-        <v>0.19</v>
+        <v>0.7070000000000001</v>
       </c>
       <c r="G9" s="8" t="n">
-        <v>0.5682</v>
+        <v>0.1459</v>
       </c>
       <c r="H9" s="6" t="n">
-        <v>8986</v>
+        <v>8091</v>
       </c>
       <c r="I9" s="7" t="n">
-        <v>0.209</v>
+        <v>0.25</v>
       </c>
       <c r="J9" s="8" t="n">
-        <v>0.1176</v>
+        <v>0.1042</v>
       </c>
       <c r="K9" s="6" t="n">
-        <v>5674</v>
+        <v>6194</v>
       </c>
       <c r="L9" s="7" t="n">
-        <v>0.872</v>
+        <v>0.75</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>0.0742</v>
+        <v>0.0798</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>2638</v>
+        <v>2336</v>
       </c>
       <c r="O9" s="7" t="n">
-        <v>0.3880000000000001</v>
+        <v>0.33</v>
       </c>
       <c r="P9" s="8" t="n">
-        <v>0.0345</v>
+        <v>0.0301</v>
       </c>
       <c r="Q9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T9" s="6" t="n">
-        <v>76436</v>
+        <v>77638</v>
       </c>
       <c r="U9" s="7" t="n">
-        <v>0.29</v>
+        <v>0.317</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Feb-26</t>
+          <t>Apr-26</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>8112</v>
+        <v>41594</v>
       </c>
       <c r="C10" s="7" t="n">
-        <v>0.36</v>
+        <v>0.186</v>
       </c>
       <c r="D10" s="8" t="n">
-        <v>0.1035</v>
+        <v>0.5613</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>47033</v>
+        <v>10312</v>
       </c>
       <c r="F10" s="7" t="n">
+        <v>0.799</v>
+      </c>
+      <c r="G10" s="8" t="n">
+        <v>0.1391</v>
+      </c>
+      <c r="H10" s="6" t="n">
+        <v>8438</v>
+      </c>
+      <c r="I10" s="7" t="n">
+        <v>0.272</v>
+      </c>
+      <c r="J10" s="8" t="n">
+        <v>0.1139</v>
+      </c>
+      <c r="K10" s="6" t="n">
+        <v>5613</v>
+      </c>
+      <c r="L10" s="7" t="n">
+        <v>0.746</v>
+      </c>
+      <c r="M10" s="8" t="n">
+        <v>0.07580000000000001</v>
+      </c>
+      <c r="N10" s="6" t="n">
+        <v>2118</v>
+      </c>
+      <c r="O10" s="7" t="n">
         <v>0.264</v>
       </c>
-      <c r="G10" s="8" t="n">
-[...25 lines deleted...]
-      </c>
       <c r="P10" s="8" t="n">
-        <v>0.0364</v>
+        <v>0.0286</v>
       </c>
       <c r="Q10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T10" s="6" t="n">
-        <v>78386</v>
+        <v>74099</v>
       </c>
       <c r="U10" s="7" t="n">
-        <v>0.3390000000000001</v>
+        <v>0.333</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Jan-26</t>
+          <t>Mar-26</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>7511</v>
+        <v>43437</v>
       </c>
       <c r="C11" s="7" t="n">
-        <v>0.202</v>
+        <v>0.191</v>
       </c>
       <c r="D11" s="8" t="n">
-        <v>0.09589999999999999</v>
+        <v>0.5682</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>47367</v>
+        <v>9493</v>
       </c>
       <c r="F11" s="7" t="n">
-        <v>0.132</v>
+        <v>0.411</v>
       </c>
       <c r="G11" s="8" t="n">
-        <v>0.6054</v>
+        <v>0.1242</v>
       </c>
       <c r="H11" s="6" t="n">
-        <v>8919</v>
+        <v>8990</v>
       </c>
       <c r="I11" s="7" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.209</v>
       </c>
       <c r="J11" s="8" t="n">
-        <v>0.114</v>
+        <v>0.1176</v>
       </c>
       <c r="K11" s="6" t="n">
-        <v>5728</v>
+        <v>5674</v>
       </c>
       <c r="L11" s="7" t="n">
-        <v>1.053</v>
+        <v>0.872</v>
       </c>
       <c r="M11" s="8" t="n">
-        <v>0.0732</v>
+        <v>0.0742</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>2938</v>
+        <v>2638</v>
       </c>
       <c r="O11" s="7" t="n">
-        <v>0.313</v>
+        <v>0.3880000000000001</v>
       </c>
       <c r="P11" s="8" t="n">
-        <v>0.0375</v>
+        <v>0.0345</v>
       </c>
       <c r="Q11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T11" s="6" t="n">
-        <v>78247</v>
+        <v>76449</v>
       </c>
       <c r="U11" s="7" t="n">
-        <v>0.196</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Dec-25</t>
+          <t>Feb-26</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>7776</v>
+        <v>47034</v>
       </c>
       <c r="C12" s="7" t="n">
-        <v>0.456</v>
+        <v>0.264</v>
       </c>
       <c r="D12" s="8" t="n">
-        <v>0.1194</v>
+        <v>0.6</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>36856</v>
+        <v>8112</v>
       </c>
       <c r="F12" s="7" t="n">
-        <v>0.184</v>
+        <v>0.36</v>
       </c>
       <c r="G12" s="8" t="n">
-        <v>0.5662</v>
+        <v>0.1035</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>7822</v>
+        <v>9250</v>
       </c>
       <c r="I12" s="7" t="n">
-        <v>0.161</v>
+        <v>0.312</v>
       </c>
       <c r="J12" s="8" t="n">
-        <v>0.1202</v>
+        <v>0.118</v>
       </c>
       <c r="K12" s="6" t="n">
-        <v>5293</v>
+        <v>5419</v>
       </c>
       <c r="L12" s="7" t="n">
-        <v>1.672</v>
+        <v>1.163</v>
       </c>
       <c r="M12" s="8" t="n">
-        <v>0.08129999999999998</v>
+        <v>0.06909999999999999</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>2349</v>
+        <v>2855</v>
       </c>
       <c r="O12" s="7" t="n">
-        <v>0.4759999999999999</v>
+        <v>0.523</v>
       </c>
       <c r="P12" s="8" t="n">
-        <v>0.0361</v>
+        <v>0.0364</v>
       </c>
       <c r="Q12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T12" s="6" t="n">
-        <v>65095</v>
+        <v>78387</v>
       </c>
       <c r="U12" s="7" t="n">
-        <v>0.307</v>
+        <v>0.3390000000000001</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Nov-25</t>
+          <t>Jan-26</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>10684</v>
+        <v>47367</v>
       </c>
       <c r="C13" s="7" t="n">
-        <v>0.51</v>
+        <v>0.132</v>
       </c>
       <c r="D13" s="8" t="n">
-        <v>0.1327</v>
+        <v>0.6054</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>47081</v>
+        <v>7511</v>
       </c>
       <c r="F13" s="7" t="n">
-        <v>0.096</v>
+        <v>0.202</v>
       </c>
       <c r="G13" s="8" t="n">
-        <v>0.5845</v>
+        <v>0.09589999999999999</v>
       </c>
       <c r="H13" s="6" t="n">
-        <v>9516</v>
+        <v>8919</v>
       </c>
       <c r="I13" s="7" t="n">
-        <v>0.025</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="J13" s="8" t="n">
-        <v>0.1181</v>
+        <v>0.114</v>
       </c>
       <c r="K13" s="6" t="n">
-        <v>5586</v>
+        <v>5727</v>
       </c>
       <c r="L13" s="7" t="n">
-        <v>1.5</v>
+        <v>1.053</v>
       </c>
       <c r="M13" s="8" t="n">
-        <v>0.0693</v>
+        <v>0.0732</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>3102</v>
+        <v>2938</v>
       </c>
       <c r="O13" s="7" t="n">
-        <v>0.496</v>
+        <v>0.313</v>
       </c>
       <c r="P13" s="8" t="n">
-        <v>0.0385</v>
+        <v>0.0375</v>
       </c>
       <c r="Q13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T13" s="6" t="n">
-        <v>80556</v>
+        <v>78246</v>
       </c>
       <c r="U13" s="7" t="n">
-        <v>0.2</v>
+        <v>0.196</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Oct-25</t>
+          <t>Dec-25</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>11784</v>
+        <v>36856</v>
       </c>
       <c r="C14" s="7" t="n">
-        <v>0.604</v>
+        <v>0.184</v>
       </c>
       <c r="D14" s="8" t="n">
-        <v>0.1285</v>
+        <v>0.5662</v>
       </c>
       <c r="E14" s="6" t="n">
-        <v>56318</v>
+        <v>7776</v>
       </c>
       <c r="F14" s="7" t="n">
-        <v>0.08599999999999999</v>
+        <v>0.456</v>
       </c>
       <c r="G14" s="8" t="n">
-        <v>0.614</v>
+        <v>0.1194</v>
       </c>
       <c r="H14" s="6" t="n">
-        <v>10396</v>
+        <v>7822</v>
       </c>
       <c r="I14" s="7" t="n">
-        <v>0.102</v>
+        <v>0.161</v>
       </c>
       <c r="J14" s="8" t="n">
-        <v>0.1133</v>
+        <v>0.1202</v>
       </c>
       <c r="K14" s="6" t="n">
-        <v>5844</v>
+        <v>5293</v>
       </c>
       <c r="L14" s="7" t="n">
-        <v>1.289</v>
+        <v>1.672</v>
       </c>
       <c r="M14" s="8" t="n">
-        <v>0.06370000000000001</v>
+        <v>0.08129999999999998</v>
       </c>
       <c r="N14" s="6" t="n">
-        <v>3141</v>
+        <v>2349</v>
       </c>
       <c r="O14" s="7" t="n">
-        <v>0.159</v>
+        <v>0.4759999999999999</v>
       </c>
       <c r="P14" s="8" t="n">
-        <v>0.0342</v>
+        <v>0.0361</v>
       </c>
       <c r="Q14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T14" s="6" t="n">
-        <v>91719</v>
+        <v>65095</v>
       </c>
       <c r="U14" s="7" t="n">
-        <v>0.184</v>
+        <v>0.307</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Sep-25</t>
+          <t>Nov-25</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>8290</v>
+        <v>47081</v>
       </c>
       <c r="C15" s="7" t="n">
-        <v>0.445</v>
+        <v>0.096</v>
       </c>
       <c r="D15" s="8" t="n">
-        <v>0.1215</v>
+        <v>0.5845</v>
       </c>
       <c r="E15" s="6" t="n">
-        <v>43376</v>
+        <v>10684</v>
       </c>
       <c r="F15" s="7" t="n">
-        <v>0.059</v>
+        <v>0.51</v>
       </c>
       <c r="G15" s="8" t="n">
-        <v>0.6359</v>
+        <v>0.1327</v>
       </c>
       <c r="H15" s="6" t="n">
-        <v>6168</v>
+        <v>9516</v>
       </c>
       <c r="I15" s="7" t="n">
-        <v>-0.232</v>
+        <v>0.025</v>
       </c>
       <c r="J15" s="8" t="n">
-        <v>0.09039999999999999</v>
+        <v>0.1181</v>
       </c>
       <c r="K15" s="6" t="n">
-        <v>4755</v>
+        <v>5586</v>
       </c>
       <c r="L15" s="7" t="n">
-        <v>1.25</v>
+        <v>1.5</v>
       </c>
       <c r="M15" s="8" t="n">
-        <v>0.0697</v>
+        <v>0.0693</v>
       </c>
       <c r="N15" s="6" t="n">
-        <v>2019</v>
+        <v>3102</v>
       </c>
       <c r="O15" s="7" t="n">
-        <v>0.132</v>
+        <v>0.496</v>
       </c>
       <c r="P15" s="8" t="n">
-        <v>0.0296</v>
+        <v>0.0385</v>
       </c>
       <c r="Q15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T15" s="6" t="n">
-        <v>68213</v>
+        <v>80556</v>
       </c>
       <c r="U15" s="7" t="n">
-        <v>0.101</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Aug-25</t>
+          <t>Oct-25</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>8319</v>
+        <v>56318</v>
       </c>
       <c r="C16" s="7" t="n">
-        <v>0.742</v>
+        <v>0.08599999999999999</v>
       </c>
       <c r="D16" s="8" t="n">
-        <v>0.1201</v>
+        <v>0.614</v>
       </c>
       <c r="E16" s="6" t="n">
-        <v>43696</v>
+        <v>11784</v>
       </c>
       <c r="F16" s="7" t="n">
-        <v>0.06900000000000001</v>
+        <v>0.604</v>
       </c>
       <c r="G16" s="8" t="n">
-        <v>0.631</v>
+        <v>0.1285</v>
       </c>
       <c r="H16" s="6" t="n">
-        <v>7092</v>
+        <v>10396</v>
       </c>
       <c r="I16" s="7" t="n">
-        <v>-0.074</v>
+        <v>0.102</v>
       </c>
       <c r="J16" s="8" t="n">
-        <v>0.1024</v>
+        <v>0.1133</v>
       </c>
       <c r="K16" s="6" t="n">
-        <v>4765</v>
+        <v>5844</v>
       </c>
       <c r="L16" s="7" t="n">
-        <v>1.034</v>
+        <v>1.289</v>
       </c>
       <c r="M16" s="8" t="n">
-        <v>0.0688</v>
+        <v>0.06370000000000001</v>
       </c>
       <c r="N16" s="6" t="n">
-        <v>1835</v>
+        <v>3141</v>
       </c>
       <c r="O16" s="7" t="n">
-        <v>0.065</v>
+        <v>0.159</v>
       </c>
       <c r="P16" s="8" t="n">
-        <v>0.0265</v>
+        <v>0.0342</v>
       </c>
       <c r="Q16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T16" s="6" t="n">
-        <v>69254</v>
+        <v>91719</v>
       </c>
       <c r="U16" s="7" t="n">
-        <v>0.148</v>
+        <v>0.184</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Jul-25</t>
+          <t>Sep-25</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>9793</v>
+        <v>43376</v>
       </c>
       <c r="C17" s="7" t="n">
-        <v>0.471</v>
+        <v>0.059</v>
       </c>
       <c r="D17" s="8" t="n">
-        <v>0.1431</v>
+        <v>0.6359</v>
       </c>
       <c r="E17" s="6" t="n">
-        <v>41725</v>
+        <v>8290</v>
       </c>
       <c r="F17" s="7" t="n">
-        <v>-0.02</v>
+        <v>0.445</v>
       </c>
       <c r="G17" s="8" t="n">
-        <v>0.6099</v>
+        <v>0.1215</v>
       </c>
       <c r="H17" s="6" t="n">
-        <v>7256</v>
+        <v>6168</v>
       </c>
       <c r="I17" s="7" t="n">
-        <v>-0.173</v>
+        <v>-0.232</v>
       </c>
       <c r="J17" s="8" t="n">
-        <v>0.1061</v>
+        <v>0.09039999999999999</v>
       </c>
       <c r="K17" s="6" t="n">
-        <v>4408</v>
+        <v>4755</v>
       </c>
       <c r="L17" s="7" t="n">
-        <v>1.134</v>
+        <v>1.25</v>
       </c>
       <c r="M17" s="8" t="n">
-        <v>0.0644</v>
+        <v>0.0697</v>
       </c>
       <c r="N17" s="6" t="n">
-        <v>2058</v>
+        <v>2019</v>
       </c>
       <c r="O17" s="7" t="n">
-        <v>0.06</v>
+        <v>0.132</v>
       </c>
       <c r="P17" s="8" t="n">
-        <v>0.0301</v>
+        <v>0.0296</v>
       </c>
       <c r="Q17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T17" s="6" t="n">
-        <v>68408</v>
+        <v>68213</v>
       </c>
       <c r="U17" s="7" t="n">
-        <v>0.047</v>
+        <v>0.101</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Jun-25</t>
+          <t>Aug-25</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>7407</v>
+        <v>43696</v>
       </c>
       <c r="C18" s="7" t="n">
-        <v>0.637</v>
+        <v>0.06900000000000001</v>
       </c>
       <c r="D18" s="8" t="n">
-        <v>0.1199</v>
+        <v>0.631</v>
       </c>
       <c r="E18" s="6" t="n">
-        <v>39023</v>
+        <v>8319</v>
       </c>
       <c r="F18" s="7" t="n">
-        <v>0.042</v>
+        <v>0.742</v>
       </c>
       <c r="G18" s="8" t="n">
-        <v>0.6317</v>
+        <v>0.1201</v>
       </c>
       <c r="H18" s="6" t="n">
-        <v>6731</v>
+        <v>7092</v>
       </c>
       <c r="I18" s="7" t="n">
-        <v>-0.067</v>
+        <v>-0.074</v>
       </c>
       <c r="J18" s="8" t="n">
-        <v>0.109</v>
+        <v>0.1024</v>
       </c>
       <c r="K18" s="6" t="n">
-        <v>3770</v>
+        <v>4765</v>
       </c>
       <c r="L18" s="7" t="n">
-        <v>1.07</v>
+        <v>1.034</v>
       </c>
       <c r="M18" s="8" t="n">
-        <v>0.061</v>
+        <v>0.0688</v>
       </c>
       <c r="N18" s="6" t="n">
-        <v>1781</v>
+        <v>1835</v>
       </c>
       <c r="O18" s="7" t="n">
-        <v>0.068</v>
+        <v>0.065</v>
       </c>
       <c r="P18" s="8" t="n">
-        <v>0.0288</v>
+        <v>0.0265</v>
       </c>
       <c r="Q18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T18" s="6" t="n">
-        <v>61776</v>
+        <v>69254</v>
       </c>
       <c r="U18" s="7" t="n">
-        <v>0.113</v>
+        <v>0.148</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>May-25</t>
+          <t>Jul-25</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>6640</v>
+        <v>41725</v>
       </c>
       <c r="C19" s="7" t="n">
-        <v>0.551</v>
+        <v>-0.02</v>
       </c>
       <c r="D19" s="8" t="n">
-        <v>0.1126</v>
+        <v>0.6099</v>
       </c>
       <c r="E19" s="6" t="n">
-        <v>37328</v>
+        <v>9793</v>
       </c>
       <c r="F19" s="7" t="n">
-        <v>-0.023</v>
+        <v>0.471</v>
       </c>
       <c r="G19" s="8" t="n">
-        <v>0.633</v>
+        <v>0.1431</v>
       </c>
       <c r="H19" s="6" t="n">
-        <v>6475</v>
+        <v>7256</v>
       </c>
       <c r="I19" s="7" t="n">
-        <v>-0.105</v>
+        <v>-0.173</v>
       </c>
       <c r="J19" s="8" t="n">
-        <v>0.1098</v>
+        <v>0.1061</v>
       </c>
       <c r="K19" s="6" t="n">
-        <v>3539</v>
+        <v>4408</v>
       </c>
       <c r="L19" s="7" t="n">
-        <v>1.007</v>
+        <v>1.134</v>
       </c>
       <c r="M19" s="8" t="n">
+        <v>0.0644</v>
+      </c>
+      <c r="N19" s="6" t="n">
+        <v>2058</v>
+      </c>
+      <c r="O19" s="7" t="n">
         <v>0.06</v>
       </c>
-      <c r="N19" s="6" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="P19" s="8" t="n">
-        <v>0.0298</v>
+        <v>0.0301</v>
       </c>
       <c r="Q19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T19" s="6" t="n">
-        <v>58971</v>
+        <v>68408</v>
       </c>
       <c r="U19" s="7" t="n">
-        <v>0.048</v>
+        <v>0.047</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Apr-25</t>
+          <t>Jun-25</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>5731</v>
+        <v>39023</v>
       </c>
       <c r="C20" s="7" t="n">
-        <v>0.903</v>
+        <v>0.042</v>
       </c>
       <c r="D20" s="8" t="n">
-        <v>0.103</v>
+        <v>0.6317</v>
       </c>
       <c r="E20" s="6" t="n">
-        <v>35080</v>
+        <v>7407</v>
       </c>
       <c r="F20" s="7" t="n">
-        <v>0.091</v>
+        <v>0.637</v>
       </c>
       <c r="G20" s="8" t="n">
-        <v>0.6309</v>
+        <v>0.1199</v>
       </c>
       <c r="H20" s="6" t="n">
-        <v>6634</v>
+        <v>6731</v>
       </c>
       <c r="I20" s="7" t="n">
-        <v>0.075</v>
+        <v>-0.067</v>
       </c>
       <c r="J20" s="8" t="n">
-        <v>0.1193</v>
+        <v>0.109</v>
       </c>
       <c r="K20" s="6" t="n">
-        <v>3214</v>
+        <v>3770</v>
       </c>
       <c r="L20" s="7" t="n">
-        <v>0.956</v>
+        <v>1.07</v>
       </c>
       <c r="M20" s="8" t="n">
-        <v>0.05779999999999999</v>
+        <v>0.061</v>
       </c>
       <c r="N20" s="6" t="n">
-        <v>1676</v>
+        <v>1781</v>
       </c>
       <c r="O20" s="7" t="n">
-        <v>0.128</v>
+        <v>0.068</v>
       </c>
       <c r="P20" s="8" t="n">
-        <v>0.0301</v>
+        <v>0.0288</v>
       </c>
       <c r="Q20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T20" s="6" t="n">
-        <v>55600</v>
+        <v>61776</v>
       </c>
       <c r="U20" s="7" t="n">
-        <v>0.186</v>
+        <v>0.113</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>Mar-25</t>
+          <t>May-25</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>6727</v>
+        <v>37328</v>
       </c>
       <c r="C21" s="7" t="n">
-        <v>-0.066</v>
+        <v>-0.023</v>
       </c>
       <c r="D21" s="8" t="n">
-        <v>0.1135</v>
+        <v>0.633</v>
       </c>
       <c r="E21" s="6" t="n">
-        <v>36481</v>
+        <v>6640</v>
       </c>
       <c r="F21" s="7" t="n">
-        <v>-0.062</v>
+        <v>0.551</v>
       </c>
       <c r="G21" s="8" t="n">
-        <v>0.6157</v>
+        <v>0.1126</v>
       </c>
       <c r="H21" s="6" t="n">
-        <v>7433</v>
+        <v>6475</v>
       </c>
       <c r="I21" s="7" t="n">
-        <v>-0.239</v>
+        <v>-0.105</v>
       </c>
       <c r="J21" s="8" t="n">
-        <v>0.1254</v>
+        <v>0.1098</v>
       </c>
       <c r="K21" s="6" t="n">
-        <v>3031</v>
+        <v>3539</v>
       </c>
       <c r="L21" s="7" t="n">
-        <v>0.625</v>
+        <v>1.007</v>
       </c>
       <c r="M21" s="8" t="n">
-        <v>0.0512</v>
+        <v>0.06</v>
       </c>
       <c r="N21" s="6" t="n">
-        <v>1901</v>
+        <v>1757</v>
       </c>
       <c r="O21" s="7" t="n">
-        <v>0.076</v>
+        <v>-0.131</v>
       </c>
       <c r="P21" s="8" t="n">
-        <v>0.0321</v>
+        <v>0.0298</v>
       </c>
       <c r="Q21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T21" s="6" t="n">
-        <v>59256</v>
+        <v>58971</v>
       </c>
       <c r="U21" s="7" t="n">
-        <v>-0.101</v>
+        <v>0.048</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Feb-25</t>
+          <t>Apr-25</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>5965</v>
+        <v>35080</v>
       </c>
       <c r="C22" s="7" t="n">
-        <v>0.233</v>
+        <v>0.091</v>
       </c>
       <c r="D22" s="8" t="n">
-        <v>0.1019</v>
+        <v>0.6309</v>
       </c>
       <c r="E22" s="6" t="n">
-        <v>37215</v>
+        <v>5731</v>
       </c>
       <c r="F22" s="7" t="n">
-        <v>-0.02</v>
+        <v>0.903</v>
       </c>
       <c r="G22" s="8" t="n">
-        <v>0.6356000000000001</v>
+        <v>0.103</v>
       </c>
       <c r="H22" s="6" t="n">
-        <v>7049</v>
+        <v>6634</v>
       </c>
       <c r="I22" s="7" t="n">
-        <v>-0.181</v>
+        <v>0.075</v>
       </c>
       <c r="J22" s="8" t="n">
-        <v>0.1204</v>
+        <v>0.1193</v>
       </c>
       <c r="K22" s="6" t="n">
-        <v>2505</v>
+        <v>3214</v>
       </c>
       <c r="L22" s="7" t="n">
-        <v>0.26</v>
+        <v>0.956</v>
       </c>
       <c r="M22" s="8" t="n">
-        <v>0.04279999999999999</v>
+        <v>0.05779999999999999</v>
       </c>
       <c r="N22" s="6" t="n">
-        <v>1875</v>
+        <v>1676</v>
       </c>
       <c r="O22" s="7" t="n">
-        <v>0.13</v>
+        <v>0.128</v>
       </c>
       <c r="P22" s="8" t="n">
-        <v>0.032</v>
+        <v>0.0301</v>
       </c>
       <c r="Q22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S22" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T22" s="6" t="n">
-        <v>58547</v>
+        <v>55600</v>
       </c>
       <c r="U22" s="7" t="n">
-        <v>0.008</v>
+        <v>0.186</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Jan-25</t>
+          <t>Mar-25</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>6251</v>
+        <v>36481</v>
       </c>
       <c r="C23" s="7" t="n">
-        <v>0.508</v>
+        <v>-0.062</v>
       </c>
       <c r="D23" s="8" t="n">
-        <v>0.0956</v>
+        <v>0.6157</v>
       </c>
       <c r="E23" s="6" t="n">
-        <v>41840</v>
+        <v>6727</v>
       </c>
       <c r="F23" s="7" t="n">
-        <v>0.062</v>
+        <v>-0.066</v>
       </c>
       <c r="G23" s="8" t="n">
-        <v>0.6395999999999999</v>
+        <v>0.1135</v>
       </c>
       <c r="H23" s="6" t="n">
-        <v>8333</v>
+        <v>7433</v>
       </c>
       <c r="I23" s="7" t="n">
-        <v>-0.033</v>
+        <v>-0.239</v>
       </c>
       <c r="J23" s="8" t="n">
-        <v>0.1274</v>
+        <v>0.1254</v>
       </c>
       <c r="K23" s="6" t="n">
-        <v>2790</v>
+        <v>3031</v>
       </c>
       <c r="L23" s="7" t="n">
-        <v>0.4640000000000001</v>
+        <v>0.625</v>
       </c>
       <c r="M23" s="8" t="n">
-        <v>0.0426</v>
+        <v>0.0512</v>
       </c>
       <c r="N23" s="6" t="n">
-        <v>2238</v>
+        <v>1901</v>
       </c>
       <c r="O23" s="7" t="n">
-        <v>0.281</v>
+        <v>0.076</v>
       </c>
       <c r="P23" s="8" t="n">
-        <v>0.0342</v>
+        <v>0.0321</v>
       </c>
       <c r="Q23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S23" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T23" s="6" t="n">
-        <v>65417</v>
+        <v>59256</v>
       </c>
       <c r="U23" s="7" t="n">
-        <v>0.114</v>
+        <v>-0.101</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Dec-24</t>
+          <t>Feb-25</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>5339</v>
+        <v>37215</v>
       </c>
       <c r="C24" s="7" t="n">
-        <v>0.252</v>
+        <v>-0.02</v>
       </c>
       <c r="D24" s="8" t="n">
-        <v>0.1072</v>
+        <v>0.6356000000000001</v>
       </c>
       <c r="E24" s="6" t="n">
-        <v>31141</v>
+        <v>5965</v>
       </c>
       <c r="F24" s="7" t="n">
-        <v>-0.076</v>
+        <v>0.233</v>
       </c>
       <c r="G24" s="8" t="n">
-        <v>0.6251</v>
+        <v>0.1019</v>
       </c>
       <c r="H24" s="6" t="n">
-        <v>6735</v>
+        <v>7049</v>
       </c>
       <c r="I24" s="7" t="n">
-        <v>-0.18</v>
+        <v>-0.181</v>
       </c>
       <c r="J24" s="8" t="n">
-        <v>0.1352</v>
+        <v>0.1204</v>
       </c>
       <c r="K24" s="6" t="n">
-        <v>1981</v>
+        <v>2505</v>
       </c>
       <c r="L24" s="7" t="n">
-        <v>0.191</v>
+        <v>0.26</v>
       </c>
       <c r="M24" s="8" t="n">
-        <v>0.0398</v>
+        <v>0.04279999999999999</v>
       </c>
       <c r="N24" s="6" t="n">
-        <v>1592</v>
+        <v>1875</v>
       </c>
       <c r="O24" s="7" t="n">
-        <v>-0.013</v>
+        <v>0.13</v>
       </c>
       <c r="P24" s="8" t="n">
         <v>0.032</v>
       </c>
       <c r="Q24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S24" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T24" s="6" t="n">
-        <v>49816</v>
+        <v>58547</v>
       </c>
       <c r="U24" s="7" t="n">
-        <v>-0.048</v>
+        <v>0.008</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Nov-24</t>
+          <t>Jan-25</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>7075</v>
+        <v>41840</v>
       </c>
       <c r="C25" s="7" t="n">
-        <v>0.525</v>
+        <v>0.062</v>
       </c>
       <c r="D25" s="8" t="n">
-        <v>0.1053</v>
+        <v>0.6395999999999999</v>
       </c>
       <c r="E25" s="6" t="n">
-        <v>42974</v>
+        <v>6251</v>
       </c>
       <c r="F25" s="7" t="n">
-        <v>0.015</v>
+        <v>0.508</v>
       </c>
       <c r="G25" s="8" t="n">
-        <v>0.6401</v>
+        <v>0.0956</v>
       </c>
       <c r="H25" s="6" t="n">
-        <v>9286</v>
+        <v>8333</v>
       </c>
       <c r="I25" s="7" t="n">
-        <v>0.003</v>
+        <v>-0.033</v>
       </c>
       <c r="J25" s="8" t="n">
-        <v>0.1383</v>
+        <v>0.1274</v>
       </c>
       <c r="K25" s="6" t="n">
-        <v>2234</v>
+        <v>2790</v>
       </c>
       <c r="L25" s="7" t="n">
-        <v>0.3459999999999999</v>
+        <v>0.4640000000000001</v>
       </c>
       <c r="M25" s="8" t="n">
-        <v>0.0333</v>
+        <v>0.0426</v>
       </c>
       <c r="N25" s="6" t="n">
-        <v>2073</v>
+        <v>2238</v>
       </c>
       <c r="O25" s="7" t="n">
-        <v>0.185</v>
+        <v>0.281</v>
       </c>
       <c r="P25" s="8" t="n">
-        <v>0.0309</v>
+        <v>0.0342</v>
       </c>
       <c r="Q25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S25" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T25" s="6" t="n">
-        <v>67134</v>
+        <v>65417</v>
       </c>
       <c r="U25" s="7" t="n">
-        <v>0.077</v>
+        <v>0.114</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Oct-24</t>
+          <t>Dec-24</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>7346</v>
+        <v>31141</v>
       </c>
       <c r="C26" s="7" t="n">
-        <v>0.789</v>
+        <v>-0.076</v>
       </c>
       <c r="D26" s="8" t="n">
-        <v>0.09480000000000001</v>
+        <v>0.6251</v>
       </c>
       <c r="E26" s="6" t="n">
-        <v>51856</v>
+        <v>5339</v>
       </c>
       <c r="F26" s="7" t="n">
-        <v>0.141</v>
+        <v>0.252</v>
       </c>
       <c r="G26" s="8" t="n">
-        <v>0.6692</v>
+        <v>0.1072</v>
       </c>
       <c r="H26" s="6" t="n">
-        <v>9436</v>
+        <v>6735</v>
       </c>
       <c r="I26" s="7" t="n">
-        <v>-0.029</v>
+        <v>-0.18</v>
       </c>
       <c r="J26" s="8" t="n">
-        <v>0.1218</v>
+        <v>0.1352</v>
       </c>
       <c r="K26" s="6" t="n">
-        <v>2553</v>
+        <v>1981</v>
       </c>
       <c r="L26" s="7" t="n">
-        <v>0.54</v>
+        <v>0.191</v>
       </c>
       <c r="M26" s="8" t="n">
-        <v>0.0329</v>
+        <v>0.0398</v>
       </c>
       <c r="N26" s="6" t="n">
-        <v>2710</v>
+        <v>1592</v>
       </c>
       <c r="O26" s="7" t="n">
-        <v>0.473</v>
+        <v>-0.013</v>
       </c>
       <c r="P26" s="8" t="n">
-        <v>0.035</v>
+        <v>0.032</v>
       </c>
       <c r="Q26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S26" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T26" s="6" t="n">
-        <v>77495</v>
+        <v>49816</v>
       </c>
       <c r="U26" s="7" t="n">
-        <v>0.182</v>
+        <v>-0.048</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Sep-24</t>
+          <t>Nov-24</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>5738</v>
+        <v>42974</v>
       </c>
       <c r="C27" s="7" t="n">
-        <v>0.457</v>
+        <v>0.015</v>
       </c>
       <c r="D27" s="8" t="n">
-        <v>0.0926</v>
+        <v>0.6401</v>
       </c>
       <c r="E27" s="6" t="n">
-        <v>40971</v>
+        <v>7075</v>
       </c>
       <c r="F27" s="7" t="n">
-        <v>-0.008</v>
+        <v>0.525</v>
       </c>
       <c r="G27" s="8" t="n">
-        <v>0.6613</v>
+        <v>0.1053</v>
       </c>
       <c r="H27" s="6" t="n">
-        <v>8035</v>
+        <v>9286</v>
       </c>
       <c r="I27" s="7" t="n">
-        <v>-0.067</v>
+        <v>0.003</v>
       </c>
       <c r="J27" s="8" t="n">
-        <v>0.1297</v>
+        <v>0.1383</v>
       </c>
       <c r="K27" s="6" t="n">
-        <v>2113</v>
+        <v>2234</v>
       </c>
       <c r="L27" s="7" t="n">
-        <v>0.4040000000000001</v>
+        <v>0.3459999999999999</v>
       </c>
       <c r="M27" s="8" t="n">
-        <v>0.0341</v>
+        <v>0.0333</v>
       </c>
       <c r="N27" s="6" t="n">
-        <v>1784</v>
+        <v>2073</v>
       </c>
       <c r="O27" s="7" t="n">
-        <v>0.013</v>
+        <v>0.185</v>
       </c>
       <c r="P27" s="8" t="n">
-        <v>0.0288</v>
+        <v>0.0309</v>
       </c>
       <c r="Q27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S27" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T27" s="6" t="n">
-        <v>61954</v>
+        <v>67134</v>
       </c>
       <c r="U27" s="7" t="n">
-        <v>0.034</v>
+        <v>0.077</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Aug-24</t>
+          <t>Oct-24</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>4775</v>
+        <v>51856</v>
       </c>
       <c r="C28" s="7" t="n">
-        <v>0.16</v>
+        <v>0.141</v>
       </c>
       <c r="D28" s="8" t="n">
-        <v>0.07919999999999999</v>
+        <v>0.6692</v>
       </c>
       <c r="E28" s="6" t="n">
-        <v>40875</v>
+        <v>7346</v>
       </c>
       <c r="F28" s="7" t="n">
-        <v>0.019</v>
+        <v>0.789</v>
       </c>
       <c r="G28" s="8" t="n">
-        <v>0.6777</v>
+        <v>0.09480000000000001</v>
       </c>
       <c r="H28" s="6" t="n">
-        <v>7658</v>
+        <v>9436</v>
       </c>
       <c r="I28" s="7" t="n">
-        <v>-0.129</v>
+        <v>-0.029</v>
       </c>
       <c r="J28" s="8" t="n">
-        <v>0.127</v>
+        <v>0.1218</v>
       </c>
       <c r="K28" s="6" t="n">
-        <v>2343</v>
+        <v>2553</v>
       </c>
       <c r="L28" s="7" t="n">
-        <v>0.455</v>
+        <v>0.54</v>
       </c>
       <c r="M28" s="8" t="n">
-        <v>0.0388</v>
+        <v>0.0329</v>
       </c>
       <c r="N28" s="6" t="n">
-        <v>1723</v>
+        <v>2710</v>
       </c>
       <c r="O28" s="7" t="n">
-        <v>0.304</v>
+        <v>0.473</v>
       </c>
       <c r="P28" s="8" t="n">
-        <v>0.0286</v>
+        <v>0.035</v>
       </c>
       <c r="Q28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S28" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T28" s="6" t="n">
-        <v>60314</v>
+        <v>77495</v>
       </c>
       <c r="U28" s="7" t="n">
-        <v>0.022</v>
+        <v>0.182</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Jul-24</t>
+          <t>Sep-24</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>6656</v>
+        <v>40971</v>
       </c>
       <c r="C29" s="7" t="n">
-        <v>0.667</v>
+        <v>-0.008</v>
       </c>
       <c r="D29" s="8" t="n">
-        <v>0.1019</v>
+        <v>0.6613</v>
       </c>
       <c r="E29" s="6" t="n">
-        <v>42565</v>
+        <v>5738</v>
       </c>
       <c r="F29" s="7" t="n">
-        <v>0.136</v>
+        <v>0.457</v>
       </c>
       <c r="G29" s="8" t="n">
-        <v>0.6516999999999998</v>
+        <v>0.0926</v>
       </c>
       <c r="H29" s="6" t="n">
-        <v>8770</v>
+        <v>8035</v>
       </c>
       <c r="I29" s="7" t="n">
-        <v>0.05600000000000001</v>
+        <v>-0.067</v>
       </c>
       <c r="J29" s="8" t="n">
-        <v>0.1343</v>
+        <v>0.1297</v>
       </c>
       <c r="K29" s="6" t="n">
-        <v>2066</v>
+        <v>2113</v>
       </c>
       <c r="L29" s="7" t="n">
-        <v>0.4429999999999999</v>
+        <v>0.4040000000000001</v>
       </c>
       <c r="M29" s="8" t="n">
-        <v>0.0316</v>
+        <v>0.0341</v>
       </c>
       <c r="N29" s="6" t="n">
-        <v>1942</v>
+        <v>1784</v>
       </c>
       <c r="O29" s="7" t="n">
-        <v>0.6929999999999999</v>
+        <v>0.013</v>
       </c>
       <c r="P29" s="8" t="n">
-        <v>0.0297</v>
+        <v>0.0288</v>
       </c>
       <c r="Q29" s="6" t="n">
         <v>0</v>
       </c>
-      <c r="R29" s="7" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="S29" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T29" s="6" t="n">
-        <v>65314</v>
+        <v>61954</v>
       </c>
       <c r="U29" s="7" t="n">
-        <v>0.176</v>
+        <v>0.034</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>