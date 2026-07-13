--- v1 (2026-07-12)
+++ v2 (2026-07-13)
@@ -497,51 +497,51 @@
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="12" customWidth="1" min="16" max="16"/>
     <col width="12" customWidth="1" min="17" max="17"/>
     <col width="12" customWidth="1" min="18" max="18"/>
     <col width="12" customWidth="1" min="19" max="19"/>
     <col width="12" customWidth="1" min="20" max="20"/>
     <col width="12" customWidth="1" min="21" max="21"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Indian Stock Alerts — indianstockalerts.com</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Three Wheelers (L5) — Monthly Vahan Registration Data | Generated: 12 Jul 2026</t>
+          <t>Three Wheelers (L5) — Monthly Vahan Registration Data | Generated: 13 Jul 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Source: Vahan (MoRTH). Registrations ≠ dispatches. For personal use only — redistribution prohibited.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>Bajaj Vol</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>Bajaj YoY%</t>
         </is>