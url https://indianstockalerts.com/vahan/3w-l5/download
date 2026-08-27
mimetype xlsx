--- v2 (2026-07-13)
+++ v3 (2026-08-27)
@@ -456,92 +456,92 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U29"/>
+  <dimension ref="A1:U30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="12" customWidth="1" min="16" max="16"/>
     <col width="12" customWidth="1" min="17" max="17"/>
     <col width="12" customWidth="1" min="18" max="18"/>
     <col width="12" customWidth="1" min="19" max="19"/>
     <col width="12" customWidth="1" min="20" max="20"/>
     <col width="12" customWidth="1" min="21" max="21"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Indian Stock Alerts — indianstockalerts.com</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Three Wheelers (L5) — Monthly Vahan Registration Data | Generated: 13 Jul 2026</t>
+          <t>Three Wheelers (L5) — Monthly Vahan Registration Data | Generated: 27 Aug 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Source: Vahan (MoRTH). Registrations ≠ dispatches. For personal use only — redistribution prohibited.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>Bajaj Vol</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>Bajaj YoY%</t>
         </is>
@@ -618,1560 +618,1624 @@
       </c>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>Force YoY%</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>Force MS%</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Industry Vol</t>
         </is>
       </c>
       <c r="U5" s="4" t="inlineStr">
         <is>
           <t>Industry YoY%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>Jul-26(P)*</t>
+          <t>Aug-26(P)*</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>42118</v>
+        <v>40104</v>
       </c>
       <c r="C6" s="7" t="n">
-        <v>0.009000000000000001</v>
+        <v>-0.08199999999999999</v>
       </c>
       <c r="D6" s="8" t="n">
-        <v>0.488</v>
+        <v>0.4813</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>13843</v>
+        <v>11979</v>
       </c>
       <c r="F6" s="7" t="n">
-        <v>0.414</v>
+        <v>0.44</v>
       </c>
       <c r="G6" s="8" t="n">
-        <v>0.1604</v>
+        <v>0.1437</v>
       </c>
       <c r="H6" s="6" t="n">
-        <v>9723</v>
+        <v>8345</v>
       </c>
       <c r="I6" s="7" t="n">
-        <v>0.34</v>
+        <v>0.177</v>
       </c>
       <c r="J6" s="8" t="n">
-        <v>0.1126</v>
+        <v>0.1001</v>
       </c>
       <c r="K6" s="6" t="n">
-        <v>6177</v>
+        <v>6562</v>
       </c>
       <c r="L6" s="7" t="n">
-        <v>0.401</v>
+        <v>0.377</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0.0716</v>
+        <v>0.0788</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>2765</v>
+        <v>2629</v>
       </c>
       <c r="O6" s="7" t="n">
-        <v>0.344</v>
+        <v>0.433</v>
       </c>
       <c r="P6" s="8" t="n">
-        <v>0.032</v>
+        <v>0.0315</v>
       </c>
       <c r="Q6" s="6" t="n"/>
       <c r="S6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="6" t="n">
-        <v>86310</v>
+        <v>83330</v>
       </c>
       <c r="U6" s="7" t="n">
-        <v>0.262</v>
+        <v>0.203</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>Jul-26</t>
+          <t>Aug-26</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>14945</v>
+        <v>33636</v>
       </c>
       <c r="D7" s="8" t="n">
-        <v>0.488</v>
+        <v>0.4813</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>4912</v>
+        <v>10047</v>
       </c>
       <c r="G7" s="8" t="n">
-        <v>0.1604</v>
+        <v>0.1437</v>
       </c>
       <c r="H7" s="6" t="n">
-        <v>3450</v>
+        <v>6999</v>
       </c>
       <c r="J7" s="8" t="n">
-        <v>0.1126</v>
+        <v>0.1001</v>
       </c>
       <c r="K7" s="6" t="n">
-        <v>2192</v>
+        <v>5504</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0.0716</v>
+        <v>0.0788</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>981</v>
+        <v>2205</v>
       </c>
       <c r="P7" s="8" t="n">
-        <v>0.032</v>
+        <v>0.0315</v>
       </c>
       <c r="Q7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T7" s="6" t="n">
-        <v>30626</v>
+        <v>69890</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Jun-26</t>
+          <t>Jul-26</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>43741</v>
+        <v>47816</v>
       </c>
       <c r="C8" s="7" t="n">
-        <v>0.121</v>
+        <v>0.146</v>
       </c>
       <c r="D8" s="8" t="n">
-        <v>0.511</v>
+        <v>0.4968</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>13104</v>
+        <v>14478</v>
       </c>
       <c r="F8" s="7" t="n">
-        <v>0.769</v>
+        <v>0.478</v>
       </c>
       <c r="G8" s="8" t="n">
-        <v>0.1531</v>
+        <v>0.1505</v>
       </c>
       <c r="H8" s="6" t="n">
-        <v>9305</v>
+        <v>10126</v>
       </c>
       <c r="I8" s="7" t="n">
-        <v>0.382</v>
+        <v>0.396</v>
       </c>
       <c r="J8" s="8" t="n">
-        <v>0.1087</v>
+        <v>0.1052</v>
       </c>
       <c r="K8" s="6" t="n">
-        <v>6725</v>
+        <v>7714</v>
       </c>
       <c r="L8" s="7" t="n">
-        <v>0.784</v>
+        <v>0.75</v>
       </c>
       <c r="M8" s="8" t="n">
-        <v>0.0786</v>
+        <v>0.0801</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>2547</v>
+        <v>2862</v>
       </c>
       <c r="O8" s="7" t="n">
-        <v>0.43</v>
+        <v>0.391</v>
       </c>
       <c r="P8" s="8" t="n">
-        <v>0.0298</v>
+        <v>0.0297</v>
       </c>
       <c r="Q8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T8" s="6" t="n">
-        <v>85591</v>
+        <v>96245</v>
       </c>
       <c r="U8" s="7" t="n">
-        <v>0.386</v>
+        <v>0.407</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>May-26</t>
+          <t>Jun-26</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>41503</v>
+        <v>43736</v>
       </c>
       <c r="C9" s="7" t="n">
-        <v>0.112</v>
+        <v>0.121</v>
       </c>
       <c r="D9" s="8" t="n">
-        <v>0.5346</v>
+        <v>0.511</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>11334</v>
+        <v>13106</v>
       </c>
       <c r="F9" s="7" t="n">
-        <v>0.7070000000000001</v>
+        <v>0.769</v>
       </c>
       <c r="G9" s="8" t="n">
-        <v>0.1459</v>
+        <v>0.1531</v>
       </c>
       <c r="H9" s="6" t="n">
-        <v>8091</v>
+        <v>9309</v>
       </c>
       <c r="I9" s="7" t="n">
-        <v>0.25</v>
+        <v>0.383</v>
       </c>
       <c r="J9" s="8" t="n">
-        <v>0.1042</v>
+        <v>0.1088</v>
       </c>
       <c r="K9" s="6" t="n">
-        <v>6194</v>
+        <v>6725</v>
       </c>
       <c r="L9" s="7" t="n">
-        <v>0.75</v>
+        <v>0.784</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>0.0798</v>
+        <v>0.0786</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>2336</v>
+        <v>2550</v>
       </c>
       <c r="O9" s="7" t="n">
-        <v>0.33</v>
+        <v>0.4320000000000001</v>
       </c>
       <c r="P9" s="8" t="n">
-        <v>0.0301</v>
+        <v>0.0298</v>
       </c>
       <c r="Q9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T9" s="6" t="n">
-        <v>77638</v>
+        <v>85596</v>
       </c>
       <c r="U9" s="7" t="n">
-        <v>0.317</v>
+        <v>0.386</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Apr-26</t>
+          <t>May-26</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>41594</v>
+        <v>41503</v>
       </c>
       <c r="C10" s="7" t="n">
-        <v>0.186</v>
+        <v>0.112</v>
       </c>
       <c r="D10" s="8" t="n">
-        <v>0.5613</v>
+        <v>0.5346</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>10312</v>
+        <v>11334</v>
       </c>
       <c r="F10" s="7" t="n">
-        <v>0.799</v>
+        <v>0.7070000000000001</v>
       </c>
       <c r="G10" s="8" t="n">
-        <v>0.1391</v>
+        <v>0.1459</v>
       </c>
       <c r="H10" s="6" t="n">
-        <v>8438</v>
+        <v>8091</v>
       </c>
       <c r="I10" s="7" t="n">
-        <v>0.272</v>
+        <v>0.25</v>
       </c>
       <c r="J10" s="8" t="n">
-        <v>0.1139</v>
+        <v>0.1042</v>
       </c>
       <c r="K10" s="6" t="n">
-        <v>5613</v>
+        <v>6194</v>
       </c>
       <c r="L10" s="7" t="n">
-        <v>0.746</v>
+        <v>0.75</v>
       </c>
       <c r="M10" s="8" t="n">
-        <v>0.07580000000000001</v>
+        <v>0.0798</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>2118</v>
+        <v>2336</v>
       </c>
       <c r="O10" s="7" t="n">
-        <v>0.264</v>
+        <v>0.33</v>
       </c>
       <c r="P10" s="8" t="n">
-        <v>0.0286</v>
+        <v>0.0301</v>
       </c>
       <c r="Q10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T10" s="6" t="n">
-        <v>74099</v>
+        <v>77638</v>
       </c>
       <c r="U10" s="7" t="n">
-        <v>0.333</v>
+        <v>0.317</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Mar-26</t>
+          <t>Apr-26</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>43437</v>
+        <v>41594</v>
       </c>
       <c r="C11" s="7" t="n">
-        <v>0.191</v>
+        <v>0.186</v>
       </c>
       <c r="D11" s="8" t="n">
-        <v>0.5682</v>
+        <v>0.5613</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>9493</v>
+        <v>10312</v>
       </c>
       <c r="F11" s="7" t="n">
-        <v>0.411</v>
+        <v>0.799</v>
       </c>
       <c r="G11" s="8" t="n">
-        <v>0.1242</v>
+        <v>0.1391</v>
       </c>
       <c r="H11" s="6" t="n">
-        <v>8990</v>
+        <v>8438</v>
       </c>
       <c r="I11" s="7" t="n">
-        <v>0.209</v>
+        <v>0.272</v>
       </c>
       <c r="J11" s="8" t="n">
-        <v>0.1176</v>
+        <v>0.1139</v>
       </c>
       <c r="K11" s="6" t="n">
-        <v>5674</v>
+        <v>5613</v>
       </c>
       <c r="L11" s="7" t="n">
-        <v>0.872</v>
+        <v>0.746</v>
       </c>
       <c r="M11" s="8" t="n">
-        <v>0.0742</v>
+        <v>0.07580000000000001</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>2638</v>
+        <v>2118</v>
       </c>
       <c r="O11" s="7" t="n">
-        <v>0.3880000000000001</v>
+        <v>0.264</v>
       </c>
       <c r="P11" s="8" t="n">
-        <v>0.0345</v>
+        <v>0.0286</v>
       </c>
       <c r="Q11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T11" s="6" t="n">
-        <v>76449</v>
+        <v>74099</v>
       </c>
       <c r="U11" s="7" t="n">
-        <v>0.29</v>
+        <v>0.333</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Feb-26</t>
+          <t>Mar-26</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>47034</v>
+        <v>43437</v>
       </c>
       <c r="C12" s="7" t="n">
-        <v>0.264</v>
+        <v>0.191</v>
       </c>
       <c r="D12" s="8" t="n">
-        <v>0.6</v>
+        <v>0.5682</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>8112</v>
+        <v>9493</v>
       </c>
       <c r="F12" s="7" t="n">
-        <v>0.36</v>
+        <v>0.411</v>
       </c>
       <c r="G12" s="8" t="n">
-        <v>0.1035</v>
+        <v>0.1242</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>9250</v>
+        <v>8990</v>
       </c>
       <c r="I12" s="7" t="n">
-        <v>0.312</v>
+        <v>0.209</v>
       </c>
       <c r="J12" s="8" t="n">
-        <v>0.118</v>
+        <v>0.1176</v>
       </c>
       <c r="K12" s="6" t="n">
-        <v>5419</v>
+        <v>5674</v>
       </c>
       <c r="L12" s="7" t="n">
-        <v>1.163</v>
+        <v>0.872</v>
       </c>
       <c r="M12" s="8" t="n">
-        <v>0.06909999999999999</v>
+        <v>0.0742</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>2855</v>
+        <v>2638</v>
       </c>
       <c r="O12" s="7" t="n">
-        <v>0.523</v>
+        <v>0.3880000000000001</v>
       </c>
       <c r="P12" s="8" t="n">
-        <v>0.0364</v>
+        <v>0.0345</v>
       </c>
       <c r="Q12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T12" s="6" t="n">
-        <v>78387</v>
+        <v>76449</v>
       </c>
       <c r="U12" s="7" t="n">
-        <v>0.3390000000000001</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Jan-26</t>
+          <t>Feb-26</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>47367</v>
+        <v>47034</v>
       </c>
       <c r="C13" s="7" t="n">
-        <v>0.132</v>
+        <v>0.264</v>
       </c>
       <c r="D13" s="8" t="n">
-        <v>0.6054</v>
+        <v>0.6</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>7511</v>
+        <v>8112</v>
       </c>
       <c r="F13" s="7" t="n">
-        <v>0.202</v>
+        <v>0.36</v>
       </c>
       <c r="G13" s="8" t="n">
-        <v>0.09589999999999999</v>
+        <v>0.1035</v>
       </c>
       <c r="H13" s="6" t="n">
-        <v>8919</v>
+        <v>9250</v>
       </c>
       <c r="I13" s="7" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.312</v>
       </c>
       <c r="J13" s="8" t="n">
-        <v>0.114</v>
+        <v>0.118</v>
       </c>
       <c r="K13" s="6" t="n">
-        <v>5727</v>
+        <v>5419</v>
       </c>
       <c r="L13" s="7" t="n">
-        <v>1.053</v>
+        <v>1.163</v>
       </c>
       <c r="M13" s="8" t="n">
-        <v>0.0732</v>
+        <v>0.06909999999999999</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>2938</v>
+        <v>2855</v>
       </c>
       <c r="O13" s="7" t="n">
-        <v>0.313</v>
+        <v>0.523</v>
       </c>
       <c r="P13" s="8" t="n">
-        <v>0.0375</v>
+        <v>0.0364</v>
       </c>
       <c r="Q13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T13" s="6" t="n">
-        <v>78246</v>
+        <v>78387</v>
       </c>
       <c r="U13" s="7" t="n">
-        <v>0.196</v>
+        <v>0.3390000000000001</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Dec-25</t>
+          <t>Jan-26</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>36856</v>
+        <v>47367</v>
       </c>
       <c r="C14" s="7" t="n">
-        <v>0.184</v>
+        <v>0.132</v>
       </c>
       <c r="D14" s="8" t="n">
-        <v>0.5662</v>
+        <v>0.6054</v>
       </c>
       <c r="E14" s="6" t="n">
-        <v>7776</v>
+        <v>7511</v>
       </c>
       <c r="F14" s="7" t="n">
-        <v>0.456</v>
+        <v>0.202</v>
       </c>
       <c r="G14" s="8" t="n">
-        <v>0.1194</v>
+        <v>0.09589999999999999</v>
       </c>
       <c r="H14" s="6" t="n">
-        <v>7822</v>
+        <v>8919</v>
       </c>
       <c r="I14" s="7" t="n">
-        <v>0.161</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="J14" s="8" t="n">
-        <v>0.1202</v>
+        <v>0.114</v>
       </c>
       <c r="K14" s="6" t="n">
-        <v>5293</v>
+        <v>5727</v>
       </c>
       <c r="L14" s="7" t="n">
-        <v>1.672</v>
+        <v>1.053</v>
       </c>
       <c r="M14" s="8" t="n">
-        <v>0.08129999999999998</v>
+        <v>0.0732</v>
       </c>
       <c r="N14" s="6" t="n">
-        <v>2349</v>
+        <v>2938</v>
       </c>
       <c r="O14" s="7" t="n">
-        <v>0.4759999999999999</v>
+        <v>0.313</v>
       </c>
       <c r="P14" s="8" t="n">
-        <v>0.0361</v>
+        <v>0.0375</v>
       </c>
       <c r="Q14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T14" s="6" t="n">
-        <v>65095</v>
+        <v>78246</v>
       </c>
       <c r="U14" s="7" t="n">
-        <v>0.307</v>
+        <v>0.196</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Nov-25</t>
+          <t>Dec-25</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>47081</v>
+        <v>36856</v>
       </c>
       <c r="C15" s="7" t="n">
-        <v>0.096</v>
+        <v>0.184</v>
       </c>
       <c r="D15" s="8" t="n">
-        <v>0.5845</v>
+        <v>0.5662</v>
       </c>
       <c r="E15" s="6" t="n">
-        <v>10684</v>
+        <v>7776</v>
       </c>
       <c r="F15" s="7" t="n">
-        <v>0.51</v>
+        <v>0.456</v>
       </c>
       <c r="G15" s="8" t="n">
-        <v>0.1327</v>
+        <v>0.1194</v>
       </c>
       <c r="H15" s="6" t="n">
-        <v>9516</v>
+        <v>7822</v>
       </c>
       <c r="I15" s="7" t="n">
-        <v>0.025</v>
+        <v>0.161</v>
       </c>
       <c r="J15" s="8" t="n">
-        <v>0.1181</v>
+        <v>0.1202</v>
       </c>
       <c r="K15" s="6" t="n">
-        <v>5586</v>
+        <v>5293</v>
       </c>
       <c r="L15" s="7" t="n">
-        <v>1.5</v>
+        <v>1.672</v>
       </c>
       <c r="M15" s="8" t="n">
-        <v>0.0693</v>
+        <v>0.08129999999999998</v>
       </c>
       <c r="N15" s="6" t="n">
-        <v>3102</v>
+        <v>2349</v>
       </c>
       <c r="O15" s="7" t="n">
-        <v>0.496</v>
+        <v>0.4759999999999999</v>
       </c>
       <c r="P15" s="8" t="n">
-        <v>0.0385</v>
+        <v>0.0361</v>
       </c>
       <c r="Q15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T15" s="6" t="n">
-        <v>80556</v>
+        <v>65095</v>
       </c>
       <c r="U15" s="7" t="n">
-        <v>0.2</v>
+        <v>0.307</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Oct-25</t>
+          <t>Nov-25</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>56318</v>
+        <v>47081</v>
       </c>
       <c r="C16" s="7" t="n">
-        <v>0.08599999999999999</v>
+        <v>0.096</v>
       </c>
       <c r="D16" s="8" t="n">
-        <v>0.614</v>
+        <v>0.5845</v>
       </c>
       <c r="E16" s="6" t="n">
-        <v>11784</v>
+        <v>10684</v>
       </c>
       <c r="F16" s="7" t="n">
-        <v>0.604</v>
+        <v>0.51</v>
       </c>
       <c r="G16" s="8" t="n">
-        <v>0.1285</v>
+        <v>0.1327</v>
       </c>
       <c r="H16" s="6" t="n">
-        <v>10396</v>
+        <v>9516</v>
       </c>
       <c r="I16" s="7" t="n">
-        <v>0.102</v>
+        <v>0.025</v>
       </c>
       <c r="J16" s="8" t="n">
-        <v>0.1133</v>
+        <v>0.1181</v>
       </c>
       <c r="K16" s="6" t="n">
-        <v>5844</v>
+        <v>5586</v>
       </c>
       <c r="L16" s="7" t="n">
-        <v>1.289</v>
+        <v>1.5</v>
       </c>
       <c r="M16" s="8" t="n">
-        <v>0.06370000000000001</v>
+        <v>0.0693</v>
       </c>
       <c r="N16" s="6" t="n">
-        <v>3141</v>
+        <v>3102</v>
       </c>
       <c r="O16" s="7" t="n">
-        <v>0.159</v>
+        <v>0.496</v>
       </c>
       <c r="P16" s="8" t="n">
-        <v>0.0342</v>
+        <v>0.0385</v>
       </c>
       <c r="Q16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T16" s="6" t="n">
-        <v>91719</v>
+        <v>80556</v>
       </c>
       <c r="U16" s="7" t="n">
-        <v>0.184</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Sep-25</t>
+          <t>Oct-25</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>43376</v>
+        <v>56318</v>
       </c>
       <c r="C17" s="7" t="n">
-        <v>0.059</v>
+        <v>0.08599999999999999</v>
       </c>
       <c r="D17" s="8" t="n">
-        <v>0.6359</v>
+        <v>0.614</v>
       </c>
       <c r="E17" s="6" t="n">
-        <v>8290</v>
+        <v>11784</v>
       </c>
       <c r="F17" s="7" t="n">
-        <v>0.445</v>
+        <v>0.604</v>
       </c>
       <c r="G17" s="8" t="n">
-        <v>0.1215</v>
+        <v>0.1285</v>
       </c>
       <c r="H17" s="6" t="n">
-        <v>6168</v>
+        <v>10396</v>
       </c>
       <c r="I17" s="7" t="n">
-        <v>-0.232</v>
+        <v>0.102</v>
       </c>
       <c r="J17" s="8" t="n">
-        <v>0.09039999999999999</v>
+        <v>0.1133</v>
       </c>
       <c r="K17" s="6" t="n">
-        <v>4755</v>
+        <v>5844</v>
       </c>
       <c r="L17" s="7" t="n">
-        <v>1.25</v>
+        <v>1.289</v>
       </c>
       <c r="M17" s="8" t="n">
-        <v>0.0697</v>
+        <v>0.06370000000000001</v>
       </c>
       <c r="N17" s="6" t="n">
-        <v>2019</v>
+        <v>3141</v>
       </c>
       <c r="O17" s="7" t="n">
-        <v>0.132</v>
+        <v>0.159</v>
       </c>
       <c r="P17" s="8" t="n">
-        <v>0.0296</v>
+        <v>0.0342</v>
       </c>
       <c r="Q17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T17" s="6" t="n">
-        <v>68213</v>
+        <v>91719</v>
       </c>
       <c r="U17" s="7" t="n">
-        <v>0.101</v>
+        <v>0.184</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Aug-25</t>
+          <t>Sep-25</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>43696</v>
+        <v>43376</v>
       </c>
       <c r="C18" s="7" t="n">
-        <v>0.06900000000000001</v>
+        <v>0.059</v>
       </c>
       <c r="D18" s="8" t="n">
-        <v>0.631</v>
+        <v>0.6359</v>
       </c>
       <c r="E18" s="6" t="n">
-        <v>8319</v>
+        <v>8290</v>
       </c>
       <c r="F18" s="7" t="n">
-        <v>0.742</v>
+        <v>0.445</v>
       </c>
       <c r="G18" s="8" t="n">
-        <v>0.1201</v>
+        <v>0.1215</v>
       </c>
       <c r="H18" s="6" t="n">
-        <v>7092</v>
+        <v>6168</v>
       </c>
       <c r="I18" s="7" t="n">
-        <v>-0.074</v>
+        <v>-0.232</v>
       </c>
       <c r="J18" s="8" t="n">
-        <v>0.1024</v>
+        <v>0.09039999999999999</v>
       </c>
       <c r="K18" s="6" t="n">
-        <v>4765</v>
+        <v>4755</v>
       </c>
       <c r="L18" s="7" t="n">
-        <v>1.034</v>
+        <v>1.25</v>
       </c>
       <c r="M18" s="8" t="n">
-        <v>0.0688</v>
+        <v>0.0697</v>
       </c>
       <c r="N18" s="6" t="n">
-        <v>1835</v>
+        <v>2019</v>
       </c>
       <c r="O18" s="7" t="n">
-        <v>0.065</v>
+        <v>0.132</v>
       </c>
       <c r="P18" s="8" t="n">
-        <v>0.0265</v>
+        <v>0.0296</v>
       </c>
       <c r="Q18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T18" s="6" t="n">
-        <v>69254</v>
+        <v>68213</v>
       </c>
       <c r="U18" s="7" t="n">
-        <v>0.148</v>
+        <v>0.101</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>Jul-25</t>
+          <t>Aug-25</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>41725</v>
+        <v>43696</v>
       </c>
       <c r="C19" s="7" t="n">
-        <v>-0.02</v>
+        <v>0.06900000000000001</v>
       </c>
       <c r="D19" s="8" t="n">
-        <v>0.6099</v>
+        <v>0.631</v>
       </c>
       <c r="E19" s="6" t="n">
-        <v>9793</v>
+        <v>8319</v>
       </c>
       <c r="F19" s="7" t="n">
-        <v>0.471</v>
+        <v>0.742</v>
       </c>
       <c r="G19" s="8" t="n">
-        <v>0.1431</v>
+        <v>0.1201</v>
       </c>
       <c r="H19" s="6" t="n">
-        <v>7256</v>
+        <v>7092</v>
       </c>
       <c r="I19" s="7" t="n">
-        <v>-0.173</v>
+        <v>-0.074</v>
       </c>
       <c r="J19" s="8" t="n">
-        <v>0.1061</v>
+        <v>0.1024</v>
       </c>
       <c r="K19" s="6" t="n">
-        <v>4408</v>
+        <v>4765</v>
       </c>
       <c r="L19" s="7" t="n">
-        <v>1.134</v>
+        <v>1.034</v>
       </c>
       <c r="M19" s="8" t="n">
-        <v>0.0644</v>
+        <v>0.0688</v>
       </c>
       <c r="N19" s="6" t="n">
-        <v>2058</v>
+        <v>1835</v>
       </c>
       <c r="O19" s="7" t="n">
-        <v>0.06</v>
+        <v>0.065</v>
       </c>
       <c r="P19" s="8" t="n">
-        <v>0.0301</v>
+        <v>0.0265</v>
       </c>
       <c r="Q19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T19" s="6" t="n">
-        <v>68408</v>
+        <v>69254</v>
       </c>
       <c r="U19" s="7" t="n">
-        <v>0.047</v>
+        <v>0.148</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Jun-25</t>
+          <t>Jul-25</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>39023</v>
+        <v>41725</v>
       </c>
       <c r="C20" s="7" t="n">
-        <v>0.042</v>
+        <v>-0.02</v>
       </c>
       <c r="D20" s="8" t="n">
-        <v>0.6317</v>
+        <v>0.6099</v>
       </c>
       <c r="E20" s="6" t="n">
-        <v>7407</v>
+        <v>9793</v>
       </c>
       <c r="F20" s="7" t="n">
-        <v>0.637</v>
+        <v>0.471</v>
       </c>
       <c r="G20" s="8" t="n">
-        <v>0.1199</v>
+        <v>0.1431</v>
       </c>
       <c r="H20" s="6" t="n">
-        <v>6731</v>
+        <v>7256</v>
       </c>
       <c r="I20" s="7" t="n">
-        <v>-0.067</v>
+        <v>-0.173</v>
       </c>
       <c r="J20" s="8" t="n">
-        <v>0.109</v>
+        <v>0.1061</v>
       </c>
       <c r="K20" s="6" t="n">
-        <v>3770</v>
+        <v>4408</v>
       </c>
       <c r="L20" s="7" t="n">
-        <v>1.07</v>
+        <v>1.134</v>
       </c>
       <c r="M20" s="8" t="n">
-        <v>0.061</v>
+        <v>0.0644</v>
       </c>
       <c r="N20" s="6" t="n">
-        <v>1781</v>
+        <v>2058</v>
       </c>
       <c r="O20" s="7" t="n">
-        <v>0.068</v>
+        <v>0.06</v>
       </c>
       <c r="P20" s="8" t="n">
-        <v>0.0288</v>
+        <v>0.0301</v>
       </c>
       <c r="Q20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T20" s="6" t="n">
-        <v>61776</v>
+        <v>68408</v>
       </c>
       <c r="U20" s="7" t="n">
-        <v>0.113</v>
+        <v>0.047</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>May-25</t>
+          <t>Jun-25</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>37328</v>
+        <v>39023</v>
       </c>
       <c r="C21" s="7" t="n">
-        <v>-0.023</v>
+        <v>0.042</v>
       </c>
       <c r="D21" s="8" t="n">
-        <v>0.633</v>
+        <v>0.6317</v>
       </c>
       <c r="E21" s="6" t="n">
-        <v>6640</v>
+        <v>7407</v>
       </c>
       <c r="F21" s="7" t="n">
-        <v>0.551</v>
+        <v>0.637</v>
       </c>
       <c r="G21" s="8" t="n">
-        <v>0.1126</v>
+        <v>0.1199</v>
       </c>
       <c r="H21" s="6" t="n">
-        <v>6475</v>
+        <v>6731</v>
       </c>
       <c r="I21" s="7" t="n">
-        <v>-0.105</v>
+        <v>-0.067</v>
       </c>
       <c r="J21" s="8" t="n">
-        <v>0.1098</v>
+        <v>0.109</v>
       </c>
       <c r="K21" s="6" t="n">
-        <v>3539</v>
+        <v>3770</v>
       </c>
       <c r="L21" s="7" t="n">
-        <v>1.007</v>
+        <v>1.07</v>
       </c>
       <c r="M21" s="8" t="n">
-        <v>0.06</v>
+        <v>0.061</v>
       </c>
       <c r="N21" s="6" t="n">
-        <v>1757</v>
+        <v>1781</v>
       </c>
       <c r="O21" s="7" t="n">
-        <v>-0.131</v>
+        <v>0.068</v>
       </c>
       <c r="P21" s="8" t="n">
-        <v>0.0298</v>
+        <v>0.0288</v>
       </c>
       <c r="Q21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T21" s="6" t="n">
-        <v>58971</v>
+        <v>61776</v>
       </c>
       <c r="U21" s="7" t="n">
-        <v>0.048</v>
+        <v>0.113</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Apr-25</t>
+          <t>May-25</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>35080</v>
+        <v>37328</v>
       </c>
       <c r="C22" s="7" t="n">
-        <v>0.091</v>
+        <v>-0.023</v>
       </c>
       <c r="D22" s="8" t="n">
-        <v>0.6309</v>
+        <v>0.633</v>
       </c>
       <c r="E22" s="6" t="n">
-        <v>5731</v>
+        <v>6640</v>
       </c>
       <c r="F22" s="7" t="n">
-        <v>0.903</v>
+        <v>0.551</v>
       </c>
       <c r="G22" s="8" t="n">
-        <v>0.103</v>
+        <v>0.1126</v>
       </c>
       <c r="H22" s="6" t="n">
-        <v>6634</v>
+        <v>6475</v>
       </c>
       <c r="I22" s="7" t="n">
-        <v>0.075</v>
+        <v>-0.105</v>
       </c>
       <c r="J22" s="8" t="n">
-        <v>0.1193</v>
+        <v>0.1098</v>
       </c>
       <c r="K22" s="6" t="n">
-        <v>3214</v>
+        <v>3539</v>
       </c>
       <c r="L22" s="7" t="n">
-        <v>0.956</v>
+        <v>1.007</v>
       </c>
       <c r="M22" s="8" t="n">
-        <v>0.05779999999999999</v>
+        <v>0.06</v>
       </c>
       <c r="N22" s="6" t="n">
-        <v>1676</v>
+        <v>1757</v>
       </c>
       <c r="O22" s="7" t="n">
-        <v>0.128</v>
+        <v>-0.131</v>
       </c>
       <c r="P22" s="8" t="n">
-        <v>0.0301</v>
+        <v>0.0298</v>
       </c>
       <c r="Q22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S22" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T22" s="6" t="n">
-        <v>55600</v>
+        <v>58971</v>
       </c>
       <c r="U22" s="7" t="n">
-        <v>0.186</v>
+        <v>0.048</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Mar-25</t>
+          <t>Apr-25</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>36481</v>
+        <v>35080</v>
       </c>
       <c r="C23" s="7" t="n">
-        <v>-0.062</v>
+        <v>0.091</v>
       </c>
       <c r="D23" s="8" t="n">
-        <v>0.6157</v>
+        <v>0.6309</v>
       </c>
       <c r="E23" s="6" t="n">
-        <v>6727</v>
+        <v>5731</v>
       </c>
       <c r="F23" s="7" t="n">
-        <v>-0.066</v>
+        <v>0.903</v>
       </c>
       <c r="G23" s="8" t="n">
-        <v>0.1135</v>
+        <v>0.103</v>
       </c>
       <c r="H23" s="6" t="n">
-        <v>7433</v>
+        <v>6634</v>
       </c>
       <c r="I23" s="7" t="n">
-        <v>-0.239</v>
+        <v>0.075</v>
       </c>
       <c r="J23" s="8" t="n">
-        <v>0.1254</v>
+        <v>0.1193</v>
       </c>
       <c r="K23" s="6" t="n">
-        <v>3031</v>
+        <v>3214</v>
       </c>
       <c r="L23" s="7" t="n">
-        <v>0.625</v>
+        <v>0.956</v>
       </c>
       <c r="M23" s="8" t="n">
-        <v>0.0512</v>
+        <v>0.05779999999999999</v>
       </c>
       <c r="N23" s="6" t="n">
-        <v>1901</v>
+        <v>1676</v>
       </c>
       <c r="O23" s="7" t="n">
-        <v>0.076</v>
+        <v>0.128</v>
       </c>
       <c r="P23" s="8" t="n">
-        <v>0.0321</v>
+        <v>0.0301</v>
       </c>
       <c r="Q23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S23" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T23" s="6" t="n">
-        <v>59256</v>
+        <v>55600</v>
       </c>
       <c r="U23" s="7" t="n">
-        <v>-0.101</v>
+        <v>0.186</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Feb-25</t>
+          <t>Mar-25</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>37215</v>
+        <v>36481</v>
       </c>
       <c r="C24" s="7" t="n">
-        <v>-0.02</v>
+        <v>-0.062</v>
       </c>
       <c r="D24" s="8" t="n">
-        <v>0.6356000000000001</v>
+        <v>0.6157</v>
       </c>
       <c r="E24" s="6" t="n">
-        <v>5965</v>
+        <v>6727</v>
       </c>
       <c r="F24" s="7" t="n">
-        <v>0.233</v>
+        <v>-0.066</v>
       </c>
       <c r="G24" s="8" t="n">
-        <v>0.1019</v>
+        <v>0.1135</v>
       </c>
       <c r="H24" s="6" t="n">
-        <v>7049</v>
+        <v>7433</v>
       </c>
       <c r="I24" s="7" t="n">
-        <v>-0.181</v>
+        <v>-0.239</v>
       </c>
       <c r="J24" s="8" t="n">
-        <v>0.1204</v>
+        <v>0.1254</v>
       </c>
       <c r="K24" s="6" t="n">
-        <v>2505</v>
+        <v>3031</v>
       </c>
       <c r="L24" s="7" t="n">
-        <v>0.26</v>
+        <v>0.625</v>
       </c>
       <c r="M24" s="8" t="n">
-        <v>0.04279999999999999</v>
+        <v>0.0512</v>
       </c>
       <c r="N24" s="6" t="n">
-        <v>1875</v>
+        <v>1901</v>
       </c>
       <c r="O24" s="7" t="n">
-        <v>0.13</v>
+        <v>0.076</v>
       </c>
       <c r="P24" s="8" t="n">
-        <v>0.032</v>
+        <v>0.0321</v>
       </c>
       <c r="Q24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S24" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T24" s="6" t="n">
-        <v>58547</v>
+        <v>59256</v>
       </c>
       <c r="U24" s="7" t="n">
-        <v>0.008</v>
+        <v>-0.101</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Jan-25</t>
+          <t>Feb-25</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>41840</v>
+        <v>37215</v>
       </c>
       <c r="C25" s="7" t="n">
-        <v>0.062</v>
+        <v>-0.02</v>
       </c>
       <c r="D25" s="8" t="n">
-        <v>0.6395999999999999</v>
+        <v>0.6356000000000001</v>
       </c>
       <c r="E25" s="6" t="n">
-        <v>6251</v>
+        <v>5965</v>
       </c>
       <c r="F25" s="7" t="n">
-        <v>0.508</v>
+        <v>0.233</v>
       </c>
       <c r="G25" s="8" t="n">
-        <v>0.0956</v>
+        <v>0.1019</v>
       </c>
       <c r="H25" s="6" t="n">
-        <v>8333</v>
+        <v>7049</v>
       </c>
       <c r="I25" s="7" t="n">
-        <v>-0.033</v>
+        <v>-0.181</v>
       </c>
       <c r="J25" s="8" t="n">
-        <v>0.1274</v>
+        <v>0.1204</v>
       </c>
       <c r="K25" s="6" t="n">
-        <v>2790</v>
+        <v>2505</v>
       </c>
       <c r="L25" s="7" t="n">
-        <v>0.4640000000000001</v>
+        <v>0.26</v>
       </c>
       <c r="M25" s="8" t="n">
-        <v>0.0426</v>
+        <v>0.04279999999999999</v>
       </c>
       <c r="N25" s="6" t="n">
-        <v>2238</v>
+        <v>1875</v>
       </c>
       <c r="O25" s="7" t="n">
-        <v>0.281</v>
+        <v>0.13</v>
       </c>
       <c r="P25" s="8" t="n">
-        <v>0.0342</v>
+        <v>0.032</v>
       </c>
       <c r="Q25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S25" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T25" s="6" t="n">
-        <v>65417</v>
+        <v>58547</v>
       </c>
       <c r="U25" s="7" t="n">
-        <v>0.114</v>
+        <v>0.008</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Dec-24</t>
+          <t>Jan-25</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>31141</v>
+        <v>41840</v>
       </c>
       <c r="C26" s="7" t="n">
-        <v>-0.076</v>
+        <v>0.062</v>
       </c>
       <c r="D26" s="8" t="n">
-        <v>0.6251</v>
+        <v>0.6395999999999999</v>
       </c>
       <c r="E26" s="6" t="n">
-        <v>5339</v>
+        <v>6251</v>
       </c>
       <c r="F26" s="7" t="n">
-        <v>0.252</v>
+        <v>0.508</v>
       </c>
       <c r="G26" s="8" t="n">
-        <v>0.1072</v>
+        <v>0.0956</v>
       </c>
       <c r="H26" s="6" t="n">
-        <v>6735</v>
+        <v>8333</v>
       </c>
       <c r="I26" s="7" t="n">
-        <v>-0.18</v>
+        <v>-0.033</v>
       </c>
       <c r="J26" s="8" t="n">
-        <v>0.1352</v>
+        <v>0.1274</v>
       </c>
       <c r="K26" s="6" t="n">
-        <v>1981</v>
+        <v>2790</v>
       </c>
       <c r="L26" s="7" t="n">
-        <v>0.191</v>
+        <v>0.4640000000000001</v>
       </c>
       <c r="M26" s="8" t="n">
-        <v>0.0398</v>
+        <v>0.0426</v>
       </c>
       <c r="N26" s="6" t="n">
-        <v>1592</v>
+        <v>2238</v>
       </c>
       <c r="O26" s="7" t="n">
-        <v>-0.013</v>
+        <v>0.281</v>
       </c>
       <c r="P26" s="8" t="n">
-        <v>0.032</v>
+        <v>0.0342</v>
       </c>
       <c r="Q26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S26" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T26" s="6" t="n">
-        <v>49816</v>
+        <v>65417</v>
       </c>
       <c r="U26" s="7" t="n">
-        <v>-0.048</v>
+        <v>0.114</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Nov-24</t>
+          <t>Dec-24</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>42974</v>
+        <v>31141</v>
       </c>
       <c r="C27" s="7" t="n">
-        <v>0.015</v>
+        <v>-0.076</v>
       </c>
       <c r="D27" s="8" t="n">
-        <v>0.6401</v>
+        <v>0.6251</v>
       </c>
       <c r="E27" s="6" t="n">
-        <v>7075</v>
+        <v>5339</v>
       </c>
       <c r="F27" s="7" t="n">
-        <v>0.525</v>
+        <v>0.252</v>
       </c>
       <c r="G27" s="8" t="n">
-        <v>0.1053</v>
+        <v>0.1072</v>
       </c>
       <c r="H27" s="6" t="n">
-        <v>9286</v>
+        <v>6735</v>
       </c>
       <c r="I27" s="7" t="n">
-        <v>0.003</v>
+        <v>-0.18</v>
       </c>
       <c r="J27" s="8" t="n">
-        <v>0.1383</v>
+        <v>0.1352</v>
       </c>
       <c r="K27" s="6" t="n">
-        <v>2234</v>
+        <v>1981</v>
       </c>
       <c r="L27" s="7" t="n">
-        <v>0.3459999999999999</v>
+        <v>0.191</v>
       </c>
       <c r="M27" s="8" t="n">
-        <v>0.0333</v>
+        <v>0.0398</v>
       </c>
       <c r="N27" s="6" t="n">
-        <v>2073</v>
+        <v>1592</v>
       </c>
       <c r="O27" s="7" t="n">
-        <v>0.185</v>
+        <v>-0.013</v>
       </c>
       <c r="P27" s="8" t="n">
-        <v>0.0309</v>
+        <v>0.032</v>
       </c>
       <c r="Q27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S27" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T27" s="6" t="n">
-        <v>67134</v>
+        <v>49816</v>
       </c>
       <c r="U27" s="7" t="n">
-        <v>0.077</v>
+        <v>-0.048</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Oct-24</t>
+          <t>Nov-24</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>51856</v>
+        <v>42974</v>
       </c>
       <c r="C28" s="7" t="n">
-        <v>0.141</v>
+        <v>0.015</v>
       </c>
       <c r="D28" s="8" t="n">
-        <v>0.6692</v>
+        <v>0.6401</v>
       </c>
       <c r="E28" s="6" t="n">
-        <v>7346</v>
+        <v>7075</v>
       </c>
       <c r="F28" s="7" t="n">
-        <v>0.789</v>
+        <v>0.525</v>
       </c>
       <c r="G28" s="8" t="n">
-        <v>0.09480000000000001</v>
+        <v>0.1053</v>
       </c>
       <c r="H28" s="6" t="n">
-        <v>9436</v>
+        <v>9286</v>
       </c>
       <c r="I28" s="7" t="n">
-        <v>-0.029</v>
+        <v>0.003</v>
       </c>
       <c r="J28" s="8" t="n">
-        <v>0.1218</v>
+        <v>0.1383</v>
       </c>
       <c r="K28" s="6" t="n">
-        <v>2553</v>
+        <v>2234</v>
       </c>
       <c r="L28" s="7" t="n">
-        <v>0.54</v>
+        <v>0.3459999999999999</v>
       </c>
       <c r="M28" s="8" t="n">
-        <v>0.0329</v>
+        <v>0.0333</v>
       </c>
       <c r="N28" s="6" t="n">
-        <v>2710</v>
+        <v>2073</v>
       </c>
       <c r="O28" s="7" t="n">
-        <v>0.473</v>
+        <v>0.185</v>
       </c>
       <c r="P28" s="8" t="n">
-        <v>0.035</v>
+        <v>0.0309</v>
       </c>
       <c r="Q28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S28" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T28" s="6" t="n">
-        <v>77495</v>
+        <v>67134</v>
       </c>
       <c r="U28" s="7" t="n">
-        <v>0.182</v>
+        <v>0.077</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
+          <t>Oct-24</t>
+        </is>
+      </c>
+      <c r="B29" s="6" t="n">
+        <v>51856</v>
+      </c>
+      <c r="C29" s="7" t="n">
+        <v>0.141</v>
+      </c>
+      <c r="D29" s="8" t="n">
+        <v>0.6692</v>
+      </c>
+      <c r="E29" s="6" t="n">
+        <v>7346</v>
+      </c>
+      <c r="F29" s="7" t="n">
+        <v>0.789</v>
+      </c>
+      <c r="G29" s="8" t="n">
+        <v>0.09480000000000001</v>
+      </c>
+      <c r="H29" s="6" t="n">
+        <v>9436</v>
+      </c>
+      <c r="I29" s="7" t="n">
+        <v>-0.029</v>
+      </c>
+      <c r="J29" s="8" t="n">
+        <v>0.1218</v>
+      </c>
+      <c r="K29" s="6" t="n">
+        <v>2553</v>
+      </c>
+      <c r="L29" s="7" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="M29" s="8" t="n">
+        <v>0.0329</v>
+      </c>
+      <c r="N29" s="6" t="n">
+        <v>2710</v>
+      </c>
+      <c r="O29" s="7" t="n">
+        <v>0.473</v>
+      </c>
+      <c r="P29" s="8" t="n">
+        <v>0.035</v>
+      </c>
+      <c r="Q29" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="S29" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="T29" s="6" t="n">
+        <v>77495</v>
+      </c>
+      <c r="U29" s="7" t="n">
+        <v>0.182</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="5" t="inlineStr">
+        <is>
           <t>Sep-24</t>
         </is>
       </c>
-      <c r="B29" s="6" t="n">
+      <c r="B30" s="6" t="n">
         <v>40971</v>
       </c>
-      <c r="C29" s="7" t="n">
+      <c r="C30" s="7" t="n">
         <v>-0.008</v>
       </c>
-      <c r="D29" s="8" t="n">
+      <c r="D30" s="8" t="n">
         <v>0.6613</v>
       </c>
-      <c r="E29" s="6" t="n">
+      <c r="E30" s="6" t="n">
         <v>5738</v>
       </c>
-      <c r="F29" s="7" t="n">
+      <c r="F30" s="7" t="n">
         <v>0.457</v>
       </c>
-      <c r="G29" s="8" t="n">
+      <c r="G30" s="8" t="n">
         <v>0.0926</v>
       </c>
-      <c r="H29" s="6" t="n">
+      <c r="H30" s="6" t="n">
         <v>8035</v>
       </c>
-      <c r="I29" s="7" t="n">
+      <c r="I30" s="7" t="n">
         <v>-0.067</v>
       </c>
-      <c r="J29" s="8" t="n">
+      <c r="J30" s="8" t="n">
         <v>0.1297</v>
       </c>
-      <c r="K29" s="6" t="n">
+      <c r="K30" s="6" t="n">
         <v>2113</v>
       </c>
-      <c r="L29" s="7" t="n">
+      <c r="L30" s="7" t="n">
         <v>0.4040000000000001</v>
       </c>
-      <c r="M29" s="8" t="n">
+      <c r="M30" s="8" t="n">
         <v>0.0341</v>
       </c>
-      <c r="N29" s="6" t="n">
+      <c r="N30" s="6" t="n">
         <v>1784</v>
       </c>
-      <c r="O29" s="7" t="n">
+      <c r="O30" s="7" t="n">
         <v>0.013</v>
       </c>
-      <c r="P29" s="8" t="n">
+      <c r="P30" s="8" t="n">
         <v>0.0288</v>
       </c>
-      <c r="Q29" s="6" t="n">
-[...5 lines deleted...]
-      <c r="T29" s="6" t="n">
+      <c r="Q30" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="S30" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="T30" s="6" t="n">
         <v>61954</v>
       </c>
-      <c r="U29" s="7" t="n">
+      <c r="U30" s="7" t="n">
         <v>0.034</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>