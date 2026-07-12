--- v0 (2026-05-28)
+++ v1 (2026-07-12)
@@ -497,95 +497,95 @@
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="12" customWidth="1" min="16" max="16"/>
     <col width="12" customWidth="1" min="17" max="17"/>
     <col width="12" customWidth="1" min="18" max="18"/>
     <col width="12" customWidth="1" min="19" max="19"/>
     <col width="12" customWidth="1" min="20" max="20"/>
     <col width="12" customWidth="1" min="21" max="21"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Indian Stock Alerts — indianstockalerts.com</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Three Wheelers — Monthly Vahan Registration Data | Generated: 28 May 2026</t>
+          <t>Three Wheelers — Monthly Vahan Registration Data | Generated: 12 Jul 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Source: Vahan (MoRTH). Registrations ≠ dispatches. For personal use only — redistribution prohibited.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
+          <t>Bajaj Vol</t>
+        </is>
+      </c>
+      <c r="C5" s="4" t="inlineStr">
+        <is>
+          <t>Bajaj YoY%</t>
+        </is>
+      </c>
+      <c r="D5" s="4" t="inlineStr">
+        <is>
+          <t>Bajaj MS%</t>
+        </is>
+      </c>
+      <c r="E5" s="4" t="inlineStr">
+        <is>
           <t>Mahindra Vol</t>
         </is>
       </c>
-      <c r="C5" s="4" t="inlineStr">
+      <c r="F5" s="4" t="inlineStr">
         <is>
           <t>Mahindra YoY%</t>
         </is>
       </c>
-      <c r="D5" s="4" t="inlineStr">
+      <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Mahindra MS%</t>
-        </is>
-[...13 lines deleted...]
-          <t>Bajaj MS%</t>
         </is>
       </c>
       <c r="H5" s="4" t="inlineStr">
         <is>
           <t>Piaggio Vol</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Piaggio YoY%</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Piaggio MS%</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
           <t>Tvs Vol</t>
         </is>
       </c>
       <c r="L5" s="4" t="inlineStr">
         <is>
           <t>Tvs YoY%</t>
@@ -618,1632 +618,1632 @@
       </c>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>Yc YoY%</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>Yc MS%</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Industry Vol</t>
         </is>
       </c>
       <c r="U5" s="4" t="inlineStr">
         <is>
           <t>Industry YoY%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>May-26(P)*</t>
+          <t>Jul-26(P)*</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>11194</v>
+        <v>42526</v>
       </c>
       <c r="C6" s="7" t="n">
-        <v>0.55</v>
+        <v>0.018</v>
       </c>
       <c r="D6" s="8" t="n">
-        <v>0.101</v>
+        <v>0.3305</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>38629</v>
+        <v>14384</v>
       </c>
       <c r="F6" s="7" t="n">
-        <v>0.034</v>
+        <v>0.369</v>
       </c>
       <c r="G6" s="8" t="n">
-        <v>0.3484</v>
+        <v>0.1118</v>
       </c>
       <c r="H6" s="6" t="n">
-        <v>7875</v>
+        <v>9748</v>
       </c>
       <c r="I6" s="7" t="n">
-        <v>0.213</v>
+        <v>0.341</v>
       </c>
       <c r="J6" s="8" t="n">
-        <v>0.07099999999999999</v>
+        <v>0.07580000000000001</v>
       </c>
       <c r="K6" s="6" t="n">
-        <v>5648</v>
+        <v>6206</v>
       </c>
       <c r="L6" s="7" t="n">
-        <v>0.591</v>
+        <v>0.406</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0.0509</v>
+        <v>0.0482</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>2560</v>
+        <v>2973</v>
       </c>
       <c r="O6" s="7" t="n">
-        <v>0.243</v>
+        <v>0.25</v>
       </c>
       <c r="P6" s="8" t="n">
         <v>0.0231</v>
       </c>
       <c r="Q6" s="6" t="n">
-        <v>2336</v>
+        <v>2052</v>
       </c>
       <c r="R6" s="7" t="n">
-        <v>-0.365</v>
+        <v>-0.435</v>
       </c>
       <c r="S6" s="8" t="n">
-        <v>0.0211</v>
+        <v>0.0159</v>
       </c>
       <c r="T6" s="6" t="n">
-        <v>110879</v>
+        <v>128658</v>
       </c>
       <c r="U6" s="7" t="n">
-        <v>0.03</v>
+        <v>0.117</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>May-26</t>
+          <t>Jul-26</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>9750</v>
+        <v>15090</v>
       </c>
       <c r="D7" s="8" t="n">
-        <v>0.101</v>
+        <v>0.3305</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>33645</v>
+        <v>5104</v>
       </c>
       <c r="G7" s="8" t="n">
-        <v>0.3484</v>
+        <v>0.1118</v>
       </c>
       <c r="H7" s="6" t="n">
-        <v>6859</v>
+        <v>3459</v>
       </c>
       <c r="J7" s="8" t="n">
-        <v>0.07099999999999999</v>
+        <v>0.07580000000000001</v>
       </c>
       <c r="K7" s="6" t="n">
-        <v>4919</v>
+        <v>2202</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0.0509</v>
+        <v>0.0482</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>2230</v>
+        <v>1055</v>
       </c>
       <c r="P7" s="8" t="n">
         <v>0.0231</v>
       </c>
       <c r="Q7" s="6" t="n">
-        <v>2035</v>
+        <v>728</v>
       </c>
       <c r="S7" s="8" t="n">
-        <v>0.0211</v>
+        <v>0.0159</v>
       </c>
       <c r="T7" s="6" t="n">
-        <v>96572</v>
+        <v>45653</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Apr-26</t>
+          <t>Jun-26</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>10867</v>
+        <v>44125</v>
       </c>
       <c r="C8" s="7" t="n">
-        <v>0.728</v>
+        <v>0.13</v>
       </c>
       <c r="D8" s="8" t="n">
-        <v>0.0987</v>
+        <v>0.3526</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>41925</v>
+        <v>13616</v>
       </c>
       <c r="F8" s="7" t="n">
-        <v>0.194</v>
+        <v>0.7120000000000001</v>
       </c>
       <c r="G8" s="8" t="n">
-        <v>0.3808</v>
+        <v>0.1088</v>
       </c>
       <c r="H8" s="6" t="n">
-        <v>8459</v>
+        <v>9336</v>
       </c>
       <c r="I8" s="7" t="n">
-        <v>0.272</v>
+        <v>0.384</v>
       </c>
       <c r="J8" s="8" t="n">
-        <v>0.07679999999999999</v>
+        <v>0.0746</v>
       </c>
       <c r="K8" s="6" t="n">
-        <v>5630</v>
+        <v>6744</v>
       </c>
       <c r="L8" s="7" t="n">
-        <v>0.7440000000000001</v>
+        <v>0.785</v>
       </c>
       <c r="M8" s="8" t="n">
-        <v>0.05110000000000001</v>
+        <v>0.0539</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>2658</v>
+        <v>2875</v>
       </c>
       <c r="O8" s="7" t="n">
-        <v>0.312</v>
+        <v>0.244</v>
       </c>
       <c r="P8" s="8" t="n">
-        <v>0.0241</v>
+        <v>0.023</v>
       </c>
       <c r="Q8" s="6" t="n">
-        <v>1931</v>
+        <v>2360</v>
       </c>
       <c r="R8" s="7" t="n">
-        <v>-0.426</v>
+        <v>-0.284</v>
       </c>
       <c r="S8" s="8" t="n">
-        <v>0.0175</v>
+        <v>0.0189</v>
       </c>
       <c r="T8" s="6" t="n">
-        <v>110107</v>
+        <v>125153</v>
       </c>
       <c r="U8" s="7" t="n">
-        <v>0.07199999999999999</v>
+        <v>0.203</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>Mar-26</t>
+          <t>May-26</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>9981</v>
+        <v>41813</v>
       </c>
       <c r="C9" s="7" t="n">
-        <v>0.352</v>
+        <v>0.119</v>
       </c>
       <c r="D9" s="8" t="n">
-        <v>0.08839999999999999</v>
+        <v>0.3635</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>43694</v>
+        <v>11792</v>
       </c>
       <c r="F9" s="7" t="n">
-        <v>0.196</v>
+        <v>0.633</v>
       </c>
       <c r="G9" s="8" t="n">
-        <v>0.3869</v>
+        <v>0.1025</v>
       </c>
       <c r="H9" s="6" t="n">
-        <v>9002</v>
+        <v>8114</v>
       </c>
       <c r="I9" s="7" t="n">
-        <v>0.209</v>
+        <v>0.25</v>
       </c>
       <c r="J9" s="8" t="n">
-        <v>0.07969999999999999</v>
+        <v>0.07049999999999999</v>
       </c>
       <c r="K9" s="6" t="n">
-        <v>5685</v>
+        <v>6209</v>
       </c>
       <c r="L9" s="7" t="n">
-        <v>0.8690000000000001</v>
+        <v>0.7490000000000001</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>0.05029999999999999</v>
+        <v>0.05400000000000001</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>3041</v>
+        <v>2572</v>
       </c>
       <c r="O9" s="7" t="n">
-        <v>0.235</v>
+        <v>0.249</v>
       </c>
       <c r="P9" s="8" t="n">
-        <v>0.0269</v>
+        <v>0.0224</v>
       </c>
       <c r="Q9" s="6" t="n">
-        <v>1927</v>
+        <v>2269</v>
       </c>
       <c r="R9" s="7" t="n">
-        <v>-0.441</v>
+        <v>-0.383</v>
       </c>
       <c r="S9" s="8" t="n">
-        <v>0.0171</v>
+        <v>0.0197</v>
       </c>
       <c r="T9" s="6" t="n">
-        <v>112923</v>
+        <v>115038</v>
       </c>
       <c r="U9" s="7" t="n">
-        <v>0.101</v>
+        <v>0.068</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Feb-26</t>
+          <t>Apr-26</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>8640</v>
+        <v>41924</v>
       </c>
       <c r="C10" s="7" t="n">
-        <v>0.325</v>
+        <v>0.194</v>
       </c>
       <c r="D10" s="8" t="n">
-        <v>0.0716</v>
+        <v>0.3808</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>47261</v>
+        <v>10867</v>
       </c>
       <c r="F10" s="7" t="n">
-        <v>0.269</v>
+        <v>0.728</v>
       </c>
       <c r="G10" s="8" t="n">
-        <v>0.3919</v>
+        <v>0.0987</v>
       </c>
       <c r="H10" s="6" t="n">
-        <v>9273</v>
+        <v>8459</v>
       </c>
       <c r="I10" s="7" t="n">
-        <v>0.313</v>
+        <v>0.272</v>
       </c>
       <c r="J10" s="8" t="n">
-        <v>0.0769</v>
+        <v>0.07679999999999999</v>
       </c>
       <c r="K10" s="6" t="n">
-        <v>5431</v>
+        <v>5630</v>
       </c>
       <c r="L10" s="7" t="n">
-        <v>1.162</v>
+        <v>0.7440000000000001</v>
       </c>
       <c r="M10" s="8" t="n">
-        <v>0.045</v>
+        <v>0.05110000000000001</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>3157</v>
+        <v>2659</v>
       </c>
       <c r="O10" s="7" t="n">
-        <v>0.347</v>
+        <v>0.312</v>
       </c>
       <c r="P10" s="8" t="n">
-        <v>0.0262</v>
+        <v>0.0241</v>
       </c>
       <c r="Q10" s="6" t="n">
-        <v>1954</v>
+        <v>1931</v>
       </c>
       <c r="R10" s="7" t="n">
-        <v>-0.421</v>
+        <v>-0.426</v>
       </c>
       <c r="S10" s="8" t="n">
-        <v>0.0162</v>
+        <v>0.0175</v>
       </c>
       <c r="T10" s="6" t="n">
-        <v>120609</v>
+        <v>110107</v>
       </c>
       <c r="U10" s="7" t="n">
-        <v>0.239</v>
+        <v>0.07199999999999999</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Jan-26</t>
+          <t>Mar-26</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>8230</v>
+        <v>43694</v>
       </c>
       <c r="C11" s="7" t="n">
-        <v>0.185</v>
+        <v>0.196</v>
       </c>
       <c r="D11" s="8" t="n">
-        <v>0.0631</v>
+        <v>0.3869</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>47619</v>
+        <v>9981</v>
       </c>
       <c r="F11" s="7" t="n">
-        <v>0.137</v>
+        <v>0.352</v>
       </c>
       <c r="G11" s="8" t="n">
-        <v>0.365</v>
+        <v>0.08839999999999999</v>
       </c>
       <c r="H11" s="6" t="n">
-        <v>8950</v>
+        <v>9002</v>
       </c>
       <c r="I11" s="7" t="n">
-        <v>0.07199999999999999</v>
+        <v>0.209</v>
       </c>
       <c r="J11" s="8" t="n">
-        <v>0.06859999999999999</v>
+        <v>0.07969999999999999</v>
       </c>
       <c r="K11" s="6" t="n">
-        <v>5742</v>
+        <v>5685</v>
       </c>
       <c r="L11" s="7" t="n">
-        <v>1.055</v>
+        <v>0.8690000000000001</v>
       </c>
       <c r="M11" s="8" t="n">
-        <v>0.044</v>
+        <v>0.05029999999999999</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>3294</v>
+        <v>3041</v>
       </c>
       <c r="O11" s="7" t="n">
-        <v>0.192</v>
+        <v>0.235</v>
       </c>
       <c r="P11" s="8" t="n">
-        <v>0.0252</v>
+        <v>0.0269</v>
       </c>
       <c r="Q11" s="6" t="n">
-        <v>2415</v>
+        <v>1927</v>
       </c>
       <c r="R11" s="7" t="n">
-        <v>-0.377</v>
+        <v>-0.441</v>
       </c>
       <c r="S11" s="8" t="n">
-        <v>0.0185</v>
+        <v>0.0171</v>
       </c>
       <c r="T11" s="6" t="n">
-        <v>130476</v>
+        <v>112923</v>
       </c>
       <c r="U11" s="7" t="n">
-        <v>0.185</v>
+        <v>0.101</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Dec-25</t>
+          <t>Feb-26</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>8701</v>
+        <v>47261</v>
       </c>
       <c r="C12" s="7" t="n">
-        <v>0.413</v>
+        <v>0.269</v>
       </c>
       <c r="D12" s="8" t="n">
-        <v>0.0668</v>
+        <v>0.3919</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>37051</v>
+        <v>8640</v>
       </c>
       <c r="F12" s="7" t="n">
-        <v>0.189</v>
+        <v>0.325</v>
       </c>
       <c r="G12" s="8" t="n">
-        <v>0.2844</v>
+        <v>0.0716</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>7843</v>
+        <v>9273</v>
       </c>
       <c r="I12" s="7" t="n">
-        <v>0.161</v>
+        <v>0.313</v>
       </c>
       <c r="J12" s="8" t="n">
-        <v>0.0602</v>
+        <v>0.0769</v>
       </c>
       <c r="K12" s="6" t="n">
-        <v>5307</v>
+        <v>5431</v>
       </c>
       <c r="L12" s="7" t="n">
-        <v>1.671</v>
+        <v>1.162</v>
       </c>
       <c r="M12" s="8" t="n">
-        <v>0.0407</v>
+        <v>0.045</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>2682</v>
+        <v>3157</v>
       </c>
       <c r="O12" s="7" t="n">
-        <v>0.2</v>
+        <v>0.347</v>
       </c>
       <c r="P12" s="8" t="n">
-        <v>0.0206</v>
+        <v>0.0262</v>
       </c>
       <c r="Q12" s="6" t="n">
-        <v>2956</v>
+        <v>1954</v>
       </c>
       <c r="R12" s="7" t="n">
-        <v>-0.222</v>
+        <v>-0.421</v>
       </c>
       <c r="S12" s="8" t="n">
-        <v>0.0227</v>
+        <v>0.0162</v>
       </c>
       <c r="T12" s="6" t="n">
-        <v>130291</v>
+        <v>120609</v>
       </c>
       <c r="U12" s="7" t="n">
-        <v>0.349</v>
+        <v>0.239</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Nov-25</t>
+          <t>Jan-26</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>11630</v>
+        <v>47619</v>
       </c>
       <c r="C13" s="7" t="n">
-        <v>0.473</v>
+        <v>0.137</v>
       </c>
       <c r="D13" s="8" t="n">
-        <v>0.08439999999999999</v>
+        <v>0.365</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>47202</v>
+        <v>8230</v>
       </c>
       <c r="F13" s="7" t="n">
-        <v>0.09700000000000002</v>
+        <v>0.185</v>
       </c>
       <c r="G13" s="8" t="n">
-        <v>0.3427</v>
+        <v>0.0631</v>
       </c>
       <c r="H13" s="6" t="n">
-        <v>9537</v>
+        <v>8950</v>
       </c>
       <c r="I13" s="7" t="n">
-        <v>0.026</v>
+        <v>0.07199999999999999</v>
       </c>
       <c r="J13" s="8" t="n">
-        <v>0.0692</v>
+        <v>0.06859999999999999</v>
       </c>
       <c r="K13" s="6" t="n">
-        <v>5599</v>
+        <v>5742</v>
       </c>
       <c r="L13" s="7" t="n">
-        <v>1.498</v>
+        <v>1.055</v>
       </c>
       <c r="M13" s="8" t="n">
-        <v>0.0407</v>
+        <v>0.044</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>3522</v>
+        <v>3294</v>
       </c>
       <c r="O13" s="7" t="n">
-        <v>0.3990000000000001</v>
+        <v>0.192</v>
       </c>
       <c r="P13" s="8" t="n">
-        <v>0.0256</v>
+        <v>0.0252</v>
       </c>
       <c r="Q13" s="6" t="n">
-        <v>3455</v>
+        <v>2415</v>
       </c>
       <c r="R13" s="7" t="n">
-        <v>-0.131</v>
+        <v>-0.377</v>
       </c>
       <c r="S13" s="8" t="n">
-        <v>0.0251</v>
+        <v>0.0185</v>
       </c>
       <c r="T13" s="6" t="n">
-        <v>137732</v>
+        <v>130476</v>
       </c>
       <c r="U13" s="7" t="n">
-        <v>0.219</v>
+        <v>0.185</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Oct-25</t>
+          <t>Dec-25</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>12795</v>
+        <v>37051</v>
       </c>
       <c r="C14" s="7" t="n">
-        <v>0.541</v>
+        <v>0.189</v>
       </c>
       <c r="D14" s="8" t="n">
-        <v>0.0941</v>
+        <v>0.2844</v>
       </c>
       <c r="E14" s="6" t="n">
-        <v>56448</v>
+        <v>8701</v>
       </c>
       <c r="F14" s="7" t="n">
-        <v>0.08799999999999999</v>
+        <v>0.413</v>
       </c>
       <c r="G14" s="8" t="n">
-        <v>0.4149</v>
+        <v>0.0668</v>
       </c>
       <c r="H14" s="6" t="n">
-        <v>10416</v>
+        <v>7843</v>
       </c>
       <c r="I14" s="7" t="n">
-        <v>0.102</v>
+        <v>0.161</v>
       </c>
       <c r="J14" s="8" t="n">
-        <v>0.0766</v>
+        <v>0.0602</v>
       </c>
       <c r="K14" s="6" t="n">
-        <v>5859</v>
+        <v>5307</v>
       </c>
       <c r="L14" s="7" t="n">
-        <v>1.289</v>
+        <v>1.671</v>
       </c>
       <c r="M14" s="8" t="n">
-        <v>0.0431</v>
+        <v>0.0407</v>
       </c>
       <c r="N14" s="6" t="n">
-        <v>3599</v>
+        <v>2682</v>
       </c>
       <c r="O14" s="7" t="n">
-        <v>0.119</v>
+        <v>0.2</v>
       </c>
       <c r="P14" s="8" t="n">
-        <v>0.0265</v>
+        <v>0.0206</v>
       </c>
       <c r="Q14" s="6" t="n">
-        <v>3497</v>
+        <v>2956</v>
       </c>
       <c r="R14" s="7" t="n">
-        <v>-0.24</v>
+        <v>-0.222</v>
       </c>
       <c r="S14" s="8" t="n">
-        <v>0.0257</v>
+        <v>0.0227</v>
       </c>
       <c r="T14" s="6" t="n">
-        <v>136038</v>
+        <v>130291</v>
       </c>
       <c r="U14" s="7" t="n">
-        <v>0.067</v>
+        <v>0.349</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Sep-25</t>
+          <t>Nov-25</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>8877</v>
+        <v>47202</v>
       </c>
       <c r="C15" s="7" t="n">
-        <v>0.319</v>
+        <v>0.09700000000000002</v>
       </c>
       <c r="D15" s="8" t="n">
-        <v>0.0818</v>
+        <v>0.3427</v>
       </c>
       <c r="E15" s="6" t="n">
-        <v>43449</v>
+        <v>11630</v>
       </c>
       <c r="F15" s="7" t="n">
-        <v>0.059</v>
+        <v>0.473</v>
       </c>
       <c r="G15" s="8" t="n">
-        <v>0.4006</v>
+        <v>0.08439999999999999</v>
       </c>
       <c r="H15" s="6" t="n">
-        <v>6182</v>
+        <v>9537</v>
       </c>
       <c r="I15" s="7" t="n">
-        <v>-0.232</v>
+        <v>0.026</v>
       </c>
       <c r="J15" s="8" t="n">
-        <v>0.057</v>
+        <v>0.0692</v>
       </c>
       <c r="K15" s="6" t="n">
-        <v>4767</v>
+        <v>5599</v>
       </c>
       <c r="L15" s="7" t="n">
-        <v>1.25</v>
+        <v>1.498</v>
       </c>
       <c r="M15" s="8" t="n">
-        <v>0.044</v>
+        <v>0.0407</v>
       </c>
       <c r="N15" s="6" t="n">
-        <v>2369</v>
+        <v>3522</v>
       </c>
       <c r="O15" s="7" t="n">
-        <v>0.08400000000000001</v>
+        <v>0.3990000000000001</v>
       </c>
       <c r="P15" s="8" t="n">
-        <v>0.0218</v>
+        <v>0.0256</v>
       </c>
       <c r="Q15" s="6" t="n">
-        <v>3208</v>
+        <v>3455</v>
       </c>
       <c r="R15" s="7" t="n">
-        <v>-0.162</v>
+        <v>-0.131</v>
       </c>
       <c r="S15" s="8" t="n">
-        <v>0.0296</v>
+        <v>0.0251</v>
       </c>
       <c r="T15" s="6" t="n">
-        <v>108461</v>
+        <v>137732</v>
       </c>
       <c r="U15" s="7" t="n">
-        <v>-0.02</v>
+        <v>0.219</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Aug-25</t>
+          <t>Oct-25</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>9380</v>
+        <v>56448</v>
       </c>
       <c r="C16" s="7" t="n">
-        <v>0.631</v>
+        <v>0.08799999999999999</v>
       </c>
       <c r="D16" s="8" t="n">
-        <v>0.0833</v>
+        <v>0.4149</v>
       </c>
       <c r="E16" s="6" t="n">
-        <v>43744</v>
+        <v>12795</v>
       </c>
       <c r="F16" s="7" t="n">
-        <v>0.06900000000000001</v>
+        <v>0.541</v>
       </c>
       <c r="G16" s="8" t="n">
-        <v>0.3886</v>
+        <v>0.0941</v>
       </c>
       <c r="H16" s="6" t="n">
-        <v>7109</v>
+        <v>10416</v>
       </c>
       <c r="I16" s="7" t="n">
-        <v>-0.073</v>
+        <v>0.102</v>
       </c>
       <c r="J16" s="8" t="n">
-        <v>0.06320000000000001</v>
+        <v>0.0766</v>
       </c>
       <c r="K16" s="6" t="n">
-        <v>4779</v>
+        <v>5859</v>
       </c>
       <c r="L16" s="7" t="n">
-        <v>1.034</v>
+        <v>1.289</v>
       </c>
       <c r="M16" s="8" t="n">
-        <v>0.0425</v>
+        <v>0.0431</v>
       </c>
       <c r="N16" s="6" t="n">
-        <v>2113</v>
+        <v>3599</v>
       </c>
       <c r="O16" s="7" t="n">
-        <v>0.005</v>
+        <v>0.119</v>
       </c>
       <c r="P16" s="8" t="n">
-        <v>0.0188</v>
+        <v>0.0265</v>
       </c>
       <c r="Q16" s="6" t="n">
-        <v>3422</v>
+        <v>3497</v>
       </c>
       <c r="R16" s="7" t="n">
-        <v>-0.098</v>
+        <v>-0.24</v>
       </c>
       <c r="S16" s="8" t="n">
-        <v>0.0304</v>
+        <v>0.0257</v>
       </c>
       <c r="T16" s="6" t="n">
-        <v>112554</v>
+        <v>136038</v>
       </c>
       <c r="U16" s="7" t="n">
-        <v>0.031</v>
+        <v>0.067</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Jul-25</t>
+          <t>Sep-25</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>10505</v>
+        <v>43449</v>
       </c>
       <c r="C17" s="7" t="n">
-        <v>0.367</v>
+        <v>0.059</v>
       </c>
       <c r="D17" s="8" t="n">
-        <v>0.0912</v>
+        <v>0.4006</v>
       </c>
       <c r="E17" s="6" t="n">
-        <v>41768</v>
+        <v>8877</v>
       </c>
       <c r="F17" s="7" t="n">
-        <v>-0.019</v>
+        <v>0.319</v>
       </c>
       <c r="G17" s="8" t="n">
-        <v>0.3627</v>
+        <v>0.0818</v>
       </c>
       <c r="H17" s="6" t="n">
-        <v>7271</v>
+        <v>6182</v>
       </c>
       <c r="I17" s="7" t="n">
-        <v>-0.172</v>
+        <v>-0.232</v>
       </c>
       <c r="J17" s="8" t="n">
-        <v>0.0631</v>
+        <v>0.057</v>
       </c>
       <c r="K17" s="6" t="n">
-        <v>4415</v>
+        <v>4767</v>
       </c>
       <c r="L17" s="7" t="n">
-        <v>1.128</v>
+        <v>1.25</v>
       </c>
       <c r="M17" s="8" t="n">
-        <v>0.0383</v>
+        <v>0.044</v>
       </c>
       <c r="N17" s="6" t="n">
-        <v>2378</v>
+        <v>2369</v>
       </c>
       <c r="O17" s="7" t="n">
-        <v>0.001</v>
+        <v>0.08400000000000001</v>
       </c>
       <c r="P17" s="8" t="n">
-        <v>0.0206</v>
+        <v>0.0218</v>
       </c>
       <c r="Q17" s="6" t="n">
-        <v>3631</v>
+        <v>3208</v>
       </c>
       <c r="R17" s="7" t="n">
-        <v>-0.05800000000000001</v>
+        <v>-0.162</v>
       </c>
       <c r="S17" s="8" t="n">
-        <v>0.0315</v>
+        <v>0.0296</v>
       </c>
       <c r="T17" s="6" t="n">
-        <v>115168</v>
+        <v>108461</v>
       </c>
       <c r="U17" s="7" t="n">
-        <v>0.001</v>
+        <v>-0.02</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Jun-25</t>
+          <t>Aug-25</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>7953</v>
+        <v>43744</v>
       </c>
       <c r="C18" s="7" t="n">
-        <v>0.454</v>
+        <v>0.06900000000000001</v>
       </c>
       <c r="D18" s="8" t="n">
-        <v>0.0764</v>
+        <v>0.3886</v>
       </c>
       <c r="E18" s="6" t="n">
-        <v>39058</v>
+        <v>9380</v>
       </c>
       <c r="F18" s="7" t="n">
-        <v>0.042</v>
+        <v>0.631</v>
       </c>
       <c r="G18" s="8" t="n">
-        <v>0.3754</v>
+        <v>0.0833</v>
       </c>
       <c r="H18" s="6" t="n">
-        <v>6747</v>
+        <v>7109</v>
       </c>
       <c r="I18" s="7" t="n">
-        <v>-0.067</v>
+        <v>-0.073</v>
       </c>
       <c r="J18" s="8" t="n">
-        <v>0.0649</v>
+        <v>0.06320000000000001</v>
       </c>
       <c r="K18" s="6" t="n">
-        <v>3778</v>
+        <v>4779</v>
       </c>
       <c r="L18" s="7" t="n">
-        <v>1.068</v>
+        <v>1.034</v>
       </c>
       <c r="M18" s="8" t="n">
-        <v>0.0363</v>
+        <v>0.0425</v>
       </c>
       <c r="N18" s="6" t="n">
-        <v>2312</v>
+        <v>2113</v>
       </c>
       <c r="O18" s="7" t="n">
-        <v>0.142</v>
+        <v>0.005</v>
       </c>
       <c r="P18" s="8" t="n">
-        <v>0.0222</v>
+        <v>0.0188</v>
       </c>
       <c r="Q18" s="6" t="n">
-        <v>3298</v>
+        <v>3422</v>
       </c>
       <c r="R18" s="7" t="n">
-        <v>-0.017</v>
+        <v>-0.098</v>
       </c>
       <c r="S18" s="8" t="n">
-        <v>0.0317</v>
+        <v>0.0304</v>
       </c>
       <c r="T18" s="6" t="n">
-        <v>104037</v>
+        <v>112554</v>
       </c>
       <c r="U18" s="7" t="n">
-        <v>0.06</v>
+        <v>0.031</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>May-25</t>
+          <t>Jul-25</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>7221</v>
+        <v>41768</v>
       </c>
       <c r="C19" s="7" t="n">
-        <v>0.361</v>
+        <v>-0.019</v>
       </c>
       <c r="D19" s="8" t="n">
-        <v>0.06710000000000001</v>
+        <v>0.3627</v>
       </c>
       <c r="E19" s="6" t="n">
-        <v>37374</v>
+        <v>10505</v>
       </c>
       <c r="F19" s="7" t="n">
-        <v>-0.022</v>
+        <v>0.367</v>
       </c>
       <c r="G19" s="8" t="n">
-        <v>0.3471</v>
+        <v>0.0912</v>
       </c>
       <c r="H19" s="6" t="n">
-        <v>6491</v>
+        <v>7271</v>
       </c>
       <c r="I19" s="7" t="n">
-        <v>-0.105</v>
+        <v>-0.172</v>
       </c>
       <c r="J19" s="8" t="n">
-        <v>0.0603</v>
+        <v>0.0631</v>
       </c>
       <c r="K19" s="6" t="n">
-        <v>3550</v>
+        <v>4415</v>
       </c>
       <c r="L19" s="7" t="n">
-        <v>1</v>
+        <v>1.128</v>
       </c>
       <c r="M19" s="8" t="n">
-        <v>0.033</v>
+        <v>0.0383</v>
       </c>
       <c r="N19" s="6" t="n">
-        <v>2059</v>
+        <v>2378</v>
       </c>
       <c r="O19" s="7" t="n">
-        <v>-0.16</v>
+        <v>0.001</v>
       </c>
       <c r="P19" s="8" t="n">
-        <v>0.0191</v>
+        <v>0.0206</v>
       </c>
       <c r="Q19" s="6" t="n">
-        <v>3678</v>
+        <v>3631</v>
       </c>
       <c r="R19" s="7" t="n">
-        <v>-0.027</v>
+        <v>-0.05800000000000001</v>
       </c>
       <c r="S19" s="8" t="n">
-        <v>0.0342</v>
+        <v>0.0315</v>
       </c>
       <c r="T19" s="6" t="n">
-        <v>107688</v>
+        <v>115168</v>
       </c>
       <c r="U19" s="7" t="n">
-        <v>0.062</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Apr-25</t>
+          <t>Jun-25</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>6288</v>
+        <v>39058</v>
       </c>
       <c r="C20" s="7" t="n">
-        <v>0.645</v>
+        <v>0.042</v>
       </c>
       <c r="D20" s="8" t="n">
-        <v>0.0612</v>
+        <v>0.3754</v>
       </c>
       <c r="E20" s="6" t="n">
-        <v>35112</v>
+        <v>7953</v>
       </c>
       <c r="F20" s="7" t="n">
-        <v>0.091</v>
+        <v>0.454</v>
       </c>
       <c r="G20" s="8" t="n">
-        <v>0.3419</v>
+        <v>0.0764</v>
       </c>
       <c r="H20" s="6" t="n">
-        <v>6649</v>
+        <v>6747</v>
       </c>
       <c r="I20" s="7" t="n">
-        <v>0.075</v>
+        <v>-0.067</v>
       </c>
       <c r="J20" s="8" t="n">
-        <v>0.06469999999999999</v>
+        <v>0.0649</v>
       </c>
       <c r="K20" s="6" t="n">
-        <v>3228</v>
+        <v>3778</v>
       </c>
       <c r="L20" s="7" t="n">
-        <v>0.956</v>
+        <v>1.068</v>
       </c>
       <c r="M20" s="8" t="n">
-        <v>0.0314</v>
+        <v>0.0363</v>
       </c>
       <c r="N20" s="6" t="n">
-        <v>2026</v>
+        <v>2312</v>
       </c>
       <c r="O20" s="7" t="n">
-        <v>0.149</v>
+        <v>0.142</v>
       </c>
       <c r="P20" s="8" t="n">
-        <v>0.0197</v>
+        <v>0.0222</v>
       </c>
       <c r="Q20" s="6" t="n">
-        <v>3364</v>
+        <v>3298</v>
       </c>
       <c r="R20" s="7" t="n">
-        <v>0.145</v>
+        <v>-0.017</v>
       </c>
       <c r="S20" s="8" t="n">
-        <v>0.0328</v>
+        <v>0.0317</v>
       </c>
       <c r="T20" s="6" t="n">
-        <v>102689</v>
+        <v>104037</v>
       </c>
       <c r="U20" s="7" t="n">
-        <v>0.237</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>Mar-25</t>
+          <t>May-25</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>7380</v>
+        <v>37374</v>
       </c>
       <c r="C21" s="7" t="n">
-        <v>-0.119</v>
+        <v>-0.022</v>
       </c>
       <c r="D21" s="8" t="n">
-        <v>0.07190000000000001</v>
+        <v>0.3471</v>
       </c>
       <c r="E21" s="6" t="n">
-        <v>36522</v>
+        <v>7221</v>
       </c>
       <c r="F21" s="7" t="n">
-        <v>-0.062</v>
+        <v>0.361</v>
       </c>
       <c r="G21" s="8" t="n">
-        <v>0.356</v>
+        <v>0.06710000000000001</v>
       </c>
       <c r="H21" s="6" t="n">
-        <v>7443</v>
+        <v>6491</v>
       </c>
       <c r="I21" s="7" t="n">
-        <v>-0.239</v>
+        <v>-0.105</v>
       </c>
       <c r="J21" s="8" t="n">
-        <v>0.0725</v>
+        <v>0.0603</v>
       </c>
       <c r="K21" s="6" t="n">
-        <v>3041</v>
+        <v>3550</v>
       </c>
       <c r="L21" s="7" t="n">
-        <v>0.624</v>
+        <v>1</v>
       </c>
       <c r="M21" s="8" t="n">
-        <v>0.0296</v>
+        <v>0.033</v>
       </c>
       <c r="N21" s="6" t="n">
-        <v>2463</v>
+        <v>2059</v>
       </c>
       <c r="O21" s="7" t="n">
-        <v>0.128</v>
+        <v>-0.16</v>
       </c>
       <c r="P21" s="8" t="n">
-        <v>0.024</v>
+        <v>0.0191</v>
       </c>
       <c r="Q21" s="6" t="n">
-        <v>3450</v>
+        <v>3678</v>
       </c>
       <c r="R21" s="7" t="n">
-        <v>0.04</v>
+        <v>-0.027</v>
       </c>
       <c r="S21" s="8" t="n">
-        <v>0.0336</v>
+        <v>0.0342</v>
       </c>
       <c r="T21" s="6" t="n">
-        <v>102598</v>
+        <v>107688</v>
       </c>
       <c r="U21" s="7" t="n">
-        <v>-0.05400000000000001</v>
+        <v>0.062</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Feb-25</t>
+          <t>Apr-25</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>6520</v>
+        <v>35112</v>
       </c>
       <c r="C22" s="7" t="n">
-        <v>0.11</v>
+        <v>0.091</v>
       </c>
       <c r="D22" s="8" t="n">
-        <v>0.067</v>
+        <v>0.3419</v>
       </c>
       <c r="E22" s="6" t="n">
-        <v>37247</v>
+        <v>6288</v>
       </c>
       <c r="F22" s="7" t="n">
-        <v>-0.021</v>
+        <v>0.645</v>
       </c>
       <c r="G22" s="8" t="n">
-        <v>0.3827</v>
+        <v>0.0612</v>
       </c>
       <c r="H22" s="6" t="n">
-        <v>7060</v>
+        <v>6649</v>
       </c>
       <c r="I22" s="7" t="n">
-        <v>-0.181</v>
+        <v>0.075</v>
       </c>
       <c r="J22" s="8" t="n">
-        <v>0.0725</v>
+        <v>0.06469999999999999</v>
       </c>
       <c r="K22" s="6" t="n">
-        <v>2512</v>
+        <v>3228</v>
       </c>
       <c r="L22" s="7" t="n">
-        <v>0.261</v>
+        <v>0.956</v>
       </c>
       <c r="M22" s="8" t="n">
-        <v>0.0258</v>
+        <v>0.0314</v>
       </c>
       <c r="N22" s="6" t="n">
-        <v>2344</v>
+        <v>2026</v>
       </c>
       <c r="O22" s="7" t="n">
-        <v>0.191</v>
+        <v>0.149</v>
       </c>
       <c r="P22" s="8" t="n">
-        <v>0.0241</v>
+        <v>0.0197</v>
       </c>
       <c r="Q22" s="6" t="n">
-        <v>3373</v>
+        <v>3364</v>
       </c>
       <c r="R22" s="7" t="n">
-        <v>0.005</v>
+        <v>0.145</v>
       </c>
       <c r="S22" s="8" t="n">
-        <v>0.0347</v>
+        <v>0.0328</v>
       </c>
       <c r="T22" s="6" t="n">
-        <v>97337</v>
+        <v>102689</v>
       </c>
       <c r="U22" s="7" t="n">
-        <v>-0.018</v>
+        <v>0.237</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Jan-25</t>
+          <t>Mar-25</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>6948</v>
+        <v>36522</v>
       </c>
       <c r="C23" s="7" t="n">
-        <v>0.3</v>
+        <v>-0.062</v>
       </c>
       <c r="D23" s="8" t="n">
-        <v>0.0631</v>
+        <v>0.356</v>
       </c>
       <c r="E23" s="6" t="n">
-        <v>41884</v>
+        <v>7380</v>
       </c>
       <c r="F23" s="7" t="n">
-        <v>0.062</v>
+        <v>-0.119</v>
       </c>
       <c r="G23" s="8" t="n">
-        <v>0.3804999999999999</v>
+        <v>0.07190000000000001</v>
       </c>
       <c r="H23" s="6" t="n">
-        <v>8350</v>
+        <v>7443</v>
       </c>
       <c r="I23" s="7" t="n">
-        <v>-0.032</v>
+        <v>-0.239</v>
       </c>
       <c r="J23" s="8" t="n">
-        <v>0.0759</v>
+        <v>0.0725</v>
       </c>
       <c r="K23" s="6" t="n">
-        <v>2794</v>
+        <v>3041</v>
       </c>
       <c r="L23" s="7" t="n">
-        <v>0.462</v>
+        <v>0.624</v>
       </c>
       <c r="M23" s="8" t="n">
-        <v>0.0254</v>
+        <v>0.0296</v>
       </c>
       <c r="N23" s="6" t="n">
-        <v>2763</v>
+        <v>2463</v>
       </c>
       <c r="O23" s="7" t="n">
-        <v>0.331</v>
+        <v>0.128</v>
       </c>
       <c r="P23" s="8" t="n">
-        <v>0.0251</v>
+        <v>0.024</v>
       </c>
       <c r="Q23" s="6" t="n">
-        <v>3879</v>
+        <v>3450</v>
       </c>
       <c r="R23" s="7" t="n">
-        <v>0.149</v>
+        <v>0.04</v>
       </c>
       <c r="S23" s="8" t="n">
-        <v>0.0352</v>
+        <v>0.0336</v>
       </c>
       <c r="T23" s="6" t="n">
-        <v>110066</v>
+        <v>102598</v>
       </c>
       <c r="U23" s="7" t="n">
-        <v>0.068</v>
+        <v>-0.05400000000000001</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Dec-24</t>
+          <t>Feb-25</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>6158</v>
+        <v>37247</v>
       </c>
       <c r="C24" s="7" t="n">
-        <v>0.039</v>
+        <v>-0.021</v>
       </c>
       <c r="D24" s="8" t="n">
-        <v>0.0638</v>
+        <v>0.3827</v>
       </c>
       <c r="E24" s="6" t="n">
-        <v>31171</v>
+        <v>6520</v>
       </c>
       <c r="F24" s="7" t="n">
-        <v>-0.077</v>
+        <v>0.11</v>
       </c>
       <c r="G24" s="8" t="n">
-        <v>0.3228</v>
+        <v>0.067</v>
       </c>
       <c r="H24" s="6" t="n">
-        <v>6757</v>
+        <v>7060</v>
       </c>
       <c r="I24" s="7" t="n">
-        <v>-0.178</v>
+        <v>-0.181</v>
       </c>
       <c r="J24" s="8" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.0725</v>
       </c>
       <c r="K24" s="6" t="n">
-        <v>1987</v>
+        <v>2512</v>
       </c>
       <c r="L24" s="7" t="n">
+        <v>0.261</v>
+      </c>
+      <c r="M24" s="8" t="n">
+        <v>0.0258</v>
+      </c>
+      <c r="N24" s="6" t="n">
+        <v>2344</v>
+      </c>
+      <c r="O24" s="7" t="n">
         <v>0.191</v>
       </c>
-      <c r="M24" s="8" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="P24" s="8" t="n">
-        <v>0.0231</v>
+        <v>0.0241</v>
       </c>
       <c r="Q24" s="6" t="n">
-        <v>3798</v>
+        <v>3373</v>
       </c>
       <c r="R24" s="7" t="n">
-        <v>-0.005</v>
+        <v>0.005</v>
       </c>
       <c r="S24" s="8" t="n">
-        <v>0.0393</v>
+        <v>0.0347</v>
       </c>
       <c r="T24" s="6" t="n">
-        <v>96556</v>
+        <v>97337</v>
       </c>
       <c r="U24" s="7" t="n">
-        <v>-0.046</v>
+        <v>-0.018</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Nov-24</t>
+          <t>Jan-25</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>7893</v>
+        <v>41884</v>
       </c>
       <c r="C25" s="7" t="n">
-        <v>0.224</v>
+        <v>0.062</v>
       </c>
       <c r="D25" s="8" t="n">
-        <v>0.0698</v>
+        <v>0.3804999999999999</v>
       </c>
       <c r="E25" s="6" t="n">
-        <v>43017</v>
+        <v>6948</v>
       </c>
       <c r="F25" s="7" t="n">
-        <v>0.015</v>
+        <v>0.3</v>
       </c>
       <c r="G25" s="8" t="n">
-        <v>0.3806</v>
+        <v>0.0631</v>
       </c>
       <c r="H25" s="6" t="n">
-        <v>9294</v>
+        <v>8350</v>
       </c>
       <c r="I25" s="7" t="n">
-        <v>0.003</v>
+        <v>-0.032</v>
       </c>
       <c r="J25" s="8" t="n">
-        <v>0.0822</v>
+        <v>0.0759</v>
       </c>
       <c r="K25" s="6" t="n">
-        <v>2241</v>
+        <v>2794</v>
       </c>
       <c r="L25" s="7" t="n">
-        <v>0.344</v>
+        <v>0.462</v>
       </c>
       <c r="M25" s="8" t="n">
-        <v>0.0198</v>
+        <v>0.0254</v>
       </c>
       <c r="N25" s="6" t="n">
-        <v>2518</v>
+        <v>2763</v>
       </c>
       <c r="O25" s="7" t="n">
-        <v>0.194</v>
+        <v>0.331</v>
       </c>
       <c r="P25" s="8" t="n">
-        <v>0.0223</v>
+        <v>0.0251</v>
       </c>
       <c r="Q25" s="6" t="n">
-        <v>3976</v>
+        <v>3879</v>
       </c>
       <c r="R25" s="7" t="n">
-        <v>0.078</v>
+        <v>0.149</v>
       </c>
       <c r="S25" s="8" t="n">
         <v>0.0352</v>
       </c>
       <c r="T25" s="6" t="n">
-        <v>113023</v>
+        <v>110066</v>
       </c>
       <c r="U25" s="7" t="n">
-        <v>0.053</v>
+        <v>0.068</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Oct-24</t>
+          <t>Dec-24</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>8304</v>
+        <v>31171</v>
       </c>
       <c r="C26" s="7" t="n">
-        <v>0.405</v>
+        <v>-0.077</v>
       </c>
       <c r="D26" s="8" t="n">
-        <v>0.06510000000000001</v>
+        <v>0.3228</v>
       </c>
       <c r="E26" s="6" t="n">
-        <v>51901</v>
+        <v>6158</v>
       </c>
       <c r="F26" s="7" t="n">
-        <v>0.141</v>
+        <v>0.039</v>
       </c>
       <c r="G26" s="8" t="n">
-        <v>0.4071</v>
+        <v>0.0638</v>
       </c>
       <c r="H26" s="6" t="n">
-        <v>9451</v>
+        <v>6757</v>
       </c>
       <c r="I26" s="7" t="n">
-        <v>-0.029</v>
+        <v>-0.178</v>
       </c>
       <c r="J26" s="8" t="n">
-        <v>0.0741</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="K26" s="6" t="n">
-        <v>2560</v>
+        <v>1987</v>
       </c>
       <c r="L26" s="7" t="n">
-        <v>0.538</v>
+        <v>0.191</v>
       </c>
       <c r="M26" s="8" t="n">
-        <v>0.0201</v>
+        <v>0.0206</v>
       </c>
       <c r="N26" s="6" t="n">
-        <v>3216</v>
+        <v>2235</v>
       </c>
       <c r="O26" s="7" t="n">
-        <v>0.4709999999999999</v>
+        <v>0.153</v>
       </c>
       <c r="P26" s="8" t="n">
-        <v>0.0252</v>
+        <v>0.0231</v>
       </c>
       <c r="Q26" s="6" t="n">
-        <v>4600</v>
+        <v>3798</v>
       </c>
       <c r="R26" s="7" t="n">
-        <v>0.131</v>
+        <v>-0.005</v>
       </c>
       <c r="S26" s="8" t="n">
-        <v>0.0361</v>
+        <v>0.0393</v>
       </c>
       <c r="T26" s="6" t="n">
-        <v>127477</v>
+        <v>96556</v>
       </c>
       <c r="U26" s="7" t="n">
-        <v>0.114</v>
+        <v>-0.046</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Sep-24</t>
+          <t>Nov-24</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>6731</v>
+        <v>43017</v>
       </c>
       <c r="C27" s="7" t="n">
-        <v>0.146</v>
+        <v>0.015</v>
       </c>
       <c r="D27" s="8" t="n">
-        <v>0.0608</v>
+        <v>0.3806</v>
       </c>
       <c r="E27" s="6" t="n">
-        <v>41009</v>
+        <v>7893</v>
       </c>
       <c r="F27" s="7" t="n">
-        <v>-0.008999999999999999</v>
+        <v>0.224</v>
       </c>
       <c r="G27" s="8" t="n">
-        <v>0.3705999999999999</v>
+        <v>0.0698</v>
       </c>
       <c r="H27" s="6" t="n">
-        <v>8053</v>
+        <v>9294</v>
       </c>
       <c r="I27" s="7" t="n">
-        <v>-0.066</v>
+        <v>0.003</v>
       </c>
       <c r="J27" s="8" t="n">
-        <v>0.0728</v>
+        <v>0.0822</v>
       </c>
       <c r="K27" s="6" t="n">
-        <v>2119</v>
+        <v>2241</v>
       </c>
       <c r="L27" s="7" t="n">
-        <v>0.405</v>
+        <v>0.344</v>
       </c>
       <c r="M27" s="8" t="n">
-        <v>0.0191</v>
+        <v>0.0198</v>
       </c>
       <c r="N27" s="6" t="n">
-        <v>2186</v>
+        <v>2518</v>
       </c>
       <c r="O27" s="7" t="n">
-        <v>0.011</v>
+        <v>0.194</v>
       </c>
       <c r="P27" s="8" t="n">
-        <v>0.0198</v>
+        <v>0.0223</v>
       </c>
       <c r="Q27" s="6" t="n">
-        <v>3827</v>
+        <v>3976</v>
       </c>
       <c r="R27" s="7" t="n">
-        <v>-0.04100000000000001</v>
+        <v>0.078</v>
       </c>
       <c r="S27" s="8" t="n">
-        <v>0.0346</v>
+        <v>0.0352</v>
       </c>
       <c r="T27" s="6" t="n">
-        <v>110657</v>
+        <v>113023</v>
       </c>
       <c r="U27" s="7" t="n">
-        <v>0.008</v>
+        <v>0.053</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Aug-24</t>
+          <t>Oct-24</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>5750</v>
+        <v>51901</v>
       </c>
       <c r="C28" s="7" t="n">
-        <v>-0.063</v>
+        <v>0.141</v>
       </c>
       <c r="D28" s="8" t="n">
-        <v>0.0527</v>
+        <v>0.4071</v>
       </c>
       <c r="E28" s="6" t="n">
-        <v>40921</v>
+        <v>8304</v>
       </c>
       <c r="F28" s="7" t="n">
-        <v>0.018</v>
+        <v>0.405</v>
       </c>
       <c r="G28" s="8" t="n">
-        <v>0.3749</v>
+        <v>0.06510000000000001</v>
       </c>
       <c r="H28" s="6" t="n">
-        <v>7670</v>
+        <v>9451</v>
       </c>
       <c r="I28" s="7" t="n">
-        <v>-0.129</v>
+        <v>-0.029</v>
       </c>
       <c r="J28" s="8" t="n">
-        <v>0.0703</v>
+        <v>0.0741</v>
       </c>
       <c r="K28" s="6" t="n">
-        <v>2350</v>
+        <v>2560</v>
       </c>
       <c r="L28" s="7" t="n">
-        <v>0.452</v>
+        <v>0.538</v>
       </c>
       <c r="M28" s="8" t="n">
-        <v>0.0215</v>
+        <v>0.0201</v>
       </c>
       <c r="N28" s="6" t="n">
-        <v>2102</v>
+        <v>3216</v>
       </c>
       <c r="O28" s="7" t="n">
-        <v>0.223</v>
+        <v>0.4709999999999999</v>
       </c>
       <c r="P28" s="8" t="n">
-        <v>0.0193</v>
+        <v>0.0252</v>
       </c>
       <c r="Q28" s="6" t="n">
-        <v>3793</v>
+        <v>4600</v>
       </c>
       <c r="R28" s="7" t="n">
-        <v>-0.048</v>
+        <v>0.131</v>
       </c>
       <c r="S28" s="8" t="n">
-        <v>0.0347</v>
+        <v>0.0361</v>
       </c>
       <c r="T28" s="6" t="n">
-        <v>109156</v>
+        <v>127477</v>
       </c>
       <c r="U28" s="7" t="n">
-        <v>0.007000000000000001</v>
+        <v>0.114</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Jul-24</t>
+          <t>Sep-24</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>7687</v>
+        <v>41009</v>
       </c>
       <c r="C29" s="7" t="n">
-        <v>0.237</v>
+        <v>-0.008999999999999999</v>
       </c>
       <c r="D29" s="8" t="n">
-        <v>0.0668</v>
+        <v>0.3705999999999999</v>
       </c>
       <c r="E29" s="6" t="n">
-        <v>42588</v>
+        <v>6731</v>
       </c>
       <c r="F29" s="7" t="n">
-        <v>0.135</v>
+        <v>0.146</v>
       </c>
       <c r="G29" s="8" t="n">
-        <v>0.3702</v>
+        <v>0.0608</v>
       </c>
       <c r="H29" s="6" t="n">
-        <v>8785</v>
+        <v>8053</v>
       </c>
       <c r="I29" s="7" t="n">
-        <v>0.05600000000000001</v>
+        <v>-0.066</v>
       </c>
       <c r="J29" s="8" t="n">
-        <v>0.0764</v>
+        <v>0.0728</v>
       </c>
       <c r="K29" s="6" t="n">
-        <v>2075</v>
+        <v>2119</v>
       </c>
       <c r="L29" s="7" t="n">
-        <v>0.44</v>
+        <v>0.405</v>
       </c>
       <c r="M29" s="8" t="n">
-        <v>0.018</v>
+        <v>0.0191</v>
       </c>
       <c r="N29" s="6" t="n">
-        <v>2376</v>
+        <v>2186</v>
       </c>
       <c r="O29" s="7" t="n">
-        <v>0.6879999999999999</v>
+        <v>0.011</v>
       </c>
       <c r="P29" s="8" t="n">
-        <v>0.0207</v>
+        <v>0.0198</v>
       </c>
       <c r="Q29" s="6" t="n">
-        <v>3856</v>
+        <v>3827</v>
       </c>
       <c r="R29" s="7" t="n">
-        <v>0.073</v>
+        <v>-0.04100000000000001</v>
       </c>
       <c r="S29" s="8" t="n">
-        <v>0.0335</v>
+        <v>0.0346</v>
       </c>
       <c r="T29" s="6" t="n">
-        <v>115034</v>
+        <v>110657</v>
       </c>
       <c r="U29" s="7" t="n">
-        <v>0.129</v>
+        <v>0.008</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>