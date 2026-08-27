--- v1 (2026-07-12)
+++ v2 (2026-08-27)
@@ -456,92 +456,92 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U29"/>
+  <dimension ref="A1:U30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="12" customWidth="1" min="16" max="16"/>
     <col width="12" customWidth="1" min="17" max="17"/>
     <col width="12" customWidth="1" min="18" max="18"/>
     <col width="12" customWidth="1" min="19" max="19"/>
     <col width="12" customWidth="1" min="20" max="20"/>
     <col width="12" customWidth="1" min="21" max="21"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Indian Stock Alerts — indianstockalerts.com</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Three Wheelers — Monthly Vahan Registration Data | Generated: 12 Jul 2026</t>
+          <t>Three Wheelers — Monthly Vahan Registration Data | Generated: 27 Aug 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Source: Vahan (MoRTH). Registrations ≠ dispatches. For personal use only — redistribution prohibited.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>Bajaj Vol</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>Bajaj YoY%</t>
         </is>
@@ -618,1631 +618,1698 @@
       </c>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>Yc YoY%</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>Yc MS%</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Industry Vol</t>
         </is>
       </c>
       <c r="U5" s="4" t="inlineStr">
         <is>
           <t>Industry YoY%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>Jul-26(P)*</t>
+          <t>Aug-26(P)*</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>42526</v>
+        <v>40511</v>
       </c>
       <c r="C6" s="7" t="n">
-        <v>0.018</v>
+        <v>-0.07400000000000001</v>
       </c>
       <c r="D6" s="8" t="n">
-        <v>0.3305</v>
+        <v>0.3413</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>14384</v>
+        <v>12491</v>
       </c>
       <c r="F6" s="7" t="n">
-        <v>0.369</v>
+        <v>0.332</v>
       </c>
       <c r="G6" s="8" t="n">
-        <v>0.1118</v>
+        <v>0.1052</v>
       </c>
       <c r="H6" s="6" t="n">
-        <v>9748</v>
+        <v>8365</v>
       </c>
       <c r="I6" s="7" t="n">
-        <v>0.341</v>
+        <v>0.177</v>
       </c>
       <c r="J6" s="8" t="n">
-        <v>0.07580000000000001</v>
+        <v>0.07049999999999999</v>
       </c>
       <c r="K6" s="6" t="n">
-        <v>6206</v>
+        <v>6579</v>
       </c>
       <c r="L6" s="7" t="n">
-        <v>0.406</v>
+        <v>0.377</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0.0482</v>
+        <v>0.0554</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>2973</v>
+        <v>2804</v>
       </c>
       <c r="O6" s="7" t="n">
-        <v>0.25</v>
+        <v>0.327</v>
       </c>
       <c r="P6" s="8" t="n">
-        <v>0.0231</v>
+        <v>0.0236</v>
       </c>
       <c r="Q6" s="6" t="n">
-        <v>2052</v>
+        <v>2239</v>
       </c>
       <c r="R6" s="7" t="n">
-        <v>-0.435</v>
+        <v>-0.346</v>
       </c>
       <c r="S6" s="8" t="n">
-        <v>0.0159</v>
+        <v>0.0189</v>
       </c>
       <c r="T6" s="6" t="n">
-        <v>128658</v>
+        <v>118685</v>
       </c>
       <c r="U6" s="7" t="n">
-        <v>0.117</v>
+        <v>0.05400000000000001</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>Jul-26</t>
+          <t>Aug-26</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>15090</v>
+        <v>33977</v>
       </c>
       <c r="D7" s="8" t="n">
-        <v>0.3305</v>
+        <v>0.3413</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>5104</v>
+        <v>10476</v>
       </c>
       <c r="G7" s="8" t="n">
-        <v>0.1118</v>
+        <v>0.1052</v>
       </c>
       <c r="H7" s="6" t="n">
-        <v>3459</v>
+        <v>7016</v>
       </c>
       <c r="J7" s="8" t="n">
-        <v>0.07580000000000001</v>
+        <v>0.07049999999999999</v>
       </c>
       <c r="K7" s="6" t="n">
-        <v>2202</v>
+        <v>5518</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0.0482</v>
+        <v>0.0554</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>1055</v>
+        <v>2352</v>
       </c>
       <c r="P7" s="8" t="n">
-        <v>0.0231</v>
+        <v>0.0236</v>
       </c>
       <c r="Q7" s="6" t="n">
-        <v>728</v>
+        <v>1878</v>
       </c>
       <c r="S7" s="8" t="n">
-        <v>0.0159</v>
+        <v>0.0189</v>
       </c>
       <c r="T7" s="6" t="n">
-        <v>45653</v>
+        <v>99542</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Jun-26</t>
+          <t>Jul-26</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>44125</v>
+        <v>48287</v>
       </c>
       <c r="C8" s="7" t="n">
-        <v>0.13</v>
+        <v>0.156</v>
       </c>
       <c r="D8" s="8" t="n">
-        <v>0.3526</v>
+        <v>0.3488</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>13616</v>
+        <v>15031</v>
       </c>
       <c r="F8" s="7" t="n">
-        <v>0.7120000000000001</v>
+        <v>0.431</v>
       </c>
       <c r="G8" s="8" t="n">
-        <v>0.1088</v>
+        <v>0.1086</v>
       </c>
       <c r="H8" s="6" t="n">
-        <v>9336</v>
+        <v>10151</v>
       </c>
       <c r="I8" s="7" t="n">
-        <v>0.384</v>
+        <v>0.396</v>
       </c>
       <c r="J8" s="8" t="n">
-        <v>0.0746</v>
+        <v>0.0733</v>
       </c>
       <c r="K8" s="6" t="n">
-        <v>6744</v>
+        <v>7748</v>
       </c>
       <c r="L8" s="7" t="n">
-        <v>0.785</v>
+        <v>0.755</v>
       </c>
       <c r="M8" s="8" t="n">
-        <v>0.0539</v>
+        <v>0.05600000000000001</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>2875</v>
+        <v>3085</v>
       </c>
       <c r="O8" s="7" t="n">
-        <v>0.244</v>
+        <v>0.297</v>
       </c>
       <c r="P8" s="8" t="n">
-        <v>0.023</v>
+        <v>0.0223</v>
       </c>
       <c r="Q8" s="6" t="n">
-        <v>2360</v>
+        <v>2387</v>
       </c>
       <c r="R8" s="7" t="n">
-        <v>-0.284</v>
+        <v>-0.343</v>
       </c>
       <c r="S8" s="8" t="n">
-        <v>0.0189</v>
+        <v>0.0172</v>
       </c>
       <c r="T8" s="6" t="n">
-        <v>125153</v>
+        <v>138430</v>
       </c>
       <c r="U8" s="7" t="n">
-        <v>0.203</v>
+        <v>0.202</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>May-26</t>
+          <t>Jun-26</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>41813</v>
+        <v>44120</v>
       </c>
       <c r="C9" s="7" t="n">
-        <v>0.119</v>
+        <v>0.13</v>
       </c>
       <c r="D9" s="8" t="n">
-        <v>0.3635</v>
+        <v>0.3525</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>11792</v>
+        <v>13618</v>
       </c>
       <c r="F9" s="7" t="n">
-        <v>0.633</v>
+        <v>0.7120000000000001</v>
       </c>
       <c r="G9" s="8" t="n">
-        <v>0.1025</v>
+        <v>0.1088</v>
       </c>
       <c r="H9" s="6" t="n">
-        <v>8114</v>
+        <v>9340</v>
       </c>
       <c r="I9" s="7" t="n">
-        <v>0.25</v>
+        <v>0.384</v>
       </c>
       <c r="J9" s="8" t="n">
-        <v>0.07049999999999999</v>
+        <v>0.0746</v>
       </c>
       <c r="K9" s="6" t="n">
-        <v>6209</v>
+        <v>6744</v>
       </c>
       <c r="L9" s="7" t="n">
-        <v>0.7490000000000001</v>
+        <v>0.785</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>0.05400000000000001</v>
+        <v>0.0539</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>2572</v>
+        <v>2878</v>
       </c>
       <c r="O9" s="7" t="n">
-        <v>0.249</v>
+        <v>0.245</v>
       </c>
       <c r="P9" s="8" t="n">
-        <v>0.0224</v>
+        <v>0.023</v>
       </c>
       <c r="Q9" s="6" t="n">
-        <v>2269</v>
+        <v>2360</v>
       </c>
       <c r="R9" s="7" t="n">
-        <v>-0.383</v>
+        <v>-0.284</v>
       </c>
       <c r="S9" s="8" t="n">
-        <v>0.0197</v>
+        <v>0.0189</v>
       </c>
       <c r="T9" s="6" t="n">
-        <v>115038</v>
+        <v>125155</v>
       </c>
       <c r="U9" s="7" t="n">
-        <v>0.068</v>
+        <v>0.203</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Apr-26</t>
+          <t>May-26</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>41924</v>
+        <v>41813</v>
       </c>
       <c r="C10" s="7" t="n">
-        <v>0.194</v>
+        <v>0.119</v>
       </c>
       <c r="D10" s="8" t="n">
-        <v>0.3808</v>
+        <v>0.3635</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>10867</v>
+        <v>11792</v>
       </c>
       <c r="F10" s="7" t="n">
-        <v>0.728</v>
+        <v>0.633</v>
       </c>
       <c r="G10" s="8" t="n">
-        <v>0.0987</v>
+        <v>0.1025</v>
       </c>
       <c r="H10" s="6" t="n">
-        <v>8459</v>
+        <v>8114</v>
       </c>
       <c r="I10" s="7" t="n">
-        <v>0.272</v>
+        <v>0.25</v>
       </c>
       <c r="J10" s="8" t="n">
-        <v>0.07679999999999999</v>
+        <v>0.07049999999999999</v>
       </c>
       <c r="K10" s="6" t="n">
-        <v>5630</v>
+        <v>6209</v>
       </c>
       <c r="L10" s="7" t="n">
-        <v>0.7440000000000001</v>
+        <v>0.7490000000000001</v>
       </c>
       <c r="M10" s="8" t="n">
-        <v>0.05110000000000001</v>
+        <v>0.05400000000000001</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>2659</v>
+        <v>2572</v>
       </c>
       <c r="O10" s="7" t="n">
-        <v>0.312</v>
+        <v>0.249</v>
       </c>
       <c r="P10" s="8" t="n">
-        <v>0.0241</v>
+        <v>0.0224</v>
       </c>
       <c r="Q10" s="6" t="n">
-        <v>1931</v>
+        <v>2269</v>
       </c>
       <c r="R10" s="7" t="n">
-        <v>-0.426</v>
+        <v>-0.383</v>
       </c>
       <c r="S10" s="8" t="n">
-        <v>0.0175</v>
+        <v>0.0197</v>
       </c>
       <c r="T10" s="6" t="n">
-        <v>110107</v>
+        <v>115038</v>
       </c>
       <c r="U10" s="7" t="n">
-        <v>0.07199999999999999</v>
+        <v>0.068</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Mar-26</t>
+          <t>Apr-26</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>43694</v>
+        <v>41924</v>
       </c>
       <c r="C11" s="7" t="n">
-        <v>0.196</v>
+        <v>0.194</v>
       </c>
       <c r="D11" s="8" t="n">
-        <v>0.3869</v>
+        <v>0.3808</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>9981</v>
+        <v>10867</v>
       </c>
       <c r="F11" s="7" t="n">
-        <v>0.352</v>
+        <v>0.728</v>
       </c>
       <c r="G11" s="8" t="n">
-        <v>0.08839999999999999</v>
+        <v>0.0987</v>
       </c>
       <c r="H11" s="6" t="n">
-        <v>9002</v>
+        <v>8459</v>
       </c>
       <c r="I11" s="7" t="n">
-        <v>0.209</v>
+        <v>0.272</v>
       </c>
       <c r="J11" s="8" t="n">
-        <v>0.07969999999999999</v>
+        <v>0.07679999999999999</v>
       </c>
       <c r="K11" s="6" t="n">
-        <v>5685</v>
+        <v>5630</v>
       </c>
       <c r="L11" s="7" t="n">
-        <v>0.8690000000000001</v>
+        <v>0.7440000000000001</v>
       </c>
       <c r="M11" s="8" t="n">
-        <v>0.05029999999999999</v>
+        <v>0.05110000000000001</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>3041</v>
+        <v>2659</v>
       </c>
       <c r="O11" s="7" t="n">
-        <v>0.235</v>
+        <v>0.312</v>
       </c>
       <c r="P11" s="8" t="n">
-        <v>0.0269</v>
+        <v>0.0241</v>
       </c>
       <c r="Q11" s="6" t="n">
-        <v>1927</v>
+        <v>1931</v>
       </c>
       <c r="R11" s="7" t="n">
-        <v>-0.441</v>
+        <v>-0.426</v>
       </c>
       <c r="S11" s="8" t="n">
-        <v>0.0171</v>
+        <v>0.0175</v>
       </c>
       <c r="T11" s="6" t="n">
-        <v>112923</v>
+        <v>110107</v>
       </c>
       <c r="U11" s="7" t="n">
-        <v>0.101</v>
+        <v>0.07199999999999999</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Feb-26</t>
+          <t>Mar-26</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>47261</v>
+        <v>43694</v>
       </c>
       <c r="C12" s="7" t="n">
-        <v>0.269</v>
+        <v>0.196</v>
       </c>
       <c r="D12" s="8" t="n">
-        <v>0.3919</v>
+        <v>0.3869</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>8640</v>
+        <v>9981</v>
       </c>
       <c r="F12" s="7" t="n">
-        <v>0.325</v>
+        <v>0.352</v>
       </c>
       <c r="G12" s="8" t="n">
-        <v>0.0716</v>
+        <v>0.08839999999999999</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>9273</v>
+        <v>9002</v>
       </c>
       <c r="I12" s="7" t="n">
-        <v>0.313</v>
+        <v>0.209</v>
       </c>
       <c r="J12" s="8" t="n">
-        <v>0.0769</v>
+        <v>0.07969999999999999</v>
       </c>
       <c r="K12" s="6" t="n">
-        <v>5431</v>
+        <v>5685</v>
       </c>
       <c r="L12" s="7" t="n">
-        <v>1.162</v>
+        <v>0.8690000000000001</v>
       </c>
       <c r="M12" s="8" t="n">
-        <v>0.045</v>
+        <v>0.05029999999999999</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>3157</v>
+        <v>3041</v>
       </c>
       <c r="O12" s="7" t="n">
-        <v>0.347</v>
+        <v>0.235</v>
       </c>
       <c r="P12" s="8" t="n">
-        <v>0.0262</v>
+        <v>0.0269</v>
       </c>
       <c r="Q12" s="6" t="n">
-        <v>1954</v>
+        <v>1927</v>
       </c>
       <c r="R12" s="7" t="n">
-        <v>-0.421</v>
+        <v>-0.441</v>
       </c>
       <c r="S12" s="8" t="n">
-        <v>0.0162</v>
+        <v>0.0171</v>
       </c>
       <c r="T12" s="6" t="n">
-        <v>120609</v>
+        <v>112923</v>
       </c>
       <c r="U12" s="7" t="n">
-        <v>0.239</v>
+        <v>0.101</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Jan-26</t>
+          <t>Feb-26</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>47619</v>
+        <v>47261</v>
       </c>
       <c r="C13" s="7" t="n">
-        <v>0.137</v>
+        <v>0.269</v>
       </c>
       <c r="D13" s="8" t="n">
-        <v>0.365</v>
+        <v>0.3919</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>8230</v>
+        <v>8640</v>
       </c>
       <c r="F13" s="7" t="n">
-        <v>0.185</v>
+        <v>0.325</v>
       </c>
       <c r="G13" s="8" t="n">
-        <v>0.0631</v>
+        <v>0.0716</v>
       </c>
       <c r="H13" s="6" t="n">
-        <v>8950</v>
+        <v>9273</v>
       </c>
       <c r="I13" s="7" t="n">
-        <v>0.07199999999999999</v>
+        <v>0.313</v>
       </c>
       <c r="J13" s="8" t="n">
-        <v>0.06859999999999999</v>
+        <v>0.0769</v>
       </c>
       <c r="K13" s="6" t="n">
-        <v>5742</v>
+        <v>5431</v>
       </c>
       <c r="L13" s="7" t="n">
-        <v>1.055</v>
+        <v>1.162</v>
       </c>
       <c r="M13" s="8" t="n">
-        <v>0.044</v>
+        <v>0.045</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>3294</v>
+        <v>3157</v>
       </c>
       <c r="O13" s="7" t="n">
-        <v>0.192</v>
+        <v>0.347</v>
       </c>
       <c r="P13" s="8" t="n">
-        <v>0.0252</v>
+        <v>0.0262</v>
       </c>
       <c r="Q13" s="6" t="n">
-        <v>2415</v>
+        <v>1954</v>
       </c>
       <c r="R13" s="7" t="n">
-        <v>-0.377</v>
+        <v>-0.421</v>
       </c>
       <c r="S13" s="8" t="n">
-        <v>0.0185</v>
+        <v>0.0162</v>
       </c>
       <c r="T13" s="6" t="n">
-        <v>130476</v>
+        <v>120609</v>
       </c>
       <c r="U13" s="7" t="n">
-        <v>0.185</v>
+        <v>0.239</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Dec-25</t>
+          <t>Jan-26</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>37051</v>
+        <v>47619</v>
       </c>
       <c r="C14" s="7" t="n">
-        <v>0.189</v>
+        <v>0.137</v>
       </c>
       <c r="D14" s="8" t="n">
-        <v>0.2844</v>
+        <v>0.365</v>
       </c>
       <c r="E14" s="6" t="n">
-        <v>8701</v>
+        <v>8230</v>
       </c>
       <c r="F14" s="7" t="n">
-        <v>0.413</v>
+        <v>0.185</v>
       </c>
       <c r="G14" s="8" t="n">
-        <v>0.0668</v>
+        <v>0.0631</v>
       </c>
       <c r="H14" s="6" t="n">
-        <v>7843</v>
+        <v>8950</v>
       </c>
       <c r="I14" s="7" t="n">
-        <v>0.161</v>
+        <v>0.07199999999999999</v>
       </c>
       <c r="J14" s="8" t="n">
-        <v>0.0602</v>
+        <v>0.06859999999999999</v>
       </c>
       <c r="K14" s="6" t="n">
-        <v>5307</v>
+        <v>5742</v>
       </c>
       <c r="L14" s="7" t="n">
-        <v>1.671</v>
+        <v>1.055</v>
       </c>
       <c r="M14" s="8" t="n">
-        <v>0.0407</v>
+        <v>0.044</v>
       </c>
       <c r="N14" s="6" t="n">
-        <v>2682</v>
+        <v>3294</v>
       </c>
       <c r="O14" s="7" t="n">
-        <v>0.2</v>
+        <v>0.192</v>
       </c>
       <c r="P14" s="8" t="n">
-        <v>0.0206</v>
+        <v>0.0252</v>
       </c>
       <c r="Q14" s="6" t="n">
-        <v>2956</v>
+        <v>2415</v>
       </c>
       <c r="R14" s="7" t="n">
-        <v>-0.222</v>
+        <v>-0.377</v>
       </c>
       <c r="S14" s="8" t="n">
-        <v>0.0227</v>
+        <v>0.0185</v>
       </c>
       <c r="T14" s="6" t="n">
-        <v>130291</v>
+        <v>130476</v>
       </c>
       <c r="U14" s="7" t="n">
-        <v>0.349</v>
+        <v>0.185</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Nov-25</t>
+          <t>Dec-25</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>47202</v>
+        <v>37051</v>
       </c>
       <c r="C15" s="7" t="n">
-        <v>0.09700000000000002</v>
+        <v>0.189</v>
       </c>
       <c r="D15" s="8" t="n">
-        <v>0.3427</v>
+        <v>0.2844</v>
       </c>
       <c r="E15" s="6" t="n">
-        <v>11630</v>
+        <v>8701</v>
       </c>
       <c r="F15" s="7" t="n">
-        <v>0.473</v>
+        <v>0.413</v>
       </c>
       <c r="G15" s="8" t="n">
-        <v>0.08439999999999999</v>
+        <v>0.0668</v>
       </c>
       <c r="H15" s="6" t="n">
-        <v>9537</v>
+        <v>7843</v>
       </c>
       <c r="I15" s="7" t="n">
-        <v>0.026</v>
+        <v>0.161</v>
       </c>
       <c r="J15" s="8" t="n">
-        <v>0.0692</v>
+        <v>0.0602</v>
       </c>
       <c r="K15" s="6" t="n">
-        <v>5599</v>
+        <v>5307</v>
       </c>
       <c r="L15" s="7" t="n">
-        <v>1.498</v>
+        <v>1.671</v>
       </c>
       <c r="M15" s="8" t="n">
         <v>0.0407</v>
       </c>
       <c r="N15" s="6" t="n">
-        <v>3522</v>
+        <v>2682</v>
       </c>
       <c r="O15" s="7" t="n">
-        <v>0.3990000000000001</v>
+        <v>0.2</v>
       </c>
       <c r="P15" s="8" t="n">
-        <v>0.0256</v>
+        <v>0.0206</v>
       </c>
       <c r="Q15" s="6" t="n">
-        <v>3455</v>
+        <v>2956</v>
       </c>
       <c r="R15" s="7" t="n">
-        <v>-0.131</v>
+        <v>-0.222</v>
       </c>
       <c r="S15" s="8" t="n">
-        <v>0.0251</v>
+        <v>0.0227</v>
       </c>
       <c r="T15" s="6" t="n">
-        <v>137732</v>
+        <v>130291</v>
       </c>
       <c r="U15" s="7" t="n">
-        <v>0.219</v>
+        <v>0.349</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Oct-25</t>
+          <t>Nov-25</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>56448</v>
+        <v>47202</v>
       </c>
       <c r="C16" s="7" t="n">
-        <v>0.08799999999999999</v>
+        <v>0.09700000000000002</v>
       </c>
       <c r="D16" s="8" t="n">
-        <v>0.4149</v>
+        <v>0.3427</v>
       </c>
       <c r="E16" s="6" t="n">
-        <v>12795</v>
+        <v>11630</v>
       </c>
       <c r="F16" s="7" t="n">
-        <v>0.541</v>
+        <v>0.473</v>
       </c>
       <c r="G16" s="8" t="n">
-        <v>0.0941</v>
+        <v>0.08439999999999999</v>
       </c>
       <c r="H16" s="6" t="n">
-        <v>10416</v>
+        <v>9537</v>
       </c>
       <c r="I16" s="7" t="n">
-        <v>0.102</v>
+        <v>0.026</v>
       </c>
       <c r="J16" s="8" t="n">
-        <v>0.0766</v>
+        <v>0.0692</v>
       </c>
       <c r="K16" s="6" t="n">
-        <v>5859</v>
+        <v>5599</v>
       </c>
       <c r="L16" s="7" t="n">
-        <v>1.289</v>
+        <v>1.498</v>
       </c>
       <c r="M16" s="8" t="n">
-        <v>0.0431</v>
+        <v>0.0407</v>
       </c>
       <c r="N16" s="6" t="n">
-        <v>3599</v>
+        <v>3522</v>
       </c>
       <c r="O16" s="7" t="n">
-        <v>0.119</v>
+        <v>0.3990000000000001</v>
       </c>
       <c r="P16" s="8" t="n">
-        <v>0.0265</v>
+        <v>0.0256</v>
       </c>
       <c r="Q16" s="6" t="n">
-        <v>3497</v>
+        <v>3455</v>
       </c>
       <c r="R16" s="7" t="n">
-        <v>-0.24</v>
+        <v>-0.131</v>
       </c>
       <c r="S16" s="8" t="n">
-        <v>0.0257</v>
+        <v>0.0251</v>
       </c>
       <c r="T16" s="6" t="n">
-        <v>136038</v>
+        <v>137732</v>
       </c>
       <c r="U16" s="7" t="n">
-        <v>0.067</v>
+        <v>0.219</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Sep-25</t>
+          <t>Oct-25</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>43449</v>
+        <v>56448</v>
       </c>
       <c r="C17" s="7" t="n">
-        <v>0.059</v>
+        <v>0.08799999999999999</v>
       </c>
       <c r="D17" s="8" t="n">
-        <v>0.4006</v>
+        <v>0.4149</v>
       </c>
       <c r="E17" s="6" t="n">
-        <v>8877</v>
+        <v>12795</v>
       </c>
       <c r="F17" s="7" t="n">
-        <v>0.319</v>
+        <v>0.541</v>
       </c>
       <c r="G17" s="8" t="n">
-        <v>0.0818</v>
+        <v>0.0941</v>
       </c>
       <c r="H17" s="6" t="n">
-        <v>6182</v>
+        <v>10416</v>
       </c>
       <c r="I17" s="7" t="n">
-        <v>-0.232</v>
+        <v>0.102</v>
       </c>
       <c r="J17" s="8" t="n">
-        <v>0.057</v>
+        <v>0.0766</v>
       </c>
       <c r="K17" s="6" t="n">
-        <v>4767</v>
+        <v>5859</v>
       </c>
       <c r="L17" s="7" t="n">
-        <v>1.25</v>
+        <v>1.289</v>
       </c>
       <c r="M17" s="8" t="n">
-        <v>0.044</v>
+        <v>0.0431</v>
       </c>
       <c r="N17" s="6" t="n">
-        <v>2369</v>
+        <v>3599</v>
       </c>
       <c r="O17" s="7" t="n">
-        <v>0.08400000000000001</v>
+        <v>0.119</v>
       </c>
       <c r="P17" s="8" t="n">
-        <v>0.0218</v>
+        <v>0.0265</v>
       </c>
       <c r="Q17" s="6" t="n">
-        <v>3208</v>
+        <v>3497</v>
       </c>
       <c r="R17" s="7" t="n">
-        <v>-0.162</v>
+        <v>-0.24</v>
       </c>
       <c r="S17" s="8" t="n">
-        <v>0.0296</v>
+        <v>0.0257</v>
       </c>
       <c r="T17" s="6" t="n">
-        <v>108461</v>
+        <v>136038</v>
       </c>
       <c r="U17" s="7" t="n">
-        <v>-0.02</v>
+        <v>0.067</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Aug-25</t>
+          <t>Sep-25</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>43744</v>
+        <v>43449</v>
       </c>
       <c r="C18" s="7" t="n">
-        <v>0.06900000000000001</v>
+        <v>0.059</v>
       </c>
       <c r="D18" s="8" t="n">
-        <v>0.3886</v>
+        <v>0.4006</v>
       </c>
       <c r="E18" s="6" t="n">
-        <v>9380</v>
+        <v>8877</v>
       </c>
       <c r="F18" s="7" t="n">
-        <v>0.631</v>
+        <v>0.319</v>
       </c>
       <c r="G18" s="8" t="n">
-        <v>0.0833</v>
+        <v>0.0818</v>
       </c>
       <c r="H18" s="6" t="n">
-        <v>7109</v>
+        <v>6182</v>
       </c>
       <c r="I18" s="7" t="n">
-        <v>-0.073</v>
+        <v>-0.232</v>
       </c>
       <c r="J18" s="8" t="n">
-        <v>0.06320000000000001</v>
+        <v>0.057</v>
       </c>
       <c r="K18" s="6" t="n">
-        <v>4779</v>
+        <v>4767</v>
       </c>
       <c r="L18" s="7" t="n">
-        <v>1.034</v>
+        <v>1.25</v>
       </c>
       <c r="M18" s="8" t="n">
-        <v>0.0425</v>
+        <v>0.044</v>
       </c>
       <c r="N18" s="6" t="n">
-        <v>2113</v>
+        <v>2369</v>
       </c>
       <c r="O18" s="7" t="n">
-        <v>0.005</v>
+        <v>0.08400000000000001</v>
       </c>
       <c r="P18" s="8" t="n">
-        <v>0.0188</v>
+        <v>0.0218</v>
       </c>
       <c r="Q18" s="6" t="n">
-        <v>3422</v>
+        <v>3208</v>
       </c>
       <c r="R18" s="7" t="n">
-        <v>-0.098</v>
+        <v>-0.162</v>
       </c>
       <c r="S18" s="8" t="n">
-        <v>0.0304</v>
+        <v>0.0296</v>
       </c>
       <c r="T18" s="6" t="n">
-        <v>112554</v>
+        <v>108461</v>
       </c>
       <c r="U18" s="7" t="n">
-        <v>0.031</v>
+        <v>-0.02</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>Jul-25</t>
+          <t>Aug-25</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>41768</v>
+        <v>43744</v>
       </c>
       <c r="C19" s="7" t="n">
-        <v>-0.019</v>
+        <v>0.06900000000000001</v>
       </c>
       <c r="D19" s="8" t="n">
-        <v>0.3627</v>
+        <v>0.3886</v>
       </c>
       <c r="E19" s="6" t="n">
-        <v>10505</v>
+        <v>9380</v>
       </c>
       <c r="F19" s="7" t="n">
-        <v>0.367</v>
+        <v>0.631</v>
       </c>
       <c r="G19" s="8" t="n">
-        <v>0.0912</v>
+        <v>0.0833</v>
       </c>
       <c r="H19" s="6" t="n">
-        <v>7271</v>
+        <v>7109</v>
       </c>
       <c r="I19" s="7" t="n">
-        <v>-0.172</v>
+        <v>-0.073</v>
       </c>
       <c r="J19" s="8" t="n">
-        <v>0.0631</v>
+        <v>0.06320000000000001</v>
       </c>
       <c r="K19" s="6" t="n">
-        <v>4415</v>
+        <v>4779</v>
       </c>
       <c r="L19" s="7" t="n">
-        <v>1.128</v>
+        <v>1.034</v>
       </c>
       <c r="M19" s="8" t="n">
-        <v>0.0383</v>
+        <v>0.0425</v>
       </c>
       <c r="N19" s="6" t="n">
-        <v>2378</v>
+        <v>2113</v>
       </c>
       <c r="O19" s="7" t="n">
-        <v>0.001</v>
+        <v>0.005</v>
       </c>
       <c r="P19" s="8" t="n">
-        <v>0.0206</v>
+        <v>0.0188</v>
       </c>
       <c r="Q19" s="6" t="n">
-        <v>3631</v>
+        <v>3422</v>
       </c>
       <c r="R19" s="7" t="n">
-        <v>-0.05800000000000001</v>
+        <v>-0.098</v>
       </c>
       <c r="S19" s="8" t="n">
-        <v>0.0315</v>
+        <v>0.0304</v>
       </c>
       <c r="T19" s="6" t="n">
-        <v>115168</v>
+        <v>112554</v>
       </c>
       <c r="U19" s="7" t="n">
-        <v>0.001</v>
+        <v>0.031</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Jun-25</t>
+          <t>Jul-25</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>39058</v>
+        <v>41768</v>
       </c>
       <c r="C20" s="7" t="n">
-        <v>0.042</v>
+        <v>-0.019</v>
       </c>
       <c r="D20" s="8" t="n">
-        <v>0.3754</v>
+        <v>0.3627</v>
       </c>
       <c r="E20" s="6" t="n">
-        <v>7953</v>
+        <v>10505</v>
       </c>
       <c r="F20" s="7" t="n">
-        <v>0.454</v>
+        <v>0.367</v>
       </c>
       <c r="G20" s="8" t="n">
-        <v>0.0764</v>
+        <v>0.0912</v>
       </c>
       <c r="H20" s="6" t="n">
-        <v>6747</v>
+        <v>7271</v>
       </c>
       <c r="I20" s="7" t="n">
-        <v>-0.067</v>
+        <v>-0.172</v>
       </c>
       <c r="J20" s="8" t="n">
-        <v>0.0649</v>
+        <v>0.0631</v>
       </c>
       <c r="K20" s="6" t="n">
-        <v>3778</v>
+        <v>4415</v>
       </c>
       <c r="L20" s="7" t="n">
-        <v>1.068</v>
+        <v>1.128</v>
       </c>
       <c r="M20" s="8" t="n">
-        <v>0.0363</v>
+        <v>0.0383</v>
       </c>
       <c r="N20" s="6" t="n">
-        <v>2312</v>
+        <v>2378</v>
       </c>
       <c r="O20" s="7" t="n">
-        <v>0.142</v>
+        <v>0.001</v>
       </c>
       <c r="P20" s="8" t="n">
-        <v>0.0222</v>
+        <v>0.0206</v>
       </c>
       <c r="Q20" s="6" t="n">
-        <v>3298</v>
+        <v>3631</v>
       </c>
       <c r="R20" s="7" t="n">
-        <v>-0.017</v>
+        <v>-0.05800000000000001</v>
       </c>
       <c r="S20" s="8" t="n">
-        <v>0.0317</v>
+        <v>0.0315</v>
       </c>
       <c r="T20" s="6" t="n">
-        <v>104037</v>
+        <v>115168</v>
       </c>
       <c r="U20" s="7" t="n">
-        <v>0.06</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>May-25</t>
+          <t>Jun-25</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>37374</v>
+        <v>39058</v>
       </c>
       <c r="C21" s="7" t="n">
-        <v>-0.022</v>
+        <v>0.042</v>
       </c>
       <c r="D21" s="8" t="n">
-        <v>0.3471</v>
+        <v>0.3754</v>
       </c>
       <c r="E21" s="6" t="n">
-        <v>7221</v>
+        <v>7953</v>
       </c>
       <c r="F21" s="7" t="n">
-        <v>0.361</v>
+        <v>0.454</v>
       </c>
       <c r="G21" s="8" t="n">
-        <v>0.06710000000000001</v>
+        <v>0.0764</v>
       </c>
       <c r="H21" s="6" t="n">
-        <v>6491</v>
+        <v>6747</v>
       </c>
       <c r="I21" s="7" t="n">
-        <v>-0.105</v>
+        <v>-0.067</v>
       </c>
       <c r="J21" s="8" t="n">
-        <v>0.0603</v>
+        <v>0.0649</v>
       </c>
       <c r="K21" s="6" t="n">
-        <v>3550</v>
+        <v>3778</v>
       </c>
       <c r="L21" s="7" t="n">
-        <v>1</v>
+        <v>1.068</v>
       </c>
       <c r="M21" s="8" t="n">
-        <v>0.033</v>
+        <v>0.0363</v>
       </c>
       <c r="N21" s="6" t="n">
-        <v>2059</v>
+        <v>2312</v>
       </c>
       <c r="O21" s="7" t="n">
-        <v>-0.16</v>
+        <v>0.142</v>
       </c>
       <c r="P21" s="8" t="n">
-        <v>0.0191</v>
+        <v>0.0222</v>
       </c>
       <c r="Q21" s="6" t="n">
-        <v>3678</v>
+        <v>3298</v>
       </c>
       <c r="R21" s="7" t="n">
-        <v>-0.027</v>
+        <v>-0.017</v>
       </c>
       <c r="S21" s="8" t="n">
-        <v>0.0342</v>
+        <v>0.0317</v>
       </c>
       <c r="T21" s="6" t="n">
-        <v>107688</v>
+        <v>104037</v>
       </c>
       <c r="U21" s="7" t="n">
-        <v>0.062</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Apr-25</t>
+          <t>May-25</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>35112</v>
+        <v>37374</v>
       </c>
       <c r="C22" s="7" t="n">
-        <v>0.091</v>
+        <v>-0.022</v>
       </c>
       <c r="D22" s="8" t="n">
-        <v>0.3419</v>
+        <v>0.3471</v>
       </c>
       <c r="E22" s="6" t="n">
-        <v>6288</v>
+        <v>7221</v>
       </c>
       <c r="F22" s="7" t="n">
-        <v>0.645</v>
+        <v>0.361</v>
       </c>
       <c r="G22" s="8" t="n">
-        <v>0.0612</v>
+        <v>0.06710000000000001</v>
       </c>
       <c r="H22" s="6" t="n">
-        <v>6649</v>
+        <v>6491</v>
       </c>
       <c r="I22" s="7" t="n">
-        <v>0.075</v>
+        <v>-0.105</v>
       </c>
       <c r="J22" s="8" t="n">
-        <v>0.06469999999999999</v>
+        <v>0.0603</v>
       </c>
       <c r="K22" s="6" t="n">
-        <v>3228</v>
+        <v>3550</v>
       </c>
       <c r="L22" s="7" t="n">
-        <v>0.956</v>
+        <v>1</v>
       </c>
       <c r="M22" s="8" t="n">
-        <v>0.0314</v>
+        <v>0.033</v>
       </c>
       <c r="N22" s="6" t="n">
-        <v>2026</v>
+        <v>2059</v>
       </c>
       <c r="O22" s="7" t="n">
-        <v>0.149</v>
+        <v>-0.16</v>
       </c>
       <c r="P22" s="8" t="n">
-        <v>0.0197</v>
+        <v>0.0191</v>
       </c>
       <c r="Q22" s="6" t="n">
-        <v>3364</v>
+        <v>3678</v>
       </c>
       <c r="R22" s="7" t="n">
-        <v>0.145</v>
+        <v>-0.027</v>
       </c>
       <c r="S22" s="8" t="n">
-        <v>0.0328</v>
+        <v>0.0342</v>
       </c>
       <c r="T22" s="6" t="n">
-        <v>102689</v>
+        <v>107688</v>
       </c>
       <c r="U22" s="7" t="n">
-        <v>0.237</v>
+        <v>0.062</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Mar-25</t>
+          <t>Apr-25</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>36522</v>
+        <v>35112</v>
       </c>
       <c r="C23" s="7" t="n">
-        <v>-0.062</v>
+        <v>0.091</v>
       </c>
       <c r="D23" s="8" t="n">
-        <v>0.356</v>
+        <v>0.3419</v>
       </c>
       <c r="E23" s="6" t="n">
-        <v>7380</v>
+        <v>6288</v>
       </c>
       <c r="F23" s="7" t="n">
-        <v>-0.119</v>
+        <v>0.645</v>
       </c>
       <c r="G23" s="8" t="n">
-        <v>0.07190000000000001</v>
+        <v>0.0612</v>
       </c>
       <c r="H23" s="6" t="n">
-        <v>7443</v>
+        <v>6649</v>
       </c>
       <c r="I23" s="7" t="n">
-        <v>-0.239</v>
+        <v>0.075</v>
       </c>
       <c r="J23" s="8" t="n">
-        <v>0.0725</v>
+        <v>0.06469999999999999</v>
       </c>
       <c r="K23" s="6" t="n">
-        <v>3041</v>
+        <v>3228</v>
       </c>
       <c r="L23" s="7" t="n">
-        <v>0.624</v>
+        <v>0.956</v>
       </c>
       <c r="M23" s="8" t="n">
-        <v>0.0296</v>
+        <v>0.0314</v>
       </c>
       <c r="N23" s="6" t="n">
-        <v>2463</v>
+        <v>2026</v>
       </c>
       <c r="O23" s="7" t="n">
-        <v>0.128</v>
+        <v>0.149</v>
       </c>
       <c r="P23" s="8" t="n">
-        <v>0.024</v>
+        <v>0.0197</v>
       </c>
       <c r="Q23" s="6" t="n">
-        <v>3450</v>
+        <v>3364</v>
       </c>
       <c r="R23" s="7" t="n">
-        <v>0.04</v>
+        <v>0.145</v>
       </c>
       <c r="S23" s="8" t="n">
-        <v>0.0336</v>
+        <v>0.0328</v>
       </c>
       <c r="T23" s="6" t="n">
-        <v>102598</v>
+        <v>102689</v>
       </c>
       <c r="U23" s="7" t="n">
-        <v>-0.05400000000000001</v>
+        <v>0.237</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Feb-25</t>
+          <t>Mar-25</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>37247</v>
+        <v>36522</v>
       </c>
       <c r="C24" s="7" t="n">
-        <v>-0.021</v>
+        <v>-0.062</v>
       </c>
       <c r="D24" s="8" t="n">
-        <v>0.3827</v>
+        <v>0.356</v>
       </c>
       <c r="E24" s="6" t="n">
-        <v>6520</v>
+        <v>7380</v>
       </c>
       <c r="F24" s="7" t="n">
-        <v>0.11</v>
+        <v>-0.119</v>
       </c>
       <c r="G24" s="8" t="n">
-        <v>0.067</v>
+        <v>0.07190000000000001</v>
       </c>
       <c r="H24" s="6" t="n">
-        <v>7060</v>
+        <v>7443</v>
       </c>
       <c r="I24" s="7" t="n">
-        <v>-0.181</v>
+        <v>-0.239</v>
       </c>
       <c r="J24" s="8" t="n">
         <v>0.0725</v>
       </c>
       <c r="K24" s="6" t="n">
-        <v>2512</v>
+        <v>3041</v>
       </c>
       <c r="L24" s="7" t="n">
-        <v>0.261</v>
+        <v>0.624</v>
       </c>
       <c r="M24" s="8" t="n">
-        <v>0.0258</v>
+        <v>0.0296</v>
       </c>
       <c r="N24" s="6" t="n">
-        <v>2344</v>
+        <v>2463</v>
       </c>
       <c r="O24" s="7" t="n">
-        <v>0.191</v>
+        <v>0.128</v>
       </c>
       <c r="P24" s="8" t="n">
-        <v>0.0241</v>
+        <v>0.024</v>
       </c>
       <c r="Q24" s="6" t="n">
-        <v>3373</v>
+        <v>3450</v>
       </c>
       <c r="R24" s="7" t="n">
-        <v>0.005</v>
+        <v>0.04</v>
       </c>
       <c r="S24" s="8" t="n">
-        <v>0.0347</v>
+        <v>0.0336</v>
       </c>
       <c r="T24" s="6" t="n">
-        <v>97337</v>
+        <v>102598</v>
       </c>
       <c r="U24" s="7" t="n">
-        <v>-0.018</v>
+        <v>-0.05400000000000001</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Jan-25</t>
+          <t>Feb-25</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>41884</v>
+        <v>37247</v>
       </c>
       <c r="C25" s="7" t="n">
-        <v>0.062</v>
+        <v>-0.021</v>
       </c>
       <c r="D25" s="8" t="n">
-        <v>0.3804999999999999</v>
+        <v>0.3827</v>
       </c>
       <c r="E25" s="6" t="n">
-        <v>6948</v>
+        <v>6520</v>
       </c>
       <c r="F25" s="7" t="n">
-        <v>0.3</v>
+        <v>0.11</v>
       </c>
       <c r="G25" s="8" t="n">
-        <v>0.0631</v>
+        <v>0.067</v>
       </c>
       <c r="H25" s="6" t="n">
-        <v>8350</v>
+        <v>7060</v>
       </c>
       <c r="I25" s="7" t="n">
-        <v>-0.032</v>
+        <v>-0.181</v>
       </c>
       <c r="J25" s="8" t="n">
-        <v>0.0759</v>
+        <v>0.0725</v>
       </c>
       <c r="K25" s="6" t="n">
-        <v>2794</v>
+        <v>2512</v>
       </c>
       <c r="L25" s="7" t="n">
-        <v>0.462</v>
+        <v>0.261</v>
       </c>
       <c r="M25" s="8" t="n">
-        <v>0.0254</v>
+        <v>0.0258</v>
       </c>
       <c r="N25" s="6" t="n">
-        <v>2763</v>
+        <v>2344</v>
       </c>
       <c r="O25" s="7" t="n">
-        <v>0.331</v>
+        <v>0.191</v>
       </c>
       <c r="P25" s="8" t="n">
-        <v>0.0251</v>
+        <v>0.0241</v>
       </c>
       <c r="Q25" s="6" t="n">
-        <v>3879</v>
+        <v>3373</v>
       </c>
       <c r="R25" s="7" t="n">
-        <v>0.149</v>
+        <v>0.005</v>
       </c>
       <c r="S25" s="8" t="n">
-        <v>0.0352</v>
+        <v>0.0347</v>
       </c>
       <c r="T25" s="6" t="n">
-        <v>110066</v>
+        <v>97337</v>
       </c>
       <c r="U25" s="7" t="n">
-        <v>0.068</v>
+        <v>-0.018</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Dec-24</t>
+          <t>Jan-25</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>31171</v>
+        <v>41884</v>
       </c>
       <c r="C26" s="7" t="n">
-        <v>-0.077</v>
+        <v>0.062</v>
       </c>
       <c r="D26" s="8" t="n">
-        <v>0.3228</v>
+        <v>0.3804999999999999</v>
       </c>
       <c r="E26" s="6" t="n">
-        <v>6158</v>
+        <v>6948</v>
       </c>
       <c r="F26" s="7" t="n">
-        <v>0.039</v>
+        <v>0.3</v>
       </c>
       <c r="G26" s="8" t="n">
-        <v>0.0638</v>
+        <v>0.0631</v>
       </c>
       <c r="H26" s="6" t="n">
-        <v>6757</v>
+        <v>8350</v>
       </c>
       <c r="I26" s="7" t="n">
-        <v>-0.178</v>
+        <v>-0.032</v>
       </c>
       <c r="J26" s="8" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.0759</v>
       </c>
       <c r="K26" s="6" t="n">
-        <v>1987</v>
+        <v>2794</v>
       </c>
       <c r="L26" s="7" t="n">
-        <v>0.191</v>
+        <v>0.462</v>
       </c>
       <c r="M26" s="8" t="n">
-        <v>0.0206</v>
+        <v>0.0254</v>
       </c>
       <c r="N26" s="6" t="n">
-        <v>2235</v>
+        <v>2763</v>
       </c>
       <c r="O26" s="7" t="n">
-        <v>0.153</v>
+        <v>0.331</v>
       </c>
       <c r="P26" s="8" t="n">
-        <v>0.0231</v>
+        <v>0.0251</v>
       </c>
       <c r="Q26" s="6" t="n">
-        <v>3798</v>
+        <v>3879</v>
       </c>
       <c r="R26" s="7" t="n">
-        <v>-0.005</v>
+        <v>0.149</v>
       </c>
       <c r="S26" s="8" t="n">
-        <v>0.0393</v>
+        <v>0.0352</v>
       </c>
       <c r="T26" s="6" t="n">
-        <v>96556</v>
+        <v>110066</v>
       </c>
       <c r="U26" s="7" t="n">
-        <v>-0.046</v>
+        <v>0.068</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Nov-24</t>
+          <t>Dec-24</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>43017</v>
+        <v>31171</v>
       </c>
       <c r="C27" s="7" t="n">
-        <v>0.015</v>
+        <v>-0.077</v>
       </c>
       <c r="D27" s="8" t="n">
-        <v>0.3806</v>
+        <v>0.3228</v>
       </c>
       <c r="E27" s="6" t="n">
-        <v>7893</v>
+        <v>6158</v>
       </c>
       <c r="F27" s="7" t="n">
-        <v>0.224</v>
+        <v>0.039</v>
       </c>
       <c r="G27" s="8" t="n">
-        <v>0.0698</v>
+        <v>0.0638</v>
       </c>
       <c r="H27" s="6" t="n">
-        <v>9294</v>
+        <v>6757</v>
       </c>
       <c r="I27" s="7" t="n">
-        <v>0.003</v>
+        <v>-0.178</v>
       </c>
       <c r="J27" s="8" t="n">
-        <v>0.0822</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="K27" s="6" t="n">
-        <v>2241</v>
+        <v>1987</v>
       </c>
       <c r="L27" s="7" t="n">
-        <v>0.344</v>
+        <v>0.191</v>
       </c>
       <c r="M27" s="8" t="n">
-        <v>0.0198</v>
+        <v>0.0206</v>
       </c>
       <c r="N27" s="6" t="n">
-        <v>2518</v>
+        <v>2235</v>
       </c>
       <c r="O27" s="7" t="n">
-        <v>0.194</v>
+        <v>0.153</v>
       </c>
       <c r="P27" s="8" t="n">
-        <v>0.0223</v>
+        <v>0.0231</v>
       </c>
       <c r="Q27" s="6" t="n">
-        <v>3976</v>
+        <v>3798</v>
       </c>
       <c r="R27" s="7" t="n">
-        <v>0.078</v>
+        <v>-0.005</v>
       </c>
       <c r="S27" s="8" t="n">
-        <v>0.0352</v>
+        <v>0.0393</v>
       </c>
       <c r="T27" s="6" t="n">
-        <v>113023</v>
+        <v>96556</v>
       </c>
       <c r="U27" s="7" t="n">
-        <v>0.053</v>
+        <v>-0.046</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Oct-24</t>
+          <t>Nov-24</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>51901</v>
+        <v>43017</v>
       </c>
       <c r="C28" s="7" t="n">
-        <v>0.141</v>
+        <v>0.015</v>
       </c>
       <c r="D28" s="8" t="n">
-        <v>0.4071</v>
+        <v>0.3806</v>
       </c>
       <c r="E28" s="6" t="n">
-        <v>8304</v>
+        <v>7893</v>
       </c>
       <c r="F28" s="7" t="n">
-        <v>0.405</v>
+        <v>0.224</v>
       </c>
       <c r="G28" s="8" t="n">
-        <v>0.06510000000000001</v>
+        <v>0.0698</v>
       </c>
       <c r="H28" s="6" t="n">
-        <v>9451</v>
+        <v>9294</v>
       </c>
       <c r="I28" s="7" t="n">
-        <v>-0.029</v>
+        <v>0.003</v>
       </c>
       <c r="J28" s="8" t="n">
-        <v>0.0741</v>
+        <v>0.0822</v>
       </c>
       <c r="K28" s="6" t="n">
-        <v>2560</v>
+        <v>2241</v>
       </c>
       <c r="L28" s="7" t="n">
-        <v>0.538</v>
+        <v>0.344</v>
       </c>
       <c r="M28" s="8" t="n">
-        <v>0.0201</v>
+        <v>0.0198</v>
       </c>
       <c r="N28" s="6" t="n">
-        <v>3216</v>
+        <v>2518</v>
       </c>
       <c r="O28" s="7" t="n">
-        <v>0.4709999999999999</v>
+        <v>0.194</v>
       </c>
       <c r="P28" s="8" t="n">
-        <v>0.0252</v>
+        <v>0.0223</v>
       </c>
       <c r="Q28" s="6" t="n">
-        <v>4600</v>
+        <v>3976</v>
       </c>
       <c r="R28" s="7" t="n">
-        <v>0.131</v>
+        <v>0.078</v>
       </c>
       <c r="S28" s="8" t="n">
-        <v>0.0361</v>
+        <v>0.0352</v>
       </c>
       <c r="T28" s="6" t="n">
-        <v>127477</v>
+        <v>113023</v>
       </c>
       <c r="U28" s="7" t="n">
-        <v>0.114</v>
+        <v>0.053</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
+          <t>Oct-24</t>
+        </is>
+      </c>
+      <c r="B29" s="6" t="n">
+        <v>51901</v>
+      </c>
+      <c r="C29" s="7" t="n">
+        <v>0.141</v>
+      </c>
+      <c r="D29" s="8" t="n">
+        <v>0.4071</v>
+      </c>
+      <c r="E29" s="6" t="n">
+        <v>8304</v>
+      </c>
+      <c r="F29" s="7" t="n">
+        <v>0.405</v>
+      </c>
+      <c r="G29" s="8" t="n">
+        <v>0.06510000000000001</v>
+      </c>
+      <c r="H29" s="6" t="n">
+        <v>9451</v>
+      </c>
+      <c r="I29" s="7" t="n">
+        <v>-0.029</v>
+      </c>
+      <c r="J29" s="8" t="n">
+        <v>0.0741</v>
+      </c>
+      <c r="K29" s="6" t="n">
+        <v>2560</v>
+      </c>
+      <c r="L29" s="7" t="n">
+        <v>0.538</v>
+      </c>
+      <c r="M29" s="8" t="n">
+        <v>0.0201</v>
+      </c>
+      <c r="N29" s="6" t="n">
+        <v>3216</v>
+      </c>
+      <c r="O29" s="7" t="n">
+        <v>0.4709999999999999</v>
+      </c>
+      <c r="P29" s="8" t="n">
+        <v>0.0252</v>
+      </c>
+      <c r="Q29" s="6" t="n">
+        <v>4600</v>
+      </c>
+      <c r="R29" s="7" t="n">
+        <v>0.131</v>
+      </c>
+      <c r="S29" s="8" t="n">
+        <v>0.0361</v>
+      </c>
+      <c r="T29" s="6" t="n">
+        <v>127477</v>
+      </c>
+      <c r="U29" s="7" t="n">
+        <v>0.114</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="5" t="inlineStr">
+        <is>
           <t>Sep-24</t>
         </is>
       </c>
-      <c r="B29" s="6" t="n">
+      <c r="B30" s="6" t="n">
         <v>41009</v>
       </c>
-      <c r="C29" s="7" t="n">
+      <c r="C30" s="7" t="n">
         <v>-0.008999999999999999</v>
       </c>
-      <c r="D29" s="8" t="n">
+      <c r="D30" s="8" t="n">
         <v>0.3705999999999999</v>
       </c>
-      <c r="E29" s="6" t="n">
+      <c r="E30" s="6" t="n">
         <v>6731</v>
       </c>
-      <c r="F29" s="7" t="n">
+      <c r="F30" s="7" t="n">
         <v>0.146</v>
       </c>
-      <c r="G29" s="8" t="n">
+      <c r="G30" s="8" t="n">
         <v>0.0608</v>
       </c>
-      <c r="H29" s="6" t="n">
+      <c r="H30" s="6" t="n">
         <v>8053</v>
       </c>
-      <c r="I29" s="7" t="n">
+      <c r="I30" s="7" t="n">
         <v>-0.066</v>
       </c>
-      <c r="J29" s="8" t="n">
+      <c r="J30" s="8" t="n">
         <v>0.0728</v>
       </c>
-      <c r="K29" s="6" t="n">
+      <c r="K30" s="6" t="n">
         <v>2119</v>
       </c>
-      <c r="L29" s="7" t="n">
+      <c r="L30" s="7" t="n">
         <v>0.405</v>
       </c>
-      <c r="M29" s="8" t="n">
+      <c r="M30" s="8" t="n">
         <v>0.0191</v>
       </c>
-      <c r="N29" s="6" t="n">
+      <c r="N30" s="6" t="n">
         <v>2186</v>
       </c>
-      <c r="O29" s="7" t="n">
+      <c r="O30" s="7" t="n">
         <v>0.011</v>
       </c>
-      <c r="P29" s="8" t="n">
+      <c r="P30" s="8" t="n">
         <v>0.0198</v>
       </c>
-      <c r="Q29" s="6" t="n">
+      <c r="Q30" s="6" t="n">
         <v>3827</v>
       </c>
-      <c r="R29" s="7" t="n">
+      <c r="R30" s="7" t="n">
         <v>-0.04100000000000001</v>
       </c>
-      <c r="S29" s="8" t="n">
+      <c r="S30" s="8" t="n">
         <v>0.0346</v>
       </c>
-      <c r="T29" s="6" t="n">
+      <c r="T30" s="6" t="n">
         <v>110657</v>
       </c>
-      <c r="U29" s="7" t="n">
+      <c r="U30" s="7" t="n">
         <v>0.008</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>