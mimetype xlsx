--- v0 (2026-05-28)
+++ v1 (2026-07-12)
@@ -497,1720 +497,1729 @@
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="12" customWidth="1" min="16" max="16"/>
     <col width="12" customWidth="1" min="17" max="17"/>
     <col width="12" customWidth="1" min="18" max="18"/>
     <col width="12" customWidth="1" min="19" max="19"/>
     <col width="12" customWidth="1" min="20" max="20"/>
     <col width="12" customWidth="1" min="21" max="21"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Indian Stock Alerts — indianstockalerts.com</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Bus EVs — Monthly Vahan Registration Data | Generated: 28 May 2026</t>
+          <t>Bus EVs — Monthly Vahan Registration Data | Generated: 12 Jul 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Source: Vahan (MoRTH). Registrations ≠ dispatches. For personal use only — redistribution prohibited.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
+          <t>Switch Vol</t>
+        </is>
+      </c>
+      <c r="C5" s="4" t="inlineStr">
+        <is>
+          <t>Switch YoY%</t>
+        </is>
+      </c>
+      <c r="D5" s="4" t="inlineStr">
+        <is>
+          <t>Switch MS%</t>
+        </is>
+      </c>
+      <c r="E5" s="4" t="inlineStr">
+        <is>
+          <t>Jbm Vol</t>
+        </is>
+      </c>
+      <c r="F5" s="4" t="inlineStr">
+        <is>
+          <t>Jbm YoY%</t>
+        </is>
+      </c>
+      <c r="G5" s="4" t="inlineStr">
+        <is>
+          <t>Jbm MS%</t>
+        </is>
+      </c>
+      <c r="H5" s="4" t="inlineStr">
+        <is>
+          <t>Pmi Vol</t>
+        </is>
+      </c>
+      <c r="I5" s="4" t="inlineStr">
+        <is>
+          <t>Pmi YoY%</t>
+        </is>
+      </c>
+      <c r="J5" s="4" t="inlineStr">
+        <is>
+          <t>Pmi MS%</t>
+        </is>
+      </c>
+      <c r="K5" s="4" t="inlineStr">
+        <is>
+          <t>Olectra Vol</t>
+        </is>
+      </c>
+      <c r="L5" s="4" t="inlineStr">
+        <is>
+          <t>Olectra YoY%</t>
+        </is>
+      </c>
+      <c r="M5" s="4" t="inlineStr">
+        <is>
+          <t>Olectra MS%</t>
+        </is>
+      </c>
+      <c r="N5" s="4" t="inlineStr">
+        <is>
+          <t>Pinnacle Vol</t>
+        </is>
+      </c>
+      <c r="O5" s="4" t="inlineStr">
+        <is>
+          <t>Pinnacle YoY%</t>
+        </is>
+      </c>
+      <c r="P5" s="4" t="inlineStr">
+        <is>
+          <t>Pinnacle MS%</t>
+        </is>
+      </c>
+      <c r="Q5" s="4" t="inlineStr">
+        <is>
           <t>Tata Vol</t>
         </is>
       </c>
-      <c r="C5" s="4" t="inlineStr">
+      <c r="R5" s="4" t="inlineStr">
         <is>
           <t>Tata YoY%</t>
         </is>
       </c>
-      <c r="D5" s="4" t="inlineStr">
+      <c r="S5" s="4" t="inlineStr">
         <is>
           <t>Tata MS%</t>
-        </is>
-[...73 lines deleted...]
-          <t>Pinnacle MS%</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Industry Vol</t>
         </is>
       </c>
       <c r="U5" s="4" t="inlineStr">
         <is>
           <t>Industry YoY%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>May-26(P)*</t>
+          <t>Jul-26(P)*</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="C6" s="7" t="n">
-        <v>-0.333</v>
+        <v>-0.9399999999999999</v>
       </c>
       <c r="D6" s="8" t="n">
-        <v>0.0067</v>
+        <v>0.0357</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>156</v>
+        <v>68</v>
       </c>
       <c r="F6" s="7" t="n">
-        <v>1.053</v>
+        <v>0.388</v>
       </c>
       <c r="G6" s="8" t="n">
-        <v>0.4533</v>
+        <v>0.2143</v>
       </c>
       <c r="H6" s="6" t="n">
-        <v>62</v>
+        <v>99</v>
       </c>
       <c r="I6" s="7" t="n">
-        <v>0.216</v>
+        <v>3.5</v>
       </c>
       <c r="J6" s="8" t="n">
-        <v>0.18</v>
+        <v>0.3125</v>
       </c>
       <c r="K6" s="6" t="n">
-        <v>57</v>
+        <v>110</v>
       </c>
       <c r="L6" s="7" t="n">
-        <v>-0.612</v>
+        <v>0.236</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0.1667</v>
+        <v>0.3482</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="O6" s="7" t="n">
-        <v>-0.264</v>
+        <v>-0.417</v>
       </c>
       <c r="P6" s="8" t="n">
-        <v>0.1533</v>
+        <v>0.0446</v>
       </c>
       <c r="Q6" s="6" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="R6" s="7" t="n">
-        <v>-0.5</v>
+        <v>-0.857</v>
       </c>
       <c r="S6" s="8" t="n">
-        <v>0.0167</v>
+        <v>0.0089</v>
       </c>
       <c r="T6" s="6" t="n">
-        <v>344</v>
+        <v>316</v>
       </c>
       <c r="U6" s="7" t="n">
-        <v>-0.08</v>
+        <v>-0.216</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>May-26</t>
+          <t>Jul-26</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D7" s="8" t="n">
-        <v>0.0067</v>
+        <v>0.0357</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>136</v>
+        <v>24</v>
       </c>
       <c r="G7" s="8" t="n">
-        <v>0.4533</v>
+        <v>0.2143</v>
       </c>
       <c r="H7" s="6" t="n">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="J7" s="8" t="n">
-        <v>0.18</v>
+        <v>0.3125</v>
       </c>
       <c r="K7" s="6" t="n">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0.1667</v>
+        <v>0.3482</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>46</v>
+        <v>5</v>
       </c>
       <c r="P7" s="8" t="n">
-        <v>0.1533</v>
+        <v>0.0446</v>
       </c>
       <c r="Q7" s="6" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="S7" s="8" t="n">
-        <v>0.0167</v>
+        <v>0.0089</v>
       </c>
       <c r="T7" s="6" t="n">
-        <v>300</v>
+        <v>112</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Apr-26</t>
+          <t>Jun-26</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>3</v>
+        <v>178</v>
       </c>
       <c r="C8" s="7" t="n">
-        <v>-0.5</v>
+        <v>0.179</v>
       </c>
       <c r="D8" s="8" t="n">
-        <v>0.0086</v>
+        <v>0.2422</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>54</v>
+        <v>114</v>
       </c>
       <c r="F8" s="7" t="n">
-        <v>0.286</v>
+        <v>1</v>
       </c>
       <c r="G8" s="8" t="n">
-        <v>0.1556</v>
+        <v>0.1551</v>
       </c>
       <c r="H8" s="6" t="n">
-        <v>62</v>
+        <v>176</v>
+      </c>
+      <c r="I8" s="7" t="n">
+        <v>0.397</v>
       </c>
       <c r="J8" s="8" t="n">
-        <v>0.1787</v>
+        <v>0.2395</v>
       </c>
       <c r="K8" s="6" t="n">
-        <v>111</v>
+        <v>128</v>
       </c>
       <c r="L8" s="7" t="n">
-        <v>-0.41</v>
+        <v>0.6</v>
       </c>
       <c r="M8" s="8" t="n">
-        <v>0.3199</v>
+        <v>0.1741</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>1</v>
+        <v>53</v>
       </c>
       <c r="O8" s="7" t="n">
-        <v>-0.96</v>
+        <v>-0.509</v>
       </c>
       <c r="P8" s="8" t="n">
-        <v>0.0029</v>
+        <v>0.0721</v>
       </c>
       <c r="Q8" s="6" t="n">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="R8" s="7" t="n">
-        <v>0.16333</v>
+        <v>-0.382</v>
       </c>
       <c r="S8" s="8" t="n">
-        <v>0.1499</v>
+        <v>0.0286</v>
       </c>
       <c r="T8" s="6" t="n">
-        <v>347</v>
+        <v>735</v>
       </c>
       <c r="U8" s="7" t="n">
-        <v>0.213</v>
+        <v>0.292</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>Mar-26</t>
+          <t>May-26</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
+        <v>54</v>
+      </c>
+      <c r="C9" s="7" t="n">
+        <v>0.059</v>
+      </c>
+      <c r="D9" s="8" t="n">
+        <v>0.1492</v>
+      </c>
+      <c r="E9" s="6" t="n">
+        <v>157</v>
+      </c>
+      <c r="F9" s="7" t="n">
+        <v>1.066</v>
+      </c>
+      <c r="G9" s="8" t="n">
+        <v>0.4337</v>
+      </c>
+      <c r="H9" s="6" t="n">
+        <v>50</v>
+      </c>
+      <c r="I9" s="7" t="n">
+        <v>-0.66</v>
+      </c>
+      <c r="J9" s="8" t="n">
+        <v>0.1381</v>
+      </c>
+      <c r="K9" s="6" t="n">
+        <v>87</v>
+      </c>
+      <c r="L9" s="7" t="n">
+        <v>0.208</v>
+      </c>
+      <c r="M9" s="8" t="n">
+        <v>0.2403</v>
+      </c>
+      <c r="N9" s="6" t="n">
+        <v>5</v>
+      </c>
+      <c r="O9" s="7" t="n">
+        <v>-0.583</v>
+      </c>
+      <c r="P9" s="8" t="n">
+        <v>0.0138</v>
+      </c>
+      <c r="Q9" s="6" t="n">
         <v>2</v>
       </c>
-      <c r="C9" s="7" t="n">
-[...43 lines deleted...]
-      </c>
       <c r="R9" s="7" t="n">
-        <v>0.34</v>
+        <v>-0.333</v>
       </c>
       <c r="S9" s="8" t="n">
-        <v>0.0625</v>
+        <v>0.0055</v>
       </c>
       <c r="T9" s="6" t="n">
-        <v>560</v>
+        <v>362</v>
       </c>
       <c r="U9" s="7" t="n">
-        <v>0.582</v>
+        <v>-0.032</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Feb-26</t>
+          <t>Apr-26</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>-0.571</v>
+        <v>62</v>
       </c>
       <c r="D10" s="8" t="n">
-        <v>0.0274</v>
+        <v>0.1787</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>147</v>
+        <v>54</v>
       </c>
       <c r="F10" s="7" t="n">
-        <v>0.67</v>
+        <v>0.286</v>
       </c>
       <c r="G10" s="8" t="n">
-        <v>0.2234</v>
+        <v>0.1556</v>
       </c>
       <c r="H10" s="6" t="n">
-        <v>280</v>
+        <v>111</v>
       </c>
       <c r="I10" s="7" t="n">
-        <v>2.182</v>
+        <v>-0.41</v>
       </c>
       <c r="J10" s="8" t="n">
-        <v>0.4255</v>
+        <v>0.3199</v>
       </c>
       <c r="K10" s="6" t="n">
-        <v>83</v>
+        <v>1</v>
       </c>
       <c r="L10" s="7" t="n">
-        <v>0.456</v>
+        <v>-0.96</v>
       </c>
       <c r="M10" s="8" t="n">
-        <v>0.1261</v>
+        <v>0.0029</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>100</v>
+        <v>52</v>
       </c>
       <c r="O10" s="7" t="n">
-        <v>0.515</v>
+        <v>0.16333</v>
       </c>
       <c r="P10" s="8" t="n">
-        <v>0.152</v>
+        <v>0.1499</v>
       </c>
       <c r="Q10" s="6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="R10" s="7" t="n">
-        <v>0</v>
+        <v>-0.5</v>
       </c>
       <c r="S10" s="8" t="n">
-        <v>0.003</v>
+        <v>0.0086</v>
       </c>
       <c r="T10" s="6" t="n">
-        <v>658</v>
+        <v>347</v>
       </c>
       <c r="U10" s="7" t="n">
-        <v>0.8030000000000002</v>
+        <v>0.213</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Jan-26</t>
+          <t>Mar-26</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>26</v>
+        <v>162</v>
       </c>
       <c r="C11" s="7" t="n">
-        <v>0.04</v>
+        <v>0.434</v>
       </c>
       <c r="D11" s="8" t="n">
-        <v>0.0609</v>
+        <v>0.2893</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>108</v>
+        <v>196</v>
       </c>
       <c r="F11" s="7" t="n">
-        <v>0.038</v>
+        <v>1.513</v>
       </c>
       <c r="G11" s="8" t="n">
-        <v>0.2529</v>
+        <v>0.35</v>
       </c>
       <c r="H11" s="6" t="n">
-        <v>100</v>
+        <v>123</v>
       </c>
       <c r="I11" s="7" t="n">
-        <v>-0.2</v>
+        <v>3.92</v>
       </c>
       <c r="J11" s="8" t="n">
-        <v>0.2342</v>
+        <v>0.2196</v>
       </c>
       <c r="K11" s="6" t="n">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="L11" s="7" t="n">
-        <v>-0.265</v>
+        <v>-1</v>
       </c>
       <c r="M11" s="8" t="n">
-        <v>0.1171</v>
+        <v>0</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>81</v>
+        <v>35</v>
       </c>
       <c r="O11" s="7" t="n">
-        <v>-0.165</v>
+        <v>0.34</v>
       </c>
       <c r="P11" s="8" t="n">
-        <v>0.1897</v>
+        <v>0.0625</v>
       </c>
       <c r="Q11" s="6" t="n">
-        <v>25</v>
+        <v>2</v>
       </c>
       <c r="R11" s="7" t="n">
-        <v>0.24</v>
+        <v>-0.917</v>
       </c>
       <c r="S11" s="8" t="n">
-        <v>0.0585</v>
+        <v>0.0036</v>
       </c>
       <c r="T11" s="6" t="n">
-        <v>427</v>
+        <v>560</v>
       </c>
       <c r="U11" s="7" t="n">
-        <v>-0.095</v>
+        <v>0.582</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Dec-25</t>
+          <t>Feb-26</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>9</v>
+        <v>280</v>
       </c>
       <c r="C12" s="7" t="n">
-        <v>-0.55</v>
+        <v>2.182</v>
       </c>
       <c r="D12" s="8" t="n">
-        <v>0.0156</v>
+        <v>0.4255</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>134</v>
+        <v>147</v>
       </c>
       <c r="F12" s="7" t="n">
-        <v>0.276</v>
+        <v>0.67</v>
       </c>
       <c r="G12" s="8" t="n">
-        <v>0.2318</v>
+        <v>0.2234</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>175</v>
+        <v>83</v>
       </c>
       <c r="I12" s="7" t="n">
-        <v>4.833</v>
+        <v>0.456</v>
       </c>
       <c r="J12" s="8" t="n">
-        <v>0.3028</v>
+        <v>0.1261</v>
       </c>
       <c r="K12" s="6" t="n">
-        <v>127</v>
+        <v>100</v>
       </c>
       <c r="L12" s="7" t="n">
-        <v>3.233</v>
+        <v>0.515</v>
       </c>
       <c r="M12" s="8" t="n">
-        <v>0.2197</v>
+        <v>0.152</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>106</v>
+        <v>2</v>
       </c>
       <c r="O12" s="7" t="n">
-        <v>0.205</v>
+        <v>0</v>
       </c>
       <c r="P12" s="8" t="n">
-        <v>0.1834</v>
+        <v>0.003</v>
       </c>
       <c r="Q12" s="6" t="n">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="R12" s="7" t="n">
-        <v>0.111</v>
+        <v>-0.571</v>
       </c>
       <c r="S12" s="8" t="n">
-        <v>0.0173</v>
+        <v>0.0274</v>
       </c>
       <c r="T12" s="6" t="n">
-        <v>578</v>
+        <v>658</v>
       </c>
       <c r="U12" s="7" t="n">
-        <v>0.806</v>
+        <v>0.8030000000000002</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Nov-25</t>
+          <t>Jan-26</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>2</v>
+        <v>100</v>
       </c>
       <c r="C13" s="7" t="n">
-        <v>-0.968</v>
+        <v>-0.2</v>
       </c>
       <c r="D13" s="8" t="n">
-        <v>0.0046</v>
+        <v>0.2342</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>20</v>
+        <v>108</v>
       </c>
       <c r="F13" s="7" t="n">
-        <v>-0.545</v>
+        <v>0.038</v>
       </c>
       <c r="G13" s="8" t="n">
-        <v>0.0461</v>
+        <v>0.2529</v>
       </c>
       <c r="H13" s="6" t="n">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="I13" s="7" t="n">
-        <v>0.26</v>
+        <v>-0.265</v>
       </c>
       <c r="J13" s="8" t="n">
-        <v>0.1244</v>
+        <v>0.1171</v>
       </c>
       <c r="K13" s="6" t="n">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="L13" s="7" t="n">
-        <v>0.72</v>
+        <v>-0.165</v>
       </c>
       <c r="M13" s="8" t="n">
-        <v>0.1682</v>
+        <v>0.1897</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>147</v>
+        <v>25</v>
       </c>
       <c r="O13" s="7" t="n">
-        <v>2.341</v>
+        <v>0.24</v>
       </c>
       <c r="P13" s="8" t="n">
-        <v>0.3387</v>
+        <v>0.0585</v>
       </c>
       <c r="Q13" s="6" t="n">
-        <v>126</v>
+        <v>26</v>
       </c>
       <c r="R13" s="7" t="n">
-        <v>0.2</v>
+        <v>0.04</v>
       </c>
       <c r="S13" s="8" t="n">
-        <v>0.2903</v>
+        <v>0.0609</v>
       </c>
       <c r="T13" s="6" t="n">
-        <v>434</v>
+        <v>427</v>
       </c>
       <c r="U13" s="7" t="n">
-        <v>1.17</v>
+        <v>-0.095</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Oct-25</t>
+          <t>Dec-25</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>4</v>
+        <v>175</v>
       </c>
       <c r="C14" s="7" t="n">
-        <v>-0.971</v>
+        <v>4.833</v>
       </c>
       <c r="D14" s="8" t="n">
-        <v>0.0121</v>
+        <v>0.3028</v>
       </c>
       <c r="E14" s="6" t="n">
-        <v>29</v>
+        <v>134</v>
       </c>
       <c r="F14" s="7" t="n">
-        <v>-0.67</v>
+        <v>0.276</v>
       </c>
       <c r="G14" s="8" t="n">
-        <v>0.0876</v>
+        <v>0.2318</v>
       </c>
       <c r="H14" s="6" t="n">
-        <v>29</v>
+        <v>127</v>
       </c>
       <c r="I14" s="7" t="n">
-        <v>0.381</v>
+        <v>3.233</v>
       </c>
       <c r="J14" s="8" t="n">
-        <v>0.0876</v>
+        <v>0.2197</v>
       </c>
       <c r="K14" s="6" t="n">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="L14" s="7" t="n">
-        <v>0.244</v>
+        <v>0.205</v>
       </c>
       <c r="M14" s="8" t="n">
-        <v>0.3233</v>
+        <v>0.1834</v>
       </c>
       <c r="N14" s="6" t="n">
-        <v>140</v>
+        <v>10</v>
       </c>
       <c r="O14" s="7" t="n">
-        <v>0.728</v>
+        <v>0.111</v>
       </c>
       <c r="P14" s="8" t="n">
-        <v>0.423</v>
+        <v>0.0173</v>
       </c>
       <c r="Q14" s="6" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="R14" s="7" t="n">
-        <v>-0.636</v>
+        <v>-0.55</v>
       </c>
       <c r="S14" s="8" t="n">
-        <v>0.0242</v>
+        <v>0.0156</v>
       </c>
       <c r="T14" s="6" t="n">
-        <v>331</v>
+        <v>578</v>
       </c>
       <c r="U14" s="7" t="n">
-        <v>-0.253</v>
+        <v>0.806</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Sep-25</t>
+          <t>Nov-25</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="C15" s="7" t="n">
-        <v>-0.9379999999999999</v>
+        <v>0.26</v>
       </c>
       <c r="D15" s="8" t="n">
-        <v>0.0312</v>
+        <v>0.1244</v>
       </c>
       <c r="E15" s="6" t="n">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F15" s="7" t="n">
-        <v>-0.831</v>
+        <v>-0.545</v>
       </c>
       <c r="G15" s="8" t="n">
-        <v>0.0283</v>
+        <v>0.0461</v>
       </c>
       <c r="H15" s="6" t="n">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="I15" s="7" t="n">
-        <v>2.5</v>
+        <v>0.72</v>
       </c>
       <c r="J15" s="8" t="n">
-        <v>0.1983</v>
+        <v>0.1682</v>
       </c>
       <c r="K15" s="6" t="n">
-        <v>85</v>
+        <v>147</v>
       </c>
       <c r="L15" s="7" t="n">
-        <v>0.149</v>
+        <v>2.341</v>
       </c>
       <c r="M15" s="8" t="n">
-        <v>0.2408</v>
+        <v>0.3387</v>
       </c>
       <c r="N15" s="6" t="n">
-        <v>143</v>
+        <v>126</v>
       </c>
       <c r="O15" s="7" t="n">
-        <v>-0.173</v>
+        <v>0.2</v>
       </c>
       <c r="P15" s="8" t="n">
-        <v>0.4051000000000001</v>
+        <v>0.2903</v>
       </c>
       <c r="Q15" s="6" t="n">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="R15" s="7" t="n">
-        <v>0.375</v>
+        <v>-0.968</v>
       </c>
       <c r="S15" s="8" t="n">
-        <v>0.0312</v>
+        <v>0.0046</v>
       </c>
       <c r="T15" s="6" t="n">
-        <v>353</v>
+        <v>434</v>
       </c>
       <c r="U15" s="7" t="n">
-        <v>-0.311</v>
+        <v>1.17</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Aug-25</t>
+          <t>Oct-25</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="C16" s="7" t="n">
-        <v>-0.574</v>
+        <v>0.381</v>
       </c>
       <c r="D16" s="8" t="n">
-        <v>0.1116</v>
+        <v>0.0876</v>
       </c>
       <c r="E16" s="6" t="n">
-        <v>99</v>
+        <v>29</v>
       </c>
       <c r="F16" s="7" t="n">
-        <v>0.155</v>
+        <v>-0.67</v>
       </c>
       <c r="G16" s="8" t="n">
-        <v>0.2255</v>
+        <v>0.0876</v>
       </c>
       <c r="H16" s="6" t="n">
-        <v>97</v>
+        <v>107</v>
+      </c>
+      <c r="I16" s="7" t="n">
+        <v>0.244</v>
       </c>
       <c r="J16" s="8" t="n">
-        <v>0.221</v>
+        <v>0.3233</v>
       </c>
       <c r="K16" s="6" t="n">
-        <v>58</v>
+        <v>140</v>
       </c>
       <c r="L16" s="7" t="n">
-        <v>1.417</v>
+        <v>0.728</v>
       </c>
       <c r="M16" s="8" t="n">
-        <v>0.1321</v>
+        <v>0.423</v>
       </c>
       <c r="N16" s="6" t="n">
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="O16" s="7" t="n">
-        <v>0.1</v>
+        <v>-0.636</v>
       </c>
       <c r="P16" s="8" t="n">
-        <v>0.2255</v>
+        <v>0.0242</v>
       </c>
       <c r="Q16" s="6" t="n">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="R16" s="7" t="n">
-        <v>0.2</v>
+        <v>-0.971</v>
       </c>
       <c r="S16" s="8" t="n">
-        <v>0.0273</v>
+        <v>0.0121</v>
       </c>
       <c r="T16" s="6" t="n">
-        <v>439</v>
+        <v>331</v>
       </c>
       <c r="U16" s="7" t="n">
-        <v>0.777</v>
+        <v>-0.253</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Jul-25</t>
+          <t>Sep-25</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="C17" s="7" t="n">
-        <v>-0.927</v>
+        <v>2.5</v>
       </c>
       <c r="D17" s="8" t="n">
-        <v>0.0521</v>
+        <v>0.1983</v>
       </c>
       <c r="E17" s="6" t="n">
-        <v>182</v>
+        <v>10</v>
       </c>
       <c r="F17" s="7" t="n">
-        <v>1.638</v>
+        <v>-0.831</v>
       </c>
       <c r="G17" s="8" t="n">
-        <v>0.4515999999999999</v>
+        <v>0.0283</v>
       </c>
       <c r="H17" s="6" t="n">
-        <v>22</v>
+        <v>85</v>
       </c>
       <c r="I17" s="7" t="n">
-        <v>1.444</v>
+        <v>0.149</v>
       </c>
       <c r="J17" s="8" t="n">
-        <v>0.0546</v>
+        <v>0.2408</v>
       </c>
       <c r="K17" s="6" t="n">
-        <v>49</v>
+        <v>143</v>
       </c>
       <c r="L17" s="7" t="n">
-        <v>0.235</v>
+        <v>-0.173</v>
       </c>
       <c r="M17" s="8" t="n">
-        <v>0.1216</v>
+        <v>0.4051000000000001</v>
       </c>
       <c r="N17" s="6" t="n">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="O17" s="7" t="n">
-        <v>0.171</v>
+        <v>0.375</v>
       </c>
       <c r="P17" s="8" t="n">
-        <v>0.2208</v>
+        <v>0.0312</v>
       </c>
       <c r="Q17" s="6" t="n">
-        <v>24</v>
+        <v>11</v>
+      </c>
+      <c r="R17" s="7" t="n">
+        <v>-0.9379999999999999</v>
       </c>
       <c r="S17" s="8" t="n">
-        <v>0.0596</v>
+        <v>0.0312</v>
       </c>
       <c r="T17" s="6" t="n">
-        <v>403</v>
+        <v>353</v>
       </c>
       <c r="U17" s="7" t="n">
-        <v>-0.124</v>
+        <v>-0.311</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Jun-25</t>
+          <t>Aug-25</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="D18" s="8" t="n">
-        <v>0.05979999999999999</v>
+        <v>0.221</v>
       </c>
       <c r="E18" s="6" t="n">
-        <v>151</v>
+        <v>99</v>
       </c>
       <c r="F18" s="7" t="n">
-        <v>3.314</v>
+        <v>0.155</v>
       </c>
       <c r="G18" s="8" t="n">
-        <v>0.2654</v>
+        <v>0.2255</v>
       </c>
       <c r="H18" s="6" t="n">
-        <v>126</v>
+        <v>58</v>
       </c>
       <c r="I18" s="7" t="n">
-        <v>0.305</v>
+        <v>1.417</v>
       </c>
       <c r="J18" s="8" t="n">
-        <v>0.2214</v>
+        <v>0.1321</v>
       </c>
       <c r="K18" s="6" t="n">
-        <v>57</v>
+        <v>99</v>
       </c>
       <c r="L18" s="7" t="n">
-        <v>0.14</v>
+        <v>0.1</v>
       </c>
       <c r="M18" s="8" t="n">
-        <v>0.1002</v>
+        <v>0.2255</v>
       </c>
       <c r="N18" s="6" t="n">
-        <v>80</v>
+        <v>12</v>
       </c>
       <c r="O18" s="7" t="n">
-        <v>5.154</v>
+        <v>0.2</v>
       </c>
       <c r="P18" s="8" t="n">
-        <v>0.1406</v>
+        <v>0.0273</v>
       </c>
       <c r="Q18" s="6" t="n">
-        <v>108</v>
+        <v>49</v>
+      </c>
+      <c r="R18" s="7" t="n">
+        <v>-0.574</v>
       </c>
       <c r="S18" s="8" t="n">
-        <v>0.1898</v>
+        <v>0.1116</v>
       </c>
       <c r="T18" s="6" t="n">
-        <v>569</v>
+        <v>439</v>
       </c>
       <c r="U18" s="7" t="n">
-        <v>3.094</v>
+        <v>0.777</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>May-25</t>
+          <t>Jul-25</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="C19" s="7" t="n">
-        <v>-0.9350000000000001</v>
+        <v>1.444</v>
       </c>
       <c r="D19" s="8" t="n">
-        <v>0.008</v>
+        <v>0.0546</v>
       </c>
       <c r="E19" s="6" t="n">
-        <v>76</v>
+        <v>182</v>
       </c>
       <c r="F19" s="7" t="n">
-        <v>1.235</v>
+        <v>1.638</v>
       </c>
       <c r="G19" s="8" t="n">
-        <v>0.2032</v>
+        <v>0.4515999999999999</v>
       </c>
       <c r="H19" s="6" t="n">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="I19" s="7" t="n">
-        <v>2.188</v>
+        <v>0.235</v>
       </c>
       <c r="J19" s="8" t="n">
-        <v>0.1364</v>
+        <v>0.1216</v>
       </c>
       <c r="K19" s="6" t="n">
-        <v>147</v>
+        <v>89</v>
       </c>
       <c r="L19" s="7" t="n">
-        <v>1.262</v>
+        <v>0.171</v>
       </c>
       <c r="M19" s="8" t="n">
-        <v>0.393</v>
+        <v>0.2208</v>
       </c>
       <c r="N19" s="6" t="n">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>0.412</v>
+        <v>24</v>
       </c>
       <c r="P19" s="8" t="n">
-        <v>0.1925</v>
+        <v>0.0596</v>
       </c>
       <c r="Q19" s="6" t="n">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="R19" s="7" t="n">
-        <v>0.333</v>
+        <v>-0.927</v>
       </c>
       <c r="S19" s="8" t="n">
-        <v>0.0321</v>
+        <v>0.0521</v>
       </c>
       <c r="T19" s="6" t="n">
-        <v>374</v>
+        <v>403</v>
       </c>
       <c r="U19" s="7" t="n">
-        <v>0.433</v>
+        <v>-0.124</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Apr-25</t>
+          <t>Jun-25</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>6</v>
+        <v>126</v>
       </c>
       <c r="C20" s="7" t="n">
-        <v>-0.9330000000000002</v>
+        <v>0.305</v>
       </c>
       <c r="D20" s="8" t="n">
-        <v>0.021</v>
+        <v>0.2214</v>
       </c>
       <c r="E20" s="6" t="n">
-        <v>42</v>
+        <v>151</v>
       </c>
       <c r="F20" s="7" t="n">
-        <v>0.68</v>
+        <v>3.314</v>
       </c>
       <c r="G20" s="8" t="n">
-        <v>0.1469</v>
+        <v>0.2654</v>
       </c>
       <c r="H20" s="6" t="n">
+        <v>57</v>
+      </c>
+      <c r="I20" s="7" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="J20" s="8" t="n">
+        <v>0.1002</v>
+      </c>
+      <c r="K20" s="6" t="n">
+        <v>80</v>
+      </c>
+      <c r="L20" s="7" t="n">
+        <v>5.154</v>
+      </c>
+      <c r="M20" s="8" t="n">
+        <v>0.1406</v>
+      </c>
+      <c r="N20" s="6" t="n">
+        <v>108</v>
+      </c>
+      <c r="P20" s="8" t="n">
+        <v>0.1898</v>
+      </c>
+      <c r="Q20" s="6" t="n">
+        <v>34</v>
+      </c>
+      <c r="R20" s="7" t="n">
         <v>0</v>
       </c>
-      <c r="I20" s="7" t="n">
-[...25 lines deleted...]
-      </c>
       <c r="S20" s="8" t="n">
-        <v>0.0105</v>
+        <v>0.05979999999999999</v>
       </c>
       <c r="T20" s="6" t="n">
-        <v>286</v>
+        <v>569</v>
       </c>
       <c r="U20" s="7" t="n">
-        <v>0.192</v>
+        <v>3.094</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>Mar-25</t>
+          <t>May-25</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="C21" s="7" t="n">
-        <v>-0.893</v>
+        <v>2.188</v>
       </c>
       <c r="D21" s="8" t="n">
-        <v>0.0678</v>
+        <v>0.1364</v>
       </c>
       <c r="E21" s="6" t="n">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="F21" s="7" t="n">
-        <v>0.068</v>
+        <v>1.235</v>
       </c>
       <c r="G21" s="8" t="n">
-        <v>0.2203</v>
+        <v>0.2032</v>
       </c>
       <c r="H21" s="6" t="n">
-        <v>113</v>
+        <v>147</v>
       </c>
       <c r="I21" s="7" t="n">
-        <v>1.055</v>
+        <v>1.262</v>
       </c>
       <c r="J21" s="8" t="n">
-        <v>0.3192</v>
+        <v>0.393</v>
       </c>
       <c r="K21" s="6" t="n">
-        <v>25</v>
+        <v>72</v>
       </c>
       <c r="L21" s="7" t="n">
-        <v>-0.5</v>
+        <v>0.412</v>
       </c>
       <c r="M21" s="8" t="n">
-        <v>0.0706</v>
+        <v>0.1925</v>
       </c>
       <c r="N21" s="6" t="n">
-        <v>76</v>
+        <v>12</v>
       </c>
       <c r="O21" s="7" t="n">
-        <v>1.923</v>
+        <v>0.333</v>
       </c>
       <c r="P21" s="8" t="n">
-        <v>0.2147</v>
+        <v>0.0321</v>
       </c>
       <c r="Q21" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="R21" s="7" t="n">
-        <v>-0.889</v>
+        <v>-0.9350000000000001</v>
       </c>
       <c r="S21" s="8" t="n">
-        <v>0.0028</v>
+        <v>0.008</v>
       </c>
       <c r="T21" s="6" t="n">
-        <v>354</v>
+        <v>374</v>
       </c>
       <c r="U21" s="7" t="n">
-        <v>-0.288</v>
+        <v>0.433</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Feb-25</t>
+          <t>Apr-25</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="C22" s="7" t="n">
+        <v>-1</v>
+      </c>
+      <c r="D22" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="E22" s="6" t="n">
         <v>42</v>
       </c>
-      <c r="C22" s="7" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="F22" s="7" t="n">
+        <v>0.68</v>
+      </c>
+      <c r="G22" s="8" t="n">
+        <v>0.1469</v>
+      </c>
+      <c r="H22" s="6" t="n">
+        <v>188</v>
+      </c>
+      <c r="J22" s="8" t="n">
+        <v>0.6573</v>
+      </c>
+      <c r="K22" s="6" t="n">
+        <v>25</v>
+      </c>
+      <c r="L22" s="7" t="n">
+        <v>-0.621</v>
+      </c>
+      <c r="M22" s="8" t="n">
+        <v>0.08740000000000001</v>
+      </c>
+      <c r="N22" s="6" t="n">
         <v>3</v>
       </c>
-      <c r="G22" s="8" t="n">
-[...22 lines deleted...]
-      </c>
       <c r="O22" s="7" t="n">
-        <v>0.61</v>
+        <v>-0.7</v>
       </c>
       <c r="P22" s="8" t="n">
-        <v>0.1808</v>
+        <v>0.0105</v>
       </c>
       <c r="Q22" s="6" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="R22" s="7" t="n">
-        <v>-0.5</v>
+        <v>-0.9330000000000002</v>
       </c>
       <c r="S22" s="8" t="n">
-        <v>0.0055</v>
+        <v>0.021</v>
       </c>
       <c r="T22" s="6" t="n">
-        <v>365</v>
+        <v>286</v>
       </c>
       <c r="U22" s="7" t="n">
-        <v>0.052</v>
+        <v>0.192</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Jan-25</t>
+          <t>Mar-25</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>25</v>
+        <v>113</v>
       </c>
       <c r="C23" s="7" t="n">
-        <v>-0.8080000000000002</v>
+        <v>1.055</v>
       </c>
       <c r="D23" s="8" t="n">
-        <v>0.053</v>
+        <v>0.3192</v>
       </c>
       <c r="E23" s="6" t="n">
-        <v>104</v>
+        <v>78</v>
       </c>
       <c r="F23" s="7" t="n">
-        <v>-0.467</v>
+        <v>0.068</v>
       </c>
       <c r="G23" s="8" t="n">
         <v>0.2203</v>
       </c>
       <c r="H23" s="6" t="n">
-        <v>125</v>
+        <v>25</v>
       </c>
       <c r="I23" s="7" t="n">
-        <v>3.63</v>
+        <v>-0.5</v>
       </c>
       <c r="J23" s="8" t="n">
-        <v>0.2648</v>
+        <v>0.0706</v>
       </c>
       <c r="K23" s="6" t="n">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="L23" s="7" t="n">
-        <v>0.015</v>
+        <v>1.923</v>
       </c>
       <c r="M23" s="8" t="n">
-        <v>0.1441</v>
+        <v>0.2147</v>
       </c>
       <c r="N23" s="6" t="n">
-        <v>97</v>
+        <v>1</v>
       </c>
       <c r="O23" s="7" t="n">
-        <v>0.228</v>
+        <v>-0.889</v>
       </c>
       <c r="P23" s="8" t="n">
-        <v>0.2055</v>
+        <v>0.0028</v>
       </c>
       <c r="Q23" s="6" t="n">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="R23" s="7" t="n">
-        <v>-0.944</v>
+        <v>-0.893</v>
       </c>
       <c r="S23" s="8" t="n">
-        <v>0.0021</v>
+        <v>0.0678</v>
       </c>
       <c r="T23" s="6" t="n">
-        <v>472</v>
+        <v>354</v>
       </c>
       <c r="U23" s="7" t="n">
-        <v>-0.148</v>
+        <v>-0.288</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Dec-24</t>
+          <t>Feb-25</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>20</v>
+        <v>88</v>
       </c>
       <c r="C24" s="7" t="n">
-        <v>-0.9429999999999999</v>
+        <v>2.667</v>
       </c>
       <c r="D24" s="8" t="n">
-        <v>0.0625</v>
+        <v>0.2411</v>
       </c>
       <c r="E24" s="6" t="n">
-        <v>105</v>
+        <v>88</v>
       </c>
       <c r="F24" s="7" t="n">
-        <v>-0.234</v>
+        <v>3</v>
       </c>
       <c r="G24" s="8" t="n">
-        <v>0.3281</v>
+        <v>0.2411</v>
       </c>
       <c r="H24" s="6" t="n">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="I24" s="7" t="n">
-        <v>6.5</v>
+        <v>-0.329</v>
       </c>
       <c r="J24" s="8" t="n">
-        <v>0.09379999999999999</v>
+        <v>0.1562</v>
       </c>
       <c r="K24" s="6" t="n">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="L24" s="7" t="n">
-        <v>4</v>
+        <v>0.61</v>
       </c>
       <c r="M24" s="8" t="n">
-        <v>0.09379999999999999</v>
+        <v>0.1808</v>
       </c>
       <c r="N24" s="6" t="n">
-        <v>88</v>
+        <v>2</v>
       </c>
       <c r="O24" s="7" t="n">
-        <v>0.275</v>
+        <v>-0.5</v>
       </c>
       <c r="P24" s="8" t="n">
-        <v>0.275</v>
+        <v>0.0055</v>
       </c>
       <c r="Q24" s="6" t="n">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="R24" s="7" t="n">
-        <v>8</v>
+        <v>-0.696</v>
       </c>
       <c r="S24" s="8" t="n">
-        <v>0.0281</v>
+        <v>0.1151</v>
       </c>
       <c r="T24" s="6" t="n">
-        <v>320</v>
+        <v>365</v>
       </c>
       <c r="U24" s="7" t="n">
-        <v>-0.445</v>
+        <v>0.052</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Nov-24</t>
+          <t>Jan-25</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>62</v>
+        <v>125</v>
       </c>
       <c r="C25" s="7" t="n">
-        <v>-0.613</v>
+        <v>3.63</v>
       </c>
       <c r="D25" s="8" t="n">
-        <v>0.31</v>
+        <v>0.2648</v>
       </c>
       <c r="E25" s="6" t="n">
-        <v>44</v>
+        <v>104</v>
       </c>
       <c r="F25" s="7" t="n">
-        <v>0.9129999999999999</v>
+        <v>-0.467</v>
       </c>
       <c r="G25" s="8" t="n">
-        <v>0.22</v>
+        <v>0.2203</v>
       </c>
       <c r="H25" s="6" t="n">
-        <v>2</v>
+        <v>68</v>
       </c>
       <c r="I25" s="7" t="n">
-        <v>-0.714</v>
+        <v>0.015</v>
       </c>
       <c r="J25" s="8" t="n">
-        <v>0.01</v>
+        <v>0.1441</v>
       </c>
       <c r="K25" s="6" t="n">
+        <v>97</v>
+      </c>
+      <c r="L25" s="7" t="n">
+        <v>0.228</v>
+      </c>
+      <c r="M25" s="8" t="n">
+        <v>0.2055</v>
+      </c>
+      <c r="N25" s="6" t="n">
         <v>1</v>
       </c>
-      <c r="M25" s="8" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="O25" s="7" t="n">
-        <v>-0.302</v>
+        <v>-0.944</v>
       </c>
       <c r="P25" s="8" t="n">
-        <v>0.22</v>
+        <v>0.0021</v>
       </c>
       <c r="Q25" s="6" t="n">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="R25" s="7" t="n">
-        <v>5</v>
+        <v>-0.8080000000000002</v>
       </c>
       <c r="S25" s="8" t="n">
-        <v>0.03</v>
+        <v>0.053</v>
       </c>
       <c r="T25" s="6" t="n">
-        <v>200</v>
+        <v>472</v>
       </c>
       <c r="U25" s="7" t="n">
-        <v>-0.254</v>
+        <v>-0.148</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Oct-24</t>
+          <t>Dec-24</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>139</v>
+        <v>30</v>
       </c>
       <c r="C26" s="7" t="n">
-        <v>-0.182</v>
+        <v>6.5</v>
       </c>
       <c r="D26" s="8" t="n">
-        <v>0.3138</v>
+        <v>0.09379999999999999</v>
       </c>
       <c r="E26" s="6" t="n">
+        <v>105</v>
+      </c>
+      <c r="F26" s="7" t="n">
+        <v>-0.234</v>
+      </c>
+      <c r="G26" s="8" t="n">
+        <v>0.3281</v>
+      </c>
+      <c r="H26" s="6" t="n">
+        <v>30</v>
+      </c>
+      <c r="I26" s="7" t="n">
+        <v>4</v>
+      </c>
+      <c r="J26" s="8" t="n">
+        <v>0.09379999999999999</v>
+      </c>
+      <c r="K26" s="6" t="n">
         <v>88</v>
       </c>
-      <c r="F26" s="7" t="n">
-[...15 lines deleted...]
-        <v>86</v>
+      <c r="L26" s="7" t="n">
+        <v>0.275</v>
       </c>
       <c r="M26" s="8" t="n">
-        <v>0.1941</v>
+        <v>0.275</v>
       </c>
       <c r="N26" s="6" t="n">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="O26" s="7" t="n">
-        <v>1.25</v>
+        <v>8</v>
       </c>
       <c r="P26" s="8" t="n">
-        <v>0.1828</v>
+        <v>0.0281</v>
       </c>
       <c r="Q26" s="6" t="n">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="R26" s="7" t="n">
-        <v>3.4</v>
+        <v>-0.9429999999999999</v>
       </c>
       <c r="S26" s="8" t="n">
-        <v>0.04969999999999999</v>
+        <v>0.0625</v>
       </c>
       <c r="T26" s="6" t="n">
-        <v>443</v>
+        <v>320</v>
       </c>
       <c r="U26" s="7" t="n">
-        <v>0.8539999999999999</v>
+        <v>-0.445</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Sep-24</t>
+          <t>Nov-24</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>178</v>
+        <v>2</v>
       </c>
       <c r="C27" s="7" t="n">
-        <v>0.053</v>
+        <v>-0.714</v>
       </c>
       <c r="D27" s="8" t="n">
-        <v>0.3477</v>
+        <v>0.01</v>
       </c>
       <c r="E27" s="6" t="n">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="F27" s="7" t="n">
-        <v>6.375</v>
+        <v>0.9129999999999999</v>
       </c>
       <c r="G27" s="8" t="n">
-        <v>0.1152</v>
+        <v>0.22</v>
       </c>
       <c r="H27" s="6" t="n">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>0.667</v>
+        <v>1</v>
       </c>
       <c r="J27" s="8" t="n">
-        <v>0.0391</v>
+        <v>0.005</v>
       </c>
       <c r="K27" s="6" t="n">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="L27" s="7" t="n">
-        <v>1.176</v>
+        <v>-0.302</v>
       </c>
       <c r="M27" s="8" t="n">
-        <v>0.1445</v>
+        <v>0.22</v>
       </c>
       <c r="N27" s="6" t="n">
-        <v>173</v>
+        <v>6</v>
       </c>
       <c r="O27" s="7" t="n">
-        <v>2.604000000000001</v>
+        <v>5</v>
       </c>
       <c r="P27" s="8" t="n">
-        <v>0.3379</v>
+        <v>0.03</v>
       </c>
       <c r="Q27" s="6" t="n">
-        <v>8</v>
+        <v>62</v>
+      </c>
+      <c r="R27" s="7" t="n">
+        <v>-0.613</v>
       </c>
       <c r="S27" s="8" t="n">
-        <v>0.0156</v>
+        <v>0.31</v>
       </c>
       <c r="T27" s="6" t="n">
-        <v>512</v>
+        <v>200</v>
       </c>
       <c r="U27" s="7" t="n">
-        <v>0.79</v>
+        <v>-0.254</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Aug-24</t>
+          <t>Oct-24</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>115</v>
+        <v>21</v>
       </c>
       <c r="C28" s="7" t="n">
-        <v>0.055</v>
+        <v>1.333</v>
       </c>
       <c r="D28" s="8" t="n">
-        <v>0.4656</v>
+        <v>0.0474</v>
       </c>
       <c r="E28" s="6" t="n">
-        <v>6</v>
+        <v>88</v>
+      </c>
+      <c r="F28" s="7" t="n">
+        <v>0.43</v>
       </c>
       <c r="G28" s="8" t="n">
-        <v>0.0243</v>
+        <v>0.1986</v>
       </c>
       <c r="H28" s="6" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>-1</v>
+        <v>86</v>
       </c>
       <c r="J28" s="8" t="n">
-        <v>0</v>
+        <v>0.1941</v>
       </c>
       <c r="K28" s="6" t="n">
-        <v>24</v>
+        <v>81</v>
       </c>
       <c r="L28" s="7" t="n">
-        <v>-0.3509999999999999</v>
+        <v>1.25</v>
       </c>
       <c r="M28" s="8" t="n">
-        <v>0.09719999999999999</v>
+        <v>0.1828</v>
       </c>
       <c r="N28" s="6" t="n">
-        <v>90</v>
+        <v>22</v>
       </c>
       <c r="O28" s="7" t="n">
-        <v>0.44</v>
+        <v>3.4</v>
       </c>
       <c r="P28" s="8" t="n">
-        <v>0.3644</v>
+        <v>0.04969999999999999</v>
       </c>
       <c r="Q28" s="6" t="n">
-        <v>10</v>
+        <v>139</v>
+      </c>
+      <c r="R28" s="7" t="n">
+        <v>-0.182</v>
       </c>
       <c r="S28" s="8" t="n">
-        <v>0.0405</v>
+        <v>0.3138</v>
       </c>
       <c r="T28" s="6" t="n">
-        <v>247</v>
+        <v>443</v>
       </c>
       <c r="U28" s="7" t="n">
-        <v>-0.08200000000000002</v>
+        <v>0.8539999999999999</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Jul-24</t>
+          <t>Sep-24</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>286</v>
+        <v>20</v>
       </c>
       <c r="C29" s="7" t="n">
-        <v>3.469</v>
+        <v>0.667</v>
       </c>
       <c r="D29" s="8" t="n">
-        <v>0.6217</v>
+        <v>0.0391</v>
       </c>
       <c r="E29" s="6" t="n">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="F29" s="7" t="n">
-        <v>0.128</v>
+        <v>6.375</v>
       </c>
       <c r="G29" s="8" t="n">
-        <v>0.15</v>
+        <v>0.1152</v>
       </c>
       <c r="H29" s="6" t="n">
-        <v>9</v>
+        <v>74</v>
       </c>
       <c r="I29" s="7" t="n">
-        <v>0</v>
+        <v>1.176</v>
       </c>
       <c r="J29" s="8" t="n">
-        <v>0.0196</v>
+        <v>0.1445</v>
       </c>
       <c r="K29" s="6" t="n">
-        <v>2</v>
+        <v>173</v>
       </c>
       <c r="L29" s="7" t="n">
-        <v>-0.9</v>
+        <v>2.604000000000001</v>
       </c>
       <c r="M29" s="8" t="n">
-        <v>0.0043</v>
+        <v>0.3379</v>
       </c>
       <c r="N29" s="6" t="n">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>1.235</v>
+        <v>8</v>
       </c>
       <c r="P29" s="8" t="n">
-        <v>0.1652</v>
+        <v>0.0156</v>
       </c>
       <c r="Q29" s="6" t="n">
-        <v>0</v>
+        <v>178</v>
+      </c>
+      <c r="R29" s="7" t="n">
+        <v>0.053</v>
       </c>
       <c r="S29" s="8" t="n">
-        <v>0</v>
+        <v>0.3477</v>
       </c>
       <c r="T29" s="6" t="n">
-        <v>460</v>
+        <v>512</v>
       </c>
       <c r="U29" s="7" t="n">
-        <v>2.026</v>
+        <v>0.79</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>