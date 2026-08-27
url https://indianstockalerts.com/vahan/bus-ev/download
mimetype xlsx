--- v1 (2026-07-12)
+++ v2 (2026-08-27)
@@ -456,1769 +456,1836 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U29"/>
+  <dimension ref="A1:U30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="12" customWidth="1" min="16" max="16"/>
     <col width="12" customWidth="1" min="17" max="17"/>
     <col width="12" customWidth="1" min="18" max="18"/>
     <col width="12" customWidth="1" min="19" max="19"/>
     <col width="12" customWidth="1" min="20" max="20"/>
     <col width="12" customWidth="1" min="21" max="21"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Indian Stock Alerts — indianstockalerts.com</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Bus EVs — Monthly Vahan Registration Data | Generated: 12 Jul 2026</t>
+          <t>Bus EVs — Monthly Vahan Registration Data | Generated: 27 Aug 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Source: Vahan (MoRTH). Registrations ≠ dispatches. For personal use only — redistribution prohibited.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
+          <t>Olectra Vol</t>
+        </is>
+      </c>
+      <c r="C5" s="4" t="inlineStr">
+        <is>
+          <t>Olectra YoY%</t>
+        </is>
+      </c>
+      <c r="D5" s="4" t="inlineStr">
+        <is>
+          <t>Olectra MS%</t>
+        </is>
+      </c>
+      <c r="E5" s="4" t="inlineStr">
+        <is>
           <t>Switch Vol</t>
         </is>
       </c>
-      <c r="C5" s="4" t="inlineStr">
+      <c r="F5" s="4" t="inlineStr">
         <is>
           <t>Switch YoY%</t>
         </is>
       </c>
-      <c r="D5" s="4" t="inlineStr">
+      <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Switch MS%</t>
         </is>
       </c>
-      <c r="E5" s="4" t="inlineStr">
+      <c r="H5" s="4" t="inlineStr">
         <is>
           <t>Jbm Vol</t>
         </is>
       </c>
-      <c r="F5" s="4" t="inlineStr">
+      <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Jbm YoY%</t>
         </is>
       </c>
-      <c r="G5" s="4" t="inlineStr">
+      <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Jbm MS%</t>
         </is>
       </c>
-      <c r="H5" s="4" t="inlineStr">
+      <c r="K5" s="4" t="inlineStr">
         <is>
           <t>Pmi Vol</t>
         </is>
       </c>
-      <c r="I5" s="4" t="inlineStr">
+      <c r="L5" s="4" t="inlineStr">
         <is>
           <t>Pmi YoY%</t>
         </is>
       </c>
-      <c r="J5" s="4" t="inlineStr">
+      <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Pmi MS%</t>
-        </is>
-[...13 lines deleted...]
-          <t>Olectra MS%</t>
         </is>
       </c>
       <c r="N5" s="4" t="inlineStr">
         <is>
           <t>Pinnacle Vol</t>
         </is>
       </c>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Pinnacle YoY%</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
           <t>Pinnacle MS%</t>
         </is>
       </c>
       <c r="Q5" s="4" t="inlineStr">
         <is>
           <t>Tata Vol</t>
         </is>
       </c>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>Tata YoY%</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>Tata MS%</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Industry Vol</t>
         </is>
       </c>
       <c r="U5" s="4" t="inlineStr">
         <is>
           <t>Industry YoY%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>Jul-26(P)*</t>
+          <t>Aug-26(P)*</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>11</v>
+        <v>364</v>
       </c>
       <c r="C6" s="7" t="n">
-        <v>-0.9399999999999999</v>
+        <v>2.753</v>
       </c>
       <c r="D6" s="8" t="n">
-        <v>0.0357</v>
+        <v>0.3997</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>68</v>
+        <v>138</v>
       </c>
       <c r="F6" s="7" t="n">
-        <v>0.388</v>
+        <v>1.379</v>
       </c>
       <c r="G6" s="8" t="n">
-        <v>0.2143</v>
+        <v>0.152</v>
       </c>
       <c r="H6" s="6" t="n">
-        <v>99</v>
+        <v>163</v>
       </c>
       <c r="I6" s="7" t="n">
-        <v>3.5</v>
+        <v>0.6459999999999999</v>
       </c>
       <c r="J6" s="8" t="n">
-        <v>0.3125</v>
+        <v>0.1796</v>
       </c>
       <c r="K6" s="6" t="n">
-        <v>110</v>
+        <v>20</v>
       </c>
       <c r="L6" s="7" t="n">
-        <v>0.236</v>
+        <v>0.667</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0.3482</v>
+        <v>0.0223</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>14</v>
+        <v>149</v>
       </c>
       <c r="O6" s="7" t="n">
-        <v>-0.417</v>
+        <v>0.505</v>
       </c>
       <c r="P6" s="8" t="n">
-        <v>0.0446</v>
+        <v>0.1638</v>
       </c>
       <c r="Q6" s="6" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="R6" s="7" t="n">
-        <v>-0.857</v>
+        <v>-0.9179999999999999</v>
       </c>
       <c r="S6" s="8" t="n">
-        <v>0.0089</v>
+        <v>0.003899999999999999</v>
       </c>
       <c r="T6" s="6" t="n">
-        <v>316</v>
+        <v>910</v>
       </c>
       <c r="U6" s="7" t="n">
-        <v>-0.216</v>
+        <v>1.073</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>Jul-26</t>
+          <t>Aug-26</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>4</v>
+        <v>305</v>
       </c>
       <c r="D7" s="8" t="n">
-        <v>0.0357</v>
+        <v>0.3997</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>24</v>
+        <v>116</v>
       </c>
       <c r="G7" s="8" t="n">
-        <v>0.2143</v>
+        <v>0.152</v>
       </c>
       <c r="H7" s="6" t="n">
-        <v>35</v>
+        <v>137</v>
       </c>
       <c r="J7" s="8" t="n">
-        <v>0.3125</v>
+        <v>0.1796</v>
       </c>
       <c r="K7" s="6" t="n">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0.3482</v>
+        <v>0.0223</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>5</v>
+        <v>125</v>
       </c>
       <c r="P7" s="8" t="n">
-        <v>0.0446</v>
+        <v>0.1638</v>
       </c>
       <c r="Q7" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="S7" s="8" t="n">
-        <v>0.0089</v>
+        <v>0.003899999999999999</v>
       </c>
       <c r="T7" s="6" t="n">
-        <v>112</v>
+        <v>763</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Jun-26</t>
+          <t>Jul-26</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>178</v>
+        <v>133</v>
       </c>
       <c r="C8" s="7" t="n">
-        <v>0.179</v>
+        <v>5.045</v>
       </c>
       <c r="D8" s="8" t="n">
-        <v>0.2422</v>
+        <v>0.2401</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>114</v>
+        <v>57</v>
       </c>
       <c r="F8" s="7" t="n">
-        <v>1</v>
+        <v>0.163</v>
       </c>
       <c r="G8" s="8" t="n">
-        <v>0.1551</v>
+        <v>0.1029</v>
       </c>
       <c r="H8" s="6" t="n">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="I8" s="7" t="n">
-        <v>0.397</v>
+        <v>-0.352</v>
       </c>
       <c r="J8" s="8" t="n">
-        <v>0.2395</v>
+        <v>0.213</v>
       </c>
       <c r="K8" s="6" t="n">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="L8" s="7" t="n">
-        <v>0.6</v>
+        <v>3.917</v>
       </c>
       <c r="M8" s="8" t="n">
-        <v>0.1741</v>
+        <v>0.213</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="O8" s="7" t="n">
-        <v>-0.509</v>
+        <v>-0.416</v>
       </c>
       <c r="P8" s="8" t="n">
-        <v>0.0721</v>
+        <v>0.09390000000000001</v>
       </c>
       <c r="Q8" s="6" t="n">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="R8" s="7" t="n">
-        <v>-0.382</v>
+        <v>-0.7140000000000001</v>
       </c>
       <c r="S8" s="8" t="n">
-        <v>0.0286</v>
+        <v>0.0108</v>
       </c>
       <c r="T8" s="6" t="n">
-        <v>735</v>
+        <v>554</v>
       </c>
       <c r="U8" s="7" t="n">
-        <v>0.292</v>
+        <v>0.375</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>May-26</t>
+          <t>Jun-26</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>54</v>
+        <v>128</v>
       </c>
       <c r="C9" s="7" t="n">
-        <v>0.059</v>
+        <v>-0.152</v>
       </c>
       <c r="D9" s="8" t="n">
-        <v>0.1492</v>
+        <v>0.1741</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>157</v>
+        <v>178</v>
       </c>
       <c r="F9" s="7" t="n">
-        <v>1.066</v>
+        <v>1.225</v>
       </c>
       <c r="G9" s="8" t="n">
-        <v>0.4337</v>
+        <v>0.2422</v>
       </c>
       <c r="H9" s="6" t="n">
-        <v>50</v>
+        <v>114</v>
       </c>
       <c r="I9" s="7" t="n">
-        <v>-0.66</v>
+        <v>1</v>
       </c>
       <c r="J9" s="8" t="n">
-        <v>0.1381</v>
+        <v>0.1551</v>
       </c>
       <c r="K9" s="6" t="n">
-        <v>87</v>
+        <v>176</v>
       </c>
       <c r="L9" s="7" t="n">
-        <v>0.208</v>
+        <v>0.397</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>0.2403</v>
+        <v>0.2395</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>5</v>
+        <v>53</v>
       </c>
       <c r="O9" s="7" t="n">
-        <v>-0.583</v>
+        <v>-0.509</v>
       </c>
       <c r="P9" s="8" t="n">
-        <v>0.0138</v>
+        <v>0.0721</v>
       </c>
       <c r="Q9" s="6" t="n">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="R9" s="7" t="n">
-        <v>-0.333</v>
+        <v>-0.382</v>
       </c>
       <c r="S9" s="8" t="n">
-        <v>0.0055</v>
+        <v>0.0286</v>
       </c>
       <c r="T9" s="6" t="n">
-        <v>362</v>
+        <v>735</v>
       </c>
       <c r="U9" s="7" t="n">
-        <v>-0.032</v>
+        <v>0.292</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Apr-26</t>
+          <t>May-26</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>62</v>
+        <v>87</v>
+      </c>
+      <c r="C10" s="7" t="n">
+        <v>0.208</v>
       </c>
       <c r="D10" s="8" t="n">
-        <v>0.1787</v>
+        <v>0.2403</v>
       </c>
       <c r="E10" s="6" t="n">
         <v>54</v>
       </c>
       <c r="F10" s="7" t="n">
-        <v>0.286</v>
+        <v>0.059</v>
       </c>
       <c r="G10" s="8" t="n">
-        <v>0.1556</v>
+        <v>0.1492</v>
       </c>
       <c r="H10" s="6" t="n">
-        <v>111</v>
+        <v>157</v>
       </c>
       <c r="I10" s="7" t="n">
-        <v>-0.41</v>
+        <v>1.066</v>
       </c>
       <c r="J10" s="8" t="n">
-        <v>0.3199</v>
+        <v>0.4337</v>
       </c>
       <c r="K10" s="6" t="n">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="L10" s="7" t="n">
-        <v>-0.96</v>
+        <v>-0.66</v>
       </c>
       <c r="M10" s="8" t="n">
-        <v>0.0029</v>
+        <v>0.1381</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>52</v>
+        <v>5</v>
       </c>
       <c r="O10" s="7" t="n">
-        <v>0.16333</v>
+        <v>-0.583</v>
       </c>
       <c r="P10" s="8" t="n">
-        <v>0.1499</v>
+        <v>0.0138</v>
       </c>
       <c r="Q10" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="R10" s="7" t="n">
-        <v>-0.5</v>
+        <v>-0.333</v>
       </c>
       <c r="S10" s="8" t="n">
-        <v>0.0086</v>
+        <v>0.0055</v>
       </c>
       <c r="T10" s="6" t="n">
-        <v>347</v>
+        <v>362</v>
       </c>
       <c r="U10" s="7" t="n">
-        <v>0.213</v>
+        <v>-0.032</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Mar-26</t>
+          <t>Apr-26</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>162</v>
+        <v>1</v>
       </c>
       <c r="C11" s="7" t="n">
-        <v>0.434</v>
+        <v>-0.96</v>
       </c>
       <c r="D11" s="8" t="n">
-        <v>0.2893</v>
+        <v>0.0029</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>1.513</v>
+        <v>62</v>
       </c>
       <c r="G11" s="8" t="n">
-        <v>0.35</v>
+        <v>0.1787</v>
       </c>
       <c r="H11" s="6" t="n">
-        <v>123</v>
+        <v>54</v>
       </c>
       <c r="I11" s="7" t="n">
-        <v>3.92</v>
+        <v>0.286</v>
       </c>
       <c r="J11" s="8" t="n">
-        <v>0.2196</v>
+        <v>0.1556</v>
       </c>
       <c r="K11" s="6" t="n">
-        <v>0</v>
+        <v>111</v>
       </c>
       <c r="L11" s="7" t="n">
-        <v>-1</v>
+        <v>-0.41</v>
       </c>
       <c r="M11" s="8" t="n">
-        <v>0</v>
+        <v>0.3199</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="O11" s="7" t="n">
-        <v>0.34</v>
+        <v>0.16333</v>
       </c>
       <c r="P11" s="8" t="n">
-        <v>0.0625</v>
+        <v>0.1499</v>
       </c>
       <c r="Q11" s="6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="R11" s="7" t="n">
-        <v>-0.917</v>
+        <v>-0.5</v>
       </c>
       <c r="S11" s="8" t="n">
-        <v>0.0036</v>
+        <v>0.0086</v>
       </c>
       <c r="T11" s="6" t="n">
-        <v>560</v>
+        <v>347</v>
       </c>
       <c r="U11" s="7" t="n">
-        <v>0.582</v>
+        <v>0.213</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Feb-26</t>
+          <t>Mar-26</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>280</v>
+        <v>0</v>
       </c>
       <c r="C12" s="7" t="n">
-        <v>2.182</v>
+        <v>-1</v>
       </c>
       <c r="D12" s="8" t="n">
-        <v>0.4255</v>
+        <v>0</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>147</v>
+        <v>162</v>
       </c>
       <c r="F12" s="7" t="n">
-        <v>0.67</v>
+        <v>0.434</v>
       </c>
       <c r="G12" s="8" t="n">
-        <v>0.2234</v>
+        <v>0.2893</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>83</v>
+        <v>196</v>
       </c>
       <c r="I12" s="7" t="n">
-        <v>0.456</v>
+        <v>1.513</v>
       </c>
       <c r="J12" s="8" t="n">
-        <v>0.1261</v>
+        <v>0.35</v>
       </c>
       <c r="K12" s="6" t="n">
-        <v>100</v>
+        <v>123</v>
       </c>
       <c r="L12" s="7" t="n">
-        <v>0.515</v>
+        <v>3.92</v>
       </c>
       <c r="M12" s="8" t="n">
-        <v>0.152</v>
+        <v>0.2196</v>
       </c>
       <c r="N12" s="6" t="n">
+        <v>35</v>
+      </c>
+      <c r="O12" s="7" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="P12" s="8" t="n">
+        <v>0.0625</v>
+      </c>
+      <c r="Q12" s="6" t="n">
         <v>2</v>
       </c>
-      <c r="O12" s="7" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="R12" s="7" t="n">
-        <v>-0.571</v>
+        <v>-0.917</v>
       </c>
       <c r="S12" s="8" t="n">
-        <v>0.0274</v>
+        <v>0.0036</v>
       </c>
       <c r="T12" s="6" t="n">
-        <v>658</v>
+        <v>560</v>
       </c>
       <c r="U12" s="7" t="n">
-        <v>0.8030000000000002</v>
+        <v>0.582</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Jan-26</t>
+          <t>Feb-26</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
         <v>100</v>
       </c>
       <c r="C13" s="7" t="n">
-        <v>-0.2</v>
+        <v>0.515</v>
       </c>
       <c r="D13" s="8" t="n">
-        <v>0.2342</v>
+        <v>0.152</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>108</v>
+        <v>280</v>
       </c>
       <c r="F13" s="7" t="n">
-        <v>0.038</v>
+        <v>2.182</v>
       </c>
       <c r="G13" s="8" t="n">
-        <v>0.2529</v>
+        <v>0.4255</v>
       </c>
       <c r="H13" s="6" t="n">
-        <v>50</v>
+        <v>147</v>
       </c>
       <c r="I13" s="7" t="n">
-        <v>-0.265</v>
+        <v>0.67</v>
       </c>
       <c r="J13" s="8" t="n">
-        <v>0.1171</v>
+        <v>0.2234</v>
       </c>
       <c r="K13" s="6" t="n">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="L13" s="7" t="n">
-        <v>-0.165</v>
+        <v>0.456</v>
       </c>
       <c r="M13" s="8" t="n">
-        <v>0.1897</v>
+        <v>0.1261</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>25</v>
+        <v>2</v>
       </c>
       <c r="O13" s="7" t="n">
-        <v>0.24</v>
+        <v>0</v>
       </c>
       <c r="P13" s="8" t="n">
-        <v>0.0585</v>
+        <v>0.003</v>
       </c>
       <c r="Q13" s="6" t="n">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="R13" s="7" t="n">
-        <v>0.04</v>
+        <v>-0.571</v>
       </c>
       <c r="S13" s="8" t="n">
-        <v>0.0609</v>
+        <v>0.0274</v>
       </c>
       <c r="T13" s="6" t="n">
-        <v>427</v>
+        <v>658</v>
       </c>
       <c r="U13" s="7" t="n">
-        <v>-0.095</v>
+        <v>0.8030000000000002</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Dec-25</t>
+          <t>Jan-26</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>175</v>
+        <v>81</v>
       </c>
       <c r="C14" s="7" t="n">
-        <v>4.833</v>
+        <v>-0.165</v>
       </c>
       <c r="D14" s="8" t="n">
-        <v>0.3028</v>
+        <v>0.1897</v>
       </c>
       <c r="E14" s="6" t="n">
-        <v>134</v>
+        <v>100</v>
       </c>
       <c r="F14" s="7" t="n">
-        <v>0.276</v>
+        <v>-0.2</v>
       </c>
       <c r="G14" s="8" t="n">
-        <v>0.2318</v>
+        <v>0.2342</v>
       </c>
       <c r="H14" s="6" t="n">
-        <v>127</v>
+        <v>108</v>
       </c>
       <c r="I14" s="7" t="n">
-        <v>3.233</v>
+        <v>0.038</v>
       </c>
       <c r="J14" s="8" t="n">
-        <v>0.2197</v>
+        <v>0.2529</v>
       </c>
       <c r="K14" s="6" t="n">
-        <v>106</v>
+        <v>50</v>
       </c>
       <c r="L14" s="7" t="n">
-        <v>0.205</v>
+        <v>-0.265</v>
       </c>
       <c r="M14" s="8" t="n">
-        <v>0.1834</v>
+        <v>0.1171</v>
       </c>
       <c r="N14" s="6" t="n">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="O14" s="7" t="n">
-        <v>0.111</v>
+        <v>0.24</v>
       </c>
       <c r="P14" s="8" t="n">
-        <v>0.0173</v>
+        <v>0.0585</v>
       </c>
       <c r="Q14" s="6" t="n">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="R14" s="7" t="n">
-        <v>-0.55</v>
+        <v>0.04</v>
       </c>
       <c r="S14" s="8" t="n">
-        <v>0.0156</v>
+        <v>0.0609</v>
       </c>
       <c r="T14" s="6" t="n">
-        <v>578</v>
+        <v>427</v>
       </c>
       <c r="U14" s="7" t="n">
-        <v>0.806</v>
+        <v>-0.095</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Nov-25</t>
+          <t>Dec-25</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>54</v>
+        <v>106</v>
       </c>
       <c r="C15" s="7" t="n">
-        <v>0.26</v>
+        <v>0.205</v>
       </c>
       <c r="D15" s="8" t="n">
-        <v>0.1244</v>
+        <v>0.1834</v>
       </c>
       <c r="E15" s="6" t="n">
-        <v>20</v>
+        <v>175</v>
       </c>
       <c r="F15" s="7" t="n">
-        <v>-0.545</v>
+        <v>4.833</v>
       </c>
       <c r="G15" s="8" t="n">
-        <v>0.0461</v>
+        <v>0.3028</v>
       </c>
       <c r="H15" s="6" t="n">
-        <v>73</v>
+        <v>134</v>
       </c>
       <c r="I15" s="7" t="n">
-        <v>0.72</v>
+        <v>0.276</v>
       </c>
       <c r="J15" s="8" t="n">
-        <v>0.1682</v>
+        <v>0.2318</v>
       </c>
       <c r="K15" s="6" t="n">
-        <v>147</v>
+        <v>127</v>
       </c>
       <c r="L15" s="7" t="n">
-        <v>2.341</v>
+        <v>3.233</v>
       </c>
       <c r="M15" s="8" t="n">
-        <v>0.3387</v>
+        <v>0.2197</v>
       </c>
       <c r="N15" s="6" t="n">
-        <v>126</v>
+        <v>10</v>
       </c>
       <c r="O15" s="7" t="n">
-        <v>0.2</v>
+        <v>0.111</v>
       </c>
       <c r="P15" s="8" t="n">
-        <v>0.2903</v>
+        <v>0.0173</v>
       </c>
       <c r="Q15" s="6" t="n">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="R15" s="7" t="n">
-        <v>-0.968</v>
+        <v>-0.55</v>
       </c>
       <c r="S15" s="8" t="n">
-        <v>0.0046</v>
+        <v>0.0156</v>
       </c>
       <c r="T15" s="6" t="n">
-        <v>434</v>
+        <v>578</v>
       </c>
       <c r="U15" s="7" t="n">
-        <v>1.17</v>
+        <v>0.806</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Oct-25</t>
+          <t>Nov-25</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>29</v>
+        <v>147</v>
       </c>
       <c r="C16" s="7" t="n">
-        <v>0.381</v>
+        <v>2.341</v>
       </c>
       <c r="D16" s="8" t="n">
-        <v>0.0876</v>
+        <v>0.3387</v>
       </c>
       <c r="E16" s="6" t="n">
-        <v>29</v>
+        <v>54</v>
       </c>
       <c r="F16" s="7" t="n">
-        <v>-0.67</v>
+        <v>0.26</v>
       </c>
       <c r="G16" s="8" t="n">
-        <v>0.0876</v>
+        <v>0.1244</v>
       </c>
       <c r="H16" s="6" t="n">
-        <v>107</v>
+        <v>20</v>
       </c>
       <c r="I16" s="7" t="n">
-        <v>0.244</v>
+        <v>-0.545</v>
       </c>
       <c r="J16" s="8" t="n">
-        <v>0.3233</v>
+        <v>0.0461</v>
       </c>
       <c r="K16" s="6" t="n">
-        <v>140</v>
+        <v>73</v>
       </c>
       <c r="L16" s="7" t="n">
-        <v>0.728</v>
+        <v>0.72</v>
       </c>
       <c r="M16" s="8" t="n">
-        <v>0.423</v>
+        <v>0.1682</v>
       </c>
       <c r="N16" s="6" t="n">
-        <v>8</v>
+        <v>126</v>
       </c>
       <c r="O16" s="7" t="n">
-        <v>-0.636</v>
+        <v>0.2</v>
       </c>
       <c r="P16" s="8" t="n">
-        <v>0.0242</v>
+        <v>0.2903</v>
       </c>
       <c r="Q16" s="6" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="R16" s="7" t="n">
-        <v>-0.971</v>
+        <v>-0.968</v>
       </c>
       <c r="S16" s="8" t="n">
-        <v>0.0121</v>
+        <v>0.0046</v>
       </c>
       <c r="T16" s="6" t="n">
-        <v>331</v>
+        <v>434</v>
       </c>
       <c r="U16" s="7" t="n">
-        <v>-0.253</v>
+        <v>1.17</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Sep-25</t>
+          <t>Oct-25</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>70</v>
+        <v>140</v>
       </c>
       <c r="C17" s="7" t="n">
-        <v>2.5</v>
+        <v>0.728</v>
       </c>
       <c r="D17" s="8" t="n">
-        <v>0.1983</v>
+        <v>0.423</v>
       </c>
       <c r="E17" s="6" t="n">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="F17" s="7" t="n">
-        <v>-0.831</v>
+        <v>0.381</v>
       </c>
       <c r="G17" s="8" t="n">
-        <v>0.0283</v>
+        <v>0.0876</v>
       </c>
       <c r="H17" s="6" t="n">
-        <v>85</v>
+        <v>29</v>
       </c>
       <c r="I17" s="7" t="n">
-        <v>0.149</v>
+        <v>-0.67</v>
       </c>
       <c r="J17" s="8" t="n">
-        <v>0.2408</v>
+        <v>0.0876</v>
       </c>
       <c r="K17" s="6" t="n">
-        <v>143</v>
+        <v>107</v>
       </c>
       <c r="L17" s="7" t="n">
-        <v>-0.173</v>
+        <v>0.244</v>
       </c>
       <c r="M17" s="8" t="n">
-        <v>0.4051000000000001</v>
+        <v>0.3233</v>
       </c>
       <c r="N17" s="6" t="n">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="O17" s="7" t="n">
-        <v>0.375</v>
+        <v>-0.636</v>
       </c>
       <c r="P17" s="8" t="n">
-        <v>0.0312</v>
+        <v>0.0242</v>
       </c>
       <c r="Q17" s="6" t="n">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="R17" s="7" t="n">
-        <v>-0.9379999999999999</v>
+        <v>-0.971</v>
       </c>
       <c r="S17" s="8" t="n">
-        <v>0.0312</v>
+        <v>0.0121</v>
       </c>
       <c r="T17" s="6" t="n">
-        <v>353</v>
+        <v>331</v>
       </c>
       <c r="U17" s="7" t="n">
-        <v>-0.311</v>
+        <v>-0.253</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Aug-25</t>
+          <t>Sep-25</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>97</v>
+        <v>143</v>
+      </c>
+      <c r="C18" s="7" t="n">
+        <v>-0.173</v>
       </c>
       <c r="D18" s="8" t="n">
-        <v>0.221</v>
+        <v>0.4051000000000001</v>
       </c>
       <c r="E18" s="6" t="n">
-        <v>99</v>
+        <v>70</v>
       </c>
       <c r="F18" s="7" t="n">
-        <v>0.155</v>
+        <v>2.5</v>
       </c>
       <c r="G18" s="8" t="n">
-        <v>0.2255</v>
+        <v>0.1983</v>
       </c>
       <c r="H18" s="6" t="n">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="I18" s="7" t="n">
-        <v>1.417</v>
+        <v>-0.831</v>
       </c>
       <c r="J18" s="8" t="n">
-        <v>0.1321</v>
+        <v>0.0283</v>
       </c>
       <c r="K18" s="6" t="n">
-        <v>99</v>
+        <v>85</v>
       </c>
       <c r="L18" s="7" t="n">
-        <v>0.1</v>
+        <v>0.149</v>
       </c>
       <c r="M18" s="8" t="n">
-        <v>0.2255</v>
+        <v>0.2408</v>
       </c>
       <c r="N18" s="6" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="O18" s="7" t="n">
-        <v>0.2</v>
+        <v>0.375</v>
       </c>
       <c r="P18" s="8" t="n">
-        <v>0.0273</v>
+        <v>0.0312</v>
       </c>
       <c r="Q18" s="6" t="n">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="R18" s="7" t="n">
-        <v>-0.574</v>
+        <v>-0.9379999999999999</v>
       </c>
       <c r="S18" s="8" t="n">
-        <v>0.1116</v>
+        <v>0.0312</v>
       </c>
       <c r="T18" s="6" t="n">
-        <v>439</v>
+        <v>353</v>
       </c>
       <c r="U18" s="7" t="n">
-        <v>0.777</v>
+        <v>-0.311</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>Jul-25</t>
+          <t>Aug-25</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>22</v>
+        <v>99</v>
       </c>
       <c r="C19" s="7" t="n">
-        <v>1.444</v>
+        <v>0.1</v>
       </c>
       <c r="D19" s="8" t="n">
-        <v>0.0546</v>
+        <v>0.2255</v>
       </c>
       <c r="E19" s="6" t="n">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>1.638</v>
+        <v>97</v>
       </c>
       <c r="G19" s="8" t="n">
-        <v>0.4515999999999999</v>
+        <v>0.221</v>
       </c>
       <c r="H19" s="6" t="n">
+        <v>99</v>
+      </c>
+      <c r="I19" s="7" t="n">
+        <v>0.155</v>
+      </c>
+      <c r="J19" s="8" t="n">
+        <v>0.2255</v>
+      </c>
+      <c r="K19" s="6" t="n">
+        <v>58</v>
+      </c>
+      <c r="L19" s="7" t="n">
+        <v>1.417</v>
+      </c>
+      <c r="M19" s="8" t="n">
+        <v>0.1321</v>
+      </c>
+      <c r="N19" s="6" t="n">
+        <v>12</v>
+      </c>
+      <c r="O19" s="7" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="P19" s="8" t="n">
+        <v>0.0273</v>
+      </c>
+      <c r="Q19" s="6" t="n">
         <v>49</v>
       </c>
-      <c r="I19" s="7" t="n">
-[...22 lines deleted...]
-      </c>
       <c r="R19" s="7" t="n">
-        <v>-0.927</v>
+        <v>-0.574</v>
       </c>
       <c r="S19" s="8" t="n">
-        <v>0.0521</v>
+        <v>0.1116</v>
       </c>
       <c r="T19" s="6" t="n">
-        <v>403</v>
+        <v>439</v>
       </c>
       <c r="U19" s="7" t="n">
-        <v>-0.124</v>
+        <v>0.777</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Jun-25</t>
+          <t>Jul-25</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>126</v>
+        <v>89</v>
       </c>
       <c r="C20" s="7" t="n">
-        <v>0.305</v>
+        <v>0.171</v>
       </c>
       <c r="D20" s="8" t="n">
-        <v>0.2214</v>
+        <v>0.2208</v>
       </c>
       <c r="E20" s="6" t="n">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="F20" s="7" t="n">
-        <v>3.314</v>
+        <v>1.444</v>
       </c>
       <c r="G20" s="8" t="n">
-        <v>0.2654</v>
+        <v>0.0546</v>
       </c>
       <c r="H20" s="6" t="n">
-        <v>57</v>
+        <v>182</v>
       </c>
       <c r="I20" s="7" t="n">
-        <v>0.14</v>
+        <v>1.638</v>
       </c>
       <c r="J20" s="8" t="n">
-        <v>0.1002</v>
+        <v>0.4515999999999999</v>
       </c>
       <c r="K20" s="6" t="n">
-        <v>80</v>
+        <v>49</v>
       </c>
       <c r="L20" s="7" t="n">
-        <v>5.154</v>
+        <v>0.235</v>
       </c>
       <c r="M20" s="8" t="n">
-        <v>0.1406</v>
+        <v>0.1216</v>
       </c>
       <c r="N20" s="6" t="n">
-        <v>108</v>
+        <v>24</v>
       </c>
       <c r="P20" s="8" t="n">
-        <v>0.1898</v>
+        <v>0.0596</v>
       </c>
       <c r="Q20" s="6" t="n">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="R20" s="7" t="n">
-        <v>0</v>
+        <v>-0.927</v>
       </c>
       <c r="S20" s="8" t="n">
-        <v>0.05979999999999999</v>
+        <v>0.0521</v>
       </c>
       <c r="T20" s="6" t="n">
-        <v>569</v>
+        <v>403</v>
       </c>
       <c r="U20" s="7" t="n">
-        <v>3.094</v>
+        <v>-0.124</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>May-25</t>
+          <t>Jun-25</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>51</v>
+        <v>80</v>
       </c>
       <c r="C21" s="7" t="n">
-        <v>2.188</v>
+        <v>5.154</v>
       </c>
       <c r="D21" s="8" t="n">
-        <v>0.1364</v>
+        <v>0.1406</v>
       </c>
       <c r="E21" s="6" t="n">
-        <v>76</v>
+        <v>126</v>
       </c>
       <c r="F21" s="7" t="n">
-        <v>1.235</v>
+        <v>0.305</v>
       </c>
       <c r="G21" s="8" t="n">
-        <v>0.2032</v>
+        <v>0.2214</v>
       </c>
       <c r="H21" s="6" t="n">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="I21" s="7" t="n">
-        <v>1.262</v>
+        <v>3.314</v>
       </c>
       <c r="J21" s="8" t="n">
-        <v>0.393</v>
+        <v>0.2654</v>
       </c>
       <c r="K21" s="6" t="n">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="L21" s="7" t="n">
-        <v>0.412</v>
+        <v>0.14</v>
       </c>
       <c r="M21" s="8" t="n">
-        <v>0.1925</v>
+        <v>0.1002</v>
       </c>
       <c r="N21" s="6" t="n">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>0.333</v>
+        <v>108</v>
       </c>
       <c r="P21" s="8" t="n">
-        <v>0.0321</v>
+        <v>0.1898</v>
       </c>
       <c r="Q21" s="6" t="n">
-        <v>3</v>
+        <v>34</v>
       </c>
       <c r="R21" s="7" t="n">
-        <v>-0.9350000000000001</v>
+        <v>0</v>
       </c>
       <c r="S21" s="8" t="n">
-        <v>0.008</v>
+        <v>0.05979999999999999</v>
       </c>
       <c r="T21" s="6" t="n">
-        <v>374</v>
+        <v>569</v>
       </c>
       <c r="U21" s="7" t="n">
-        <v>0.433</v>
+        <v>3.094</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Apr-25</t>
+          <t>May-25</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>0</v>
+        <v>72</v>
       </c>
       <c r="C22" s="7" t="n">
-        <v>-1</v>
+        <v>0.412</v>
       </c>
       <c r="D22" s="8" t="n">
-        <v>0</v>
+        <v>0.1925</v>
       </c>
       <c r="E22" s="6" t="n">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="F22" s="7" t="n">
-        <v>0.68</v>
+        <v>2.188</v>
       </c>
       <c r="G22" s="8" t="n">
-        <v>0.1469</v>
+        <v>0.1364</v>
       </c>
       <c r="H22" s="6" t="n">
-        <v>188</v>
+        <v>76</v>
+      </c>
+      <c r="I22" s="7" t="n">
+        <v>1.235</v>
       </c>
       <c r="J22" s="8" t="n">
-        <v>0.6573</v>
+        <v>0.2032</v>
       </c>
       <c r="K22" s="6" t="n">
-        <v>25</v>
+        <v>147</v>
       </c>
       <c r="L22" s="7" t="n">
-        <v>-0.621</v>
+        <v>1.262</v>
       </c>
       <c r="M22" s="8" t="n">
-        <v>0.08740000000000001</v>
+        <v>0.393</v>
       </c>
       <c r="N22" s="6" t="n">
+        <v>12</v>
+      </c>
+      <c r="O22" s="7" t="n">
+        <v>0.333</v>
+      </c>
+      <c r="P22" s="8" t="n">
+        <v>0.0321</v>
+      </c>
+      <c r="Q22" s="6" t="n">
         <v>3</v>
       </c>
-      <c r="O22" s="7" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="R22" s="7" t="n">
-        <v>-0.9330000000000002</v>
+        <v>-0.9350000000000001</v>
       </c>
       <c r="S22" s="8" t="n">
-        <v>0.021</v>
+        <v>0.008</v>
       </c>
       <c r="T22" s="6" t="n">
-        <v>286</v>
+        <v>374</v>
       </c>
       <c r="U22" s="7" t="n">
-        <v>0.192</v>
+        <v>0.433</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Mar-25</t>
+          <t>Apr-25</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>113</v>
+        <v>25</v>
       </c>
       <c r="C23" s="7" t="n">
-        <v>1.055</v>
+        <v>-0.621</v>
       </c>
       <c r="D23" s="8" t="n">
-        <v>0.3192</v>
+        <v>0.08740000000000001</v>
       </c>
       <c r="E23" s="6" t="n">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="F23" s="7" t="n">
-        <v>0.068</v>
+        <v>-1</v>
       </c>
       <c r="G23" s="8" t="n">
-        <v>0.2203</v>
+        <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="I23" s="7" t="n">
-        <v>-0.5</v>
+        <v>0.68</v>
       </c>
       <c r="J23" s="8" t="n">
-        <v>0.0706</v>
+        <v>0.1469</v>
       </c>
       <c r="K23" s="6" t="n">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>1.923</v>
+        <v>188</v>
       </c>
       <c r="M23" s="8" t="n">
-        <v>0.2147</v>
+        <v>0.6573</v>
       </c>
       <c r="N23" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="O23" s="7" t="n">
-        <v>-0.889</v>
+        <v>-0.7</v>
       </c>
       <c r="P23" s="8" t="n">
-        <v>0.0028</v>
+        <v>0.0105</v>
       </c>
       <c r="Q23" s="6" t="n">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="R23" s="7" t="n">
-        <v>-0.893</v>
+        <v>-0.9330000000000002</v>
       </c>
       <c r="S23" s="8" t="n">
-        <v>0.0678</v>
+        <v>0.021</v>
       </c>
       <c r="T23" s="6" t="n">
-        <v>354</v>
+        <v>286</v>
       </c>
       <c r="U23" s="7" t="n">
-        <v>-0.288</v>
+        <v>0.192</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Feb-25</t>
+          <t>Mar-25</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="C24" s="7" t="n">
-        <v>2.667</v>
+        <v>1.923</v>
       </c>
       <c r="D24" s="8" t="n">
-        <v>0.2411</v>
+        <v>0.2147</v>
       </c>
       <c r="E24" s="6" t="n">
-        <v>88</v>
+        <v>113</v>
       </c>
       <c r="F24" s="7" t="n">
-        <v>3</v>
+        <v>1.055</v>
       </c>
       <c r="G24" s="8" t="n">
-        <v>0.2411</v>
+        <v>0.3192</v>
       </c>
       <c r="H24" s="6" t="n">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="I24" s="7" t="n">
-        <v>-0.329</v>
+        <v>0.068</v>
       </c>
       <c r="J24" s="8" t="n">
-        <v>0.1562</v>
+        <v>0.2203</v>
       </c>
       <c r="K24" s="6" t="n">
-        <v>66</v>
+        <v>25</v>
       </c>
       <c r="L24" s="7" t="n">
-        <v>0.61</v>
+        <v>-0.5</v>
       </c>
       <c r="M24" s="8" t="n">
-        <v>0.1808</v>
+        <v>0.0706</v>
       </c>
       <c r="N24" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O24" s="7" t="n">
-        <v>-0.5</v>
+        <v>-0.889</v>
       </c>
       <c r="P24" s="8" t="n">
-        <v>0.0055</v>
+        <v>0.0028</v>
       </c>
       <c r="Q24" s="6" t="n">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="R24" s="7" t="n">
-        <v>-0.696</v>
+        <v>-0.893</v>
       </c>
       <c r="S24" s="8" t="n">
-        <v>0.1151</v>
+        <v>0.0678</v>
       </c>
       <c r="T24" s="6" t="n">
-        <v>365</v>
+        <v>354</v>
       </c>
       <c r="U24" s="7" t="n">
-        <v>0.052</v>
+        <v>-0.288</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Jan-25</t>
+          <t>Feb-25</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>125</v>
+        <v>66</v>
       </c>
       <c r="C25" s="7" t="n">
-        <v>3.63</v>
+        <v>0.61</v>
       </c>
       <c r="D25" s="8" t="n">
-        <v>0.2648</v>
+        <v>0.1808</v>
       </c>
       <c r="E25" s="6" t="n">
-        <v>104</v>
+        <v>88</v>
       </c>
       <c r="F25" s="7" t="n">
-        <v>-0.467</v>
+        <v>2.667</v>
       </c>
       <c r="G25" s="8" t="n">
-        <v>0.2203</v>
+        <v>0.2411</v>
       </c>
       <c r="H25" s="6" t="n">
-        <v>68</v>
+        <v>88</v>
       </c>
       <c r="I25" s="7" t="n">
-        <v>0.015</v>
+        <v>3</v>
       </c>
       <c r="J25" s="8" t="n">
-        <v>0.1441</v>
+        <v>0.2411</v>
       </c>
       <c r="K25" s="6" t="n">
-        <v>97</v>
+        <v>57</v>
       </c>
       <c r="L25" s="7" t="n">
-        <v>0.228</v>
+        <v>-0.329</v>
       </c>
       <c r="M25" s="8" t="n">
-        <v>0.2055</v>
+        <v>0.1562</v>
       </c>
       <c r="N25" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O25" s="7" t="n">
-        <v>-0.944</v>
+        <v>-0.5</v>
       </c>
       <c r="P25" s="8" t="n">
-        <v>0.0021</v>
+        <v>0.0055</v>
       </c>
       <c r="Q25" s="6" t="n">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="R25" s="7" t="n">
-        <v>-0.8080000000000002</v>
+        <v>-0.696</v>
       </c>
       <c r="S25" s="8" t="n">
-        <v>0.053</v>
+        <v>0.1151</v>
       </c>
       <c r="T25" s="6" t="n">
-        <v>472</v>
+        <v>365</v>
       </c>
       <c r="U25" s="7" t="n">
-        <v>-0.148</v>
+        <v>0.052</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Dec-24</t>
+          <t>Jan-25</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>30</v>
+        <v>97</v>
       </c>
       <c r="C26" s="7" t="n">
-        <v>6.5</v>
+        <v>0.228</v>
       </c>
       <c r="D26" s="8" t="n">
-        <v>0.09379999999999999</v>
+        <v>0.2055</v>
       </c>
       <c r="E26" s="6" t="n">
-        <v>105</v>
+        <v>125</v>
       </c>
       <c r="F26" s="7" t="n">
-        <v>-0.234</v>
+        <v>3.63</v>
       </c>
       <c r="G26" s="8" t="n">
-        <v>0.3281</v>
+        <v>0.2648</v>
       </c>
       <c r="H26" s="6" t="n">
-        <v>30</v>
+        <v>104</v>
       </c>
       <c r="I26" s="7" t="n">
-        <v>4</v>
+        <v>-0.467</v>
       </c>
       <c r="J26" s="8" t="n">
-        <v>0.09379999999999999</v>
+        <v>0.2203</v>
       </c>
       <c r="K26" s="6" t="n">
-        <v>88</v>
+        <v>68</v>
       </c>
       <c r="L26" s="7" t="n">
-        <v>0.275</v>
+        <v>0.015</v>
       </c>
       <c r="M26" s="8" t="n">
-        <v>0.275</v>
+        <v>0.1441</v>
       </c>
       <c r="N26" s="6" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="O26" s="7" t="n">
-        <v>8</v>
+        <v>-0.944</v>
       </c>
       <c r="P26" s="8" t="n">
-        <v>0.0281</v>
+        <v>0.0021</v>
       </c>
       <c r="Q26" s="6" t="n">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="R26" s="7" t="n">
-        <v>-0.9429999999999999</v>
+        <v>-0.8080000000000002</v>
       </c>
       <c r="S26" s="8" t="n">
-        <v>0.0625</v>
+        <v>0.053</v>
       </c>
       <c r="T26" s="6" t="n">
-        <v>320</v>
+        <v>472</v>
       </c>
       <c r="U26" s="7" t="n">
-        <v>-0.445</v>
+        <v>-0.148</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Nov-24</t>
+          <t>Dec-24</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>2</v>
+        <v>88</v>
       </c>
       <c r="C27" s="7" t="n">
-        <v>-0.714</v>
+        <v>0.275</v>
       </c>
       <c r="D27" s="8" t="n">
-        <v>0.01</v>
+        <v>0.275</v>
       </c>
       <c r="E27" s="6" t="n">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="F27" s="7" t="n">
-        <v>0.9129999999999999</v>
+        <v>6.5</v>
       </c>
       <c r="G27" s="8" t="n">
-        <v>0.22</v>
+        <v>0.09379999999999999</v>
       </c>
       <c r="H27" s="6" t="n">
-        <v>1</v>
+        <v>105</v>
+      </c>
+      <c r="I27" s="7" t="n">
+        <v>-0.234</v>
       </c>
       <c r="J27" s="8" t="n">
-        <v>0.005</v>
+        <v>0.3281</v>
       </c>
       <c r="K27" s="6" t="n">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="L27" s="7" t="n">
-        <v>-0.302</v>
+        <v>4</v>
       </c>
       <c r="M27" s="8" t="n">
-        <v>0.22</v>
+        <v>0.09379999999999999</v>
       </c>
       <c r="N27" s="6" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="O27" s="7" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="P27" s="8" t="n">
-        <v>0.03</v>
+        <v>0.0281</v>
       </c>
       <c r="Q27" s="6" t="n">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="R27" s="7" t="n">
-        <v>-0.613</v>
+        <v>-0.9429999999999999</v>
       </c>
       <c r="S27" s="8" t="n">
-        <v>0.31</v>
+        <v>0.0625</v>
       </c>
       <c r="T27" s="6" t="n">
-        <v>200</v>
+        <v>320</v>
       </c>
       <c r="U27" s="7" t="n">
-        <v>-0.254</v>
+        <v>-0.445</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Oct-24</t>
+          <t>Nov-24</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="C28" s="7" t="n">
-        <v>1.333</v>
+        <v>-0.302</v>
       </c>
       <c r="D28" s="8" t="n">
-        <v>0.0474</v>
+        <v>0.22</v>
       </c>
       <c r="E28" s="6" t="n">
-        <v>88</v>
+        <v>2</v>
       </c>
       <c r="F28" s="7" t="n">
-        <v>0.43</v>
+        <v>-0.714</v>
       </c>
       <c r="G28" s="8" t="n">
-        <v>0.1986</v>
+        <v>0.01</v>
       </c>
       <c r="H28" s="6" t="n">
-        <v>86</v>
+        <v>44</v>
+      </c>
+      <c r="I28" s="7" t="n">
+        <v>0.9129999999999999</v>
       </c>
       <c r="J28" s="8" t="n">
-        <v>0.1941</v>
+        <v>0.22</v>
       </c>
       <c r="K28" s="6" t="n">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>1.25</v>
+        <v>1</v>
       </c>
       <c r="M28" s="8" t="n">
-        <v>0.1828</v>
+        <v>0.005</v>
       </c>
       <c r="N28" s="6" t="n">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="O28" s="7" t="n">
-        <v>3.4</v>
+        <v>5</v>
       </c>
       <c r="P28" s="8" t="n">
-        <v>0.04969999999999999</v>
+        <v>0.03</v>
       </c>
       <c r="Q28" s="6" t="n">
-        <v>139</v>
+        <v>62</v>
       </c>
       <c r="R28" s="7" t="n">
-        <v>-0.182</v>
+        <v>-0.613</v>
       </c>
       <c r="S28" s="8" t="n">
-        <v>0.3138</v>
+        <v>0.31</v>
       </c>
       <c r="T28" s="6" t="n">
-        <v>443</v>
+        <v>200</v>
       </c>
       <c r="U28" s="7" t="n">
-        <v>0.8539999999999999</v>
+        <v>-0.254</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
+          <t>Oct-24</t>
+        </is>
+      </c>
+      <c r="B29" s="6" t="n">
+        <v>81</v>
+      </c>
+      <c r="C29" s="7" t="n">
+        <v>1.25</v>
+      </c>
+      <c r="D29" s="8" t="n">
+        <v>0.1828</v>
+      </c>
+      <c r="E29" s="6" t="n">
+        <v>21</v>
+      </c>
+      <c r="F29" s="7" t="n">
+        <v>1.333</v>
+      </c>
+      <c r="G29" s="8" t="n">
+        <v>0.0474</v>
+      </c>
+      <c r="H29" s="6" t="n">
+        <v>88</v>
+      </c>
+      <c r="I29" s="7" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="J29" s="8" t="n">
+        <v>0.1986</v>
+      </c>
+      <c r="K29" s="6" t="n">
+        <v>86</v>
+      </c>
+      <c r="M29" s="8" t="n">
+        <v>0.1941</v>
+      </c>
+      <c r="N29" s="6" t="n">
+        <v>22</v>
+      </c>
+      <c r="O29" s="7" t="n">
+        <v>3.4</v>
+      </c>
+      <c r="P29" s="8" t="n">
+        <v>0.04969999999999999</v>
+      </c>
+      <c r="Q29" s="6" t="n">
+        <v>139</v>
+      </c>
+      <c r="R29" s="7" t="n">
+        <v>-0.182</v>
+      </c>
+      <c r="S29" s="8" t="n">
+        <v>0.3138</v>
+      </c>
+      <c r="T29" s="6" t="n">
+        <v>443</v>
+      </c>
+      <c r="U29" s="7" t="n">
+        <v>0.8539999999999999</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="5" t="inlineStr">
+        <is>
           <t>Sep-24</t>
         </is>
       </c>
-      <c r="B29" s="6" t="n">
+      <c r="B30" s="6" t="n">
+        <v>173</v>
+      </c>
+      <c r="C30" s="7" t="n">
+        <v>2.604000000000001</v>
+      </c>
+      <c r="D30" s="8" t="n">
+        <v>0.3379</v>
+      </c>
+      <c r="E30" s="6" t="n">
         <v>20</v>
       </c>
-      <c r="C29" s="7" t="n">
+      <c r="F30" s="7" t="n">
         <v>0.667</v>
       </c>
-      <c r="D29" s="8" t="n">
+      <c r="G30" s="8" t="n">
         <v>0.0391</v>
       </c>
-      <c r="E29" s="6" t="n">
+      <c r="H30" s="6" t="n">
         <v>59</v>
       </c>
-      <c r="F29" s="7" t="n">
+      <c r="I30" s="7" t="n">
         <v>6.375</v>
       </c>
-      <c r="G29" s="8" t="n">
+      <c r="J30" s="8" t="n">
         <v>0.1152</v>
       </c>
-      <c r="H29" s="6" t="n">
+      <c r="K30" s="6" t="n">
         <v>74</v>
       </c>
-      <c r="I29" s="7" t="n">
+      <c r="L30" s="7" t="n">
         <v>1.176</v>
       </c>
-      <c r="J29" s="8" t="n">
+      <c r="M30" s="8" t="n">
         <v>0.1445</v>
       </c>
-      <c r="K29" s="6" t="n">
-[...8 lines deleted...]
-      <c r="N29" s="6" t="n">
+      <c r="N30" s="6" t="n">
         <v>8</v>
       </c>
-      <c r="P29" s="8" t="n">
+      <c r="P30" s="8" t="n">
         <v>0.0156</v>
       </c>
-      <c r="Q29" s="6" t="n">
+      <c r="Q30" s="6" t="n">
         <v>178</v>
       </c>
-      <c r="R29" s="7" t="n">
+      <c r="R30" s="7" t="n">
         <v>0.053</v>
       </c>
-      <c r="S29" s="8" t="n">
+      <c r="S30" s="8" t="n">
         <v>0.3477</v>
       </c>
-      <c r="T29" s="6" t="n">
+      <c r="T30" s="6" t="n">
         <v>512</v>
       </c>
-      <c r="U29" s="7" t="n">
+      <c r="U30" s="7" t="n">
         <v>0.79</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>