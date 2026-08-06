--- v0 (2026-06-22)
+++ v1 (2026-08-06)
@@ -456,92 +456,92 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U29"/>
+  <dimension ref="A1:U30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="12" customWidth="1" min="16" max="16"/>
     <col width="12" customWidth="1" min="17" max="17"/>
     <col width="12" customWidth="1" min="18" max="18"/>
     <col width="12" customWidth="1" min="19" max="19"/>
     <col width="12" customWidth="1" min="20" max="20"/>
     <col width="12" customWidth="1" min="21" max="21"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Indian Stock Alerts — indianstockalerts.com</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Buses — Monthly Vahan Registration Data | Generated: 22 Jun 2026</t>
+          <t>Buses — Monthly Vahan Registration Data | Generated: 06 Aug 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Source: Vahan (MoRTH). Registrations ≠ dispatches. For personal use only — redistribution prohibited.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>Ashok Vol</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>Ashok YoY%</t>
         </is>
@@ -576,1548 +576,1573 @@
           <t>VECV YoY%</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>VECV MS%</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
           <t>Sml Vol</t>
         </is>
       </c>
       <c r="L5" s="4" t="inlineStr">
         <is>
           <t>Sml YoY%</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Sml MS%</t>
         </is>
       </c>
       <c r="N5" s="4" t="inlineStr">
         <is>
-          <t>Daimler Vol</t>
+          <t>Force Vol</t>
         </is>
       </c>
       <c r="O5" s="4" t="inlineStr">
         <is>
-          <t>Daimler YoY%</t>
+          <t>Force YoY%</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
-          <t>Daimler MS%</t>
+          <t>Force MS%</t>
         </is>
       </c>
       <c r="Q5" s="4" t="inlineStr">
         <is>
-          <t>Force Vol</t>
+          <t>Mahindra Vol</t>
         </is>
       </c>
       <c r="R5" s="4" t="inlineStr">
         <is>
-          <t>Force YoY%</t>
+          <t>Mahindra YoY%</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
-          <t>Force MS%</t>
+          <t>Mahindra MS%</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Industry Vol</t>
         </is>
       </c>
       <c r="U5" s="4" t="inlineStr">
         <is>
           <t>Industry YoY%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>Jun-26(P)</t>
-[...7 lines deleted...]
-      <c r="Q6" s="6" t="n"/>
+          <t>Aug-26(P)*</t>
+        </is>
+      </c>
+      <c r="B6" s="6" t="n">
+        <v>1178</v>
+      </c>
+      <c r="C6" s="7" t="n">
+        <v>-0.322</v>
+      </c>
+      <c r="D6" s="8" t="n">
+        <v>0.1859</v>
+      </c>
+      <c r="E6" s="6" t="n">
+        <v>2120</v>
+      </c>
+      <c r="F6" s="7" t="n">
+        <v>-0.304</v>
+      </c>
+      <c r="G6" s="8" t="n">
+        <v>0.3346</v>
+      </c>
+      <c r="H6" s="6" t="n">
+        <v>1376</v>
+      </c>
+      <c r="I6" s="7" t="n">
+        <v>-0.327</v>
+      </c>
+      <c r="J6" s="8" t="n">
+        <v>0.2172</v>
+      </c>
+      <c r="K6" s="6" t="n">
+        <v>459</v>
+      </c>
+      <c r="L6" s="7" t="n">
+        <v>0.029</v>
+      </c>
+      <c r="M6" s="8" t="n">
+        <v>0.07240000000000001</v>
+      </c>
+      <c r="N6" s="6" t="n">
+        <v>149</v>
+      </c>
+      <c r="O6" s="7" t="n">
+        <v>0.284</v>
+      </c>
+      <c r="P6" s="8" t="n">
+        <v>0.0235</v>
+      </c>
+      <c r="Q6" s="6" t="n">
+        <v>99</v>
+      </c>
+      <c r="R6" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="S6" s="8" t="n">
+        <v>0.0157</v>
+      </c>
       <c r="T6" s="6" t="n">
-        <v>8809</v>
+        <v>6336</v>
       </c>
       <c r="U6" s="7" t="n">
-        <v>0.033</v>
+        <v>-0.227</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>Jun-26</t>
-[...7 lines deleted...]
-      <c r="Q7" s="6" t="n"/>
+          <t>Aug-26</t>
+        </is>
+      </c>
+      <c r="B7" s="6" t="n">
+        <v>190</v>
+      </c>
+      <c r="D7" s="8" t="n">
+        <v>0.1859</v>
+      </c>
+      <c r="E7" s="6" t="n">
+        <v>342</v>
+      </c>
+      <c r="G7" s="8" t="n">
+        <v>0.3346</v>
+      </c>
+      <c r="H7" s="6" t="n">
+        <v>222</v>
+      </c>
+      <c r="J7" s="8" t="n">
+        <v>0.2172</v>
+      </c>
+      <c r="K7" s="6" t="n">
+        <v>74</v>
+      </c>
+      <c r="M7" s="8" t="n">
+        <v>0.07240000000000001</v>
+      </c>
+      <c r="N7" s="6" t="n">
+        <v>24</v>
+      </c>
+      <c r="P7" s="8" t="n">
+        <v>0.0235</v>
+      </c>
+      <c r="Q7" s="6" t="n">
+        <v>16</v>
+      </c>
+      <c r="S7" s="8" t="n">
+        <v>0.0157</v>
+      </c>
       <c r="T7" s="6" t="n">
-        <v>6166</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>May-26</t>
-[...7 lines deleted...]
-      <c r="Q8" s="6" t="n"/>
+          <t>Jul-26</t>
+        </is>
+      </c>
+      <c r="B8" s="6" t="n">
+        <v>1836</v>
+      </c>
+      <c r="C8" s="7" t="n">
+        <v>-0.104</v>
+      </c>
+      <c r="D8" s="8" t="n">
+        <v>0.2392</v>
+      </c>
+      <c r="E8" s="6" t="n">
+        <v>2391</v>
+      </c>
+      <c r="F8" s="7" t="n">
+        <v>0.073</v>
+      </c>
+      <c r="G8" s="8" t="n">
+        <v>0.3115</v>
+      </c>
+      <c r="H8" s="6" t="n">
+        <v>1842</v>
+      </c>
+      <c r="I8" s="7" t="n">
+        <v>-0.136</v>
+      </c>
+      <c r="J8" s="8" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="K8" s="6" t="n">
+        <v>505</v>
+      </c>
+      <c r="L8" s="7" t="n">
+        <v>-0.053</v>
+      </c>
+      <c r="M8" s="8" t="n">
+        <v>0.0658</v>
+      </c>
+      <c r="N8" s="6" t="n">
+        <v>241</v>
+      </c>
+      <c r="O8" s="7" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="P8" s="8" t="n">
+        <v>0.0314</v>
+      </c>
+      <c r="Q8" s="6" t="n">
+        <v>209</v>
+      </c>
+      <c r="R8" s="7" t="n">
+        <v>0.148</v>
+      </c>
+      <c r="S8" s="8" t="n">
+        <v>0.0272</v>
+      </c>
       <c r="T8" s="6" t="n">
-        <v>6146</v>
+        <v>7675</v>
       </c>
       <c r="U8" s="7" t="n">
-        <v>-0.173</v>
+        <v>-0.034</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>Apr-26</t>
+          <t>Jun-26</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>1621</v>
+        <v>2137</v>
       </c>
       <c r="C9" s="7" t="n">
-        <v>-0.161</v>
+        <v>-0.038</v>
       </c>
       <c r="D9" s="8" t="n">
-        <v>0.2698</v>
+        <v>0.2382</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>1783</v>
+        <v>2224</v>
       </c>
       <c r="F9" s="7" t="n">
-        <v>-0.198</v>
+        <v>0.026</v>
       </c>
       <c r="G9" s="8" t="n">
-        <v>0.2968</v>
+        <v>0.2479</v>
       </c>
       <c r="H9" s="6" t="n">
-        <v>1363</v>
+        <v>2426</v>
       </c>
       <c r="I9" s="7" t="n">
-        <v>-0.059</v>
+        <v>0.304</v>
       </c>
       <c r="J9" s="8" t="n">
-        <v>0.2269</v>
+        <v>0.2705</v>
       </c>
       <c r="K9" s="6" t="n">
-        <v>449</v>
+        <v>628</v>
       </c>
       <c r="L9" s="7" t="n">
-        <v>0.175</v>
+        <v>-0.05599999999999999</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>0.0747</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>210</v>
+        <v>280</v>
       </c>
       <c r="O9" s="7" t="n">
-        <v>-0.114</v>
+        <v>0.8540000000000001</v>
       </c>
       <c r="P9" s="8" t="n">
-        <v>0.035</v>
+        <v>0.0312</v>
       </c>
       <c r="Q9" s="6" t="n">
-        <v>151</v>
+        <v>366</v>
       </c>
       <c r="R9" s="7" t="n">
-        <v>0.07099999999999999</v>
+        <v>0.249</v>
       </c>
       <c r="S9" s="8" t="n">
-        <v>0.0251</v>
+        <v>0.0408</v>
       </c>
       <c r="T9" s="6" t="n">
-        <v>6008</v>
+        <v>8970</v>
       </c>
       <c r="U9" s="7" t="n">
-        <v>-0.115</v>
+        <v>0.051</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Mar-26</t>
+          <t>May-26</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>1870</v>
+        <v>1657</v>
       </c>
       <c r="C10" s="7" t="n">
-        <v>-0.177</v>
+        <v>-0.196</v>
       </c>
       <c r="D10" s="8" t="n">
-        <v>0.3304000000000001</v>
+        <v>0.2696</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>1490</v>
+        <v>1589</v>
       </c>
       <c r="F10" s="7" t="n">
-        <v>-0.302</v>
+        <v>-0.269</v>
       </c>
       <c r="G10" s="8" t="n">
-        <v>0.2633</v>
+        <v>0.2585</v>
       </c>
       <c r="H10" s="6" t="n">
-        <v>1191</v>
+        <v>1528</v>
       </c>
       <c r="I10" s="7" t="n">
-        <v>-0.156</v>
+        <v>-0.124</v>
       </c>
       <c r="J10" s="8" t="n">
-        <v>0.2104</v>
+        <v>0.2486</v>
       </c>
       <c r="K10" s="6" t="n">
-        <v>295</v>
+        <v>444</v>
       </c>
       <c r="L10" s="7" t="n">
-        <v>-0.178</v>
+        <v>-0.024</v>
       </c>
       <c r="M10" s="8" t="n">
-        <v>0.0521</v>
+        <v>0.0722</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>165</v>
+        <v>192</v>
       </c>
       <c r="O10" s="7" t="n">
-        <v>0</v>
+        <v>0.324</v>
       </c>
       <c r="P10" s="8" t="n">
-        <v>0.0292</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0312</v>
+      </c>
+      <c r="Q10" s="6" t="n"/>
       <c r="T10" s="6" t="n">
-        <v>5660</v>
+        <v>6147</v>
       </c>
       <c r="U10" s="7" t="n">
-        <v>-0.164</v>
+        <v>-0.173</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Feb-26</t>
+          <t>Apr-26</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>1979</v>
+        <v>1621</v>
       </c>
       <c r="C11" s="7" t="n">
-        <v>0.211</v>
+        <v>-0.161</v>
       </c>
       <c r="D11" s="8" t="n">
-        <v>0.3474</v>
+        <v>0.2698</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>1670</v>
+        <v>1783</v>
       </c>
       <c r="F11" s="7" t="n">
-        <v>0.008</v>
+        <v>-0.198</v>
       </c>
       <c r="G11" s="8" t="n">
-        <v>0.2932</v>
+        <v>0.2968</v>
       </c>
       <c r="H11" s="6" t="n">
-        <v>1075</v>
+        <v>1363</v>
       </c>
       <c r="I11" s="7" t="n">
-        <v>0.106</v>
+        <v>-0.059</v>
       </c>
       <c r="J11" s="8" t="n">
-        <v>0.1887</v>
+        <v>0.2269</v>
       </c>
       <c r="K11" s="6" t="n">
-        <v>236</v>
+        <v>449</v>
       </c>
       <c r="L11" s="7" t="n">
-        <v>-0.021</v>
+        <v>0.175</v>
       </c>
       <c r="M11" s="8" t="n">
-        <v>0.0414</v>
+        <v>0.0747</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>188</v>
+        <v>151</v>
       </c>
       <c r="O11" s="7" t="n">
-        <v>0.324</v>
+        <v>0.07099999999999999</v>
       </c>
       <c r="P11" s="8" t="n">
-        <v>0.033</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0251</v>
+      </c>
+      <c r="Q11" s="6" t="n"/>
       <c r="T11" s="6" t="n">
-        <v>5696</v>
+        <v>6008</v>
       </c>
       <c r="U11" s="7" t="n">
-        <v>0.103</v>
+        <v>-0.115</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Jan-26</t>
+          <t>Mar-26</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>1546</v>
+        <v>1870</v>
       </c>
       <c r="C12" s="7" t="n">
-        <v>-0.108</v>
+        <v>-0.177</v>
       </c>
       <c r="D12" s="8" t="n">
-        <v>0.3665</v>
+        <v>0.3304000000000001</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>1272</v>
+        <v>1490</v>
       </c>
       <c r="F12" s="7" t="n">
-        <v>-0.3619999999999999</v>
+        <v>-0.302</v>
       </c>
       <c r="G12" s="8" t="n">
-        <v>0.3016</v>
+        <v>0.2633</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>704</v>
+        <v>1191</v>
       </c>
       <c r="I12" s="7" t="n">
-        <v>-0.385</v>
+        <v>-0.156</v>
       </c>
       <c r="J12" s="8" t="n">
-        <v>0.1669</v>
+        <v>0.2104</v>
       </c>
       <c r="K12" s="6" t="n">
-        <v>151</v>
+        <v>295</v>
       </c>
       <c r="L12" s="7" t="n">
-        <v>-0.117</v>
+        <v>-0.178</v>
       </c>
       <c r="M12" s="8" t="n">
-        <v>0.0358</v>
+        <v>0.0521</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="O12" s="7" t="n">
-        <v>-0.508</v>
+        <v>0.155</v>
       </c>
       <c r="P12" s="8" t="n">
-        <v>0.0299</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.021</v>
+      </c>
+      <c r="Q12" s="6" t="n"/>
       <c r="T12" s="6" t="n">
-        <v>4218</v>
+        <v>5660</v>
       </c>
       <c r="U12" s="7" t="n">
-        <v>-0.28</v>
+        <v>-0.164</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Dec-25</t>
+          <t>Feb-26</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>1871</v>
+        <v>1979</v>
       </c>
       <c r="C13" s="7" t="n">
-        <v>0.28</v>
+        <v>0.211</v>
       </c>
       <c r="D13" s="8" t="n">
-        <v>0.355</v>
+        <v>0.3474</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>1331</v>
+        <v>1670</v>
       </c>
       <c r="F13" s="7" t="n">
-        <v>-0.14</v>
+        <v>0.008</v>
       </c>
       <c r="G13" s="8" t="n">
-        <v>0.2525</v>
+        <v>0.2932</v>
       </c>
       <c r="H13" s="6" t="n">
-        <v>1160</v>
+        <v>1075</v>
       </c>
       <c r="I13" s="7" t="n">
-        <v>0.541</v>
+        <v>0.106</v>
       </c>
       <c r="J13" s="8" t="n">
-        <v>0.2201</v>
+        <v>0.1887</v>
       </c>
       <c r="K13" s="6" t="n">
-        <v>191</v>
+        <v>236</v>
       </c>
       <c r="L13" s="7" t="n">
-        <v>0.605</v>
+        <v>-0.021</v>
       </c>
       <c r="M13" s="8" t="n">
-        <v>0.0362</v>
+        <v>0.0414</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>167</v>
+        <v>91</v>
       </c>
       <c r="O13" s="7" t="n">
-        <v>0.237</v>
+        <v>-0.283</v>
       </c>
       <c r="P13" s="8" t="n">
-        <v>0.0317</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.016</v>
+      </c>
+      <c r="Q13" s="6" t="n"/>
       <c r="T13" s="6" t="n">
-        <v>5271</v>
+        <v>5696</v>
       </c>
       <c r="U13" s="7" t="n">
-        <v>0.184</v>
+        <v>0.103</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Nov-25</t>
+          <t>Jan-26</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>1306</v>
+        <v>1546</v>
       </c>
       <c r="C14" s="7" t="n">
-        <v>-0.178</v>
+        <v>-0.108</v>
       </c>
       <c r="D14" s="8" t="n">
-        <v>0.2771</v>
+        <v>0.3665</v>
       </c>
       <c r="E14" s="6" t="n">
-        <v>1414</v>
+        <v>1272</v>
       </c>
       <c r="F14" s="7" t="n">
-        <v>-0.001</v>
+        <v>-0.3619999999999999</v>
       </c>
       <c r="G14" s="8" t="n">
-        <v>0.3</v>
+        <v>0.3016</v>
       </c>
       <c r="H14" s="6" t="n">
-        <v>1117</v>
+        <v>704</v>
       </c>
       <c r="I14" s="7" t="n">
-        <v>0.252</v>
+        <v>-0.385</v>
       </c>
       <c r="J14" s="8" t="n">
-        <v>0.237</v>
+        <v>0.1669</v>
       </c>
       <c r="K14" s="6" t="n">
-        <v>182</v>
+        <v>151</v>
       </c>
       <c r="L14" s="7" t="n">
-        <v>-0.108</v>
+        <v>-0.117</v>
       </c>
       <c r="M14" s="8" t="n">
-        <v>0.0386</v>
+        <v>0.0358</v>
       </c>
       <c r="N14" s="6" t="n">
-        <v>156</v>
+        <v>52</v>
       </c>
       <c r="O14" s="7" t="n">
-        <v>-0.043</v>
+        <v>-0.458</v>
       </c>
       <c r="P14" s="8" t="n">
-        <v>0.0331</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0123</v>
+      </c>
+      <c r="Q14" s="6" t="n"/>
       <c r="T14" s="6" t="n">
-        <v>4713</v>
+        <v>4218</v>
       </c>
       <c r="U14" s="7" t="n">
-        <v>0.049</v>
+        <v>-0.28</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Oct-25</t>
+          <t>Dec-25</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>1453</v>
+        <v>1871</v>
       </c>
       <c r="C15" s="7" t="n">
-        <v>-0.367</v>
+        <v>0.28</v>
       </c>
       <c r="D15" s="8" t="n">
-        <v>0.2848</v>
+        <v>0.355</v>
       </c>
       <c r="E15" s="6" t="n">
-        <v>1570</v>
+        <v>1331</v>
       </c>
       <c r="F15" s="7" t="n">
-        <v>-0.081</v>
+        <v>-0.14</v>
       </c>
       <c r="G15" s="8" t="n">
-        <v>0.3077</v>
+        <v>0.2525</v>
       </c>
       <c r="H15" s="6" t="n">
-        <v>1118</v>
+        <v>1160</v>
       </c>
       <c r="I15" s="7" t="n">
-        <v>-0.098</v>
+        <v>0.541</v>
       </c>
       <c r="J15" s="8" t="n">
-        <v>0.2191</v>
+        <v>0.2201</v>
       </c>
       <c r="K15" s="6" t="n">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="L15" s="7" t="n">
-        <v>-0.209</v>
+        <v>0.605</v>
       </c>
       <c r="M15" s="8" t="n">
-        <v>0.0365</v>
+        <v>0.0362</v>
       </c>
       <c r="N15" s="6" t="n">
-        <v>266</v>
+        <v>64</v>
       </c>
       <c r="O15" s="7" t="n">
-        <v>-0.053</v>
+        <v>-0.045</v>
       </c>
       <c r="P15" s="8" t="n">
-        <v>0.0521</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0121</v>
+      </c>
+      <c r="Q15" s="6" t="n"/>
       <c r="T15" s="6" t="n">
-        <v>5102</v>
+        <v>5271</v>
       </c>
       <c r="U15" s="7" t="n">
-        <v>-0.182</v>
+        <v>0.184</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Sep-25</t>
+          <t>Nov-25</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>1821</v>
+        <v>1306</v>
       </c>
       <c r="C16" s="7" t="n">
-        <v>0.028</v>
+        <v>-0.178</v>
       </c>
       <c r="D16" s="8" t="n">
-        <v>0.3206</v>
+        <v>0.2771</v>
       </c>
       <c r="E16" s="6" t="n">
-        <v>1486</v>
+        <v>1414</v>
       </c>
       <c r="F16" s="7" t="n">
-        <v>-0.005</v>
+        <v>-0.001</v>
       </c>
       <c r="G16" s="8" t="n">
-        <v>0.2616</v>
+        <v>0.3</v>
       </c>
       <c r="H16" s="6" t="n">
-        <v>1412</v>
+        <v>1117</v>
       </c>
       <c r="I16" s="7" t="n">
-        <v>0.23</v>
+        <v>0.252</v>
       </c>
       <c r="J16" s="8" t="n">
-        <v>0.2486</v>
+        <v>0.237</v>
       </c>
       <c r="K16" s="6" t="n">
-        <v>227</v>
+        <v>182</v>
       </c>
       <c r="L16" s="7" t="n">
-        <v>-0.263</v>
+        <v>-0.108</v>
       </c>
       <c r="M16" s="8" t="n">
-        <v>0.04</v>
+        <v>0.0386</v>
       </c>
       <c r="N16" s="6" t="n">
-        <v>182</v>
+        <v>80</v>
       </c>
       <c r="O16" s="7" t="n">
-        <v>0.205</v>
+        <v>0.8179999999999999</v>
       </c>
       <c r="P16" s="8" t="n">
-        <v>0.032</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.017</v>
+      </c>
+      <c r="Q16" s="6" t="n"/>
       <c r="T16" s="6" t="n">
-        <v>5680</v>
+        <v>4713</v>
       </c>
       <c r="U16" s="7" t="n">
-        <v>0.052</v>
+        <v>0.049</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Aug-25</t>
+          <t>Oct-25</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>3048</v>
+        <v>1453</v>
       </c>
       <c r="C17" s="7" t="n">
-        <v>0.899</v>
+        <v>-0.367</v>
       </c>
       <c r="D17" s="8" t="n">
-        <v>0.3720000000000001</v>
+        <v>0.2848</v>
       </c>
       <c r="E17" s="6" t="n">
-        <v>2045</v>
+        <v>1570</v>
       </c>
       <c r="F17" s="7" t="n">
-        <v>0.3509999999999999</v>
+        <v>-0.081</v>
       </c>
       <c r="G17" s="8" t="n">
-        <v>0.2496</v>
+        <v>0.3077</v>
       </c>
       <c r="H17" s="6" t="n">
-        <v>1737</v>
+        <v>1118</v>
       </c>
       <c r="I17" s="7" t="n">
-        <v>0.318</v>
+        <v>-0.098</v>
       </c>
       <c r="J17" s="8" t="n">
-        <v>0.212</v>
+        <v>0.2191</v>
       </c>
       <c r="K17" s="6" t="n">
-        <v>446</v>
+        <v>186</v>
       </c>
       <c r="L17" s="7" t="n">
-        <v>0.492</v>
+        <v>-0.209</v>
       </c>
       <c r="M17" s="8" t="n">
-        <v>0.0544</v>
+        <v>0.0365</v>
       </c>
       <c r="N17" s="6" t="n">
-        <v>311</v>
+        <v>110</v>
       </c>
       <c r="O17" s="7" t="n">
-        <v>1.206</v>
+        <v>0.222</v>
       </c>
       <c r="P17" s="8" t="n">
-        <v>0.038</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0216</v>
+      </c>
+      <c r="Q17" s="6" t="n"/>
       <c r="T17" s="6" t="n">
-        <v>8193</v>
+        <v>5102</v>
       </c>
       <c r="U17" s="7" t="n">
-        <v>0.553</v>
+        <v>-0.182</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Jul-25</t>
+          <t>Sep-25</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>2229</v>
+        <v>1821</v>
       </c>
       <c r="C18" s="7" t="n">
-        <v>0.148</v>
+        <v>0.028</v>
       </c>
       <c r="D18" s="8" t="n">
-        <v>0.2806</v>
+        <v>0.3206</v>
       </c>
       <c r="E18" s="6" t="n">
-        <v>2131</v>
+        <v>1486</v>
       </c>
       <c r="F18" s="7" t="n">
-        <v>0.096</v>
+        <v>-0.005</v>
       </c>
       <c r="G18" s="8" t="n">
-        <v>0.2683</v>
+        <v>0.2616</v>
       </c>
       <c r="H18" s="6" t="n">
-        <v>2048</v>
+        <v>1412</v>
       </c>
       <c r="I18" s="7" t="n">
-        <v>0.197</v>
+        <v>0.23</v>
       </c>
       <c r="J18" s="8" t="n">
-        <v>0.2578</v>
+        <v>0.2486</v>
       </c>
       <c r="K18" s="6" t="n">
-        <v>533</v>
+        <v>227</v>
       </c>
       <c r="L18" s="7" t="n">
-        <v>0.179</v>
+        <v>-0.263</v>
       </c>
       <c r="M18" s="8" t="n">
-        <v>0.06710000000000001</v>
+        <v>0.04</v>
       </c>
       <c r="N18" s="6" t="n">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="O18" s="7" t="n">
-        <v>0.425</v>
+        <v>0.409</v>
       </c>
       <c r="P18" s="8" t="n">
-        <v>0.024</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0231</v>
+      </c>
+      <c r="Q18" s="6" t="n"/>
       <c r="T18" s="6" t="n">
-        <v>7944</v>
+        <v>5680</v>
       </c>
       <c r="U18" s="7" t="n">
-        <v>0.17</v>
+        <v>0.052</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>Jun-25</t>
+          <t>Aug-25</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>2167</v>
+        <v>3048</v>
       </c>
       <c r="C19" s="7" t="n">
-        <v>0.281</v>
+        <v>0.899</v>
       </c>
       <c r="D19" s="8" t="n">
-        <v>0.254</v>
+        <v>0.3720000000000001</v>
       </c>
       <c r="E19" s="6" t="n">
-        <v>1861</v>
+        <v>2045</v>
       </c>
       <c r="F19" s="7" t="n">
-        <v>-0.044</v>
+        <v>0.3509999999999999</v>
       </c>
       <c r="G19" s="8" t="n">
-        <v>0.2181</v>
+        <v>0.2496</v>
       </c>
       <c r="H19" s="6" t="n">
-        <v>2222</v>
+        <v>1737</v>
       </c>
       <c r="I19" s="7" t="n">
-        <v>0.177</v>
+        <v>0.318</v>
       </c>
       <c r="J19" s="8" t="n">
-        <v>0.2605</v>
+        <v>0.212</v>
       </c>
       <c r="K19" s="6" t="n">
-        <v>665</v>
+        <v>446</v>
       </c>
       <c r="L19" s="7" t="n">
-        <v>0.322</v>
+        <v>0.492</v>
       </c>
       <c r="M19" s="8" t="n">
-        <v>0.078</v>
+        <v>0.0544</v>
       </c>
       <c r="N19" s="6" t="n">
-        <v>308</v>
+        <v>116</v>
       </c>
       <c r="O19" s="7" t="n">
-        <v>0.801</v>
+        <v>0.221</v>
       </c>
       <c r="P19" s="8" t="n">
-        <v>0.0361</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0142</v>
+      </c>
+      <c r="Q19" s="6" t="n"/>
       <c r="T19" s="6" t="n">
-        <v>8531</v>
+        <v>8193</v>
       </c>
       <c r="U19" s="7" t="n">
-        <v>0.237</v>
+        <v>0.553</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>May-25</t>
+          <t>Jul-25</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>2062</v>
+        <v>2229</v>
       </c>
       <c r="C20" s="7" t="n">
-        <v>0.076</v>
+        <v>0.148</v>
       </c>
       <c r="D20" s="8" t="n">
-        <v>0.2775</v>
+        <v>0.2806</v>
       </c>
       <c r="E20" s="6" t="n">
-        <v>2174</v>
+        <v>2131</v>
       </c>
       <c r="F20" s="7" t="n">
-        <v>0.163</v>
+        <v>0.096</v>
       </c>
       <c r="G20" s="8" t="n">
-        <v>0.2926</v>
+        <v>0.2683</v>
       </c>
       <c r="H20" s="6" t="n">
-        <v>1744</v>
+        <v>2048</v>
       </c>
       <c r="I20" s="7" t="n">
-        <v>0.157</v>
+        <v>0.197</v>
       </c>
       <c r="J20" s="8" t="n">
-        <v>0.2347</v>
+        <v>0.2578</v>
       </c>
       <c r="K20" s="6" t="n">
-        <v>455</v>
+        <v>533</v>
       </c>
       <c r="L20" s="7" t="n">
-        <v>0.025</v>
+        <v>0.179</v>
       </c>
       <c r="M20" s="8" t="n">
-        <v>0.0612</v>
+        <v>0.06710000000000001</v>
       </c>
       <c r="N20" s="6" t="n">
-        <v>280</v>
+        <v>184</v>
       </c>
       <c r="O20" s="7" t="n">
-        <v>0.481</v>
+        <v>-0.016</v>
       </c>
       <c r="P20" s="8" t="n">
-        <v>0.0377</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0232</v>
+      </c>
+      <c r="Q20" s="6" t="n"/>
       <c r="T20" s="6" t="n">
-        <v>7430</v>
+        <v>7944</v>
       </c>
       <c r="U20" s="7" t="n">
-        <v>0.169</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>Apr-25</t>
+          <t>Jun-25</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>1933</v>
+        <v>2167</v>
       </c>
       <c r="C21" s="7" t="n">
-        <v>-0.005</v>
+        <v>0.281</v>
       </c>
       <c r="D21" s="8" t="n">
-        <v>0.2849</v>
+        <v>0.254</v>
       </c>
       <c r="E21" s="6" t="n">
-        <v>2223</v>
+        <v>1861</v>
       </c>
       <c r="F21" s="7" t="n">
-        <v>0.206</v>
+        <v>-0.044</v>
       </c>
       <c r="G21" s="8" t="n">
-        <v>0.3276</v>
+        <v>0.2181</v>
       </c>
       <c r="H21" s="6" t="n">
-        <v>1449</v>
+        <v>2222</v>
       </c>
       <c r="I21" s="7" t="n">
-        <v>0.171</v>
+        <v>0.177</v>
       </c>
       <c r="J21" s="8" t="n">
-        <v>0.2135</v>
+        <v>0.2605</v>
       </c>
       <c r="K21" s="6" t="n">
-        <v>382</v>
+        <v>665</v>
       </c>
       <c r="L21" s="7" t="n">
-        <v>0.073</v>
+        <v>0.322</v>
       </c>
       <c r="M21" s="8" t="n">
-        <v>0.0563</v>
+        <v>0.078</v>
       </c>
       <c r="N21" s="6" t="n">
-        <v>237</v>
+        <v>293</v>
       </c>
       <c r="O21" s="7" t="n">
-        <v>0.549</v>
+        <v>0.6840000000000001</v>
       </c>
       <c r="P21" s="8" t="n">
-        <v>0.0349</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0343</v>
+      </c>
+      <c r="Q21" s="6" t="n"/>
       <c r="T21" s="6" t="n">
-        <v>6786</v>
+        <v>8531</v>
       </c>
       <c r="U21" s="7" t="n">
-        <v>0.159</v>
+        <v>0.237</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Mar-25</t>
+          <t>May-25</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>2271</v>
+        <v>2062</v>
       </c>
       <c r="C22" s="7" t="n">
-        <v>0.008</v>
+        <v>0.076</v>
       </c>
       <c r="D22" s="8" t="n">
-        <v>0.3353</v>
+        <v>0.2775</v>
       </c>
       <c r="E22" s="6" t="n">
-        <v>2135</v>
+        <v>2174</v>
       </c>
       <c r="F22" s="7" t="n">
-        <v>0.081</v>
+        <v>0.163</v>
       </c>
       <c r="G22" s="8" t="n">
-        <v>0.3152</v>
+        <v>0.2926</v>
       </c>
       <c r="H22" s="6" t="n">
-        <v>1411</v>
+        <v>1744</v>
       </c>
       <c r="I22" s="7" t="n">
-        <v>0.12</v>
+        <v>0.157</v>
       </c>
       <c r="J22" s="8" t="n">
-        <v>0.2083</v>
+        <v>0.2347</v>
       </c>
       <c r="K22" s="6" t="n">
-        <v>359</v>
+        <v>455</v>
       </c>
       <c r="L22" s="7" t="n">
-        <v>0.391</v>
+        <v>0.025</v>
       </c>
       <c r="M22" s="8" t="n">
-        <v>0.053</v>
+        <v>0.0612</v>
       </c>
       <c r="N22" s="6" t="n">
-        <v>165</v>
+        <v>145</v>
       </c>
       <c r="O22" s="7" t="n">
-        <v>0.299</v>
+        <v>0.5590000000000001</v>
       </c>
       <c r="P22" s="8" t="n">
-        <v>0.0244</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0195</v>
+      </c>
+      <c r="Q22" s="6" t="n"/>
       <c r="T22" s="6" t="n">
-        <v>6773</v>
+        <v>7430</v>
       </c>
       <c r="U22" s="7" t="n">
-        <v>0.08799999999999999</v>
+        <v>0.169</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Feb-25</t>
+          <t>Apr-25</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>1634</v>
+        <v>1933</v>
       </c>
       <c r="C23" s="7" t="n">
-        <v>-0.231</v>
+        <v>-0.005</v>
       </c>
       <c r="D23" s="8" t="n">
-        <v>0.3164</v>
+        <v>0.2849</v>
       </c>
       <c r="E23" s="6" t="n">
-        <v>1657</v>
+        <v>2223</v>
       </c>
       <c r="F23" s="7" t="n">
-        <v>-0.121</v>
+        <v>0.206</v>
       </c>
       <c r="G23" s="8" t="n">
-        <v>0.3209</v>
+        <v>0.3276</v>
       </c>
       <c r="H23" s="6" t="n">
-        <v>972</v>
+        <v>1449</v>
       </c>
       <c r="I23" s="7" t="n">
-        <v>0.17</v>
+        <v>0.171</v>
       </c>
       <c r="J23" s="8" t="n">
-        <v>0.1882</v>
+        <v>0.2135</v>
       </c>
       <c r="K23" s="6" t="n">
-        <v>241</v>
+        <v>382</v>
       </c>
       <c r="L23" s="7" t="n">
-        <v>0.116</v>
+        <v>0.073</v>
       </c>
       <c r="M23" s="8" t="n">
-        <v>0.0467</v>
+        <v>0.0563</v>
       </c>
       <c r="N23" s="6" t="n">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="O23" s="7" t="n">
-        <v>0.632</v>
+        <v>0.369</v>
       </c>
       <c r="P23" s="8" t="n">
-        <v>0.0275</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0208</v>
+      </c>
+      <c r="Q23" s="6" t="n"/>
       <c r="T23" s="6" t="n">
-        <v>5164</v>
+        <v>6786</v>
       </c>
       <c r="U23" s="7" t="n">
-        <v>-0.055</v>
+        <v>0.159</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Jan-25</t>
+          <t>Mar-25</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>1734</v>
+        <v>2271</v>
       </c>
       <c r="C24" s="7" t="n">
-        <v>0.001</v>
+        <v>0.008</v>
       </c>
       <c r="D24" s="8" t="n">
-        <v>0.2959</v>
+        <v>0.3353</v>
       </c>
       <c r="E24" s="6" t="n">
-        <v>1993</v>
+        <v>2135</v>
       </c>
       <c r="F24" s="7" t="n">
-        <v>0.8320000000000001</v>
+        <v>0.081</v>
       </c>
       <c r="G24" s="8" t="n">
-        <v>0.34</v>
+        <v>0.3152</v>
       </c>
       <c r="H24" s="6" t="n">
-        <v>1144</v>
+        <v>1411</v>
       </c>
       <c r="I24" s="7" t="n">
-        <v>0.4</v>
+        <v>0.12</v>
       </c>
       <c r="J24" s="8" t="n">
-        <v>0.1952</v>
+        <v>0.2083</v>
       </c>
       <c r="K24" s="6" t="n">
-        <v>171</v>
+        <v>359</v>
       </c>
       <c r="L24" s="7" t="n">
-        <v>0.179</v>
+        <v>0.391</v>
       </c>
       <c r="M24" s="8" t="n">
-        <v>0.0292</v>
+        <v>0.053</v>
       </c>
       <c r="N24" s="6" t="n">
-        <v>256</v>
+        <v>103</v>
       </c>
       <c r="O24" s="7" t="n">
-        <v>1.169</v>
+        <v>0.585</v>
       </c>
       <c r="P24" s="8" t="n">
-        <v>0.0437</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0152</v>
+      </c>
+      <c r="Q24" s="6" t="n"/>
       <c r="T24" s="6" t="n">
-        <v>5861</v>
+        <v>6773</v>
       </c>
       <c r="U24" s="7" t="n">
-        <v>0.314</v>
+        <v>0.08799999999999999</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Dec-24</t>
+          <t>Feb-25</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>1462</v>
+        <v>1634</v>
       </c>
       <c r="C25" s="7" t="n">
-        <v>0.456</v>
+        <v>-0.231</v>
       </c>
       <c r="D25" s="8" t="n">
-        <v>0.3283</v>
+        <v>0.3164</v>
       </c>
       <c r="E25" s="6" t="n">
-        <v>1548</v>
+        <v>1657</v>
       </c>
       <c r="F25" s="7" t="n">
-        <v>0.364</v>
+        <v>-0.121</v>
       </c>
       <c r="G25" s="8" t="n">
-        <v>0.3476000000000001</v>
+        <v>0.3209</v>
       </c>
       <c r="H25" s="6" t="n">
-        <v>753</v>
+        <v>972</v>
       </c>
       <c r="I25" s="7" t="n">
-        <v>-0.048</v>
+        <v>0.17</v>
       </c>
       <c r="J25" s="8" t="n">
-        <v>0.1691</v>
+        <v>0.1882</v>
       </c>
       <c r="K25" s="6" t="n">
-        <v>119</v>
+        <v>241</v>
       </c>
       <c r="L25" s="7" t="n">
-        <v>-0.08500000000000001</v>
+        <v>0.116</v>
       </c>
       <c r="M25" s="8" t="n">
-        <v>0.0267</v>
+        <v>0.0467</v>
       </c>
       <c r="N25" s="6" t="n">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="O25" s="7" t="n">
-        <v>0.08</v>
+        <v>1.153</v>
       </c>
       <c r="P25" s="8" t="n">
-        <v>0.0303</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0246</v>
+      </c>
+      <c r="Q25" s="6" t="n"/>
       <c r="T25" s="6" t="n">
-        <v>4453</v>
+        <v>5164</v>
       </c>
       <c r="U25" s="7" t="n">
-        <v>0.256</v>
+        <v>-0.055</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Nov-24</t>
+          <t>Jan-25</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>1589</v>
+        <v>1734</v>
       </c>
       <c r="C26" s="7" t="n">
-        <v>0.133</v>
+        <v>0.001</v>
       </c>
       <c r="D26" s="8" t="n">
-        <v>0.3538</v>
+        <v>0.2959</v>
       </c>
       <c r="E26" s="6" t="n">
-        <v>1415</v>
+        <v>1993</v>
       </c>
       <c r="F26" s="7" t="n">
-        <v>0.268</v>
+        <v>0.8320000000000001</v>
       </c>
       <c r="G26" s="8" t="n">
-        <v>0.3151</v>
+        <v>0.34</v>
       </c>
       <c r="H26" s="6" t="n">
-        <v>892</v>
+        <v>1144</v>
       </c>
       <c r="I26" s="7" t="n">
-        <v>0.08599999999999999</v>
+        <v>0.4</v>
       </c>
       <c r="J26" s="8" t="n">
-        <v>0.1986</v>
+        <v>0.1952</v>
       </c>
       <c r="K26" s="6" t="n">
-        <v>204</v>
+        <v>171</v>
       </c>
       <c r="L26" s="7" t="n">
-        <v>0.632</v>
+        <v>0.179</v>
       </c>
       <c r="M26" s="8" t="n">
-        <v>0.0454</v>
+        <v>0.0292</v>
       </c>
       <c r="N26" s="6" t="n">
-        <v>163</v>
+        <v>96</v>
       </c>
       <c r="O26" s="7" t="n">
-        <v>-0.128</v>
+        <v>0.627</v>
       </c>
       <c r="P26" s="8" t="n">
-        <v>0.0363</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0164</v>
+      </c>
+      <c r="Q26" s="6" t="n"/>
       <c r="T26" s="6" t="n">
-        <v>4491</v>
+        <v>5861</v>
       </c>
       <c r="U26" s="7" t="n">
-        <v>0.149</v>
+        <v>0.314</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Oct-24</t>
+          <t>Dec-24</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>2297</v>
+        <v>1462</v>
       </c>
       <c r="C27" s="7" t="n">
-        <v>0.93</v>
+        <v>0.456</v>
       </c>
       <c r="D27" s="8" t="n">
-        <v>0.3682</v>
+        <v>0.3283</v>
       </c>
       <c r="E27" s="6" t="n">
-        <v>1708</v>
+        <v>1548</v>
       </c>
       <c r="F27" s="7" t="n">
-        <v>0.42</v>
+        <v>0.364</v>
       </c>
       <c r="G27" s="8" t="n">
-        <v>0.2738</v>
+        <v>0.3476000000000001</v>
       </c>
       <c r="H27" s="6" t="n">
-        <v>1240</v>
+        <v>753</v>
       </c>
       <c r="I27" s="7" t="n">
-        <v>0.348</v>
+        <v>-0.048</v>
       </c>
       <c r="J27" s="8" t="n">
-        <v>0.1987</v>
+        <v>0.1691</v>
       </c>
       <c r="K27" s="6" t="n">
-        <v>235</v>
+        <v>119</v>
       </c>
       <c r="L27" s="7" t="n">
-        <v>0.313</v>
+        <v>-0.08500000000000001</v>
       </c>
       <c r="M27" s="8" t="n">
-        <v>0.0377</v>
+        <v>0.0267</v>
       </c>
       <c r="N27" s="6" t="n">
-        <v>281</v>
+        <v>67</v>
       </c>
       <c r="O27" s="7" t="n">
-        <v>0.527</v>
+        <v>0.426</v>
       </c>
       <c r="P27" s="8" t="n">
-        <v>0.045</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.015</v>
+      </c>
+      <c r="Q27" s="6" t="n"/>
       <c r="T27" s="6" t="n">
-        <v>6239</v>
+        <v>4453</v>
       </c>
       <c r="U27" s="7" t="n">
-        <v>0.593</v>
+        <v>0.256</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Sep-24</t>
+          <t>Nov-24</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>1772</v>
+        <v>1589</v>
       </c>
       <c r="C28" s="7" t="n">
-        <v>0.504</v>
+        <v>0.133</v>
       </c>
       <c r="D28" s="8" t="n">
-        <v>0.3281</v>
+        <v>0.3538</v>
       </c>
       <c r="E28" s="6" t="n">
-        <v>1493</v>
+        <v>1415</v>
       </c>
       <c r="F28" s="7" t="n">
-        <v>0.148</v>
+        <v>0.268</v>
       </c>
       <c r="G28" s="8" t="n">
-        <v>0.2765</v>
+        <v>0.3151</v>
       </c>
       <c r="H28" s="6" t="n">
-        <v>1148</v>
+        <v>892</v>
       </c>
       <c r="I28" s="7" t="n">
-        <v>0.09300000000000001</v>
+        <v>0.08599999999999999</v>
       </c>
       <c r="J28" s="8" t="n">
-        <v>0.2126</v>
+        <v>0.1986</v>
       </c>
       <c r="K28" s="6" t="n">
-        <v>308</v>
+        <v>204</v>
       </c>
       <c r="L28" s="7" t="n">
-        <v>0.6560000000000001</v>
+        <v>0.632</v>
       </c>
       <c r="M28" s="8" t="n">
-        <v>0.057</v>
+        <v>0.0454</v>
       </c>
       <c r="N28" s="6" t="n">
-        <v>151</v>
+        <v>44</v>
       </c>
       <c r="O28" s="7" t="n">
-        <v>-0.013</v>
+        <v>-0.413</v>
       </c>
       <c r="P28" s="8" t="n">
-        <v>0.028</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0098</v>
+      </c>
+      <c r="Q28" s="6" t="n"/>
       <c r="T28" s="6" t="n">
-        <v>5400</v>
+        <v>4491</v>
       </c>
       <c r="U28" s="7" t="n">
-        <v>0.283</v>
+        <v>0.149</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Aug-24</t>
+          <t>Oct-24</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>1605</v>
+        <v>2297</v>
       </c>
       <c r="C29" s="7" t="n">
-        <v>0.7390000000000001</v>
+        <v>0.93</v>
       </c>
       <c r="D29" s="8" t="n">
-        <v>0.3042</v>
+        <v>0.3682</v>
       </c>
       <c r="E29" s="6" t="n">
-        <v>1514</v>
+        <v>1708</v>
       </c>
       <c r="F29" s="7" t="n">
-        <v>0.213</v>
+        <v>0.42</v>
       </c>
       <c r="G29" s="8" t="n">
-        <v>0.2869</v>
+        <v>0.2738</v>
       </c>
       <c r="H29" s="6" t="n">
-        <v>1318</v>
+        <v>1240</v>
       </c>
       <c r="I29" s="7" t="n">
-        <v>0.044</v>
+        <v>0.348</v>
       </c>
       <c r="J29" s="8" t="n">
-        <v>0.2498</v>
+        <v>0.1987</v>
       </c>
       <c r="K29" s="6" t="n">
-        <v>299</v>
+        <v>235</v>
       </c>
       <c r="L29" s="7" t="n">
-        <v>-0.01</v>
+        <v>0.313</v>
       </c>
       <c r="M29" s="8" t="n">
-        <v>0.0567</v>
+        <v>0.0377</v>
       </c>
       <c r="N29" s="6" t="n">
-        <v>141</v>
+        <v>90</v>
       </c>
       <c r="O29" s="7" t="n">
-        <v>-0.014</v>
+        <v>0.286</v>
       </c>
       <c r="P29" s="8" t="n">
-        <v>0.0267</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0144</v>
+      </c>
+      <c r="Q29" s="6" t="n"/>
       <c r="T29" s="6" t="n">
-        <v>5277</v>
+        <v>6239</v>
       </c>
       <c r="U29" s="7" t="n">
-        <v>0.225</v>
+        <v>0.593</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="5" t="inlineStr">
+        <is>
+          <t>Sep-24</t>
+        </is>
+      </c>
+      <c r="B30" s="6" t="n">
+        <v>1772</v>
+      </c>
+      <c r="C30" s="7" t="n">
+        <v>0.504</v>
+      </c>
+      <c r="D30" s="8" t="n">
+        <v>0.3281</v>
+      </c>
+      <c r="E30" s="6" t="n">
+        <v>1493</v>
+      </c>
+      <c r="F30" s="7" t="n">
+        <v>0.148</v>
+      </c>
+      <c r="G30" s="8" t="n">
+        <v>0.2765</v>
+      </c>
+      <c r="H30" s="6" t="n">
+        <v>1148</v>
+      </c>
+      <c r="I30" s="7" t="n">
+        <v>0.09300000000000001</v>
+      </c>
+      <c r="J30" s="8" t="n">
+        <v>0.2126</v>
+      </c>
+      <c r="K30" s="6" t="n">
+        <v>308</v>
+      </c>
+      <c r="L30" s="7" t="n">
+        <v>0.6560000000000001</v>
+      </c>
+      <c r="M30" s="8" t="n">
+        <v>0.057</v>
+      </c>
+      <c r="N30" s="6" t="n">
+        <v>93</v>
+      </c>
+      <c r="O30" s="7" t="n">
+        <v>0.081</v>
+      </c>
+      <c r="P30" s="8" t="n">
+        <v>0.0172</v>
+      </c>
+      <c r="Q30" s="6" t="n"/>
+      <c r="T30" s="6" t="n">
+        <v>5400</v>
+      </c>
+      <c r="U30" s="7" t="n">
+        <v>0.283</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>