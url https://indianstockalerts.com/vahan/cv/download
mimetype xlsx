--- v0 (2026-05-28)
+++ v1 (2026-07-12)
@@ -497,51 +497,51 @@
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="12" customWidth="1" min="16" max="16"/>
     <col width="12" customWidth="1" min="17" max="17"/>
     <col width="12" customWidth="1" min="18" max="18"/>
     <col width="12" customWidth="1" min="19" max="19"/>
     <col width="12" customWidth="1" min="20" max="20"/>
     <col width="12" customWidth="1" min="21" max="21"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Indian Stock Alerts — indianstockalerts.com</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Commercial Vehicles — Monthly Vahan Registration Data | Generated: 28 May 2026</t>
+          <t>Commercial Vehicles — Monthly Vahan Registration Data | Generated: 12 Jul 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Source: Vahan (MoRTH). Registrations ≠ dispatches. For personal use only — redistribution prohibited.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>Tata Vol</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>Tata YoY%</t>
         </is>
@@ -618,1632 +618,1632 @@
       </c>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>Daimler YoY%</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>Daimler MS%</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Industry Vol</t>
         </is>
       </c>
       <c r="U5" s="4" t="inlineStr">
         <is>
           <t>Industry YoY%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>May-26(P)*</t>
+          <t>Jul-26(P)*</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>28088</v>
+        <v>31984</v>
       </c>
       <c r="C6" s="7" t="n">
-        <v>0.134</v>
+        <v>0.347</v>
       </c>
       <c r="D6" s="8" t="n">
-        <v>0.3219000000000001</v>
+        <v>0.3131</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>21620</v>
+        <v>25885</v>
       </c>
       <c r="F6" s="7" t="n">
-        <v>0.08900000000000001</v>
+        <v>0.29</v>
       </c>
       <c r="G6" s="8" t="n">
-        <v>0.2478</v>
+        <v>0.2534</v>
       </c>
       <c r="H6" s="6" t="n">
-        <v>14984</v>
+        <v>17611</v>
       </c>
       <c r="I6" s="7" t="n">
-        <v>0.021</v>
+        <v>0.173</v>
       </c>
       <c r="J6" s="8" t="n">
-        <v>0.1717</v>
+        <v>0.1724</v>
       </c>
       <c r="K6" s="6" t="n">
-        <v>7205</v>
+        <v>8891</v>
       </c>
       <c r="L6" s="7" t="n">
-        <v>0.063</v>
+        <v>0.245</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0.08260000000000002</v>
+        <v>0.08699999999999999</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>2791</v>
+        <v>3083</v>
       </c>
       <c r="O6" s="7" t="n">
-        <v>0.016</v>
+        <v>0.032</v>
       </c>
       <c r="P6" s="8" t="n">
-        <v>0.032</v>
+        <v>0.0302</v>
       </c>
       <c r="Q6" s="6" t="n">
-        <v>2023</v>
+        <v>1860</v>
       </c>
       <c r="R6" s="7" t="n">
-        <v>0.098</v>
+        <v>0.27</v>
       </c>
       <c r="S6" s="8" t="n">
-        <v>0.0232</v>
+        <v>0.0182</v>
       </c>
       <c r="T6" s="6" t="n">
-        <v>87264</v>
+        <v>102148</v>
       </c>
       <c r="U6" s="7" t="n">
-        <v>0.08</v>
+        <v>0.252</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>May-26</t>
+          <t>Jul-26</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>24464</v>
+        <v>11349</v>
       </c>
       <c r="D7" s="8" t="n">
-        <v>0.3219000000000001</v>
+        <v>0.3131</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>18830</v>
+        <v>9185</v>
       </c>
       <c r="G7" s="8" t="n">
-        <v>0.2478</v>
+        <v>0.2534</v>
       </c>
       <c r="H7" s="6" t="n">
-        <v>13051</v>
+        <v>6249</v>
       </c>
       <c r="J7" s="8" t="n">
-        <v>0.1717</v>
+        <v>0.1724</v>
       </c>
       <c r="K7" s="6" t="n">
-        <v>6275</v>
+        <v>3155</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0.08260000000000002</v>
+        <v>0.08699999999999999</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>2431</v>
+        <v>1094</v>
       </c>
       <c r="P7" s="8" t="n">
-        <v>0.032</v>
+        <v>0.0302</v>
       </c>
       <c r="Q7" s="6" t="n">
-        <v>1762</v>
+        <v>660</v>
       </c>
       <c r="S7" s="8" t="n">
-        <v>0.0232</v>
+        <v>0.0182</v>
       </c>
       <c r="T7" s="6" t="n">
-        <v>76004</v>
+        <v>36246</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Apr-26</t>
+          <t>Jun-26</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>34790</v>
+        <v>28638</v>
       </c>
       <c r="C8" s="7" t="n">
-        <v>0.193</v>
+        <v>0.244</v>
       </c>
       <c r="D8" s="8" t="n">
-        <v>0.3368</v>
+        <v>0.2978</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>24781</v>
+        <v>25034</v>
       </c>
       <c r="F8" s="7" t="n">
-        <v>0.164</v>
+        <v>0.277</v>
       </c>
       <c r="G8" s="8" t="n">
-        <v>0.2399</v>
+        <v>0.2604</v>
       </c>
       <c r="H8" s="6" t="n">
-        <v>18549</v>
+        <v>15983</v>
       </c>
       <c r="I8" s="7" t="n">
-        <v>0.111</v>
+        <v>0.152</v>
       </c>
       <c r="J8" s="8" t="n">
-        <v>0.1796</v>
+        <v>0.1662</v>
       </c>
       <c r="K8" s="6" t="n">
-        <v>9098</v>
+        <v>7894</v>
       </c>
       <c r="L8" s="7" t="n">
-        <v>0.175</v>
+        <v>0.147</v>
       </c>
       <c r="M8" s="8" t="n">
-        <v>0.08810000000000001</v>
+        <v>0.08210000000000001</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>3354</v>
+        <v>3827</v>
       </c>
       <c r="O8" s="7" t="n">
-        <v>0.186</v>
+        <v>0.337</v>
       </c>
       <c r="P8" s="8" t="n">
-        <v>0.0325</v>
+        <v>0.0398</v>
       </c>
       <c r="Q8" s="6" t="n">
-        <v>2298</v>
+        <v>1667</v>
       </c>
       <c r="R8" s="7" t="n">
-        <v>0.138</v>
+        <v>0.001</v>
       </c>
       <c r="S8" s="8" t="n">
-        <v>0.0222</v>
+        <v>0.0173</v>
       </c>
       <c r="T8" s="6" t="n">
-        <v>103299</v>
+        <v>96150</v>
       </c>
       <c r="U8" s="7" t="n">
-        <v>0.164</v>
+        <v>0.209</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>Mar-26</t>
+          <t>May-26</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>35606</v>
+        <v>27719</v>
       </c>
       <c r="C9" s="7" t="n">
-        <v>0.192</v>
+        <v>0.119</v>
       </c>
       <c r="D9" s="8" t="n">
-        <v>0.3251</v>
+        <v>0.3121</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>27553</v>
+        <v>21952</v>
       </c>
       <c r="F9" s="7" t="n">
-        <v>0.129</v>
+        <v>0.106</v>
       </c>
       <c r="G9" s="8" t="n">
-        <v>0.2515</v>
+        <v>0.2472</v>
       </c>
       <c r="H9" s="6" t="n">
-        <v>20485</v>
+        <v>15403</v>
       </c>
       <c r="I9" s="7" t="n">
-        <v>0.179</v>
+        <v>0.05</v>
       </c>
       <c r="J9" s="8" t="n">
-        <v>0.187</v>
+        <v>0.1735</v>
       </c>
       <c r="K9" s="6" t="n">
-        <v>8571</v>
+        <v>7150</v>
       </c>
       <c r="L9" s="7" t="n">
-        <v>0.217</v>
+        <v>0.055</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>0.07820000000000001</v>
+        <v>0.0805</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>4089</v>
+        <v>3145</v>
       </c>
       <c r="O9" s="7" t="n">
-        <v>0.168</v>
+        <v>0.145</v>
       </c>
       <c r="P9" s="8" t="n">
-        <v>0.0373</v>
+        <v>0.0354</v>
       </c>
       <c r="Q9" s="6" t="n">
-        <v>2155</v>
+        <v>1893</v>
       </c>
       <c r="R9" s="7" t="n">
-        <v>0.152</v>
+        <v>0.028</v>
       </c>
       <c r="S9" s="8" t="n">
-        <v>0.0197</v>
+        <v>0.0213</v>
       </c>
       <c r="T9" s="6" t="n">
-        <v>109534</v>
+        <v>88801</v>
       </c>
       <c r="U9" s="7" t="n">
-        <v>0.163</v>
+        <v>0.099</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Feb-26</t>
+          <t>Apr-26</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>35527</v>
+        <v>34789</v>
       </c>
       <c r="C10" s="7" t="n">
-        <v>0.327</v>
+        <v>0.193</v>
       </c>
       <c r="D10" s="8" t="n">
-        <v>0.3247</v>
+        <v>0.3367</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>26858</v>
+        <v>24795</v>
       </c>
       <c r="F10" s="7" t="n">
-        <v>0.251</v>
+        <v>0.165</v>
       </c>
       <c r="G10" s="8" t="n">
-        <v>0.2455</v>
+        <v>0.24</v>
       </c>
       <c r="H10" s="6" t="n">
-        <v>19762</v>
+        <v>18549</v>
       </c>
       <c r="I10" s="7" t="n">
-        <v>0.286</v>
+        <v>0.111</v>
       </c>
       <c r="J10" s="8" t="n">
-        <v>0.1806</v>
+        <v>0.1795</v>
       </c>
       <c r="K10" s="6" t="n">
-        <v>8434</v>
+        <v>9099</v>
       </c>
       <c r="L10" s="7" t="n">
-        <v>0.294</v>
+        <v>0.176</v>
       </c>
       <c r="M10" s="8" t="n">
-        <v>0.0771</v>
+        <v>0.08810000000000001</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>4041</v>
+        <v>3354</v>
       </c>
       <c r="O10" s="7" t="n">
-        <v>0.216</v>
+        <v>0.186</v>
       </c>
       <c r="P10" s="8" t="n">
-        <v>0.0369</v>
+        <v>0.0325</v>
       </c>
       <c r="Q10" s="6" t="n">
-        <v>2414</v>
+        <v>2298</v>
       </c>
       <c r="R10" s="7" t="n">
-        <v>0.4040000000000001</v>
+        <v>0.138</v>
       </c>
       <c r="S10" s="8" t="n">
-        <v>0.0221</v>
+        <v>0.0222</v>
       </c>
       <c r="T10" s="6" t="n">
-        <v>109402</v>
+        <v>103315</v>
       </c>
       <c r="U10" s="7" t="n">
-        <v>0.306</v>
+        <v>0.164</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Jan-26</t>
+          <t>Mar-26</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>36598</v>
+        <v>35606</v>
       </c>
       <c r="C11" s="7" t="n">
-        <v>0.17</v>
+        <v>0.192</v>
       </c>
       <c r="D11" s="8" t="n">
-        <v>0.3151</v>
+        <v>0.3251</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>32423</v>
+        <v>27553</v>
       </c>
       <c r="F11" s="7" t="n">
+        <v>0.129</v>
+      </c>
+      <c r="G11" s="8" t="n">
+        <v>0.2515</v>
+      </c>
+      <c r="H11" s="6" t="n">
+        <v>20485</v>
+      </c>
+      <c r="I11" s="7" t="n">
+        <v>0.179</v>
+      </c>
+      <c r="J11" s="8" t="n">
+        <v>0.187</v>
+      </c>
+      <c r="K11" s="6" t="n">
+        <v>8571</v>
+      </c>
+      <c r="L11" s="7" t="n">
+        <v>0.217</v>
+      </c>
+      <c r="M11" s="8" t="n">
+        <v>0.07820000000000001</v>
+      </c>
+      <c r="N11" s="6" t="n">
+        <v>4089</v>
+      </c>
+      <c r="O11" s="7" t="n">
+        <v>0.168</v>
+      </c>
+      <c r="P11" s="8" t="n">
+        <v>0.0373</v>
+      </c>
+      <c r="Q11" s="6" t="n">
+        <v>2155</v>
+      </c>
+      <c r="R11" s="7" t="n">
+        <v>0.152</v>
+      </c>
+      <c r="S11" s="8" t="n">
+        <v>0.0197</v>
+      </c>
+      <c r="T11" s="6" t="n">
+        <v>109534</v>
+      </c>
+      <c r="U11" s="7" t="n">
         <v>0.163</v>
-      </c>
-[...43 lines deleted...]
-        <v>0.152</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Dec-25</t>
+          <t>Feb-26</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>29316</v>
+        <v>35527</v>
       </c>
       <c r="C12" s="7" t="n">
-        <v>0.221</v>
+        <v>0.327</v>
       </c>
       <c r="D12" s="8" t="n">
-        <v>0.3171</v>
+        <v>0.3247</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>23098</v>
+        <v>26858</v>
       </c>
       <c r="F12" s="7" t="n">
-        <v>0.208</v>
+        <v>0.251</v>
       </c>
       <c r="G12" s="8" t="n">
-        <v>0.2499</v>
+        <v>0.2455</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>16143</v>
+        <v>19762</v>
       </c>
       <c r="I12" s="7" t="n">
-        <v>0.31</v>
+        <v>0.286</v>
       </c>
       <c r="J12" s="8" t="n">
-        <v>0.1746</v>
+        <v>0.1806</v>
       </c>
       <c r="K12" s="6" t="n">
-        <v>6914</v>
+        <v>8434</v>
       </c>
       <c r="L12" s="7" t="n">
-        <v>0.466</v>
+        <v>0.294</v>
       </c>
       <c r="M12" s="8" t="n">
-        <v>0.07480000000000001</v>
+        <v>0.0771</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>3481</v>
+        <v>4041</v>
       </c>
       <c r="O12" s="7" t="n">
-        <v>0.132</v>
+        <v>0.216</v>
       </c>
       <c r="P12" s="8" t="n">
-        <v>0.0377</v>
+        <v>0.0369</v>
       </c>
       <c r="Q12" s="6" t="n">
-        <v>1798</v>
+        <v>2414</v>
       </c>
       <c r="R12" s="7" t="n">
-        <v>0.124</v>
+        <v>0.4040000000000001</v>
       </c>
       <c r="S12" s="8" t="n">
-        <v>0.0195</v>
+        <v>0.0221</v>
       </c>
       <c r="T12" s="6" t="n">
-        <v>92441</v>
+        <v>109402</v>
       </c>
       <c r="U12" s="7" t="n">
-        <v>0.234</v>
+        <v>0.306</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Nov-25</t>
+          <t>Jan-26</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>32342</v>
+        <v>36598</v>
       </c>
       <c r="C13" s="7" t="n">
-        <v>0.169</v>
+        <v>0.17</v>
       </c>
       <c r="D13" s="8" t="n">
-        <v>0.3144</v>
+        <v>0.3151</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>28375</v>
+        <v>32423</v>
       </c>
       <c r="F13" s="7" t="n">
-        <v>0.21</v>
+        <v>0.163</v>
       </c>
       <c r="G13" s="8" t="n">
-        <v>0.2759</v>
+        <v>0.2792</v>
       </c>
       <c r="H13" s="6" t="n">
-        <v>16384</v>
+        <v>19948</v>
       </c>
       <c r="I13" s="7" t="n">
-        <v>0.186</v>
+        <v>0.183</v>
       </c>
       <c r="J13" s="8" t="n">
-        <v>0.1593</v>
+        <v>0.1718</v>
       </c>
       <c r="K13" s="6" t="n">
-        <v>7294</v>
+        <v>8297</v>
       </c>
       <c r="L13" s="7" t="n">
-        <v>0.255</v>
+        <v>0.106</v>
       </c>
       <c r="M13" s="8" t="n">
-        <v>0.0709</v>
+        <v>0.07140000000000001</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>3996</v>
+        <v>4931</v>
       </c>
       <c r="O13" s="7" t="n">
-        <v>0.251</v>
+        <v>0.04</v>
       </c>
       <c r="P13" s="8" t="n">
-        <v>0.0389</v>
+        <v>0.0425</v>
       </c>
       <c r="Q13" s="6" t="n">
-        <v>1671</v>
+        <v>2455</v>
       </c>
       <c r="R13" s="7" t="n">
-        <v>0.033</v>
+        <v>0.12</v>
       </c>
       <c r="S13" s="8" t="n">
-        <v>0.0162</v>
+        <v>0.0211</v>
       </c>
       <c r="T13" s="6" t="n">
-        <v>102854</v>
+        <v>116129</v>
       </c>
       <c r="U13" s="7" t="n">
-        <v>0.201</v>
+        <v>0.152</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Oct-25</t>
+          <t>Dec-25</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>34747</v>
+        <v>29316</v>
       </c>
       <c r="C14" s="7" t="n">
-        <v>0.143</v>
+        <v>0.221</v>
       </c>
       <c r="D14" s="8" t="n">
-        <v>0.2959</v>
+        <v>0.3171</v>
       </c>
       <c r="E14" s="6" t="n">
-        <v>37796</v>
+        <v>23098</v>
       </c>
       <c r="F14" s="7" t="n">
-        <v>0.347</v>
+        <v>0.208</v>
       </c>
       <c r="G14" s="8" t="n">
-        <v>0.3219000000000001</v>
+        <v>0.2499</v>
       </c>
       <c r="H14" s="6" t="n">
-        <v>17757</v>
+        <v>16143</v>
       </c>
       <c r="I14" s="7" t="n">
-        <v>0.061</v>
+        <v>0.31</v>
       </c>
       <c r="J14" s="8" t="n">
-        <v>0.1512</v>
+        <v>0.1746</v>
       </c>
       <c r="K14" s="6" t="n">
-        <v>7753</v>
+        <v>6914</v>
       </c>
       <c r="L14" s="7" t="n">
-        <v>0.055</v>
+        <v>0.466</v>
       </c>
       <c r="M14" s="8" t="n">
-        <v>0.066</v>
+        <v>0.07480000000000001</v>
       </c>
       <c r="N14" s="6" t="n">
-        <v>5639</v>
+        <v>3481</v>
       </c>
       <c r="O14" s="7" t="n">
-        <v>0.197</v>
+        <v>0.132</v>
       </c>
       <c r="P14" s="8" t="n">
-        <v>0.048</v>
+        <v>0.0377</v>
       </c>
       <c r="Q14" s="6" t="n">
-        <v>1900</v>
+        <v>1798</v>
       </c>
       <c r="R14" s="7" t="n">
-        <v>-0.01</v>
+        <v>0.124</v>
       </c>
       <c r="S14" s="8" t="n">
-        <v>0.0162</v>
+        <v>0.0195</v>
       </c>
       <c r="T14" s="6" t="n">
-        <v>117423</v>
+        <v>92441</v>
       </c>
       <c r="U14" s="7" t="n">
-        <v>0.178</v>
+        <v>0.234</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Sep-25</t>
+          <t>Nov-25</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>23234</v>
+        <v>32342</v>
       </c>
       <c r="C15" s="7" t="n">
-        <v>-0.05</v>
+        <v>0.169</v>
       </c>
       <c r="D15" s="8" t="n">
-        <v>0.3018</v>
+        <v>0.3144</v>
       </c>
       <c r="E15" s="6" t="n">
-        <v>21350</v>
+        <v>28375</v>
       </c>
       <c r="F15" s="7" t="n">
-        <v>0.133</v>
+        <v>0.21</v>
       </c>
       <c r="G15" s="8" t="n">
-        <v>0.2773</v>
+        <v>0.2759</v>
       </c>
       <c r="H15" s="6" t="n">
-        <v>13990</v>
+        <v>16384</v>
       </c>
       <c r="I15" s="7" t="n">
-        <v>0.05</v>
+        <v>0.186</v>
       </c>
       <c r="J15" s="8" t="n">
-        <v>0.1817</v>
+        <v>0.1593</v>
       </c>
       <c r="K15" s="6" t="n">
-        <v>6417</v>
+        <v>7294</v>
       </c>
       <c r="L15" s="7" t="n">
-        <v>0.046</v>
+        <v>0.255</v>
       </c>
       <c r="M15" s="8" t="n">
-        <v>0.0834</v>
+        <v>0.0709</v>
       </c>
       <c r="N15" s="6" t="n">
-        <v>2884</v>
+        <v>3996</v>
       </c>
       <c r="O15" s="7" t="n">
-        <v>-0.05600000000000001</v>
+        <v>0.251</v>
       </c>
       <c r="P15" s="8" t="n">
-        <v>0.0375</v>
+        <v>0.0389</v>
       </c>
       <c r="Q15" s="6" t="n">
-        <v>1279</v>
+        <v>1671</v>
       </c>
       <c r="R15" s="7" t="n">
-        <v>-0.161</v>
+        <v>0.033</v>
       </c>
       <c r="S15" s="8" t="n">
-        <v>0.0166</v>
+        <v>0.0162</v>
       </c>
       <c r="T15" s="6" t="n">
-        <v>76982</v>
+        <v>102854</v>
       </c>
       <c r="U15" s="7" t="n">
-        <v>0.015</v>
+        <v>0.201</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Aug-25</t>
+          <t>Oct-25</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>23306</v>
+        <v>34747</v>
       </c>
       <c r="C16" s="7" t="n">
-        <v>-0.026</v>
+        <v>0.143</v>
       </c>
       <c r="D16" s="8" t="n">
-        <v>0.2893</v>
+        <v>0.2959</v>
       </c>
       <c r="E16" s="6" t="n">
-        <v>21552</v>
+        <v>37796</v>
       </c>
       <c r="F16" s="7" t="n">
-        <v>0.157</v>
+        <v>0.347</v>
       </c>
       <c r="G16" s="8" t="n">
-        <v>0.2675</v>
+        <v>0.3219000000000001</v>
       </c>
       <c r="H16" s="6" t="n">
-        <v>15153</v>
+        <v>17757</v>
       </c>
       <c r="I16" s="7" t="n">
-        <v>0.203</v>
+        <v>0.061</v>
       </c>
       <c r="J16" s="8" t="n">
-        <v>0.1881</v>
+        <v>0.1512</v>
       </c>
       <c r="K16" s="6" t="n">
-        <v>6734</v>
+        <v>7753</v>
       </c>
       <c r="L16" s="7" t="n">
-        <v>0.074</v>
+        <v>0.055</v>
       </c>
       <c r="M16" s="8" t="n">
-        <v>0.08359999999999999</v>
+        <v>0.066</v>
       </c>
       <c r="N16" s="6" t="n">
-        <v>3315</v>
+        <v>5639</v>
       </c>
       <c r="O16" s="7" t="n">
-        <v>0.102</v>
+        <v>0.197</v>
       </c>
       <c r="P16" s="8" t="n">
-        <v>0.0411</v>
+        <v>0.048</v>
       </c>
       <c r="Q16" s="6" t="n">
-        <v>1528</v>
+        <v>1900</v>
       </c>
       <c r="R16" s="7" t="n">
-        <v>0.019</v>
+        <v>-0.01</v>
       </c>
       <c r="S16" s="8" t="n">
-        <v>0.019</v>
+        <v>0.0162</v>
       </c>
       <c r="T16" s="6" t="n">
-        <v>80567</v>
+        <v>117423</v>
       </c>
       <c r="U16" s="7" t="n">
-        <v>0.08500000000000001</v>
+        <v>0.178</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Jul-25</t>
+          <t>Sep-25</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>23745</v>
+        <v>23234</v>
       </c>
       <c r="C17" s="7" t="n">
-        <v>-0.095</v>
+        <v>-0.05</v>
       </c>
       <c r="D17" s="8" t="n">
-        <v>0.291</v>
+        <v>0.3018</v>
       </c>
       <c r="E17" s="6" t="n">
-        <v>20072</v>
+        <v>21350</v>
       </c>
       <c r="F17" s="7" t="n">
+        <v>0.133</v>
+      </c>
+      <c r="G17" s="8" t="n">
+        <v>0.2773</v>
+      </c>
+      <c r="H17" s="6" t="n">
+        <v>13990</v>
+      </c>
+      <c r="I17" s="7" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="J17" s="8" t="n">
+        <v>0.1817</v>
+      </c>
+      <c r="K17" s="6" t="n">
+        <v>6417</v>
+      </c>
+      <c r="L17" s="7" t="n">
         <v>0.046</v>
       </c>
-      <c r="G17" s="8" t="n">
-[...16 lines deleted...]
-      </c>
       <c r="M17" s="8" t="n">
-        <v>0.08749999999999999</v>
+        <v>0.0834</v>
       </c>
       <c r="N17" s="6" t="n">
-        <v>2986</v>
+        <v>2884</v>
       </c>
       <c r="O17" s="7" t="n">
-        <v>-0.029</v>
+        <v>-0.05600000000000001</v>
       </c>
       <c r="P17" s="8" t="n">
-        <v>0.0366</v>
+        <v>0.0375</v>
       </c>
       <c r="Q17" s="6" t="n">
-        <v>1465</v>
+        <v>1279</v>
       </c>
       <c r="R17" s="7" t="n">
-        <v>-0.075</v>
+        <v>-0.161</v>
       </c>
       <c r="S17" s="8" t="n">
-        <v>0.018</v>
+        <v>0.0166</v>
       </c>
       <c r="T17" s="6" t="n">
-        <v>81585</v>
+        <v>76982</v>
       </c>
       <c r="U17" s="7" t="n">
-        <v>-0.004</v>
+        <v>0.015</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Jun-25</t>
+          <t>Aug-25</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>23026</v>
+        <v>23306</v>
       </c>
       <c r="C18" s="7" t="n">
-        <v>-0.066</v>
+        <v>-0.026</v>
       </c>
       <c r="D18" s="8" t="n">
-        <v>0.2894</v>
+        <v>0.2893</v>
       </c>
       <c r="E18" s="6" t="n">
-        <v>19611</v>
+        <v>21552</v>
       </c>
       <c r="F18" s="7" t="n">
-        <v>0.123</v>
+        <v>0.157</v>
       </c>
       <c r="G18" s="8" t="n">
-        <v>0.2465</v>
+        <v>0.2675</v>
       </c>
       <c r="H18" s="6" t="n">
-        <v>13872</v>
+        <v>15153</v>
       </c>
       <c r="I18" s="7" t="n">
-        <v>0.152</v>
+        <v>0.203</v>
       </c>
       <c r="J18" s="8" t="n">
-        <v>0.1744</v>
+        <v>0.1881</v>
       </c>
       <c r="K18" s="6" t="n">
-        <v>6880</v>
+        <v>6734</v>
       </c>
       <c r="L18" s="7" t="n">
-        <v>0.143</v>
+        <v>0.074</v>
       </c>
       <c r="M18" s="8" t="n">
-        <v>0.08649999999999998</v>
+        <v>0.08359999999999999</v>
       </c>
       <c r="N18" s="6" t="n">
-        <v>2863</v>
+        <v>3315</v>
       </c>
       <c r="O18" s="7" t="n">
-        <v>0.13</v>
+        <v>0.102</v>
       </c>
       <c r="P18" s="8" t="n">
-        <v>0.036</v>
+        <v>0.0411</v>
       </c>
       <c r="Q18" s="6" t="n">
-        <v>1666</v>
+        <v>1528</v>
       </c>
       <c r="R18" s="7" t="n">
-        <v>0.1</v>
+        <v>0.019</v>
       </c>
       <c r="S18" s="8" t="n">
-        <v>0.0209</v>
+        <v>0.019</v>
       </c>
       <c r="T18" s="6" t="n">
-        <v>79557</v>
+        <v>80567</v>
       </c>
       <c r="U18" s="7" t="n">
-        <v>0.077</v>
+        <v>0.08500000000000001</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>May-25</t>
+          <t>Jul-25</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>24763</v>
+        <v>23745</v>
       </c>
       <c r="C19" s="7" t="n">
-        <v>-0.127</v>
+        <v>-0.095</v>
       </c>
       <c r="D19" s="8" t="n">
-        <v>0.3065</v>
+        <v>0.291</v>
       </c>
       <c r="E19" s="6" t="n">
-        <v>19853</v>
+        <v>20072</v>
       </c>
       <c r="F19" s="7" t="n">
-        <v>0.003</v>
+        <v>0.046</v>
       </c>
       <c r="G19" s="8" t="n">
-        <v>0.2457</v>
+        <v>0.246</v>
       </c>
       <c r="H19" s="6" t="n">
-        <v>14674</v>
+        <v>15011</v>
       </c>
       <c r="I19" s="7" t="n">
-        <v>0.032</v>
+        <v>0.027</v>
       </c>
       <c r="J19" s="8" t="n">
-        <v>0.1816</v>
+        <v>0.184</v>
       </c>
       <c r="K19" s="6" t="n">
-        <v>6778</v>
+        <v>7141</v>
       </c>
       <c r="L19" s="7" t="n">
-        <v>0.033</v>
+        <v>0.06</v>
       </c>
       <c r="M19" s="8" t="n">
-        <v>0.0839</v>
+        <v>0.08749999999999999</v>
       </c>
       <c r="N19" s="6" t="n">
-        <v>2747</v>
+        <v>2986</v>
       </c>
       <c r="O19" s="7" t="n">
-        <v>-0.068</v>
+        <v>-0.029</v>
       </c>
       <c r="P19" s="8" t="n">
-        <v>0.034</v>
+        <v>0.0366</v>
       </c>
       <c r="Q19" s="6" t="n">
-        <v>1842</v>
+        <v>1465</v>
       </c>
       <c r="R19" s="7" t="n">
-        <v>-0.003</v>
+        <v>-0.075</v>
       </c>
       <c r="S19" s="8" t="n">
-        <v>0.0228</v>
+        <v>0.018</v>
       </c>
       <c r="T19" s="6" t="n">
-        <v>80795</v>
+        <v>81585</v>
       </c>
       <c r="U19" s="7" t="n">
-        <v>-0.031</v>
+        <v>-0.004</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Apr-25</t>
+          <t>Jun-25</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>29172</v>
+        <v>23026</v>
       </c>
       <c r="C20" s="7" t="n">
-        <v>-0.075</v>
+        <v>-0.066</v>
       </c>
       <c r="D20" s="8" t="n">
-        <v>0.3288</v>
+        <v>0.2894</v>
       </c>
       <c r="E20" s="6" t="n">
-        <v>21284</v>
+        <v>19611</v>
       </c>
       <c r="F20" s="7" t="n">
-        <v>0.027</v>
+        <v>0.123</v>
       </c>
       <c r="G20" s="8" t="n">
-        <v>0.2399</v>
+        <v>0.2465</v>
       </c>
       <c r="H20" s="6" t="n">
-        <v>16695</v>
+        <v>13872</v>
       </c>
       <c r="I20" s="7" t="n">
-        <v>-0.037</v>
+        <v>0.152</v>
       </c>
       <c r="J20" s="8" t="n">
-        <v>0.1882</v>
+        <v>0.1744</v>
       </c>
       <c r="K20" s="6" t="n">
-        <v>7740</v>
+        <v>6880</v>
       </c>
       <c r="L20" s="7" t="n">
+        <v>0.143</v>
+      </c>
+      <c r="M20" s="8" t="n">
+        <v>0.08649999999999998</v>
+      </c>
+      <c r="N20" s="6" t="n">
+        <v>2863</v>
+      </c>
+      <c r="O20" s="7" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="P20" s="8" t="n">
+        <v>0.036</v>
+      </c>
+      <c r="Q20" s="6" t="n">
+        <v>1666</v>
+      </c>
+      <c r="R20" s="7" t="n">
         <v>0.1</v>
       </c>
-      <c r="M20" s="8" t="n">
-[...16 lines deleted...]
-      </c>
       <c r="S20" s="8" t="n">
-        <v>0.0228</v>
+        <v>0.0209</v>
       </c>
       <c r="T20" s="6" t="n">
-        <v>88729</v>
+        <v>79557</v>
       </c>
       <c r="U20" s="7" t="n">
-        <v>-0.017</v>
+        <v>0.077</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>Mar-25</t>
+          <t>May-25</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>29883</v>
+        <v>24763</v>
       </c>
       <c r="C21" s="7" t="n">
-        <v>-0.094</v>
+        <v>-0.127</v>
       </c>
       <c r="D21" s="8" t="n">
-        <v>0.3173</v>
+        <v>0.3065</v>
       </c>
       <c r="E21" s="6" t="n">
-        <v>24395</v>
+        <v>19853</v>
       </c>
       <c r="F21" s="7" t="n">
-        <v>0.111</v>
+        <v>0.003</v>
       </c>
       <c r="G21" s="8" t="n">
-        <v>0.259</v>
+        <v>0.2457</v>
       </c>
       <c r="H21" s="6" t="n">
-        <v>17368</v>
+        <v>14674</v>
       </c>
       <c r="I21" s="7" t="n">
-        <v>0.05400000000000001</v>
+        <v>0.032</v>
       </c>
       <c r="J21" s="8" t="n">
-        <v>0.1844</v>
+        <v>0.1816</v>
       </c>
       <c r="K21" s="6" t="n">
-        <v>7042</v>
+        <v>6778</v>
       </c>
       <c r="L21" s="7" t="n">
-        <v>0.013</v>
+        <v>0.033</v>
       </c>
       <c r="M21" s="8" t="n">
-        <v>0.07480000000000001</v>
+        <v>0.0839</v>
       </c>
       <c r="N21" s="6" t="n">
-        <v>3500</v>
+        <v>2747</v>
       </c>
       <c r="O21" s="7" t="n">
-        <v>0.155</v>
+        <v>-0.068</v>
       </c>
       <c r="P21" s="8" t="n">
-        <v>0.0372</v>
+        <v>0.034</v>
       </c>
       <c r="Q21" s="6" t="n">
-        <v>1871</v>
+        <v>1842</v>
       </c>
       <c r="R21" s="7" t="n">
-        <v>-0.029</v>
+        <v>-0.003</v>
       </c>
       <c r="S21" s="8" t="n">
-        <v>0.0199</v>
+        <v>0.0228</v>
       </c>
       <c r="T21" s="6" t="n">
-        <v>94190</v>
+        <v>80795</v>
       </c>
       <c r="U21" s="7" t="n">
-        <v>0.012</v>
+        <v>-0.031</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Feb-25</t>
+          <t>Apr-25</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>26764</v>
+        <v>29172</v>
       </c>
       <c r="C22" s="7" t="n">
-        <v>-0.173</v>
+        <v>-0.075</v>
       </c>
       <c r="D22" s="8" t="n">
-        <v>0.3196</v>
+        <v>0.3288</v>
       </c>
       <c r="E22" s="6" t="n">
-        <v>21477</v>
+        <v>21284</v>
       </c>
       <c r="F22" s="7" t="n">
-        <v>0</v>
+        <v>0.027</v>
       </c>
       <c r="G22" s="8" t="n">
-        <v>0.2565</v>
+        <v>0.2399</v>
       </c>
       <c r="H22" s="6" t="n">
-        <v>15362</v>
+        <v>16695</v>
       </c>
       <c r="I22" s="7" t="n">
-        <v>-0.067</v>
+        <v>-0.037</v>
       </c>
       <c r="J22" s="8" t="n">
-        <v>0.1835</v>
+        <v>0.1882</v>
       </c>
       <c r="K22" s="6" t="n">
-        <v>6517</v>
+        <v>7740</v>
       </c>
       <c r="L22" s="7" t="n">
-        <v>0.043</v>
+        <v>0.1</v>
       </c>
       <c r="M22" s="8" t="n">
-        <v>0.07779999999999999</v>
+        <v>0.0872</v>
       </c>
       <c r="N22" s="6" t="n">
-        <v>3324</v>
+        <v>2829</v>
       </c>
       <c r="O22" s="7" t="n">
-        <v>0.123</v>
+        <v>-0.078</v>
       </c>
       <c r="P22" s="8" t="n">
-        <v>0.0397</v>
+        <v>0.0319</v>
       </c>
       <c r="Q22" s="6" t="n">
-        <v>1719</v>
+        <v>2020</v>
       </c>
       <c r="R22" s="7" t="n">
-        <v>-0.064</v>
+        <v>0.008</v>
       </c>
       <c r="S22" s="8" t="n">
-        <v>0.0205</v>
+        <v>0.0228</v>
       </c>
       <c r="T22" s="6" t="n">
-        <v>83737</v>
+        <v>88729</v>
       </c>
       <c r="U22" s="7" t="n">
-        <v>-0.09</v>
+        <v>-0.017</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Jan-25</t>
+          <t>Mar-25</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>31279</v>
+        <v>29883</v>
       </c>
       <c r="C23" s="7" t="n">
-        <v>-0.019</v>
+        <v>-0.094</v>
       </c>
       <c r="D23" s="8" t="n">
-        <v>0.3103</v>
+        <v>0.3173</v>
       </c>
       <c r="E23" s="6" t="n">
-        <v>27874</v>
+        <v>24395</v>
       </c>
       <c r="F23" s="7" t="n">
-        <v>0.168</v>
+        <v>0.111</v>
       </c>
       <c r="G23" s="8" t="n">
-        <v>0.2765</v>
+        <v>0.259</v>
       </c>
       <c r="H23" s="6" t="n">
-        <v>16858</v>
+        <v>17368</v>
       </c>
       <c r="I23" s="7" t="n">
-        <v>0.066</v>
+        <v>0.05400000000000001</v>
       </c>
       <c r="J23" s="8" t="n">
-        <v>0.1672</v>
+        <v>0.1844</v>
       </c>
       <c r="K23" s="6" t="n">
-        <v>7502</v>
+        <v>7042</v>
       </c>
       <c r="L23" s="7" t="n">
-        <v>0.205</v>
+        <v>0.013</v>
       </c>
       <c r="M23" s="8" t="n">
-        <v>0.07439999999999999</v>
+        <v>0.07480000000000001</v>
       </c>
       <c r="N23" s="6" t="n">
-        <v>4742</v>
+        <v>3500</v>
       </c>
       <c r="O23" s="7" t="n">
-        <v>0.245</v>
+        <v>0.155</v>
       </c>
       <c r="P23" s="8" t="n">
-        <v>0.047</v>
+        <v>0.0372</v>
       </c>
       <c r="Q23" s="6" t="n">
-        <v>2191</v>
+        <v>1871</v>
       </c>
       <c r="R23" s="7" t="n">
-        <v>0.019</v>
+        <v>-0.029</v>
       </c>
       <c r="S23" s="8" t="n">
-        <v>0.0217</v>
+        <v>0.0199</v>
       </c>
       <c r="T23" s="6" t="n">
-        <v>100818</v>
+        <v>94190</v>
       </c>
       <c r="U23" s="7" t="n">
-        <v>0.07099999999999999</v>
+        <v>0.012</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Dec-24</t>
+          <t>Feb-25</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>24015</v>
+        <v>26764</v>
       </c>
       <c r="C24" s="7" t="n">
-        <v>-0.099</v>
+        <v>-0.173</v>
       </c>
       <c r="D24" s="8" t="n">
-        <v>0.3206</v>
+        <v>0.3196</v>
       </c>
       <c r="E24" s="6" t="n">
-        <v>19120</v>
+        <v>21477</v>
       </c>
       <c r="F24" s="7" t="n">
-        <v>-0.033</v>
+        <v>0</v>
       </c>
       <c r="G24" s="8" t="n">
-        <v>0.2552</v>
+        <v>0.2565</v>
       </c>
       <c r="H24" s="6" t="n">
-        <v>12324</v>
+        <v>15362</v>
       </c>
       <c r="I24" s="7" t="n">
-        <v>-0.024</v>
+        <v>-0.067</v>
       </c>
       <c r="J24" s="8" t="n">
-        <v>0.1645</v>
+        <v>0.1835</v>
       </c>
       <c r="K24" s="6" t="n">
-        <v>4717</v>
+        <v>6517</v>
       </c>
       <c r="L24" s="7" t="n">
-        <v>-0.098</v>
+        <v>0.043</v>
       </c>
       <c r="M24" s="8" t="n">
-        <v>0.063</v>
+        <v>0.07779999999999999</v>
       </c>
       <c r="N24" s="6" t="n">
-        <v>3075</v>
+        <v>3324</v>
       </c>
       <c r="O24" s="7" t="n">
-        <v>0.077</v>
+        <v>0.123</v>
       </c>
       <c r="P24" s="8" t="n">
-        <v>0.0411</v>
+        <v>0.0397</v>
       </c>
       <c r="Q24" s="6" t="n">
-        <v>1600</v>
+        <v>1719</v>
       </c>
       <c r="R24" s="7" t="n">
-        <v>0.035</v>
+        <v>-0.064</v>
       </c>
       <c r="S24" s="8" t="n">
-        <v>0.0214</v>
+        <v>0.0205</v>
       </c>
       <c r="T24" s="6" t="n">
-        <v>74907</v>
+        <v>83737</v>
       </c>
       <c r="U24" s="7" t="n">
-        <v>-0.065</v>
+        <v>-0.09</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Nov-24</t>
+          <t>Jan-25</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>27661</v>
+        <v>31279</v>
       </c>
       <c r="C25" s="7" t="n">
-        <v>-0.08599999999999999</v>
+        <v>-0.019</v>
       </c>
       <c r="D25" s="8" t="n">
-        <v>0.3230000000000001</v>
+        <v>0.3103</v>
       </c>
       <c r="E25" s="6" t="n">
-        <v>23449</v>
+        <v>27874</v>
       </c>
       <c r="F25" s="7" t="n">
-        <v>-0.008</v>
+        <v>0.168</v>
       </c>
       <c r="G25" s="8" t="n">
-        <v>0.2738</v>
+        <v>0.2765</v>
       </c>
       <c r="H25" s="6" t="n">
-        <v>13811</v>
+        <v>16858</v>
       </c>
       <c r="I25" s="7" t="n">
-        <v>-0.039</v>
+        <v>0.066</v>
       </c>
       <c r="J25" s="8" t="n">
-        <v>0.1613</v>
+        <v>0.1672</v>
       </c>
       <c r="K25" s="6" t="n">
-        <v>5814</v>
+        <v>7502</v>
       </c>
       <c r="L25" s="7" t="n">
-        <v>-0.012</v>
+        <v>0.205</v>
       </c>
       <c r="M25" s="8" t="n">
-        <v>0.0679</v>
+        <v>0.07439999999999999</v>
       </c>
       <c r="N25" s="6" t="n">
-        <v>3194</v>
+        <v>4742</v>
       </c>
       <c r="O25" s="7" t="n">
-        <v>-0.061</v>
+        <v>0.245</v>
       </c>
       <c r="P25" s="8" t="n">
-        <v>0.0373</v>
+        <v>0.047</v>
       </c>
       <c r="Q25" s="6" t="n">
-        <v>1617</v>
+        <v>2191</v>
       </c>
       <c r="R25" s="7" t="n">
-        <v>-0.117</v>
+        <v>0.019</v>
       </c>
       <c r="S25" s="8" t="n">
-        <v>0.0189</v>
+        <v>0.0217</v>
       </c>
       <c r="T25" s="6" t="n">
-        <v>85646</v>
+        <v>100818</v>
       </c>
       <c r="U25" s="7" t="n">
-        <v>-0.05400000000000001</v>
+        <v>0.07099999999999999</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Oct-24</t>
+          <t>Dec-24</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>30406</v>
+        <v>24015</v>
       </c>
       <c r="C26" s="7" t="n">
-        <v>-0.063</v>
+        <v>-0.099</v>
       </c>
       <c r="D26" s="8" t="n">
-        <v>0.3051</v>
+        <v>0.3206</v>
       </c>
       <c r="E26" s="6" t="n">
-        <v>28067</v>
+        <v>19120</v>
       </c>
       <c r="F26" s="7" t="n">
-        <v>0.226</v>
+        <v>-0.033</v>
       </c>
       <c r="G26" s="8" t="n">
-        <v>0.2816</v>
+        <v>0.2552</v>
       </c>
       <c r="H26" s="6" t="n">
-        <v>16743</v>
+        <v>12324</v>
       </c>
       <c r="I26" s="7" t="n">
-        <v>0.066</v>
+        <v>-0.024</v>
       </c>
       <c r="J26" s="8" t="n">
-        <v>0.168</v>
+        <v>0.1645</v>
       </c>
       <c r="K26" s="6" t="n">
-        <v>7348</v>
+        <v>4717</v>
       </c>
       <c r="L26" s="7" t="n">
-        <v>0.079</v>
+        <v>-0.098</v>
       </c>
       <c r="M26" s="8" t="n">
-        <v>0.0737</v>
+        <v>0.063</v>
       </c>
       <c r="N26" s="6" t="n">
-        <v>4710</v>
+        <v>3075</v>
       </c>
       <c r="O26" s="7" t="n">
-        <v>0.389</v>
+        <v>0.077</v>
       </c>
       <c r="P26" s="8" t="n">
-        <v>0.0473</v>
+        <v>0.0411</v>
       </c>
       <c r="Q26" s="6" t="n">
-        <v>1920</v>
+        <v>1600</v>
       </c>
       <c r="R26" s="7" t="n">
-        <v>-0.016</v>
+        <v>0.035</v>
       </c>
       <c r="S26" s="8" t="n">
-        <v>0.0193</v>
+        <v>0.0214</v>
       </c>
       <c r="T26" s="6" t="n">
-        <v>99660</v>
+        <v>74907</v>
       </c>
       <c r="U26" s="7" t="n">
-        <v>0.051</v>
+        <v>-0.065</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Sep-24</t>
+          <t>Nov-24</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>24467</v>
+        <v>27661</v>
       </c>
       <c r="C27" s="7" t="n">
-        <v>-0.162</v>
+        <v>-0.08599999999999999</v>
       </c>
       <c r="D27" s="8" t="n">
-        <v>0.3226</v>
+        <v>0.3230000000000001</v>
       </c>
       <c r="E27" s="6" t="n">
-        <v>18852</v>
+        <v>23449</v>
       </c>
       <c r="F27" s="7" t="n">
-        <v>-0.08599999999999999</v>
+        <v>-0.008</v>
       </c>
       <c r="G27" s="8" t="n">
-        <v>0.2485</v>
+        <v>0.2738</v>
       </c>
       <c r="H27" s="6" t="n">
-        <v>13321</v>
+        <v>13811</v>
       </c>
       <c r="I27" s="7" t="n">
-        <v>-0.052</v>
+        <v>-0.039</v>
       </c>
       <c r="J27" s="8" t="n">
-        <v>0.1756</v>
+        <v>0.1613</v>
       </c>
       <c r="K27" s="6" t="n">
-        <v>6135</v>
+        <v>5814</v>
       </c>
       <c r="L27" s="7" t="n">
-        <v>0.003</v>
+        <v>-0.012</v>
       </c>
       <c r="M27" s="8" t="n">
-        <v>0.0809</v>
+        <v>0.0679</v>
       </c>
       <c r="N27" s="6" t="n">
-        <v>3056</v>
+        <v>3194</v>
       </c>
       <c r="O27" s="7" t="n">
-        <v>-0.026</v>
+        <v>-0.061</v>
       </c>
       <c r="P27" s="8" t="n">
-        <v>0.0403</v>
+        <v>0.0373</v>
       </c>
       <c r="Q27" s="6" t="n">
-        <v>1524</v>
+        <v>1617</v>
       </c>
       <c r="R27" s="7" t="n">
-        <v>-0.094</v>
+        <v>-0.117</v>
       </c>
       <c r="S27" s="8" t="n">
-        <v>0.0201</v>
+        <v>0.0189</v>
       </c>
       <c r="T27" s="6" t="n">
-        <v>75851</v>
+        <v>85646</v>
       </c>
       <c r="U27" s="7" t="n">
-        <v>-0.106</v>
+        <v>-0.05400000000000001</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Aug-24</t>
+          <t>Oct-24</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>23936</v>
+        <v>30406</v>
       </c>
       <c r="C28" s="7" t="n">
-        <v>-0.131</v>
+        <v>-0.063</v>
       </c>
       <c r="D28" s="8" t="n">
-        <v>0.3222</v>
+        <v>0.3051</v>
       </c>
       <c r="E28" s="6" t="n">
-        <v>18635</v>
+        <v>28067</v>
       </c>
       <c r="F28" s="7" t="n">
-        <v>-0.029</v>
+        <v>0.226</v>
       </c>
       <c r="G28" s="8" t="n">
-        <v>0.2509</v>
+        <v>0.2816</v>
       </c>
       <c r="H28" s="6" t="n">
-        <v>12601</v>
+        <v>16743</v>
       </c>
       <c r="I28" s="7" t="n">
-        <v>-0.02</v>
+        <v>0.066</v>
       </c>
       <c r="J28" s="8" t="n">
-        <v>0.1696</v>
+        <v>0.168</v>
       </c>
       <c r="K28" s="6" t="n">
-        <v>6268</v>
+        <v>7348</v>
       </c>
       <c r="L28" s="7" t="n">
-        <v>0.08599999999999999</v>
+        <v>0.079</v>
       </c>
       <c r="M28" s="8" t="n">
-        <v>0.08439999999999999</v>
+        <v>0.0737</v>
       </c>
       <c r="N28" s="6" t="n">
-        <v>3009</v>
+        <v>4710</v>
       </c>
       <c r="O28" s="7" t="n">
-        <v>0.059</v>
+        <v>0.389</v>
       </c>
       <c r="P28" s="8" t="n">
-        <v>0.0405</v>
+        <v>0.0473</v>
       </c>
       <c r="Q28" s="6" t="n">
-        <v>1500</v>
+        <v>1920</v>
       </c>
       <c r="R28" s="7" t="n">
-        <v>-0.003</v>
+        <v>-0.016</v>
       </c>
       <c r="S28" s="8" t="n">
-        <v>0.0202</v>
+        <v>0.0193</v>
       </c>
       <c r="T28" s="6" t="n">
-        <v>74283</v>
+        <v>99660</v>
       </c>
       <c r="U28" s="7" t="n">
-        <v>-0.076</v>
+        <v>0.051</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Jul-24</t>
+          <t>Sep-24</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>26237</v>
+        <v>24467</v>
       </c>
       <c r="C29" s="7" t="n">
-        <v>0.004</v>
+        <v>-0.162</v>
       </c>
       <c r="D29" s="8" t="n">
-        <v>0.3202999999999999</v>
+        <v>0.3226</v>
       </c>
       <c r="E29" s="6" t="n">
-        <v>19183</v>
+        <v>18852</v>
       </c>
       <c r="F29" s="7" t="n">
-        <v>0.095</v>
+        <v>-0.08599999999999999</v>
       </c>
       <c r="G29" s="8" t="n">
-        <v>0.2342</v>
+        <v>0.2485</v>
       </c>
       <c r="H29" s="6" t="n">
-        <v>14613</v>
+        <v>13321</v>
       </c>
       <c r="I29" s="7" t="n">
-        <v>0.132</v>
+        <v>-0.052</v>
       </c>
       <c r="J29" s="8" t="n">
-        <v>0.1784</v>
+        <v>0.1756</v>
       </c>
       <c r="K29" s="6" t="n">
-        <v>6735</v>
+        <v>6135</v>
       </c>
       <c r="L29" s="7" t="n">
-        <v>0.225</v>
+        <v>0.003</v>
       </c>
       <c r="M29" s="8" t="n">
-        <v>0.0822</v>
+        <v>0.0809</v>
       </c>
       <c r="N29" s="6" t="n">
-        <v>3075</v>
+        <v>3056</v>
       </c>
       <c r="O29" s="7" t="n">
-        <v>0.067</v>
+        <v>-0.026</v>
       </c>
       <c r="P29" s="8" t="n">
-        <v>0.0375</v>
+        <v>0.0403</v>
       </c>
       <c r="Q29" s="6" t="n">
-        <v>1583</v>
+        <v>1524</v>
       </c>
       <c r="R29" s="7" t="n">
-        <v>0.053</v>
+        <v>-0.094</v>
       </c>
       <c r="S29" s="8" t="n">
-        <v>0.0193</v>
+        <v>0.0201</v>
       </c>
       <c r="T29" s="6" t="n">
-        <v>81902</v>
+        <v>75851</v>
       </c>
       <c r="U29" s="7" t="n">
-        <v>0.055</v>
+        <v>-0.106</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>