--- v1 (2026-07-12)
+++ v2 (2026-08-27)
@@ -456,92 +456,92 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U29"/>
+  <dimension ref="A1:U30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="12" customWidth="1" min="16" max="16"/>
     <col width="12" customWidth="1" min="17" max="17"/>
     <col width="12" customWidth="1" min="18" max="18"/>
     <col width="12" customWidth="1" min="19" max="19"/>
     <col width="12" customWidth="1" min="20" max="20"/>
     <col width="12" customWidth="1" min="21" max="21"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Indian Stock Alerts — indianstockalerts.com</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Commercial Vehicles — Monthly Vahan Registration Data | Generated: 12 Jul 2026</t>
+          <t>Commercial Vehicles — Monthly Vahan Registration Data | Generated: 27 Aug 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Source: Vahan (MoRTH). Registrations ≠ dispatches. For personal use only — redistribution prohibited.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>Tata Vol</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>Tata YoY%</t>
         </is>
@@ -618,1631 +618,1698 @@
       </c>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>Daimler YoY%</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>Daimler MS%</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Industry Vol</t>
         </is>
       </c>
       <c r="U5" s="4" t="inlineStr">
         <is>
           <t>Industry YoY%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>Jul-26(P)*</t>
+          <t>Aug-26(P)*</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>31984</v>
+        <v>27546</v>
       </c>
       <c r="C6" s="7" t="n">
-        <v>0.347</v>
+        <v>0.182</v>
       </c>
       <c r="D6" s="8" t="n">
-        <v>0.3131</v>
+        <v>0.3061</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>25885</v>
+        <v>22681</v>
       </c>
       <c r="F6" s="7" t="n">
-        <v>0.29</v>
+        <v>0.052</v>
       </c>
       <c r="G6" s="8" t="n">
-        <v>0.2534</v>
+        <v>0.2521</v>
       </c>
       <c r="H6" s="6" t="n">
-        <v>17611</v>
+        <v>16034</v>
       </c>
       <c r="I6" s="7" t="n">
-        <v>0.173</v>
+        <v>0.058</v>
       </c>
       <c r="J6" s="8" t="n">
-        <v>0.1724</v>
+        <v>0.1782</v>
       </c>
       <c r="K6" s="6" t="n">
-        <v>8891</v>
+        <v>7055</v>
       </c>
       <c r="L6" s="7" t="n">
-        <v>0.245</v>
+        <v>0.048</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0.08699999999999999</v>
+        <v>0.0784</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>3083</v>
+        <v>3708</v>
       </c>
       <c r="O6" s="7" t="n">
-        <v>0.032</v>
+        <v>0.119</v>
       </c>
       <c r="P6" s="8" t="n">
-        <v>0.0302</v>
+        <v>0.0412</v>
       </c>
       <c r="Q6" s="6" t="n">
-        <v>1860</v>
+        <v>1771</v>
       </c>
       <c r="R6" s="7" t="n">
-        <v>0.27</v>
+        <v>0.159</v>
       </c>
       <c r="S6" s="8" t="n">
-        <v>0.0182</v>
+        <v>0.0197</v>
       </c>
       <c r="T6" s="6" t="n">
-        <v>102148</v>
+        <v>89986</v>
       </c>
       <c r="U6" s="7" t="n">
-        <v>0.252</v>
+        <v>0.117</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>Jul-26</t>
+          <t>Aug-26</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>11349</v>
+        <v>23103</v>
       </c>
       <c r="D7" s="8" t="n">
-        <v>0.3131</v>
+        <v>0.3061</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>9185</v>
+        <v>19023</v>
       </c>
       <c r="G7" s="8" t="n">
-        <v>0.2534</v>
+        <v>0.2521</v>
       </c>
       <c r="H7" s="6" t="n">
-        <v>6249</v>
+        <v>13448</v>
       </c>
       <c r="J7" s="8" t="n">
-        <v>0.1724</v>
+        <v>0.1782</v>
       </c>
       <c r="K7" s="6" t="n">
-        <v>3155</v>
+        <v>5917</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0.08699999999999999</v>
+        <v>0.0784</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>1094</v>
+        <v>3110</v>
       </c>
       <c r="P7" s="8" t="n">
-        <v>0.0302</v>
+        <v>0.0412</v>
       </c>
       <c r="Q7" s="6" t="n">
-        <v>660</v>
+        <v>1485</v>
       </c>
       <c r="S7" s="8" t="n">
-        <v>0.0182</v>
+        <v>0.0197</v>
       </c>
       <c r="T7" s="6" t="n">
-        <v>36246</v>
+        <v>75472</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Jun-26</t>
+          <t>Jul-26</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>28638</v>
+        <v>31850</v>
       </c>
       <c r="C8" s="7" t="n">
-        <v>0.244</v>
+        <v>0.341</v>
       </c>
       <c r="D8" s="8" t="n">
-        <v>0.2978</v>
+        <v>0.305</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>25034</v>
+        <v>26647</v>
       </c>
       <c r="F8" s="7" t="n">
-        <v>0.277</v>
+        <v>0.328</v>
       </c>
       <c r="G8" s="8" t="n">
-        <v>0.2604</v>
+        <v>0.2552</v>
       </c>
       <c r="H8" s="6" t="n">
-        <v>15983</v>
+        <v>18515</v>
       </c>
       <c r="I8" s="7" t="n">
-        <v>0.152</v>
+        <v>0.233</v>
       </c>
       <c r="J8" s="8" t="n">
-        <v>0.1662</v>
+        <v>0.1773</v>
       </c>
       <c r="K8" s="6" t="n">
-        <v>7894</v>
+        <v>8619</v>
       </c>
       <c r="L8" s="7" t="n">
-        <v>0.147</v>
+        <v>0.207</v>
       </c>
       <c r="M8" s="8" t="n">
-        <v>0.08210000000000001</v>
+        <v>0.0825</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>3827</v>
+        <v>3832</v>
       </c>
       <c r="O8" s="7" t="n">
-        <v>0.337</v>
+        <v>0.283</v>
       </c>
       <c r="P8" s="8" t="n">
-        <v>0.0398</v>
+        <v>0.0367</v>
       </c>
       <c r="Q8" s="6" t="n">
-        <v>1667</v>
+        <v>1730</v>
       </c>
       <c r="R8" s="7" t="n">
-        <v>0.001</v>
+        <v>0.181</v>
       </c>
       <c r="S8" s="8" t="n">
-        <v>0.0173</v>
+        <v>0.0166</v>
       </c>
       <c r="T8" s="6" t="n">
-        <v>96150</v>
+        <v>104426</v>
       </c>
       <c r="U8" s="7" t="n">
-        <v>0.209</v>
+        <v>0.28</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>May-26</t>
+          <t>Jun-26</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>27719</v>
+        <v>28658</v>
       </c>
       <c r="C9" s="7" t="n">
-        <v>0.119</v>
+        <v>0.245</v>
       </c>
       <c r="D9" s="8" t="n">
-        <v>0.3121</v>
+        <v>0.2978</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>21952</v>
+        <v>25107</v>
       </c>
       <c r="F9" s="7" t="n">
-        <v>0.106</v>
+        <v>0.28</v>
       </c>
       <c r="G9" s="8" t="n">
-        <v>0.2472</v>
+        <v>0.2609</v>
       </c>
       <c r="H9" s="6" t="n">
-        <v>15403</v>
+        <v>15989</v>
       </c>
       <c r="I9" s="7" t="n">
-        <v>0.05</v>
+        <v>0.153</v>
       </c>
       <c r="J9" s="8" t="n">
-        <v>0.1735</v>
+        <v>0.1662</v>
       </c>
       <c r="K9" s="6" t="n">
-        <v>7150</v>
+        <v>7892</v>
       </c>
       <c r="L9" s="7" t="n">
-        <v>0.055</v>
+        <v>0.147</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>0.0805</v>
+        <v>0.08200000000000002</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>3145</v>
+        <v>3829</v>
       </c>
       <c r="O9" s="7" t="n">
-        <v>0.145</v>
+        <v>0.337</v>
       </c>
       <c r="P9" s="8" t="n">
-        <v>0.0354</v>
+        <v>0.0398</v>
       </c>
       <c r="Q9" s="6" t="n">
-        <v>1893</v>
+        <v>1668</v>
       </c>
       <c r="R9" s="7" t="n">
-        <v>0.028</v>
+        <v>0.001</v>
       </c>
       <c r="S9" s="8" t="n">
-        <v>0.0213</v>
+        <v>0.0173</v>
       </c>
       <c r="T9" s="6" t="n">
-        <v>88801</v>
+        <v>96219</v>
       </c>
       <c r="U9" s="7" t="n">
-        <v>0.099</v>
+        <v>0.209</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Apr-26</t>
+          <t>May-26</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>34789</v>
+        <v>27719</v>
       </c>
       <c r="C10" s="7" t="n">
-        <v>0.193</v>
+        <v>0.119</v>
       </c>
       <c r="D10" s="8" t="n">
-        <v>0.3367</v>
+        <v>0.3121</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>24795</v>
+        <v>21952</v>
       </c>
       <c r="F10" s="7" t="n">
-        <v>0.165</v>
+        <v>0.106</v>
       </c>
       <c r="G10" s="8" t="n">
-        <v>0.24</v>
+        <v>0.2472</v>
       </c>
       <c r="H10" s="6" t="n">
-        <v>18549</v>
+        <v>15403</v>
       </c>
       <c r="I10" s="7" t="n">
-        <v>0.111</v>
+        <v>0.05</v>
       </c>
       <c r="J10" s="8" t="n">
-        <v>0.1795</v>
+        <v>0.1735</v>
       </c>
       <c r="K10" s="6" t="n">
-        <v>9099</v>
+        <v>7150</v>
       </c>
       <c r="L10" s="7" t="n">
-        <v>0.176</v>
+        <v>0.055</v>
       </c>
       <c r="M10" s="8" t="n">
-        <v>0.08810000000000001</v>
+        <v>0.0805</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>3354</v>
+        <v>3145</v>
       </c>
       <c r="O10" s="7" t="n">
-        <v>0.186</v>
+        <v>0.145</v>
       </c>
       <c r="P10" s="8" t="n">
-        <v>0.0325</v>
+        <v>0.0354</v>
       </c>
       <c r="Q10" s="6" t="n">
-        <v>2298</v>
+        <v>1893</v>
       </c>
       <c r="R10" s="7" t="n">
-        <v>0.138</v>
+        <v>0.028</v>
       </c>
       <c r="S10" s="8" t="n">
-        <v>0.0222</v>
+        <v>0.0213</v>
       </c>
       <c r="T10" s="6" t="n">
-        <v>103315</v>
+        <v>88801</v>
       </c>
       <c r="U10" s="7" t="n">
-        <v>0.164</v>
+        <v>0.099</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Mar-26</t>
+          <t>Apr-26</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>35606</v>
+        <v>34789</v>
       </c>
       <c r="C11" s="7" t="n">
-        <v>0.192</v>
+        <v>0.193</v>
       </c>
       <c r="D11" s="8" t="n">
-        <v>0.3251</v>
+        <v>0.3367</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>27553</v>
+        <v>24795</v>
       </c>
       <c r="F11" s="7" t="n">
-        <v>0.129</v>
+        <v>0.165</v>
       </c>
       <c r="G11" s="8" t="n">
-        <v>0.2515</v>
+        <v>0.24</v>
       </c>
       <c r="H11" s="6" t="n">
-        <v>20485</v>
+        <v>18549</v>
       </c>
       <c r="I11" s="7" t="n">
-        <v>0.179</v>
+        <v>0.111</v>
       </c>
       <c r="J11" s="8" t="n">
-        <v>0.187</v>
+        <v>0.1795</v>
       </c>
       <c r="K11" s="6" t="n">
-        <v>8571</v>
+        <v>9099</v>
       </c>
       <c r="L11" s="7" t="n">
-        <v>0.217</v>
+        <v>0.176</v>
       </c>
       <c r="M11" s="8" t="n">
-        <v>0.07820000000000001</v>
+        <v>0.08810000000000001</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>4089</v>
+        <v>3354</v>
       </c>
       <c r="O11" s="7" t="n">
-        <v>0.168</v>
+        <v>0.186</v>
       </c>
       <c r="P11" s="8" t="n">
-        <v>0.0373</v>
+        <v>0.0325</v>
       </c>
       <c r="Q11" s="6" t="n">
-        <v>2155</v>
+        <v>2298</v>
       </c>
       <c r="R11" s="7" t="n">
-        <v>0.152</v>
+        <v>0.138</v>
       </c>
       <c r="S11" s="8" t="n">
-        <v>0.0197</v>
+        <v>0.0222</v>
       </c>
       <c r="T11" s="6" t="n">
-        <v>109534</v>
+        <v>103315</v>
       </c>
       <c r="U11" s="7" t="n">
-        <v>0.163</v>
+        <v>0.164</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Feb-26</t>
+          <t>Mar-26</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>35527</v>
+        <v>35606</v>
       </c>
       <c r="C12" s="7" t="n">
-        <v>0.327</v>
+        <v>0.192</v>
       </c>
       <c r="D12" s="8" t="n">
-        <v>0.3247</v>
+        <v>0.3251</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>26858</v>
+        <v>27553</v>
       </c>
       <c r="F12" s="7" t="n">
-        <v>0.251</v>
+        <v>0.129</v>
       </c>
       <c r="G12" s="8" t="n">
-        <v>0.2455</v>
+        <v>0.2515</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>19762</v>
+        <v>20485</v>
       </c>
       <c r="I12" s="7" t="n">
-        <v>0.286</v>
+        <v>0.179</v>
       </c>
       <c r="J12" s="8" t="n">
-        <v>0.1806</v>
+        <v>0.187</v>
       </c>
       <c r="K12" s="6" t="n">
-        <v>8434</v>
+        <v>8571</v>
       </c>
       <c r="L12" s="7" t="n">
-        <v>0.294</v>
+        <v>0.217</v>
       </c>
       <c r="M12" s="8" t="n">
-        <v>0.0771</v>
+        <v>0.07820000000000001</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>4041</v>
+        <v>4089</v>
       </c>
       <c r="O12" s="7" t="n">
-        <v>0.216</v>
+        <v>0.168</v>
       </c>
       <c r="P12" s="8" t="n">
-        <v>0.0369</v>
+        <v>0.0373</v>
       </c>
       <c r="Q12" s="6" t="n">
-        <v>2414</v>
+        <v>2155</v>
       </c>
       <c r="R12" s="7" t="n">
-        <v>0.4040000000000001</v>
+        <v>0.152</v>
       </c>
       <c r="S12" s="8" t="n">
-        <v>0.0221</v>
+        <v>0.0197</v>
       </c>
       <c r="T12" s="6" t="n">
-        <v>109402</v>
+        <v>109534</v>
       </c>
       <c r="U12" s="7" t="n">
-        <v>0.306</v>
+        <v>0.163</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Jan-26</t>
+          <t>Feb-26</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>36598</v>
+        <v>35527</v>
       </c>
       <c r="C13" s="7" t="n">
-        <v>0.17</v>
+        <v>0.327</v>
       </c>
       <c r="D13" s="8" t="n">
-        <v>0.3151</v>
+        <v>0.3247</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>32423</v>
+        <v>26858</v>
       </c>
       <c r="F13" s="7" t="n">
-        <v>0.163</v>
+        <v>0.251</v>
       </c>
       <c r="G13" s="8" t="n">
-        <v>0.2792</v>
+        <v>0.2455</v>
       </c>
       <c r="H13" s="6" t="n">
-        <v>19948</v>
+        <v>19762</v>
       </c>
       <c r="I13" s="7" t="n">
-        <v>0.183</v>
+        <v>0.286</v>
       </c>
       <c r="J13" s="8" t="n">
-        <v>0.1718</v>
+        <v>0.1806</v>
       </c>
       <c r="K13" s="6" t="n">
-        <v>8297</v>
+        <v>8434</v>
       </c>
       <c r="L13" s="7" t="n">
-        <v>0.106</v>
+        <v>0.294</v>
       </c>
       <c r="M13" s="8" t="n">
-        <v>0.07140000000000001</v>
+        <v>0.0771</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>4931</v>
+        <v>4041</v>
       </c>
       <c r="O13" s="7" t="n">
-        <v>0.04</v>
+        <v>0.216</v>
       </c>
       <c r="P13" s="8" t="n">
-        <v>0.0425</v>
+        <v>0.0369</v>
       </c>
       <c r="Q13" s="6" t="n">
-        <v>2455</v>
+        <v>2414</v>
       </c>
       <c r="R13" s="7" t="n">
-        <v>0.12</v>
+        <v>0.4040000000000001</v>
       </c>
       <c r="S13" s="8" t="n">
-        <v>0.0211</v>
+        <v>0.0221</v>
       </c>
       <c r="T13" s="6" t="n">
-        <v>116129</v>
+        <v>109402</v>
       </c>
       <c r="U13" s="7" t="n">
-        <v>0.152</v>
+        <v>0.306</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Dec-25</t>
+          <t>Jan-26</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>29316</v>
+        <v>36598</v>
       </c>
       <c r="C14" s="7" t="n">
-        <v>0.221</v>
+        <v>0.17</v>
       </c>
       <c r="D14" s="8" t="n">
-        <v>0.3171</v>
+        <v>0.3151</v>
       </c>
       <c r="E14" s="6" t="n">
-        <v>23098</v>
+        <v>32423</v>
       </c>
       <c r="F14" s="7" t="n">
-        <v>0.208</v>
+        <v>0.163</v>
       </c>
       <c r="G14" s="8" t="n">
-        <v>0.2499</v>
+        <v>0.2792</v>
       </c>
       <c r="H14" s="6" t="n">
-        <v>16143</v>
+        <v>19948</v>
       </c>
       <c r="I14" s="7" t="n">
-        <v>0.31</v>
+        <v>0.183</v>
       </c>
       <c r="J14" s="8" t="n">
-        <v>0.1746</v>
+        <v>0.1718</v>
       </c>
       <c r="K14" s="6" t="n">
-        <v>6914</v>
+        <v>8297</v>
       </c>
       <c r="L14" s="7" t="n">
-        <v>0.466</v>
+        <v>0.106</v>
       </c>
       <c r="M14" s="8" t="n">
-        <v>0.07480000000000001</v>
+        <v>0.07140000000000001</v>
       </c>
       <c r="N14" s="6" t="n">
-        <v>3481</v>
+        <v>4931</v>
       </c>
       <c r="O14" s="7" t="n">
-        <v>0.132</v>
+        <v>0.04</v>
       </c>
       <c r="P14" s="8" t="n">
-        <v>0.0377</v>
+        <v>0.0425</v>
       </c>
       <c r="Q14" s="6" t="n">
-        <v>1798</v>
+        <v>2455</v>
       </c>
       <c r="R14" s="7" t="n">
-        <v>0.124</v>
+        <v>0.12</v>
       </c>
       <c r="S14" s="8" t="n">
-        <v>0.0195</v>
+        <v>0.0211</v>
       </c>
       <c r="T14" s="6" t="n">
-        <v>92441</v>
+        <v>116129</v>
       </c>
       <c r="U14" s="7" t="n">
-        <v>0.234</v>
+        <v>0.152</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Nov-25</t>
+          <t>Dec-25</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>32342</v>
+        <v>29316</v>
       </c>
       <c r="C15" s="7" t="n">
-        <v>0.169</v>
+        <v>0.221</v>
       </c>
       <c r="D15" s="8" t="n">
-        <v>0.3144</v>
+        <v>0.3171</v>
       </c>
       <c r="E15" s="6" t="n">
-        <v>28375</v>
+        <v>23098</v>
       </c>
       <c r="F15" s="7" t="n">
-        <v>0.21</v>
+        <v>0.208</v>
       </c>
       <c r="G15" s="8" t="n">
-        <v>0.2759</v>
+        <v>0.2499</v>
       </c>
       <c r="H15" s="6" t="n">
-        <v>16384</v>
+        <v>16143</v>
       </c>
       <c r="I15" s="7" t="n">
-        <v>0.186</v>
+        <v>0.31</v>
       </c>
       <c r="J15" s="8" t="n">
-        <v>0.1593</v>
+        <v>0.1746</v>
       </c>
       <c r="K15" s="6" t="n">
-        <v>7294</v>
+        <v>6914</v>
       </c>
       <c r="L15" s="7" t="n">
-        <v>0.255</v>
+        <v>0.466</v>
       </c>
       <c r="M15" s="8" t="n">
-        <v>0.0709</v>
+        <v>0.07480000000000001</v>
       </c>
       <c r="N15" s="6" t="n">
-        <v>3996</v>
+        <v>3481</v>
       </c>
       <c r="O15" s="7" t="n">
-        <v>0.251</v>
+        <v>0.132</v>
       </c>
       <c r="P15" s="8" t="n">
-        <v>0.0389</v>
+        <v>0.0377</v>
       </c>
       <c r="Q15" s="6" t="n">
-        <v>1671</v>
+        <v>1798</v>
       </c>
       <c r="R15" s="7" t="n">
-        <v>0.033</v>
+        <v>0.124</v>
       </c>
       <c r="S15" s="8" t="n">
-        <v>0.0162</v>
+        <v>0.0195</v>
       </c>
       <c r="T15" s="6" t="n">
-        <v>102854</v>
+        <v>92441</v>
       </c>
       <c r="U15" s="7" t="n">
-        <v>0.201</v>
+        <v>0.234</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Oct-25</t>
+          <t>Nov-25</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>34747</v>
+        <v>32342</v>
       </c>
       <c r="C16" s="7" t="n">
-        <v>0.143</v>
+        <v>0.169</v>
       </c>
       <c r="D16" s="8" t="n">
-        <v>0.2959</v>
+        <v>0.3144</v>
       </c>
       <c r="E16" s="6" t="n">
-        <v>37796</v>
+        <v>28375</v>
       </c>
       <c r="F16" s="7" t="n">
-        <v>0.347</v>
+        <v>0.21</v>
       </c>
       <c r="G16" s="8" t="n">
-        <v>0.3219000000000001</v>
+        <v>0.2759</v>
       </c>
       <c r="H16" s="6" t="n">
-        <v>17757</v>
+        <v>16384</v>
       </c>
       <c r="I16" s="7" t="n">
-        <v>0.061</v>
+        <v>0.186</v>
       </c>
       <c r="J16" s="8" t="n">
-        <v>0.1512</v>
+        <v>0.1593</v>
       </c>
       <c r="K16" s="6" t="n">
-        <v>7753</v>
+        <v>7294</v>
       </c>
       <c r="L16" s="7" t="n">
-        <v>0.055</v>
+        <v>0.255</v>
       </c>
       <c r="M16" s="8" t="n">
-        <v>0.066</v>
+        <v>0.0709</v>
       </c>
       <c r="N16" s="6" t="n">
-        <v>5639</v>
+        <v>3996</v>
       </c>
       <c r="O16" s="7" t="n">
-        <v>0.197</v>
+        <v>0.251</v>
       </c>
       <c r="P16" s="8" t="n">
-        <v>0.048</v>
+        <v>0.0389</v>
       </c>
       <c r="Q16" s="6" t="n">
-        <v>1900</v>
+        <v>1671</v>
       </c>
       <c r="R16" s="7" t="n">
-        <v>-0.01</v>
+        <v>0.033</v>
       </c>
       <c r="S16" s="8" t="n">
         <v>0.0162</v>
       </c>
       <c r="T16" s="6" t="n">
-        <v>117423</v>
+        <v>102854</v>
       </c>
       <c r="U16" s="7" t="n">
-        <v>0.178</v>
+        <v>0.201</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Sep-25</t>
+          <t>Oct-25</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>23234</v>
+        <v>34747</v>
       </c>
       <c r="C17" s="7" t="n">
-        <v>-0.05</v>
+        <v>0.143</v>
       </c>
       <c r="D17" s="8" t="n">
-        <v>0.3018</v>
+        <v>0.2959</v>
       </c>
       <c r="E17" s="6" t="n">
-        <v>21350</v>
+        <v>37796</v>
       </c>
       <c r="F17" s="7" t="n">
-        <v>0.133</v>
+        <v>0.347</v>
       </c>
       <c r="G17" s="8" t="n">
-        <v>0.2773</v>
+        <v>0.3219000000000001</v>
       </c>
       <c r="H17" s="6" t="n">
-        <v>13990</v>
+        <v>17757</v>
       </c>
       <c r="I17" s="7" t="n">
-        <v>0.05</v>
+        <v>0.061</v>
       </c>
       <c r="J17" s="8" t="n">
-        <v>0.1817</v>
+        <v>0.1512</v>
       </c>
       <c r="K17" s="6" t="n">
-        <v>6417</v>
+        <v>7753</v>
       </c>
       <c r="L17" s="7" t="n">
-        <v>0.046</v>
+        <v>0.055</v>
       </c>
       <c r="M17" s="8" t="n">
-        <v>0.0834</v>
+        <v>0.066</v>
       </c>
       <c r="N17" s="6" t="n">
-        <v>2884</v>
+        <v>5639</v>
       </c>
       <c r="O17" s="7" t="n">
-        <v>-0.05600000000000001</v>
+        <v>0.197</v>
       </c>
       <c r="P17" s="8" t="n">
-        <v>0.0375</v>
+        <v>0.048</v>
       </c>
       <c r="Q17" s="6" t="n">
-        <v>1279</v>
+        <v>1900</v>
       </c>
       <c r="R17" s="7" t="n">
-        <v>-0.161</v>
+        <v>-0.01</v>
       </c>
       <c r="S17" s="8" t="n">
-        <v>0.0166</v>
+        <v>0.0162</v>
       </c>
       <c r="T17" s="6" t="n">
-        <v>76982</v>
+        <v>117423</v>
       </c>
       <c r="U17" s="7" t="n">
-        <v>0.015</v>
+        <v>0.178</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Aug-25</t>
+          <t>Sep-25</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>23306</v>
+        <v>23234</v>
       </c>
       <c r="C18" s="7" t="n">
-        <v>-0.026</v>
+        <v>-0.05</v>
       </c>
       <c r="D18" s="8" t="n">
-        <v>0.2893</v>
+        <v>0.3018</v>
       </c>
       <c r="E18" s="6" t="n">
-        <v>21552</v>
+        <v>21350</v>
       </c>
       <c r="F18" s="7" t="n">
-        <v>0.157</v>
+        <v>0.133</v>
       </c>
       <c r="G18" s="8" t="n">
-        <v>0.2675</v>
+        <v>0.2773</v>
       </c>
       <c r="H18" s="6" t="n">
-        <v>15153</v>
+        <v>13990</v>
       </c>
       <c r="I18" s="7" t="n">
-        <v>0.203</v>
+        <v>0.05</v>
       </c>
       <c r="J18" s="8" t="n">
-        <v>0.1881</v>
+        <v>0.1817</v>
       </c>
       <c r="K18" s="6" t="n">
-        <v>6734</v>
+        <v>6417</v>
       </c>
       <c r="L18" s="7" t="n">
-        <v>0.074</v>
+        <v>0.046</v>
       </c>
       <c r="M18" s="8" t="n">
-        <v>0.08359999999999999</v>
+        <v>0.0834</v>
       </c>
       <c r="N18" s="6" t="n">
-        <v>3315</v>
+        <v>2884</v>
       </c>
       <c r="O18" s="7" t="n">
-        <v>0.102</v>
+        <v>-0.05600000000000001</v>
       </c>
       <c r="P18" s="8" t="n">
-        <v>0.0411</v>
+        <v>0.0375</v>
       </c>
       <c r="Q18" s="6" t="n">
-        <v>1528</v>
+        <v>1279</v>
       </c>
       <c r="R18" s="7" t="n">
-        <v>0.019</v>
+        <v>-0.161</v>
       </c>
       <c r="S18" s="8" t="n">
-        <v>0.019</v>
+        <v>0.0166</v>
       </c>
       <c r="T18" s="6" t="n">
-        <v>80567</v>
+        <v>76982</v>
       </c>
       <c r="U18" s="7" t="n">
-        <v>0.08500000000000001</v>
+        <v>0.015</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>Jul-25</t>
+          <t>Aug-25</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>23745</v>
+        <v>23306</v>
       </c>
       <c r="C19" s="7" t="n">
-        <v>-0.095</v>
+        <v>-0.026</v>
       </c>
       <c r="D19" s="8" t="n">
-        <v>0.291</v>
+        <v>0.2893</v>
       </c>
       <c r="E19" s="6" t="n">
-        <v>20072</v>
+        <v>21552</v>
       </c>
       <c r="F19" s="7" t="n">
-        <v>0.046</v>
+        <v>0.157</v>
       </c>
       <c r="G19" s="8" t="n">
-        <v>0.246</v>
+        <v>0.2675</v>
       </c>
       <c r="H19" s="6" t="n">
-        <v>15011</v>
+        <v>15153</v>
       </c>
       <c r="I19" s="7" t="n">
-        <v>0.027</v>
+        <v>0.203</v>
       </c>
       <c r="J19" s="8" t="n">
-        <v>0.184</v>
+        <v>0.1881</v>
       </c>
       <c r="K19" s="6" t="n">
-        <v>7141</v>
+        <v>6734</v>
       </c>
       <c r="L19" s="7" t="n">
-        <v>0.06</v>
+        <v>0.074</v>
       </c>
       <c r="M19" s="8" t="n">
-        <v>0.08749999999999999</v>
+        <v>0.08359999999999999</v>
       </c>
       <c r="N19" s="6" t="n">
-        <v>2986</v>
+        <v>3315</v>
       </c>
       <c r="O19" s="7" t="n">
-        <v>-0.029</v>
+        <v>0.102</v>
       </c>
       <c r="P19" s="8" t="n">
-        <v>0.0366</v>
+        <v>0.0411</v>
       </c>
       <c r="Q19" s="6" t="n">
-        <v>1465</v>
+        <v>1528</v>
       </c>
       <c r="R19" s="7" t="n">
-        <v>-0.075</v>
+        <v>0.019</v>
       </c>
       <c r="S19" s="8" t="n">
-        <v>0.018</v>
+        <v>0.019</v>
       </c>
       <c r="T19" s="6" t="n">
-        <v>81585</v>
+        <v>80567</v>
       </c>
       <c r="U19" s="7" t="n">
-        <v>-0.004</v>
+        <v>0.08500000000000001</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Jun-25</t>
+          <t>Jul-25</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>23026</v>
+        <v>23745</v>
       </c>
       <c r="C20" s="7" t="n">
-        <v>-0.066</v>
+        <v>-0.095</v>
       </c>
       <c r="D20" s="8" t="n">
-        <v>0.2894</v>
+        <v>0.291</v>
       </c>
       <c r="E20" s="6" t="n">
-        <v>19611</v>
+        <v>20072</v>
       </c>
       <c r="F20" s="7" t="n">
-        <v>0.123</v>
+        <v>0.046</v>
       </c>
       <c r="G20" s="8" t="n">
-        <v>0.2465</v>
+        <v>0.246</v>
       </c>
       <c r="H20" s="6" t="n">
-        <v>13872</v>
+        <v>15011</v>
       </c>
       <c r="I20" s="7" t="n">
-        <v>0.152</v>
+        <v>0.027</v>
       </c>
       <c r="J20" s="8" t="n">
-        <v>0.1744</v>
+        <v>0.184</v>
       </c>
       <c r="K20" s="6" t="n">
-        <v>6880</v>
+        <v>7141</v>
       </c>
       <c r="L20" s="7" t="n">
-        <v>0.143</v>
+        <v>0.06</v>
       </c>
       <c r="M20" s="8" t="n">
-        <v>0.08649999999999998</v>
+        <v>0.08749999999999999</v>
       </c>
       <c r="N20" s="6" t="n">
-        <v>2863</v>
+        <v>2986</v>
       </c>
       <c r="O20" s="7" t="n">
-        <v>0.13</v>
+        <v>-0.029</v>
       </c>
       <c r="P20" s="8" t="n">
-        <v>0.036</v>
+        <v>0.0366</v>
       </c>
       <c r="Q20" s="6" t="n">
-        <v>1666</v>
+        <v>1465</v>
       </c>
       <c r="R20" s="7" t="n">
-        <v>0.1</v>
+        <v>-0.075</v>
       </c>
       <c r="S20" s="8" t="n">
-        <v>0.0209</v>
+        <v>0.018</v>
       </c>
       <c r="T20" s="6" t="n">
-        <v>79557</v>
+        <v>81585</v>
       </c>
       <c r="U20" s="7" t="n">
-        <v>0.077</v>
+        <v>-0.004</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>May-25</t>
+          <t>Jun-25</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>24763</v>
+        <v>23026</v>
       </c>
       <c r="C21" s="7" t="n">
-        <v>-0.127</v>
+        <v>-0.066</v>
       </c>
       <c r="D21" s="8" t="n">
-        <v>0.3065</v>
+        <v>0.2894</v>
       </c>
       <c r="E21" s="6" t="n">
-        <v>19853</v>
+        <v>19611</v>
       </c>
       <c r="F21" s="7" t="n">
-        <v>0.003</v>
+        <v>0.123</v>
       </c>
       <c r="G21" s="8" t="n">
-        <v>0.2457</v>
+        <v>0.2465</v>
       </c>
       <c r="H21" s="6" t="n">
-        <v>14674</v>
+        <v>13872</v>
       </c>
       <c r="I21" s="7" t="n">
-        <v>0.032</v>
+        <v>0.152</v>
       </c>
       <c r="J21" s="8" t="n">
-        <v>0.1816</v>
+        <v>0.1744</v>
       </c>
       <c r="K21" s="6" t="n">
-        <v>6778</v>
+        <v>6880</v>
       </c>
       <c r="L21" s="7" t="n">
-        <v>0.033</v>
+        <v>0.143</v>
       </c>
       <c r="M21" s="8" t="n">
-        <v>0.0839</v>
+        <v>0.08649999999999998</v>
       </c>
       <c r="N21" s="6" t="n">
-        <v>2747</v>
+        <v>2863</v>
       </c>
       <c r="O21" s="7" t="n">
-        <v>-0.068</v>
+        <v>0.13</v>
       </c>
       <c r="P21" s="8" t="n">
-        <v>0.034</v>
+        <v>0.036</v>
       </c>
       <c r="Q21" s="6" t="n">
-        <v>1842</v>
+        <v>1666</v>
       </c>
       <c r="R21" s="7" t="n">
-        <v>-0.003</v>
+        <v>0.1</v>
       </c>
       <c r="S21" s="8" t="n">
-        <v>0.0228</v>
+        <v>0.0209</v>
       </c>
       <c r="T21" s="6" t="n">
-        <v>80795</v>
+        <v>79557</v>
       </c>
       <c r="U21" s="7" t="n">
-        <v>-0.031</v>
+        <v>0.077</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Apr-25</t>
+          <t>May-25</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>29172</v>
+        <v>24763</v>
       </c>
       <c r="C22" s="7" t="n">
-        <v>-0.075</v>
+        <v>-0.127</v>
       </c>
       <c r="D22" s="8" t="n">
-        <v>0.3288</v>
+        <v>0.3065</v>
       </c>
       <c r="E22" s="6" t="n">
-        <v>21284</v>
+        <v>19853</v>
       </c>
       <c r="F22" s="7" t="n">
-        <v>0.027</v>
+        <v>0.003</v>
       </c>
       <c r="G22" s="8" t="n">
-        <v>0.2399</v>
+        <v>0.2457</v>
       </c>
       <c r="H22" s="6" t="n">
-        <v>16695</v>
+        <v>14674</v>
       </c>
       <c r="I22" s="7" t="n">
-        <v>-0.037</v>
+        <v>0.032</v>
       </c>
       <c r="J22" s="8" t="n">
-        <v>0.1882</v>
+        <v>0.1816</v>
       </c>
       <c r="K22" s="6" t="n">
-        <v>7740</v>
+        <v>6778</v>
       </c>
       <c r="L22" s="7" t="n">
-        <v>0.1</v>
+        <v>0.033</v>
       </c>
       <c r="M22" s="8" t="n">
-        <v>0.0872</v>
+        <v>0.0839</v>
       </c>
       <c r="N22" s="6" t="n">
-        <v>2829</v>
+        <v>2747</v>
       </c>
       <c r="O22" s="7" t="n">
-        <v>-0.078</v>
+        <v>-0.068</v>
       </c>
       <c r="P22" s="8" t="n">
-        <v>0.0319</v>
+        <v>0.034</v>
       </c>
       <c r="Q22" s="6" t="n">
-        <v>2020</v>
+        <v>1842</v>
       </c>
       <c r="R22" s="7" t="n">
-        <v>0.008</v>
+        <v>-0.003</v>
       </c>
       <c r="S22" s="8" t="n">
         <v>0.0228</v>
       </c>
       <c r="T22" s="6" t="n">
-        <v>88729</v>
+        <v>80795</v>
       </c>
       <c r="U22" s="7" t="n">
-        <v>-0.017</v>
+        <v>-0.031</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Mar-25</t>
+          <t>Apr-25</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>29883</v>
+        <v>29172</v>
       </c>
       <c r="C23" s="7" t="n">
-        <v>-0.094</v>
+        <v>-0.075</v>
       </c>
       <c r="D23" s="8" t="n">
-        <v>0.3173</v>
+        <v>0.3288</v>
       </c>
       <c r="E23" s="6" t="n">
-        <v>24395</v>
+        <v>21284</v>
       </c>
       <c r="F23" s="7" t="n">
-        <v>0.111</v>
+        <v>0.027</v>
       </c>
       <c r="G23" s="8" t="n">
-        <v>0.259</v>
+        <v>0.2399</v>
       </c>
       <c r="H23" s="6" t="n">
-        <v>17368</v>
+        <v>16695</v>
       </c>
       <c r="I23" s="7" t="n">
-        <v>0.05400000000000001</v>
+        <v>-0.037</v>
       </c>
       <c r="J23" s="8" t="n">
-        <v>0.1844</v>
+        <v>0.1882</v>
       </c>
       <c r="K23" s="6" t="n">
-        <v>7042</v>
+        <v>7740</v>
       </c>
       <c r="L23" s="7" t="n">
-        <v>0.013</v>
+        <v>0.1</v>
       </c>
       <c r="M23" s="8" t="n">
-        <v>0.07480000000000001</v>
+        <v>0.0872</v>
       </c>
       <c r="N23" s="6" t="n">
-        <v>3500</v>
+        <v>2829</v>
       </c>
       <c r="O23" s="7" t="n">
-        <v>0.155</v>
+        <v>-0.078</v>
       </c>
       <c r="P23" s="8" t="n">
-        <v>0.0372</v>
+        <v>0.0319</v>
       </c>
       <c r="Q23" s="6" t="n">
-        <v>1871</v>
+        <v>2020</v>
       </c>
       <c r="R23" s="7" t="n">
-        <v>-0.029</v>
+        <v>0.008</v>
       </c>
       <c r="S23" s="8" t="n">
-        <v>0.0199</v>
+        <v>0.0228</v>
       </c>
       <c r="T23" s="6" t="n">
-        <v>94190</v>
+        <v>88729</v>
       </c>
       <c r="U23" s="7" t="n">
-        <v>0.012</v>
+        <v>-0.017</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Feb-25</t>
+          <t>Mar-25</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>26764</v>
+        <v>29883</v>
       </c>
       <c r="C24" s="7" t="n">
-        <v>-0.173</v>
+        <v>-0.094</v>
       </c>
       <c r="D24" s="8" t="n">
-        <v>0.3196</v>
+        <v>0.3173</v>
       </c>
       <c r="E24" s="6" t="n">
-        <v>21477</v>
+        <v>24395</v>
       </c>
       <c r="F24" s="7" t="n">
-        <v>0</v>
+        <v>0.111</v>
       </c>
       <c r="G24" s="8" t="n">
-        <v>0.2565</v>
+        <v>0.259</v>
       </c>
       <c r="H24" s="6" t="n">
-        <v>15362</v>
+        <v>17368</v>
       </c>
       <c r="I24" s="7" t="n">
-        <v>-0.067</v>
+        <v>0.05400000000000001</v>
       </c>
       <c r="J24" s="8" t="n">
-        <v>0.1835</v>
+        <v>0.1844</v>
       </c>
       <c r="K24" s="6" t="n">
-        <v>6517</v>
+        <v>7042</v>
       </c>
       <c r="L24" s="7" t="n">
-        <v>0.043</v>
+        <v>0.013</v>
       </c>
       <c r="M24" s="8" t="n">
-        <v>0.07779999999999999</v>
+        <v>0.07480000000000001</v>
       </c>
       <c r="N24" s="6" t="n">
-        <v>3324</v>
+        <v>3500</v>
       </c>
       <c r="O24" s="7" t="n">
-        <v>0.123</v>
+        <v>0.155</v>
       </c>
       <c r="P24" s="8" t="n">
-        <v>0.0397</v>
+        <v>0.0372</v>
       </c>
       <c r="Q24" s="6" t="n">
-        <v>1719</v>
+        <v>1871</v>
       </c>
       <c r="R24" s="7" t="n">
-        <v>-0.064</v>
+        <v>-0.029</v>
       </c>
       <c r="S24" s="8" t="n">
-        <v>0.0205</v>
+        <v>0.0199</v>
       </c>
       <c r="T24" s="6" t="n">
-        <v>83737</v>
+        <v>94190</v>
       </c>
       <c r="U24" s="7" t="n">
-        <v>-0.09</v>
+        <v>0.012</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Jan-25</t>
+          <t>Feb-25</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>31279</v>
+        <v>26764</v>
       </c>
       <c r="C25" s="7" t="n">
-        <v>-0.019</v>
+        <v>-0.173</v>
       </c>
       <c r="D25" s="8" t="n">
-        <v>0.3103</v>
+        <v>0.3196</v>
       </c>
       <c r="E25" s="6" t="n">
-        <v>27874</v>
+        <v>21477</v>
       </c>
       <c r="F25" s="7" t="n">
-        <v>0.168</v>
+        <v>0</v>
       </c>
       <c r="G25" s="8" t="n">
-        <v>0.2765</v>
+        <v>0.2565</v>
       </c>
       <c r="H25" s="6" t="n">
-        <v>16858</v>
+        <v>15362</v>
       </c>
       <c r="I25" s="7" t="n">
-        <v>0.066</v>
+        <v>-0.067</v>
       </c>
       <c r="J25" s="8" t="n">
-        <v>0.1672</v>
+        <v>0.1835</v>
       </c>
       <c r="K25" s="6" t="n">
-        <v>7502</v>
+        <v>6517</v>
       </c>
       <c r="L25" s="7" t="n">
-        <v>0.205</v>
+        <v>0.043</v>
       </c>
       <c r="M25" s="8" t="n">
-        <v>0.07439999999999999</v>
+        <v>0.07779999999999999</v>
       </c>
       <c r="N25" s="6" t="n">
-        <v>4742</v>
+        <v>3324</v>
       </c>
       <c r="O25" s="7" t="n">
-        <v>0.245</v>
+        <v>0.123</v>
       </c>
       <c r="P25" s="8" t="n">
-        <v>0.047</v>
+        <v>0.0397</v>
       </c>
       <c r="Q25" s="6" t="n">
-        <v>2191</v>
+        <v>1719</v>
       </c>
       <c r="R25" s="7" t="n">
-        <v>0.019</v>
+        <v>-0.064</v>
       </c>
       <c r="S25" s="8" t="n">
-        <v>0.0217</v>
+        <v>0.0205</v>
       </c>
       <c r="T25" s="6" t="n">
-        <v>100818</v>
+        <v>83737</v>
       </c>
       <c r="U25" s="7" t="n">
-        <v>0.07099999999999999</v>
+        <v>-0.09</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Dec-24</t>
+          <t>Jan-25</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>24015</v>
+        <v>31279</v>
       </c>
       <c r="C26" s="7" t="n">
-        <v>-0.099</v>
+        <v>-0.019</v>
       </c>
       <c r="D26" s="8" t="n">
-        <v>0.3206</v>
+        <v>0.3103</v>
       </c>
       <c r="E26" s="6" t="n">
-        <v>19120</v>
+        <v>27874</v>
       </c>
       <c r="F26" s="7" t="n">
-        <v>-0.033</v>
+        <v>0.168</v>
       </c>
       <c r="G26" s="8" t="n">
-        <v>0.2552</v>
+        <v>0.2765</v>
       </c>
       <c r="H26" s="6" t="n">
-        <v>12324</v>
+        <v>16858</v>
       </c>
       <c r="I26" s="7" t="n">
-        <v>-0.024</v>
+        <v>0.066</v>
       </c>
       <c r="J26" s="8" t="n">
-        <v>0.1645</v>
+        <v>0.1672</v>
       </c>
       <c r="K26" s="6" t="n">
-        <v>4717</v>
+        <v>7502</v>
       </c>
       <c r="L26" s="7" t="n">
-        <v>-0.098</v>
+        <v>0.205</v>
       </c>
       <c r="M26" s="8" t="n">
-        <v>0.063</v>
+        <v>0.07439999999999999</v>
       </c>
       <c r="N26" s="6" t="n">
-        <v>3075</v>
+        <v>4742</v>
       </c>
       <c r="O26" s="7" t="n">
-        <v>0.077</v>
+        <v>0.245</v>
       </c>
       <c r="P26" s="8" t="n">
-        <v>0.0411</v>
+        <v>0.047</v>
       </c>
       <c r="Q26" s="6" t="n">
-        <v>1600</v>
+        <v>2191</v>
       </c>
       <c r="R26" s="7" t="n">
-        <v>0.035</v>
+        <v>0.019</v>
       </c>
       <c r="S26" s="8" t="n">
-        <v>0.0214</v>
+        <v>0.0217</v>
       </c>
       <c r="T26" s="6" t="n">
-        <v>74907</v>
+        <v>100818</v>
       </c>
       <c r="U26" s="7" t="n">
-        <v>-0.065</v>
+        <v>0.07099999999999999</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Nov-24</t>
+          <t>Dec-24</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>27661</v>
+        <v>24015</v>
       </c>
       <c r="C27" s="7" t="n">
-        <v>-0.08599999999999999</v>
+        <v>-0.099</v>
       </c>
       <c r="D27" s="8" t="n">
-        <v>0.3230000000000001</v>
+        <v>0.3206</v>
       </c>
       <c r="E27" s="6" t="n">
-        <v>23449</v>
+        <v>19120</v>
       </c>
       <c r="F27" s="7" t="n">
-        <v>-0.008</v>
+        <v>-0.033</v>
       </c>
       <c r="G27" s="8" t="n">
-        <v>0.2738</v>
+        <v>0.2552</v>
       </c>
       <c r="H27" s="6" t="n">
-        <v>13811</v>
+        <v>12324</v>
       </c>
       <c r="I27" s="7" t="n">
-        <v>-0.039</v>
+        <v>-0.024</v>
       </c>
       <c r="J27" s="8" t="n">
-        <v>0.1613</v>
+        <v>0.1645</v>
       </c>
       <c r="K27" s="6" t="n">
-        <v>5814</v>
+        <v>4717</v>
       </c>
       <c r="L27" s="7" t="n">
-        <v>-0.012</v>
+        <v>-0.098</v>
       </c>
       <c r="M27" s="8" t="n">
-        <v>0.0679</v>
+        <v>0.063</v>
       </c>
       <c r="N27" s="6" t="n">
-        <v>3194</v>
+        <v>3075</v>
       </c>
       <c r="O27" s="7" t="n">
-        <v>-0.061</v>
+        <v>0.077</v>
       </c>
       <c r="P27" s="8" t="n">
-        <v>0.0373</v>
+        <v>0.0411</v>
       </c>
       <c r="Q27" s="6" t="n">
-        <v>1617</v>
+        <v>1600</v>
       </c>
       <c r="R27" s="7" t="n">
-        <v>-0.117</v>
+        <v>0.035</v>
       </c>
       <c r="S27" s="8" t="n">
-        <v>0.0189</v>
+        <v>0.0214</v>
       </c>
       <c r="T27" s="6" t="n">
-        <v>85646</v>
+        <v>74907</v>
       </c>
       <c r="U27" s="7" t="n">
-        <v>-0.05400000000000001</v>
+        <v>-0.065</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Oct-24</t>
+          <t>Nov-24</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>30406</v>
+        <v>27661</v>
       </c>
       <c r="C28" s="7" t="n">
-        <v>-0.063</v>
+        <v>-0.08599999999999999</v>
       </c>
       <c r="D28" s="8" t="n">
-        <v>0.3051</v>
+        <v>0.3230000000000001</v>
       </c>
       <c r="E28" s="6" t="n">
-        <v>28067</v>
+        <v>23449</v>
       </c>
       <c r="F28" s="7" t="n">
-        <v>0.226</v>
+        <v>-0.008</v>
       </c>
       <c r="G28" s="8" t="n">
-        <v>0.2816</v>
+        <v>0.2738</v>
       </c>
       <c r="H28" s="6" t="n">
-        <v>16743</v>
+        <v>13811</v>
       </c>
       <c r="I28" s="7" t="n">
-        <v>0.066</v>
+        <v>-0.039</v>
       </c>
       <c r="J28" s="8" t="n">
-        <v>0.168</v>
+        <v>0.1613</v>
       </c>
       <c r="K28" s="6" t="n">
-        <v>7348</v>
+        <v>5814</v>
       </c>
       <c r="L28" s="7" t="n">
-        <v>0.079</v>
+        <v>-0.012</v>
       </c>
       <c r="M28" s="8" t="n">
-        <v>0.0737</v>
+        <v>0.0679</v>
       </c>
       <c r="N28" s="6" t="n">
-        <v>4710</v>
+        <v>3194</v>
       </c>
       <c r="O28" s="7" t="n">
-        <v>0.389</v>
+        <v>-0.061</v>
       </c>
       <c r="P28" s="8" t="n">
-        <v>0.0473</v>
+        <v>0.0373</v>
       </c>
       <c r="Q28" s="6" t="n">
-        <v>1920</v>
+        <v>1617</v>
       </c>
       <c r="R28" s="7" t="n">
-        <v>-0.016</v>
+        <v>-0.117</v>
       </c>
       <c r="S28" s="8" t="n">
-        <v>0.0193</v>
+        <v>0.0189</v>
       </c>
       <c r="T28" s="6" t="n">
-        <v>99660</v>
+        <v>85646</v>
       </c>
       <c r="U28" s="7" t="n">
-        <v>0.051</v>
+        <v>-0.05400000000000001</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
+          <t>Oct-24</t>
+        </is>
+      </c>
+      <c r="B29" s="6" t="n">
+        <v>30406</v>
+      </c>
+      <c r="C29" s="7" t="n">
+        <v>-0.063</v>
+      </c>
+      <c r="D29" s="8" t="n">
+        <v>0.3051</v>
+      </c>
+      <c r="E29" s="6" t="n">
+        <v>28067</v>
+      </c>
+      <c r="F29" s="7" t="n">
+        <v>0.226</v>
+      </c>
+      <c r="G29" s="8" t="n">
+        <v>0.2816</v>
+      </c>
+      <c r="H29" s="6" t="n">
+        <v>16743</v>
+      </c>
+      <c r="I29" s="7" t="n">
+        <v>0.066</v>
+      </c>
+      <c r="J29" s="8" t="n">
+        <v>0.168</v>
+      </c>
+      <c r="K29" s="6" t="n">
+        <v>7348</v>
+      </c>
+      <c r="L29" s="7" t="n">
+        <v>0.079</v>
+      </c>
+      <c r="M29" s="8" t="n">
+        <v>0.0737</v>
+      </c>
+      <c r="N29" s="6" t="n">
+        <v>4710</v>
+      </c>
+      <c r="O29" s="7" t="n">
+        <v>0.389</v>
+      </c>
+      <c r="P29" s="8" t="n">
+        <v>0.0473</v>
+      </c>
+      <c r="Q29" s="6" t="n">
+        <v>1920</v>
+      </c>
+      <c r="R29" s="7" t="n">
+        <v>-0.016</v>
+      </c>
+      <c r="S29" s="8" t="n">
+        <v>0.0193</v>
+      </c>
+      <c r="T29" s="6" t="n">
+        <v>99660</v>
+      </c>
+      <c r="U29" s="7" t="n">
+        <v>0.051</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="5" t="inlineStr">
+        <is>
           <t>Sep-24</t>
         </is>
       </c>
-      <c r="B29" s="6" t="n">
+      <c r="B30" s="6" t="n">
         <v>24467</v>
       </c>
-      <c r="C29" s="7" t="n">
+      <c r="C30" s="7" t="n">
         <v>-0.162</v>
       </c>
-      <c r="D29" s="8" t="n">
+      <c r="D30" s="8" t="n">
         <v>0.3226</v>
       </c>
-      <c r="E29" s="6" t="n">
+      <c r="E30" s="6" t="n">
         <v>18852</v>
       </c>
-      <c r="F29" s="7" t="n">
+      <c r="F30" s="7" t="n">
         <v>-0.08599999999999999</v>
       </c>
-      <c r="G29" s="8" t="n">
+      <c r="G30" s="8" t="n">
         <v>0.2485</v>
       </c>
-      <c r="H29" s="6" t="n">
+      <c r="H30" s="6" t="n">
         <v>13321</v>
       </c>
-      <c r="I29" s="7" t="n">
+      <c r="I30" s="7" t="n">
         <v>-0.052</v>
       </c>
-      <c r="J29" s="8" t="n">
+      <c r="J30" s="8" t="n">
         <v>0.1756</v>
       </c>
-      <c r="K29" s="6" t="n">
+      <c r="K30" s="6" t="n">
         <v>6135</v>
       </c>
-      <c r="L29" s="7" t="n">
+      <c r="L30" s="7" t="n">
         <v>0.003</v>
       </c>
-      <c r="M29" s="8" t="n">
+      <c r="M30" s="8" t="n">
         <v>0.0809</v>
       </c>
-      <c r="N29" s="6" t="n">
+      <c r="N30" s="6" t="n">
         <v>3056</v>
       </c>
-      <c r="O29" s="7" t="n">
+      <c r="O30" s="7" t="n">
         <v>-0.026</v>
       </c>
-      <c r="P29" s="8" t="n">
+      <c r="P30" s="8" t="n">
         <v>0.0403</v>
       </c>
-      <c r="Q29" s="6" t="n">
+      <c r="Q30" s="6" t="n">
         <v>1524</v>
       </c>
-      <c r="R29" s="7" t="n">
+      <c r="R30" s="7" t="n">
         <v>-0.094</v>
       </c>
-      <c r="S29" s="8" t="n">
+      <c r="S30" s="8" t="n">
         <v>0.0201</v>
       </c>
-      <c r="T29" s="6" t="n">
+      <c r="T30" s="6" t="n">
         <v>75851</v>
       </c>
-      <c r="U29" s="7" t="n">
+      <c r="U30" s="7" t="n">
         <v>-0.106</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>