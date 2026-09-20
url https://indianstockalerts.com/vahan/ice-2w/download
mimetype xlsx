--- v0 (2026-06-22)
+++ v1 (2026-09-20)
@@ -456,92 +456,92 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U29"/>
+  <dimension ref="A1:U31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="12" customWidth="1" min="16" max="16"/>
     <col width="12" customWidth="1" min="17" max="17"/>
     <col width="12" customWidth="1" min="18" max="18"/>
     <col width="12" customWidth="1" min="19" max="19"/>
     <col width="12" customWidth="1" min="20" max="20"/>
     <col width="12" customWidth="1" min="21" max="21"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Indian Stock Alerts — indianstockalerts.com</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>ICE 2W — Monthly Vahan Registration Data | Generated: 22 Jun 2026</t>
+          <t>ICE 2W — Monthly Vahan Registration Data | Generated: 20 Sep 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Source: Vahan (MoRTH). Registrations ≠ dispatches. For personal use only — redistribution prohibited.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>Hero Vol</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>Hero YoY%</t>
         </is>
@@ -618,1632 +618,1766 @@
       </c>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>Royal-Enfield YoY%</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>Royal-Enfield MS%</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Industry Vol</t>
         </is>
       </c>
       <c r="U5" s="4" t="inlineStr">
         <is>
           <t>Industry YoY%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>Jun-26(P)</t>
+          <t>Sep-26(P)*</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>421854</v>
+        <v>424555</v>
       </c>
       <c r="C6" s="7" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.25</v>
       </c>
       <c r="D6" s="8" t="n">
-        <v>0.271</v>
+        <v>0.266</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>427939</v>
+        <v>473667</v>
       </c>
       <c r="F6" s="7" t="n">
-        <v>0.141</v>
+        <v>0.492</v>
       </c>
       <c r="G6" s="8" t="n">
-        <v>0.275</v>
+        <v>0.296</v>
       </c>
       <c r="H6" s="6" t="n">
-        <v>301122</v>
+        <v>315423</v>
       </c>
       <c r="I6" s="7" t="n">
-        <v>0.131</v>
+        <v>0.355</v>
       </c>
       <c r="J6" s="8" t="n">
-        <v>0.193</v>
+        <v>0.197</v>
       </c>
       <c r="K6" s="6" t="n">
-        <v>142001</v>
+        <v>113937</v>
       </c>
       <c r="L6" s="7" t="n">
-        <v>0.002</v>
+        <v>-0.081</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0.091</v>
+        <v>0.07099999999999999</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>101083</v>
+        <v>99726</v>
       </c>
       <c r="O6" s="7" t="n">
-        <v>0.118</v>
+        <v>0.21</v>
       </c>
       <c r="P6" s="8" t="n">
-        <v>0.065</v>
+        <v>0.062</v>
       </c>
       <c r="Q6" s="6" t="n">
-        <v>90380</v>
+        <v>99624</v>
       </c>
       <c r="R6" s="7" t="n">
-        <v>0.199</v>
+        <v>0.194</v>
       </c>
       <c r="S6" s="8" t="n">
-        <v>0.058</v>
+        <v>0.062</v>
       </c>
       <c r="T6" s="6" t="n">
-        <v>1558635</v>
+        <v>1598371</v>
       </c>
       <c r="U6" s="7" t="n">
-        <v>0.115</v>
+        <v>0.293</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>Jun-26</t>
+          <t>Sep-26</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>295298</v>
+        <v>268885</v>
       </c>
       <c r="D7" s="8" t="n">
-        <v>0.271</v>
+        <v>0.266</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>299557</v>
+        <v>299989</v>
       </c>
       <c r="G7" s="8" t="n">
-        <v>0.275</v>
+        <v>0.296</v>
       </c>
       <c r="H7" s="6" t="n">
-        <v>210785</v>
+        <v>199768</v>
       </c>
       <c r="J7" s="8" t="n">
-        <v>0.193</v>
+        <v>0.197</v>
       </c>
       <c r="K7" s="6" t="n">
-        <v>99401</v>
+        <v>72160</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0.091</v>
+        <v>0.07099999999999999</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>70758</v>
+        <v>63160</v>
       </c>
       <c r="P7" s="8" t="n">
-        <v>0.065</v>
+        <v>0.062</v>
       </c>
       <c r="Q7" s="6" t="n">
-        <v>63266</v>
+        <v>63095</v>
       </c>
       <c r="S7" s="8" t="n">
-        <v>0.058</v>
+        <v>0.062</v>
       </c>
       <c r="T7" s="6" t="n">
-        <v>1091044</v>
+        <v>1012302</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>May-26</t>
+          <t>Aug-26</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>500916</v>
+        <v>396640</v>
       </c>
       <c r="C8" s="7" t="n">
-        <v>0</v>
+        <v>0.064</v>
       </c>
       <c r="D8" s="8" t="n">
-        <v>0.297</v>
+        <v>0.258</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>455057</v>
+        <v>449318</v>
       </c>
       <c r="F8" s="7" t="n">
-        <v>0.1</v>
+        <v>0.339</v>
       </c>
       <c r="G8" s="8" t="n">
-        <v>0.27</v>
+        <v>0.292</v>
       </c>
       <c r="H8" s="6" t="n">
-        <v>315958</v>
+        <v>306433</v>
       </c>
       <c r="I8" s="7" t="n">
-        <v>0.073</v>
+        <v>0.192</v>
       </c>
       <c r="J8" s="8" t="n">
-        <v>0.187</v>
+        <v>0.199</v>
       </c>
       <c r="K8" s="6" t="n">
-        <v>159959</v>
+        <v>116689</v>
       </c>
       <c r="L8" s="7" t="n">
-        <v>-0.066</v>
+        <v>-0.06</v>
       </c>
       <c r="M8" s="8" t="n">
-        <v>0.095</v>
+        <v>0.076</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>98670</v>
+        <v>104814</v>
       </c>
       <c r="O8" s="7" t="n">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P8" s="8" t="n">
-        <v>0.058</v>
+        <v>0.068</v>
       </c>
       <c r="Q8" s="6" t="n">
-        <v>86103</v>
+        <v>96357</v>
       </c>
       <c r="R8" s="7" t="n">
-        <v>0.05400000000000001</v>
+        <v>0.26</v>
       </c>
       <c r="S8" s="8" t="n">
-        <v>0.051</v>
+        <v>0.063</v>
       </c>
       <c r="T8" s="6" t="n">
-        <v>1687017</v>
+        <v>1540294</v>
       </c>
       <c r="U8" s="7" t="n">
-        <v>0.046</v>
+        <v>0.164</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>Apr-26</t>
+          <t>Jul-26</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>545742</v>
+        <v>419180</v>
       </c>
       <c r="C9" s="7" t="n">
-        <v>0.061</v>
+        <v>0.147</v>
       </c>
       <c r="D9" s="8" t="n">
-        <v>0.298</v>
+        <v>0.258</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>490782</v>
+        <v>472343</v>
       </c>
       <c r="F9" s="7" t="n">
-        <v>0.152</v>
+        <v>0.402</v>
       </c>
       <c r="G9" s="8" t="n">
-        <v>0.268</v>
+        <v>0.291</v>
       </c>
       <c r="H9" s="6" t="n">
-        <v>341729</v>
+        <v>320440</v>
       </c>
       <c r="I9" s="7" t="n">
-        <v>0.139</v>
+        <v>0.246</v>
       </c>
       <c r="J9" s="8" t="n">
-        <v>0.187</v>
+        <v>0.197</v>
       </c>
       <c r="K9" s="6" t="n">
-        <v>176550</v>
+        <v>135549</v>
       </c>
       <c r="L9" s="7" t="n">
-        <v>0.027</v>
+        <v>0.075</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>0.096</v>
+        <v>0.083</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>95301</v>
+        <v>103465</v>
       </c>
       <c r="O9" s="7" t="n">
-        <v>-0.02</v>
+        <v>0.101</v>
       </c>
       <c r="P9" s="8" t="n">
-        <v>0.052</v>
+        <v>0.064</v>
       </c>
       <c r="Q9" s="6" t="n">
-        <v>101306</v>
+        <v>97080</v>
       </c>
       <c r="R9" s="7" t="n">
-        <v>0.184</v>
+        <v>0.345</v>
       </c>
       <c r="S9" s="8" t="n">
-        <v>0.055</v>
+        <v>0.06</v>
       </c>
       <c r="T9" s="6" t="n">
-        <v>1830853</v>
+        <v>1624258</v>
       </c>
       <c r="U9" s="7" t="n">
-        <v>0.106</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Mar-26</t>
+          <t>Jun-26</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>530569</v>
+        <v>452218</v>
       </c>
       <c r="C10" s="7" t="n">
-        <v>0.215</v>
+        <v>0.206</v>
       </c>
       <c r="D10" s="8" t="n">
-        <v>0.29</v>
+        <v>0.275</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>481335</v>
+        <v>455586</v>
       </c>
       <c r="F10" s="7" t="n">
-        <v>0.285</v>
+        <v>0.155</v>
       </c>
       <c r="G10" s="8" t="n">
-        <v>0.263</v>
+        <v>0.277</v>
       </c>
       <c r="H10" s="6" t="n">
-        <v>337127</v>
+        <v>314236</v>
       </c>
       <c r="I10" s="7" t="n">
-        <v>0.304</v>
+        <v>0.18</v>
       </c>
       <c r="J10" s="8" t="n">
-        <v>0.184</v>
+        <v>0.191</v>
       </c>
       <c r="K10" s="6" t="n">
-        <v>178225</v>
+        <v>146052</v>
       </c>
       <c r="L10" s="7" t="n">
-        <v>0.239</v>
+        <v>0.03</v>
       </c>
       <c r="M10" s="8" t="n">
-        <v>0.098</v>
+        <v>0.08900000000000001</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>100172</v>
+        <v>105952</v>
       </c>
       <c r="O10" s="7" t="n">
-        <v>0.126</v>
+        <v>0.172</v>
       </c>
       <c r="P10" s="8" t="n">
-        <v>0.055</v>
+        <v>0.064</v>
       </c>
       <c r="Q10" s="6" t="n">
-        <v>99963</v>
+        <v>96734</v>
       </c>
       <c r="R10" s="7" t="n">
-        <v>0.242</v>
+        <v>0.283</v>
       </c>
       <c r="S10" s="8" t="n">
-        <v>0.055</v>
+        <v>0.059</v>
       </c>
       <c r="T10" s="6" t="n">
-        <v>1827478</v>
+        <v>1646747</v>
       </c>
       <c r="U10" s="7" t="n">
-        <v>0.27</v>
+        <v>0.178</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Feb-26</t>
+          <t>May-26</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>453910</v>
+        <v>501001</v>
       </c>
       <c r="C11" s="7" t="n">
-        <v>0.159</v>
+        <v>0.001</v>
       </c>
       <c r="D11" s="8" t="n">
-        <v>0.274</v>
+        <v>0.297</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>443936</v>
+        <v>455228</v>
       </c>
       <c r="F11" s="7" t="n">
-        <v>0.279</v>
+        <v>0.101</v>
       </c>
       <c r="G11" s="8" t="n">
-        <v>0.268</v>
+        <v>0.27</v>
       </c>
       <c r="H11" s="6" t="n">
-        <v>317426</v>
+        <v>316075</v>
       </c>
       <c r="I11" s="7" t="n">
-        <v>0.294</v>
+        <v>0.073</v>
       </c>
       <c r="J11" s="8" t="n">
-        <v>0.192</v>
+        <v>0.187</v>
       </c>
       <c r="K11" s="6" t="n">
-        <v>162958</v>
+        <v>160019</v>
       </c>
       <c r="L11" s="7" t="n">
-        <v>0.167</v>
+        <v>-0.066</v>
       </c>
       <c r="M11" s="8" t="n">
-        <v>0.098</v>
+        <v>0.095</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>97903</v>
+        <v>98722</v>
       </c>
       <c r="O11" s="7" t="n">
-        <v>0.209</v>
+        <v>0.06</v>
       </c>
       <c r="P11" s="8" t="n">
-        <v>0.059</v>
+        <v>0.058</v>
       </c>
       <c r="Q11" s="6" t="n">
-        <v>95730</v>
+        <v>86302</v>
       </c>
       <c r="R11" s="7" t="n">
-        <v>0.284</v>
+        <v>0.057</v>
       </c>
       <c r="S11" s="8" t="n">
-        <v>0.058</v>
+        <v>0.051</v>
       </c>
       <c r="T11" s="6" t="n">
-        <v>1655410</v>
+        <v>1687753</v>
       </c>
       <c r="U11" s="7" t="n">
-        <v>0.242</v>
+        <v>0.047</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Jan-26</t>
+          <t>Apr-26</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>487658</v>
+        <v>545742</v>
       </c>
       <c r="C12" s="7" t="n">
-        <v>0.165</v>
+        <v>0.061</v>
       </c>
       <c r="D12" s="8" t="n">
-        <v>0.272</v>
+        <v>0.298</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>494473</v>
+        <v>490782</v>
       </c>
       <c r="F12" s="7" t="n">
-        <v>0.253</v>
+        <v>0.152</v>
       </c>
       <c r="G12" s="8" t="n">
-        <v>0.275</v>
+        <v>0.268</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>342679</v>
+        <v>341729</v>
       </c>
       <c r="I12" s="7" t="n">
-        <v>0.25</v>
+        <v>0.139</v>
       </c>
       <c r="J12" s="8" t="n">
-        <v>0.191</v>
+        <v>0.187</v>
       </c>
       <c r="K12" s="6" t="n">
-        <v>178097</v>
+        <v>176550</v>
       </c>
       <c r="L12" s="7" t="n">
-        <v>0.107</v>
+        <v>0.027</v>
       </c>
       <c r="M12" s="8" t="n">
-        <v>0.099</v>
+        <v>0.096</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>104854</v>
+        <v>95301</v>
       </c>
       <c r="O12" s="7" t="n">
-        <v>0.126</v>
+        <v>-0.02</v>
       </c>
       <c r="P12" s="8" t="n">
-        <v>0.058</v>
+        <v>0.052</v>
       </c>
       <c r="Q12" s="6" t="n">
-        <v>112199</v>
+        <v>101306</v>
       </c>
       <c r="R12" s="7" t="n">
-        <v>0.373</v>
+        <v>0.184</v>
       </c>
       <c r="S12" s="8" t="n">
-        <v>0.062</v>
+        <v>0.055</v>
       </c>
       <c r="T12" s="6" t="n">
-        <v>1795819</v>
+        <v>1830853</v>
       </c>
       <c r="U12" s="7" t="n">
-        <v>0.205</v>
+        <v>0.106</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Dec-25</t>
+          <t>Mar-26</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>289928</v>
+        <v>530569</v>
       </c>
       <c r="C13" s="7" t="n">
-        <v>-0.138</v>
+        <v>0.215</v>
       </c>
       <c r="D13" s="8" t="n">
-        <v>0.225</v>
+        <v>0.29</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>379753</v>
+        <v>481335</v>
       </c>
       <c r="F13" s="7" t="n">
+        <v>0.285</v>
+      </c>
+      <c r="G13" s="8" t="n">
+        <v>0.263</v>
+      </c>
+      <c r="H13" s="6" t="n">
+        <v>337127</v>
+      </c>
+      <c r="I13" s="7" t="n">
+        <v>0.304</v>
+      </c>
+      <c r="J13" s="8" t="n">
+        <v>0.184</v>
+      </c>
+      <c r="K13" s="6" t="n">
+        <v>178225</v>
+      </c>
+      <c r="L13" s="7" t="n">
+        <v>0.239</v>
+      </c>
+      <c r="M13" s="8" t="n">
+        <v>0.098</v>
+      </c>
+      <c r="N13" s="6" t="n">
+        <v>100172</v>
+      </c>
+      <c r="O13" s="7" t="n">
         <v>0.126</v>
       </c>
-      <c r="G13" s="8" t="n">
-[...25 lines deleted...]
-      </c>
       <c r="P13" s="8" t="n">
-        <v>0.067</v>
+        <v>0.055</v>
       </c>
       <c r="Q13" s="6" t="n">
-        <v>87847</v>
+        <v>99963</v>
       </c>
       <c r="R13" s="7" t="n">
-        <v>0.519</v>
+        <v>0.242</v>
       </c>
       <c r="S13" s="8" t="n">
-        <v>0.068</v>
+        <v>0.055</v>
       </c>
       <c r="T13" s="6" t="n">
-        <v>1290713</v>
+        <v>1827478</v>
       </c>
       <c r="U13" s="7" t="n">
-        <v>0.09300000000000001</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Nov-25</t>
+          <t>Feb-26</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>887644</v>
+        <v>453910</v>
       </c>
       <c r="C14" s="7" t="n">
-        <v>-0.038</v>
+        <v>0.159</v>
       </c>
       <c r="D14" s="8" t="n">
-        <v>0.352</v>
+        <v>0.274</v>
       </c>
       <c r="E14" s="6" t="n">
-        <v>640026</v>
+        <v>443936</v>
       </c>
       <c r="F14" s="7" t="n">
-        <v>-0.07099999999999999</v>
+        <v>0.279</v>
       </c>
       <c r="G14" s="8" t="n">
-        <v>0.254</v>
+        <v>0.268</v>
       </c>
       <c r="H14" s="6" t="n">
-        <v>431715</v>
+        <v>317426</v>
       </c>
       <c r="I14" s="7" t="n">
+        <v>0.294</v>
+      </c>
+      <c r="J14" s="8" t="n">
+        <v>0.192</v>
+      </c>
+      <c r="K14" s="6" t="n">
+        <v>162958</v>
+      </c>
+      <c r="L14" s="7" t="n">
+        <v>0.167</v>
+      </c>
+      <c r="M14" s="8" t="n">
+        <v>0.098</v>
+      </c>
+      <c r="N14" s="6" t="n">
+        <v>97903</v>
+      </c>
+      <c r="O14" s="7" t="n">
+        <v>0.209</v>
+      </c>
+      <c r="P14" s="8" t="n">
+        <v>0.059</v>
+      </c>
+      <c r="Q14" s="6" t="n">
+        <v>95730</v>
+      </c>
+      <c r="R14" s="7" t="n">
+        <v>0.284</v>
+      </c>
+      <c r="S14" s="8" t="n">
         <v>0.058</v>
       </c>
-      <c r="J14" s="8" t="n">
-[...28 lines deleted...]
-      </c>
       <c r="T14" s="6" t="n">
-        <v>2521826</v>
+        <v>1655410</v>
       </c>
       <c r="U14" s="7" t="n">
-        <v>-0.026</v>
+        <v>0.242</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Oct-25</t>
+          <t>Jan-26</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>990612</v>
+        <v>487658</v>
       </c>
       <c r="C15" s="7" t="n">
-        <v>0.711</v>
+        <v>0.165</v>
       </c>
       <c r="D15" s="8" t="n">
-        <v>0.321</v>
+        <v>0.272</v>
       </c>
       <c r="E15" s="6" t="n">
-        <v>850905</v>
+        <v>494473</v>
       </c>
       <c r="F15" s="7" t="n">
-        <v>0.471</v>
+        <v>0.253</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0.275</v>
       </c>
       <c r="H15" s="6" t="n">
-        <v>541616</v>
+        <v>342679</v>
       </c>
       <c r="I15" s="7" t="n">
-        <v>0.635</v>
+        <v>0.25</v>
       </c>
       <c r="J15" s="8" t="n">
-        <v>0.175</v>
+        <v>0.191</v>
       </c>
       <c r="K15" s="6" t="n">
-        <v>302750</v>
+        <v>178097</v>
       </c>
       <c r="L15" s="7" t="n">
-        <v>0.44</v>
+        <v>0.107</v>
       </c>
       <c r="M15" s="8" t="n">
-        <v>0.098</v>
+        <v>0.099</v>
       </c>
       <c r="N15" s="6" t="n">
-        <v>142129</v>
+        <v>104854</v>
       </c>
       <c r="O15" s="7" t="n">
-        <v>0.276</v>
+        <v>0.126</v>
       </c>
       <c r="P15" s="8" t="n">
-        <v>0.046</v>
+        <v>0.058</v>
       </c>
       <c r="Q15" s="6" t="n">
-        <v>154482</v>
+        <v>112199</v>
       </c>
       <c r="R15" s="7" t="n">
-        <v>0.525</v>
+        <v>0.373</v>
       </c>
       <c r="S15" s="8" t="n">
-        <v>0.05</v>
+        <v>0.062</v>
       </c>
       <c r="T15" s="6" t="n">
-        <v>3089619</v>
+        <v>1795819</v>
       </c>
       <c r="U15" s="7" t="n">
-        <v>0.551</v>
+        <v>0.205</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Sep-25</t>
+          <t>Dec-25</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>317551</v>
+        <v>289928</v>
       </c>
       <c r="C16" s="7" t="n">
-        <v>0.156</v>
+        <v>-0.138</v>
       </c>
       <c r="D16" s="8" t="n">
-        <v>0.257</v>
+        <v>0.225</v>
       </c>
       <c r="E16" s="6" t="n">
-        <v>339581</v>
+        <v>379753</v>
       </c>
       <c r="F16" s="7" t="n">
-        <v>-0.04</v>
+        <v>0.126</v>
       </c>
       <c r="G16" s="8" t="n">
-        <v>0.275</v>
+        <v>0.294</v>
       </c>
       <c r="H16" s="6" t="n">
-        <v>232753</v>
+        <v>255649</v>
       </c>
       <c r="I16" s="7" t="n">
-        <v>0.104</v>
+        <v>0.244</v>
       </c>
       <c r="J16" s="8" t="n">
-        <v>0.188</v>
+        <v>0.198</v>
       </c>
       <c r="K16" s="6" t="n">
-        <v>123932</v>
+        <v>127333</v>
       </c>
       <c r="L16" s="7" t="n">
-        <v>-0.044</v>
+        <v>-0.006</v>
       </c>
       <c r="M16" s="8" t="n">
-        <v>0.1</v>
+        <v>0.099</v>
       </c>
       <c r="N16" s="6" t="n">
-        <v>82440</v>
+        <v>86120</v>
       </c>
       <c r="O16" s="7" t="n">
-        <v>0.051</v>
+        <v>0.289</v>
       </c>
       <c r="P16" s="8" t="n">
         <v>0.067</v>
       </c>
       <c r="Q16" s="6" t="n">
-        <v>83461</v>
+        <v>87847</v>
       </c>
       <c r="R16" s="7" t="n">
-        <v>0.363</v>
+        <v>0.519</v>
       </c>
       <c r="S16" s="8" t="n">
         <v>0.068</v>
       </c>
       <c r="T16" s="6" t="n">
-        <v>1236219</v>
+        <v>1290713</v>
       </c>
       <c r="U16" s="7" t="n">
-        <v>0.06</v>
+        <v>0.09300000000000001</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Aug-25</t>
+          <t>Nov-25</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>335524</v>
+        <v>887644</v>
       </c>
       <c r="C17" s="7" t="n">
-        <v>-0.07400000000000001</v>
+        <v>-0.038</v>
       </c>
       <c r="D17" s="8" t="n">
+        <v>0.352</v>
+      </c>
+      <c r="E17" s="6" t="n">
+        <v>640026</v>
+      </c>
+      <c r="F17" s="7" t="n">
+        <v>-0.07099999999999999</v>
+      </c>
+      <c r="G17" s="8" t="n">
         <v>0.254</v>
       </c>
-      <c r="E17" s="6" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="H17" s="6" t="n">
-        <v>257071</v>
+        <v>431715</v>
       </c>
       <c r="I17" s="7" t="n">
-        <v>0.135</v>
+        <v>0.058</v>
       </c>
       <c r="J17" s="8" t="n">
-        <v>0.194</v>
+        <v>0.171</v>
       </c>
       <c r="K17" s="6" t="n">
-        <v>124085</v>
+        <v>244209</v>
       </c>
       <c r="L17" s="7" t="n">
-        <v>-0.11</v>
+        <v>-0.157</v>
       </c>
       <c r="M17" s="8" t="n">
-        <v>0.094</v>
+        <v>0.09699999999999999</v>
       </c>
       <c r="N17" s="6" t="n">
-        <v>96177</v>
+        <v>111326</v>
       </c>
       <c r="O17" s="7" t="n">
-        <v>0.144</v>
+        <v>0.133</v>
       </c>
       <c r="P17" s="8" t="n">
-        <v>0.073</v>
+        <v>0.044</v>
       </c>
       <c r="Q17" s="6" t="n">
-        <v>76485</v>
+        <v>122821</v>
       </c>
       <c r="R17" s="7" t="n">
-        <v>0.298</v>
+        <v>0.226</v>
       </c>
       <c r="S17" s="8" t="n">
-        <v>0.058</v>
+        <v>0.049</v>
       </c>
       <c r="T17" s="6" t="n">
-        <v>1323495</v>
+        <v>2521826</v>
       </c>
       <c r="U17" s="7" t="n">
-        <v>0.014</v>
+        <v>-0.026</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Jul-25</t>
+          <t>Oct-25</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>337000</v>
+        <v>990612</v>
       </c>
       <c r="C18" s="7" t="n">
-        <v>-0.167</v>
+        <v>0.711</v>
       </c>
       <c r="D18" s="8" t="n">
-        <v>0.257</v>
+        <v>0.321</v>
       </c>
       <c r="E18" s="6" t="n">
-        <v>365453</v>
+        <v>850905</v>
       </c>
       <c r="F18" s="7" t="n">
-        <v>-0.07000000000000001</v>
+        <v>0.471</v>
       </c>
       <c r="G18" s="8" t="n">
-        <v>0.279</v>
+        <v>0.275</v>
       </c>
       <c r="H18" s="6" t="n">
-        <v>257226</v>
+        <v>541616</v>
       </c>
       <c r="I18" s="7" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.635</v>
       </c>
       <c r="J18" s="8" t="n">
-        <v>0.196</v>
+        <v>0.175</v>
       </c>
       <c r="K18" s="6" t="n">
-        <v>126104</v>
+        <v>302750</v>
       </c>
       <c r="L18" s="7" t="n">
-        <v>-0.169</v>
+        <v>0.44</v>
       </c>
       <c r="M18" s="8" t="n">
-        <v>0.096</v>
+        <v>0.098</v>
       </c>
       <c r="N18" s="6" t="n">
-        <v>93990</v>
+        <v>142129</v>
       </c>
       <c r="O18" s="7" t="n">
-        <v>0.1</v>
+        <v>0.276</v>
       </c>
       <c r="P18" s="8" t="n">
-        <v>0.07200000000000001</v>
+        <v>0.046</v>
       </c>
       <c r="Q18" s="6" t="n">
-        <v>72199</v>
+        <v>154482</v>
       </c>
       <c r="R18" s="7" t="n">
-        <v>0.169</v>
+        <v>0.525</v>
       </c>
       <c r="S18" s="8" t="n">
-        <v>0.055</v>
+        <v>0.05</v>
       </c>
       <c r="T18" s="6" t="n">
-        <v>1310211</v>
+        <v>3089619</v>
       </c>
       <c r="U18" s="7" t="n">
-        <v>-0.064</v>
+        <v>0.551</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>Jun-25</t>
+          <t>Sep-25</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>394335</v>
+        <v>317551</v>
       </c>
       <c r="C19" s="7" t="n">
-        <v>-0.02</v>
+        <v>0.156</v>
       </c>
       <c r="D19" s="8" t="n">
-        <v>0.282</v>
+        <v>0.257</v>
       </c>
       <c r="E19" s="6" t="n">
-        <v>375038</v>
+        <v>339581</v>
       </c>
       <c r="F19" s="7" t="n">
-        <v>0.006</v>
+        <v>-0.04</v>
       </c>
       <c r="G19" s="8" t="n">
-        <v>0.268</v>
+        <v>0.275</v>
       </c>
       <c r="H19" s="6" t="n">
-        <v>266250</v>
+        <v>232753</v>
       </c>
       <c r="I19" s="7" t="n">
-        <v>0.156</v>
+        <v>0.104</v>
       </c>
       <c r="J19" s="8" t="n">
-        <v>0.19</v>
+        <v>0.188</v>
       </c>
       <c r="K19" s="6" t="n">
-        <v>141742</v>
+        <v>123932</v>
       </c>
       <c r="L19" s="7" t="n">
-        <v>-0.068</v>
+        <v>-0.044</v>
       </c>
       <c r="M19" s="8" t="n">
-        <v>0.101</v>
+        <v>0.1</v>
       </c>
       <c r="N19" s="6" t="n">
-        <v>90426</v>
+        <v>82440</v>
       </c>
       <c r="O19" s="7" t="n">
-        <v>0.167</v>
+        <v>0.051</v>
       </c>
       <c r="P19" s="8" t="n">
-        <v>0.065</v>
+        <v>0.067</v>
       </c>
       <c r="Q19" s="6" t="n">
-        <v>75378</v>
+        <v>83461</v>
       </c>
       <c r="R19" s="7" t="n">
-        <v>0.275</v>
+        <v>0.363</v>
       </c>
       <c r="S19" s="8" t="n">
-        <v>0.05400000000000001</v>
+        <v>0.068</v>
       </c>
       <c r="T19" s="6" t="n">
-        <v>1398495</v>
+        <v>1236219</v>
       </c>
       <c r="U19" s="7" t="n">
-        <v>0.034</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>May-25</t>
+          <t>Aug-25</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>500729</v>
+        <v>335524</v>
       </c>
       <c r="C20" s="7" t="n">
-        <v>0.107</v>
+        <v>-0.075</v>
       </c>
       <c r="D20" s="8" t="n">
-        <v>0.311</v>
+        <v>0.254</v>
       </c>
       <c r="E20" s="6" t="n">
-        <v>413650</v>
+        <v>372915</v>
       </c>
       <c r="F20" s="7" t="n">
-        <v>0</v>
+        <v>-0.001</v>
       </c>
       <c r="G20" s="8" t="n">
-        <v>0.257</v>
+        <v>0.282</v>
       </c>
       <c r="H20" s="6" t="n">
-        <v>294464</v>
+        <v>257071</v>
       </c>
       <c r="I20" s="7" t="n">
-        <v>0.133</v>
+        <v>0.135</v>
       </c>
       <c r="J20" s="8" t="n">
-        <v>0.183</v>
+        <v>0.194</v>
       </c>
       <c r="K20" s="6" t="n">
-        <v>171298</v>
+        <v>124085</v>
       </c>
       <c r="L20" s="7" t="n">
-        <v>-0.019</v>
+        <v>-0.11</v>
       </c>
       <c r="M20" s="8" t="n">
-        <v>0.106</v>
+        <v>0.094</v>
       </c>
       <c r="N20" s="6" t="n">
-        <v>93126</v>
+        <v>96177</v>
       </c>
       <c r="O20" s="7" t="n">
-        <v>0.08</v>
+        <v>0.144</v>
       </c>
       <c r="P20" s="8" t="n">
+        <v>0.073</v>
+      </c>
+      <c r="Q20" s="6" t="n">
+        <v>76485</v>
+      </c>
+      <c r="R20" s="7" t="n">
+        <v>0.298</v>
+      </c>
+      <c r="S20" s="8" t="n">
         <v>0.058</v>
       </c>
-      <c r="Q20" s="6" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="T20" s="6" t="n">
-        <v>1612272</v>
+        <v>1323495</v>
       </c>
       <c r="U20" s="7" t="n">
-        <v>0.063</v>
+        <v>0.014</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>Apr-25</t>
+          <t>Jul-25</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>514394</v>
+        <v>337000</v>
       </c>
       <c r="C21" s="7" t="n">
-        <v>-0.009000000000000001</v>
+        <v>-0.167</v>
       </c>
       <c r="D21" s="8" t="n">
-        <v>0.311</v>
+        <v>0.257</v>
       </c>
       <c r="E21" s="6" t="n">
-        <v>426170</v>
+        <v>365453</v>
       </c>
       <c r="F21" s="7" t="n">
-        <v>0.027</v>
+        <v>-0.07000000000000001</v>
       </c>
       <c r="G21" s="8" t="n">
-        <v>0.257</v>
+        <v>0.279</v>
       </c>
       <c r="H21" s="6" t="n">
-        <v>300069</v>
+        <v>257226</v>
       </c>
       <c r="I21" s="7" t="n">
-        <v>0.068</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="J21" s="8" t="n">
-        <v>0.181</v>
+        <v>0.196</v>
       </c>
       <c r="K21" s="6" t="n">
-        <v>171975</v>
+        <v>126104</v>
       </c>
       <c r="L21" s="7" t="n">
-        <v>-0.125</v>
+        <v>-0.169</v>
       </c>
       <c r="M21" s="8" t="n">
-        <v>0.104</v>
+        <v>0.096</v>
       </c>
       <c r="N21" s="6" t="n">
-        <v>97256</v>
+        <v>93990</v>
       </c>
       <c r="O21" s="7" t="n">
-        <v>0.184</v>
+        <v>0.1</v>
       </c>
       <c r="P21" s="8" t="n">
-        <v>0.059</v>
+        <v>0.07200000000000001</v>
       </c>
       <c r="Q21" s="6" t="n">
-        <v>85528</v>
+        <v>72199</v>
       </c>
       <c r="R21" s="7" t="n">
-        <v>0.122</v>
+        <v>0.169</v>
       </c>
       <c r="S21" s="8" t="n">
-        <v>0.052</v>
+        <v>0.055</v>
       </c>
       <c r="T21" s="6" t="n">
-        <v>1655575</v>
+        <v>1310211</v>
       </c>
       <c r="U21" s="7" t="n">
-        <v>0.012</v>
+        <v>-0.064</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Mar-25</t>
+          <t>Jun-25</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>436586</v>
+        <v>394335</v>
       </c>
       <c r="C22" s="7" t="n">
-        <v>-0.044</v>
+        <v>-0.02</v>
       </c>
       <c r="D22" s="8" t="n">
-        <v>0.303</v>
+        <v>0.282</v>
       </c>
       <c r="E22" s="6" t="n">
-        <v>374610</v>
+        <v>375038</v>
       </c>
       <c r="F22" s="7" t="n">
-        <v>-0.004</v>
+        <v>0.006</v>
       </c>
       <c r="G22" s="8" t="n">
-        <v>0.26</v>
+        <v>0.268</v>
       </c>
       <c r="H22" s="6" t="n">
-        <v>258620</v>
+        <v>266250</v>
       </c>
       <c r="I22" s="7" t="n">
-        <v>0.09699999999999999</v>
+        <v>0.156</v>
       </c>
       <c r="J22" s="8" t="n">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="K22" s="6" t="n">
-        <v>143813</v>
+        <v>141742</v>
       </c>
       <c r="L22" s="7" t="n">
-        <v>-0.161</v>
+        <v>-0.068</v>
       </c>
       <c r="M22" s="8" t="n">
-        <v>0.1</v>
+        <v>0.101</v>
       </c>
       <c r="N22" s="6" t="n">
-        <v>88970</v>
+        <v>90426</v>
       </c>
       <c r="O22" s="7" t="n">
-        <v>0.122</v>
+        <v>0.167</v>
       </c>
       <c r="P22" s="8" t="n">
-        <v>0.062</v>
+        <v>0.065</v>
       </c>
       <c r="Q22" s="6" t="n">
-        <v>80490</v>
+        <v>75378</v>
       </c>
       <c r="R22" s="7" t="n">
-        <v>0.169</v>
+        <v>0.275</v>
       </c>
       <c r="S22" s="8" t="n">
-        <v>0.05599999999999999</v>
+        <v>0.05400000000000001</v>
       </c>
       <c r="T22" s="6" t="n">
-        <v>1438796</v>
+        <v>1398495</v>
       </c>
       <c r="U22" s="7" t="n">
-        <v>-0.008</v>
+        <v>0.034</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Feb-25</t>
+          <t>May-25</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>391511</v>
+        <v>500729</v>
       </c>
       <c r="C23" s="7" t="n">
-        <v>-0.07200000000000001</v>
+        <v>0.107</v>
       </c>
       <c r="D23" s="8" t="n">
-        <v>0.294</v>
+        <v>0.311</v>
       </c>
       <c r="E23" s="6" t="n">
-        <v>346990</v>
+        <v>413650</v>
       </c>
       <c r="F23" s="7" t="n">
-        <v>-0.081</v>
+        <v>0</v>
       </c>
       <c r="G23" s="8" t="n">
-        <v>0.26</v>
+        <v>0.257</v>
       </c>
       <c r="H23" s="6" t="n">
-        <v>245302</v>
+        <v>294464</v>
       </c>
       <c r="I23" s="7" t="n">
-        <v>0.006999999999999999</v>
+        <v>0.133</v>
       </c>
       <c r="J23" s="8" t="n">
-        <v>0.184</v>
+        <v>0.183</v>
       </c>
       <c r="K23" s="6" t="n">
-        <v>139604</v>
+        <v>171298</v>
       </c>
       <c r="L23" s="7" t="n">
-        <v>-0.172</v>
+        <v>-0.019</v>
       </c>
       <c r="M23" s="8" t="n">
-        <v>0.105</v>
+        <v>0.106</v>
       </c>
       <c r="N23" s="6" t="n">
-        <v>81006</v>
+        <v>93126</v>
       </c>
       <c r="O23" s="7" t="n">
-        <v>0.047</v>
+        <v>0.08</v>
       </c>
       <c r="P23" s="8" t="n">
-        <v>0.061</v>
+        <v>0.058</v>
       </c>
       <c r="Q23" s="6" t="n">
-        <v>74553</v>
+        <v>81671</v>
       </c>
       <c r="R23" s="7" t="n">
-        <v>0.077</v>
+        <v>0.211</v>
       </c>
       <c r="S23" s="8" t="n">
-        <v>0.05599999999999999</v>
+        <v>0.051</v>
       </c>
       <c r="T23" s="6" t="n">
-        <v>1332797</v>
+        <v>1612272</v>
       </c>
       <c r="U23" s="7" t="n">
-        <v>-0.062</v>
+        <v>0.063</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Jan-25</t>
+          <t>Apr-25</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>418615</v>
+        <v>514394</v>
       </c>
       <c r="C24" s="7" t="n">
-        <v>-0.002</v>
+        <v>-0.009000000000000001</v>
       </c>
       <c r="D24" s="8" t="n">
-        <v>0.281</v>
+        <v>0.311</v>
       </c>
       <c r="E24" s="6" t="n">
-        <v>394592</v>
+        <v>426170</v>
       </c>
       <c r="F24" s="7" t="n">
-        <v>0.03700000000000001</v>
+        <v>0.027</v>
       </c>
       <c r="G24" s="8" t="n">
-        <v>0.265</v>
+        <v>0.257</v>
       </c>
       <c r="H24" s="6" t="n">
-        <v>274140</v>
+        <v>300069</v>
       </c>
       <c r="I24" s="7" t="n">
-        <v>0.106</v>
+        <v>0.068</v>
       </c>
       <c r="J24" s="8" t="n">
+        <v>0.181</v>
+      </c>
+      <c r="K24" s="6" t="n">
+        <v>171975</v>
+      </c>
+      <c r="L24" s="7" t="n">
+        <v>-0.125</v>
+      </c>
+      <c r="M24" s="8" t="n">
+        <v>0.104</v>
+      </c>
+      <c r="N24" s="6" t="n">
+        <v>97256</v>
+      </c>
+      <c r="O24" s="7" t="n">
         <v>0.184</v>
       </c>
-      <c r="K24" s="6" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="P24" s="8" t="n">
-        <v>0.062</v>
+        <v>0.059</v>
       </c>
       <c r="Q24" s="6" t="n">
-        <v>81694</v>
+        <v>85528</v>
       </c>
       <c r="R24" s="7" t="n">
-        <v>0.163</v>
+        <v>0.122</v>
       </c>
       <c r="S24" s="8" t="n">
-        <v>0.055</v>
+        <v>0.052</v>
       </c>
       <c r="T24" s="6" t="n">
-        <v>1490618</v>
+        <v>1655575</v>
       </c>
       <c r="U24" s="7" t="n">
-        <v>0.035</v>
+        <v>0.012</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Dec-24</t>
+          <t>Mar-25</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>336263</v>
+        <v>436586</v>
       </c>
       <c r="C25" s="7" t="n">
-        <v>-0.29</v>
+        <v>-0.044</v>
       </c>
       <c r="D25" s="8" t="n">
-        <v>0.285</v>
+        <v>0.303</v>
       </c>
       <c r="E25" s="6" t="n">
-        <v>337180</v>
+        <v>374610</v>
       </c>
       <c r="F25" s="7" t="n">
-        <v>-0.08800000000000001</v>
+        <v>-0.004</v>
       </c>
       <c r="G25" s="8" t="n">
-        <v>0.285</v>
+        <v>0.26</v>
       </c>
       <c r="H25" s="6" t="n">
-        <v>205529</v>
+        <v>258620</v>
       </c>
       <c r="I25" s="7" t="n">
-        <v>-0.106</v>
+        <v>0.09699999999999999</v>
       </c>
       <c r="J25" s="8" t="n">
-        <v>0.174</v>
+        <v>0.18</v>
       </c>
       <c r="K25" s="6" t="n">
-        <v>128079</v>
+        <v>143813</v>
       </c>
       <c r="L25" s="7" t="n">
-        <v>-0.293</v>
+        <v>-0.161</v>
       </c>
       <c r="M25" s="8" t="n">
-        <v>0.108</v>
+        <v>0.1</v>
       </c>
       <c r="N25" s="6" t="n">
-        <v>66828</v>
+        <v>88970</v>
       </c>
       <c r="O25" s="7" t="n">
-        <v>-0.051</v>
+        <v>0.122</v>
       </c>
       <c r="P25" s="8" t="n">
-        <v>0.057</v>
+        <v>0.062</v>
       </c>
       <c r="Q25" s="6" t="n">
-        <v>57827</v>
+        <v>80490</v>
       </c>
       <c r="R25" s="7" t="n">
-        <v>-0.019</v>
+        <v>0.169</v>
       </c>
       <c r="S25" s="8" t="n">
-        <v>0.049</v>
+        <v>0.05599999999999999</v>
       </c>
       <c r="T25" s="6" t="n">
-        <v>1181084</v>
+        <v>1438796</v>
       </c>
       <c r="U25" s="7" t="n">
-        <v>-0.18</v>
+        <v>-0.008</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Nov-24</t>
+          <t>Feb-25</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>922425</v>
+        <v>391511</v>
       </c>
       <c r="C26" s="7" t="n">
-        <v>0.137</v>
+        <v>-0.07200000000000001</v>
       </c>
       <c r="D26" s="8" t="n">
-        <v>0.356</v>
+        <v>0.294</v>
       </c>
       <c r="E26" s="6" t="n">
-        <v>689030</v>
+        <v>346990</v>
       </c>
       <c r="F26" s="7" t="n">
-        <v>0.275</v>
+        <v>-0.081</v>
       </c>
       <c r="G26" s="8" t="n">
-        <v>0.266</v>
+        <v>0.26</v>
       </c>
       <c r="H26" s="6" t="n">
-        <v>407924</v>
+        <v>245302</v>
       </c>
       <c r="I26" s="7" t="n">
-        <v>0.145</v>
+        <v>0.006999999999999999</v>
       </c>
       <c r="J26" s="8" t="n">
-        <v>0.158</v>
+        <v>0.184</v>
       </c>
       <c r="K26" s="6" t="n">
-        <v>289800</v>
+        <v>139604</v>
       </c>
       <c r="L26" s="7" t="n">
-        <v>0.064</v>
+        <v>-0.172</v>
       </c>
       <c r="M26" s="8" t="n">
-        <v>0.112</v>
+        <v>0.105</v>
       </c>
       <c r="N26" s="6" t="n">
-        <v>98261</v>
+        <v>81006</v>
       </c>
       <c r="O26" s="7" t="n">
-        <v>0.129</v>
+        <v>0.047</v>
       </c>
       <c r="P26" s="8" t="n">
-        <v>0.038</v>
+        <v>0.061</v>
       </c>
       <c r="Q26" s="6" t="n">
-        <v>100181</v>
+        <v>74553</v>
       </c>
       <c r="R26" s="7" t="n">
-        <v>0.151</v>
+        <v>0.077</v>
       </c>
       <c r="S26" s="8" t="n">
-        <v>0.039</v>
+        <v>0.05599999999999999</v>
       </c>
       <c r="T26" s="6" t="n">
-        <v>2588088</v>
+        <v>1332797</v>
       </c>
       <c r="U26" s="7" t="n">
-        <v>0.16</v>
+        <v>-0.062</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Oct-24</t>
+          <t>Jan-25</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>579081</v>
+        <v>418615</v>
       </c>
       <c r="C27" s="7" t="n">
-        <v>0.359</v>
+        <v>-0.002</v>
       </c>
       <c r="D27" s="8" t="n">
-        <v>0.291</v>
+        <v>0.281</v>
       </c>
       <c r="E27" s="6" t="n">
-        <v>578509</v>
+        <v>394592</v>
       </c>
       <c r="F27" s="7" t="n">
-        <v>0.371</v>
+        <v>0.03700000000000001</v>
       </c>
       <c r="G27" s="8" t="n">
-        <v>0.29</v>
+        <v>0.265</v>
       </c>
       <c r="H27" s="6" t="n">
-        <v>331335</v>
+        <v>274140</v>
       </c>
       <c r="I27" s="7" t="n">
-        <v>0.365</v>
+        <v>0.106</v>
       </c>
       <c r="J27" s="8" t="n">
-        <v>0.166</v>
+        <v>0.184</v>
       </c>
       <c r="K27" s="6" t="n">
-        <v>210226</v>
+        <v>160837</v>
       </c>
       <c r="L27" s="7" t="n">
-        <v>0.191</v>
+        <v>-0.08199999999999999</v>
       </c>
       <c r="M27" s="8" t="n">
-        <v>0.106</v>
+        <v>0.108</v>
       </c>
       <c r="N27" s="6" t="n">
-        <v>111382</v>
+        <v>93103</v>
       </c>
       <c r="O27" s="7" t="n">
-        <v>0.328</v>
+        <v>0.171</v>
       </c>
       <c r="P27" s="8" t="n">
-        <v>0.05599999999999999</v>
+        <v>0.062</v>
       </c>
       <c r="Q27" s="6" t="n">
-        <v>101305</v>
+        <v>81694</v>
       </c>
       <c r="R27" s="7" t="n">
-        <v>0.396</v>
+        <v>0.163</v>
       </c>
       <c r="S27" s="8" t="n">
-        <v>0.051</v>
+        <v>0.055</v>
       </c>
       <c r="T27" s="6" t="n">
-        <v>1991794</v>
+        <v>1490618</v>
       </c>
       <c r="U27" s="7" t="n">
-        <v>0.337</v>
+        <v>0.035</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Sep-24</t>
+          <t>Dec-24</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>274769</v>
+        <v>336263</v>
       </c>
       <c r="C28" s="7" t="n">
-        <v>-0.239</v>
+        <v>-0.29</v>
       </c>
       <c r="D28" s="8" t="n">
-        <v>0.235</v>
+        <v>0.285</v>
       </c>
       <c r="E28" s="6" t="n">
-        <v>353784</v>
+        <v>337180</v>
       </c>
       <c r="F28" s="7" t="n">
-        <v>-0.042</v>
+        <v>-0.08800000000000001</v>
       </c>
       <c r="G28" s="8" t="n">
-        <v>0.303</v>
+        <v>0.285</v>
       </c>
       <c r="H28" s="6" t="n">
-        <v>210791</v>
+        <v>205529</v>
       </c>
       <c r="I28" s="7" t="n">
-        <v>-0.045</v>
+        <v>-0.106</v>
       </c>
       <c r="J28" s="8" t="n">
-        <v>0.181</v>
+        <v>0.174</v>
       </c>
       <c r="K28" s="6" t="n">
-        <v>129574</v>
+        <v>128079</v>
       </c>
       <c r="L28" s="7" t="n">
-        <v>-0.134</v>
+        <v>-0.293</v>
       </c>
       <c r="M28" s="8" t="n">
-        <v>0.111</v>
+        <v>0.108</v>
       </c>
       <c r="N28" s="6" t="n">
-        <v>78474</v>
+        <v>66828</v>
       </c>
       <c r="O28" s="7" t="n">
-        <v>0.018</v>
+        <v>-0.051</v>
       </c>
       <c r="P28" s="8" t="n">
-        <v>0.067</v>
+        <v>0.057</v>
       </c>
       <c r="Q28" s="6" t="n">
-        <v>61240</v>
+        <v>57827</v>
       </c>
       <c r="R28" s="7" t="n">
-        <v>-0.083</v>
+        <v>-0.019</v>
       </c>
       <c r="S28" s="8" t="n">
-        <v>0.052</v>
+        <v>0.049</v>
       </c>
       <c r="T28" s="6" t="n">
-        <v>1166780</v>
+        <v>1181084</v>
       </c>
       <c r="U28" s="7" t="n">
-        <v>-0.104</v>
+        <v>-0.18</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Aug-24</t>
+          <t>Nov-24</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>362494</v>
+        <v>922425</v>
       </c>
       <c r="C29" s="7" t="n">
-        <v>0.014</v>
+        <v>0.137</v>
       </c>
       <c r="D29" s="8" t="n">
-        <v>0.278</v>
+        <v>0.356</v>
       </c>
       <c r="E29" s="6" t="n">
-        <v>373121</v>
+        <v>689030</v>
       </c>
       <c r="F29" s="7" t="n">
-        <v>0.122</v>
+        <v>0.275</v>
       </c>
       <c r="G29" s="8" t="n">
-        <v>0.286</v>
+        <v>0.266</v>
       </c>
       <c r="H29" s="6" t="n">
-        <v>226558</v>
+        <v>407924</v>
       </c>
       <c r="I29" s="7" t="n">
-        <v>0.04</v>
+        <v>0.145</v>
       </c>
       <c r="J29" s="8" t="n">
-        <v>0.174</v>
+        <v>0.158</v>
       </c>
       <c r="K29" s="6" t="n">
-        <v>139436</v>
+        <v>289800</v>
       </c>
       <c r="L29" s="7" t="n">
-        <v>-0.07000000000000001</v>
+        <v>0.064</v>
       </c>
       <c r="M29" s="8" t="n">
-        <v>0.107</v>
+        <v>0.112</v>
       </c>
       <c r="N29" s="6" t="n">
-        <v>84042</v>
+        <v>98261</v>
       </c>
       <c r="O29" s="7" t="n">
-        <v>0.149</v>
+        <v>0.129</v>
       </c>
       <c r="P29" s="8" t="n">
-        <v>0.064</v>
+        <v>0.038</v>
       </c>
       <c r="Q29" s="6" t="n">
-        <v>58917</v>
+        <v>100181</v>
       </c>
       <c r="R29" s="7" t="n">
-        <v>-0.059</v>
+        <v>0.151</v>
       </c>
       <c r="S29" s="8" t="n">
-        <v>0.045</v>
+        <v>0.039</v>
       </c>
       <c r="T29" s="6" t="n">
-        <v>1304885</v>
+        <v>2588088</v>
       </c>
       <c r="U29" s="7" t="n">
-        <v>0.042</v>
+        <v>0.16</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="5" t="inlineStr">
+        <is>
+          <t>Oct-24</t>
+        </is>
+      </c>
+      <c r="B30" s="6" t="n">
+        <v>579081</v>
+      </c>
+      <c r="C30" s="7" t="n">
+        <v>0.359</v>
+      </c>
+      <c r="D30" s="8" t="n">
+        <v>0.291</v>
+      </c>
+      <c r="E30" s="6" t="n">
+        <v>578509</v>
+      </c>
+      <c r="F30" s="7" t="n">
+        <v>0.371</v>
+      </c>
+      <c r="G30" s="8" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="H30" s="6" t="n">
+        <v>331335</v>
+      </c>
+      <c r="I30" s="7" t="n">
+        <v>0.365</v>
+      </c>
+      <c r="J30" s="8" t="n">
+        <v>0.166</v>
+      </c>
+      <c r="K30" s="6" t="n">
+        <v>210226</v>
+      </c>
+      <c r="L30" s="7" t="n">
+        <v>0.191</v>
+      </c>
+      <c r="M30" s="8" t="n">
+        <v>0.106</v>
+      </c>
+      <c r="N30" s="6" t="n">
+        <v>111382</v>
+      </c>
+      <c r="O30" s="7" t="n">
+        <v>0.328</v>
+      </c>
+      <c r="P30" s="8" t="n">
+        <v>0.05599999999999999</v>
+      </c>
+      <c r="Q30" s="6" t="n">
+        <v>101305</v>
+      </c>
+      <c r="R30" s="7" t="n">
+        <v>0.396</v>
+      </c>
+      <c r="S30" s="8" t="n">
+        <v>0.051</v>
+      </c>
+      <c r="T30" s="6" t="n">
+        <v>1991794</v>
+      </c>
+      <c r="U30" s="7" t="n">
+        <v>0.337</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="5" t="inlineStr">
+        <is>
+          <t>Sep-24</t>
+        </is>
+      </c>
+      <c r="B31" s="6" t="n">
+        <v>274769</v>
+      </c>
+      <c r="C31" s="7" t="n">
+        <v>-0.239</v>
+      </c>
+      <c r="D31" s="8" t="n">
+        <v>0.235</v>
+      </c>
+      <c r="E31" s="6" t="n">
+        <v>353784</v>
+      </c>
+      <c r="F31" s="7" t="n">
+        <v>-0.042</v>
+      </c>
+      <c r="G31" s="8" t="n">
+        <v>0.303</v>
+      </c>
+      <c r="H31" s="6" t="n">
+        <v>210791</v>
+      </c>
+      <c r="I31" s="7" t="n">
+        <v>-0.045</v>
+      </c>
+      <c r="J31" s="8" t="n">
+        <v>0.181</v>
+      </c>
+      <c r="K31" s="6" t="n">
+        <v>129574</v>
+      </c>
+      <c r="L31" s="7" t="n">
+        <v>-0.134</v>
+      </c>
+      <c r="M31" s="8" t="n">
+        <v>0.111</v>
+      </c>
+      <c r="N31" s="6" t="n">
+        <v>78474</v>
+      </c>
+      <c r="O31" s="7" t="n">
+        <v>0.018</v>
+      </c>
+      <c r="P31" s="8" t="n">
+        <v>0.067</v>
+      </c>
+      <c r="Q31" s="6" t="n">
+        <v>61240</v>
+      </c>
+      <c r="R31" s="7" t="n">
+        <v>-0.083</v>
+      </c>
+      <c r="S31" s="8" t="n">
+        <v>0.052</v>
+      </c>
+      <c r="T31" s="6" t="n">
+        <v>1166780</v>
+      </c>
+      <c r="U31" s="7" t="n">
+        <v>-0.104</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>