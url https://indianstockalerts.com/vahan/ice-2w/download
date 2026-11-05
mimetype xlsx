--- v1 (2026-09-20)
+++ v2 (2026-11-05)
@@ -456,136 +456,136 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U31"/>
+  <dimension ref="A1:U33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="12" customWidth="1" min="16" max="16"/>
     <col width="12" customWidth="1" min="17" max="17"/>
     <col width="12" customWidth="1" min="18" max="18"/>
     <col width="12" customWidth="1" min="19" max="19"/>
     <col width="12" customWidth="1" min="20" max="20"/>
     <col width="12" customWidth="1" min="21" max="21"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Indian Stock Alerts — indianstockalerts.com</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>ICE 2W — Monthly Vahan Registration Data | Generated: 20 Sep 2026</t>
+          <t>ICE 2W — Monthly Vahan Registration Data | Generated: 05 Nov 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Source: Vahan (MoRTH). Registrations ≠ dispatches. For personal use only — redistribution prohibited.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
+          <t>Honda Vol</t>
+        </is>
+      </c>
+      <c r="C5" s="4" t="inlineStr">
+        <is>
+          <t>Honda YoY%</t>
+        </is>
+      </c>
+      <c r="D5" s="4" t="inlineStr">
+        <is>
+          <t>Honda MS%</t>
+        </is>
+      </c>
+      <c r="E5" s="4" t="inlineStr">
+        <is>
           <t>Hero Vol</t>
         </is>
       </c>
-      <c r="C5" s="4" t="inlineStr">
+      <c r="F5" s="4" t="inlineStr">
         <is>
           <t>Hero YoY%</t>
         </is>
       </c>
-      <c r="D5" s="4" t="inlineStr">
+      <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Hero MS%</t>
-        </is>
-[...13 lines deleted...]
-          <t>Honda MS%</t>
         </is>
       </c>
       <c r="H5" s="4" t="inlineStr">
         <is>
           <t>Tvs Vol</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Tvs YoY%</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Tvs MS%</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
           <t>Bajaj Vol</t>
         </is>
       </c>
       <c r="L5" s="4" t="inlineStr">
         <is>
           <t>Bajaj YoY%</t>
@@ -618,1765 +618,1899 @@
       </c>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>Royal-Enfield YoY%</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>Royal-Enfield MS%</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Industry Vol</t>
         </is>
       </c>
       <c r="U5" s="4" t="inlineStr">
         <is>
           <t>Industry YoY%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>Sep-26(P)*</t>
+          <t>Nov-26(P)*</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>424555</v>
+        <v>658222</v>
       </c>
       <c r="C6" s="7" t="n">
-        <v>0.25</v>
+        <v>-0.258</v>
       </c>
       <c r="D6" s="8" t="n">
-        <v>0.266</v>
+        <v>0.306</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>473667</v>
+        <v>598560</v>
       </c>
       <c r="F6" s="7" t="n">
-        <v>0.492</v>
+        <v>-0.065</v>
       </c>
       <c r="G6" s="8" t="n">
-        <v>0.296</v>
+        <v>0.278</v>
       </c>
       <c r="H6" s="6" t="n">
-        <v>315423</v>
+        <v>409868</v>
       </c>
       <c r="I6" s="7" t="n">
-        <v>0.355</v>
+        <v>-0.051</v>
       </c>
       <c r="J6" s="8" t="n">
-        <v>0.197</v>
+        <v>0.191</v>
       </c>
       <c r="K6" s="6" t="n">
-        <v>113937</v>
+        <v>146640</v>
       </c>
       <c r="L6" s="7" t="n">
-        <v>-0.081</v>
+        <v>-0.4</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0.07099999999999999</v>
+        <v>0.068</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>99726</v>
+        <v>122288</v>
       </c>
       <c r="O6" s="7" t="n">
-        <v>0.21</v>
+        <v>-0.004</v>
       </c>
       <c r="P6" s="8" t="n">
-        <v>0.062</v>
+        <v>0.057</v>
       </c>
       <c r="Q6" s="6" t="n">
-        <v>99624</v>
+        <v>122542</v>
       </c>
       <c r="R6" s="7" t="n">
-        <v>0.194</v>
+        <v>0.101</v>
       </c>
       <c r="S6" s="8" t="n">
-        <v>0.062</v>
+        <v>0.057</v>
       </c>
       <c r="T6" s="6" t="n">
-        <v>1598371</v>
+        <v>2151203</v>
       </c>
       <c r="U6" s="7" t="n">
-        <v>0.293</v>
+        <v>-0.147</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>Sep-26</t>
+          <t>Nov-26</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>268885</v>
+        <v>87763</v>
       </c>
       <c r="D7" s="8" t="n">
-        <v>0.266</v>
+        <v>0.306</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>299989</v>
+        <v>79808</v>
       </c>
       <c r="G7" s="8" t="n">
-        <v>0.296</v>
+        <v>0.278</v>
       </c>
       <c r="H7" s="6" t="n">
-        <v>199768</v>
+        <v>54649</v>
       </c>
       <c r="J7" s="8" t="n">
-        <v>0.197</v>
+        <v>0.191</v>
       </c>
       <c r="K7" s="6" t="n">
-        <v>72160</v>
+        <v>19552</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0.07099999999999999</v>
+        <v>0.068</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>63160</v>
+        <v>16305</v>
       </c>
       <c r="P7" s="8" t="n">
-        <v>0.062</v>
+        <v>0.057</v>
       </c>
       <c r="Q7" s="6" t="n">
-        <v>63095</v>
+        <v>16339</v>
       </c>
       <c r="S7" s="8" t="n">
-        <v>0.062</v>
+        <v>0.057</v>
       </c>
       <c r="T7" s="6" t="n">
-        <v>1012302</v>
+        <v>286827</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Aug-26</t>
+          <t>Oct-26</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>396640</v>
+        <v>638067</v>
       </c>
       <c r="C8" s="7" t="n">
-        <v>0.064</v>
+        <v>-0.356</v>
       </c>
       <c r="D8" s="8" t="n">
-        <v>0.258</v>
+        <v>0.304</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>449318</v>
+        <v>569054</v>
       </c>
       <c r="F8" s="7" t="n">
-        <v>0.339</v>
+        <v>-0.331</v>
       </c>
       <c r="G8" s="8" t="n">
-        <v>0.292</v>
+        <v>0.271</v>
       </c>
       <c r="H8" s="6" t="n">
-        <v>306433</v>
+        <v>398353</v>
       </c>
       <c r="I8" s="7" t="n">
-        <v>0.192</v>
+        <v>-0.265</v>
       </c>
       <c r="J8" s="8" t="n">
-        <v>0.199</v>
+        <v>0.19</v>
       </c>
       <c r="K8" s="6" t="n">
-        <v>116689</v>
+        <v>160623</v>
       </c>
       <c r="L8" s="7" t="n">
-        <v>-0.06</v>
+        <v>-0.469</v>
       </c>
       <c r="M8" s="8" t="n">
         <v>0.076</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>104814</v>
+        <v>121061</v>
       </c>
       <c r="O8" s="7" t="n">
-        <v>0.09</v>
+        <v>-0.216</v>
       </c>
       <c r="P8" s="8" t="n">
-        <v>0.068</v>
+        <v>0.058</v>
       </c>
       <c r="Q8" s="6" t="n">
-        <v>96357</v>
+        <v>124465</v>
       </c>
       <c r="R8" s="7" t="n">
-        <v>0.26</v>
+        <v>-0.124</v>
       </c>
       <c r="S8" s="8" t="n">
-        <v>0.063</v>
+        <v>0.059</v>
       </c>
       <c r="T8" s="6" t="n">
-        <v>1540294</v>
+        <v>2099718</v>
       </c>
       <c r="U8" s="7" t="n">
-        <v>0.164</v>
+        <v>-0.32</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>Jul-26</t>
+          <t>Sep-26</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>419180</v>
+        <v>471307</v>
       </c>
       <c r="C9" s="7" t="n">
-        <v>0.147</v>
+        <v>0.484</v>
       </c>
       <c r="D9" s="8" t="n">
+        <v>0.296</v>
+      </c>
+      <c r="E9" s="6" t="n">
+        <v>411403</v>
+      </c>
+      <c r="F9" s="7" t="n">
+        <v>0.212</v>
+      </c>
+      <c r="G9" s="8" t="n">
         <v>0.258</v>
       </c>
-      <c r="E9" s="6" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="H9" s="6" t="n">
-        <v>320440</v>
+        <v>312401</v>
       </c>
       <c r="I9" s="7" t="n">
-        <v>0.246</v>
+        <v>0.342</v>
       </c>
       <c r="J9" s="8" t="n">
-        <v>0.197</v>
+        <v>0.196</v>
       </c>
       <c r="K9" s="6" t="n">
-        <v>135549</v>
+        <v>118363</v>
       </c>
       <c r="L9" s="7" t="n">
-        <v>0.075</v>
+        <v>-0.045</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>0.083</v>
+        <v>0.07400000000000001</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>103465</v>
+        <v>102722</v>
       </c>
       <c r="O9" s="7" t="n">
-        <v>0.101</v>
+        <v>0.231</v>
       </c>
       <c r="P9" s="8" t="n">
         <v>0.064</v>
       </c>
       <c r="Q9" s="6" t="n">
-        <v>97080</v>
+        <v>105009</v>
       </c>
       <c r="R9" s="7" t="n">
-        <v>0.345</v>
+        <v>0.274</v>
       </c>
       <c r="S9" s="8" t="n">
-        <v>0.06</v>
+        <v>0.066</v>
       </c>
       <c r="T9" s="6" t="n">
-        <v>1624258</v>
+        <v>1593581</v>
       </c>
       <c r="U9" s="7" t="n">
-        <v>0.24</v>
+        <v>0.289</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Jun-26</t>
+          <t>Aug-26</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>452218</v>
+        <v>449759</v>
       </c>
       <c r="C10" s="7" t="n">
-        <v>0.206</v>
+        <v>0.34</v>
       </c>
       <c r="D10" s="8" t="n">
-        <v>0.275</v>
+        <v>0.292</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>455586</v>
+        <v>396946</v>
       </c>
       <c r="F10" s="7" t="n">
-        <v>0.155</v>
+        <v>0.064</v>
       </c>
       <c r="G10" s="8" t="n">
-        <v>0.277</v>
+        <v>0.257</v>
       </c>
       <c r="H10" s="6" t="n">
-        <v>314236</v>
+        <v>306733</v>
       </c>
       <c r="I10" s="7" t="n">
-        <v>0.18</v>
+        <v>0.193</v>
       </c>
       <c r="J10" s="8" t="n">
-        <v>0.191</v>
+        <v>0.199</v>
       </c>
       <c r="K10" s="6" t="n">
-        <v>146052</v>
+        <v>116842</v>
       </c>
       <c r="L10" s="7" t="n">
-        <v>0.03</v>
+        <v>-0.058</v>
       </c>
       <c r="M10" s="8" t="n">
-        <v>0.08900000000000001</v>
+        <v>0.076</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>105952</v>
+        <v>105017</v>
       </c>
       <c r="O10" s="7" t="n">
-        <v>0.172</v>
+        <v>0.092</v>
       </c>
       <c r="P10" s="8" t="n">
-        <v>0.064</v>
+        <v>0.068</v>
       </c>
       <c r="Q10" s="6" t="n">
-        <v>96734</v>
+        <v>96788</v>
       </c>
       <c r="R10" s="7" t="n">
-        <v>0.283</v>
+        <v>0.265</v>
       </c>
       <c r="S10" s="8" t="n">
-        <v>0.059</v>
+        <v>0.063</v>
       </c>
       <c r="T10" s="6" t="n">
-        <v>1646747</v>
+        <v>1542241</v>
       </c>
       <c r="U10" s="7" t="n">
-        <v>0.178</v>
+        <v>0.165</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>May-26</t>
+          <t>Jul-26</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>501001</v>
+        <v>472343</v>
       </c>
       <c r="C11" s="7" t="n">
-        <v>0.001</v>
+        <v>0.402</v>
       </c>
       <c r="D11" s="8" t="n">
-        <v>0.297</v>
+        <v>0.291</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>455228</v>
+        <v>419180</v>
       </c>
       <c r="F11" s="7" t="n">
+        <v>0.147</v>
+      </c>
+      <c r="G11" s="8" t="n">
+        <v>0.258</v>
+      </c>
+      <c r="H11" s="6" t="n">
+        <v>320440</v>
+      </c>
+      <c r="I11" s="7" t="n">
+        <v>0.246</v>
+      </c>
+      <c r="J11" s="8" t="n">
+        <v>0.197</v>
+      </c>
+      <c r="K11" s="6" t="n">
+        <v>135549</v>
+      </c>
+      <c r="L11" s="7" t="n">
+        <v>0.075</v>
+      </c>
+      <c r="M11" s="8" t="n">
+        <v>0.083</v>
+      </c>
+      <c r="N11" s="6" t="n">
+        <v>103465</v>
+      </c>
+      <c r="O11" s="7" t="n">
         <v>0.101</v>
       </c>
-      <c r="G11" s="8" t="n">
-[...23 lines deleted...]
-      <c r="O11" s="7" t="n">
+      <c r="P11" s="8" t="n">
+        <v>0.064</v>
+      </c>
+      <c r="Q11" s="6" t="n">
+        <v>97080</v>
+      </c>
+      <c r="R11" s="7" t="n">
+        <v>0.345</v>
+      </c>
+      <c r="S11" s="8" t="n">
         <v>0.06</v>
       </c>
-      <c r="P11" s="8" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="T11" s="6" t="n">
-        <v>1687753</v>
+        <v>1624258</v>
       </c>
       <c r="U11" s="7" t="n">
-        <v>0.047</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Apr-26</t>
+          <t>Jun-26</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>545742</v>
+        <v>455586</v>
       </c>
       <c r="C12" s="7" t="n">
-        <v>0.061</v>
+        <v>0.155</v>
       </c>
       <c r="D12" s="8" t="n">
-        <v>0.298</v>
+        <v>0.277</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>490782</v>
+        <v>452218</v>
       </c>
       <c r="F12" s="7" t="n">
-        <v>0.152</v>
+        <v>0.206</v>
       </c>
       <c r="G12" s="8" t="n">
-        <v>0.268</v>
+        <v>0.275</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>341729</v>
+        <v>314236</v>
       </c>
       <c r="I12" s="7" t="n">
-        <v>0.139</v>
+        <v>0.18</v>
       </c>
       <c r="J12" s="8" t="n">
-        <v>0.187</v>
+        <v>0.191</v>
       </c>
       <c r="K12" s="6" t="n">
-        <v>176550</v>
+        <v>146052</v>
       </c>
       <c r="L12" s="7" t="n">
-        <v>0.027</v>
+        <v>0.03</v>
       </c>
       <c r="M12" s="8" t="n">
-        <v>0.096</v>
+        <v>0.08900000000000001</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>95301</v>
+        <v>105952</v>
       </c>
       <c r="O12" s="7" t="n">
-        <v>-0.02</v>
+        <v>0.172</v>
       </c>
       <c r="P12" s="8" t="n">
-        <v>0.052</v>
+        <v>0.064</v>
       </c>
       <c r="Q12" s="6" t="n">
-        <v>101306</v>
+        <v>96734</v>
       </c>
       <c r="R12" s="7" t="n">
-        <v>0.184</v>
+        <v>0.283</v>
       </c>
       <c r="S12" s="8" t="n">
-        <v>0.055</v>
+        <v>0.059</v>
       </c>
       <c r="T12" s="6" t="n">
-        <v>1830853</v>
+        <v>1646747</v>
       </c>
       <c r="U12" s="7" t="n">
-        <v>0.106</v>
+        <v>0.178</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Mar-26</t>
+          <t>May-26</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>530569</v>
+        <v>455228</v>
       </c>
       <c r="C13" s="7" t="n">
-        <v>0.215</v>
+        <v>0.101</v>
       </c>
       <c r="D13" s="8" t="n">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>481335</v>
+        <v>501001</v>
       </c>
       <c r="F13" s="7" t="n">
-        <v>0.285</v>
+        <v>0.001</v>
       </c>
       <c r="G13" s="8" t="n">
-        <v>0.263</v>
+        <v>0.297</v>
       </c>
       <c r="H13" s="6" t="n">
-        <v>337127</v>
+        <v>316075</v>
       </c>
       <c r="I13" s="7" t="n">
-        <v>0.304</v>
+        <v>0.073</v>
       </c>
       <c r="J13" s="8" t="n">
-        <v>0.184</v>
+        <v>0.187</v>
       </c>
       <c r="K13" s="6" t="n">
-        <v>178225</v>
+        <v>160019</v>
       </c>
       <c r="L13" s="7" t="n">
-        <v>0.239</v>
+        <v>-0.066</v>
       </c>
       <c r="M13" s="8" t="n">
-        <v>0.098</v>
+        <v>0.095</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>100172</v>
+        <v>98722</v>
       </c>
       <c r="O13" s="7" t="n">
-        <v>0.126</v>
+        <v>0.06</v>
       </c>
       <c r="P13" s="8" t="n">
-        <v>0.055</v>
+        <v>0.058</v>
       </c>
       <c r="Q13" s="6" t="n">
-        <v>99963</v>
+        <v>86302</v>
       </c>
       <c r="R13" s="7" t="n">
-        <v>0.242</v>
+        <v>0.057</v>
       </c>
       <c r="S13" s="8" t="n">
-        <v>0.055</v>
+        <v>0.051</v>
       </c>
       <c r="T13" s="6" t="n">
-        <v>1827478</v>
+        <v>1687753</v>
       </c>
       <c r="U13" s="7" t="n">
-        <v>0.27</v>
+        <v>0.047</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Feb-26</t>
+          <t>Apr-26</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>453910</v>
+        <v>490782</v>
       </c>
       <c r="C14" s="7" t="n">
-        <v>0.159</v>
+        <v>0.152</v>
       </c>
       <c r="D14" s="8" t="n">
-        <v>0.274</v>
+        <v>0.268</v>
       </c>
       <c r="E14" s="6" t="n">
-        <v>443936</v>
+        <v>545742</v>
       </c>
       <c r="F14" s="7" t="n">
-        <v>0.279</v>
+        <v>0.061</v>
       </c>
       <c r="G14" s="8" t="n">
-        <v>0.268</v>
+        <v>0.298</v>
       </c>
       <c r="H14" s="6" t="n">
-        <v>317426</v>
+        <v>341729</v>
       </c>
       <c r="I14" s="7" t="n">
-        <v>0.294</v>
+        <v>0.139</v>
       </c>
       <c r="J14" s="8" t="n">
-        <v>0.192</v>
+        <v>0.187</v>
       </c>
       <c r="K14" s="6" t="n">
-        <v>162958</v>
+        <v>176550</v>
       </c>
       <c r="L14" s="7" t="n">
-        <v>0.167</v>
+        <v>0.027</v>
       </c>
       <c r="M14" s="8" t="n">
-        <v>0.098</v>
+        <v>0.096</v>
       </c>
       <c r="N14" s="6" t="n">
-        <v>97903</v>
+        <v>95301</v>
       </c>
       <c r="O14" s="7" t="n">
-        <v>0.209</v>
+        <v>-0.02</v>
       </c>
       <c r="P14" s="8" t="n">
-        <v>0.059</v>
+        <v>0.052</v>
       </c>
       <c r="Q14" s="6" t="n">
-        <v>95730</v>
+        <v>101306</v>
       </c>
       <c r="R14" s="7" t="n">
-        <v>0.284</v>
+        <v>0.184</v>
       </c>
       <c r="S14" s="8" t="n">
-        <v>0.058</v>
+        <v>0.055</v>
       </c>
       <c r="T14" s="6" t="n">
-        <v>1655410</v>
+        <v>1830853</v>
       </c>
       <c r="U14" s="7" t="n">
-        <v>0.242</v>
+        <v>0.106</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Jan-26</t>
+          <t>Mar-26</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>487658</v>
+        <v>481335</v>
       </c>
       <c r="C15" s="7" t="n">
-        <v>0.165</v>
+        <v>0.285</v>
       </c>
       <c r="D15" s="8" t="n">
-        <v>0.272</v>
+        <v>0.263</v>
       </c>
       <c r="E15" s="6" t="n">
-        <v>494473</v>
+        <v>530569</v>
       </c>
       <c r="F15" s="7" t="n">
-        <v>0.253</v>
+        <v>0.215</v>
       </c>
       <c r="G15" s="8" t="n">
-        <v>0.275</v>
+        <v>0.29</v>
       </c>
       <c r="H15" s="6" t="n">
-        <v>342679</v>
+        <v>337127</v>
       </c>
       <c r="I15" s="7" t="n">
-        <v>0.25</v>
+        <v>0.304</v>
       </c>
       <c r="J15" s="8" t="n">
-        <v>0.191</v>
+        <v>0.184</v>
       </c>
       <c r="K15" s="6" t="n">
-        <v>178097</v>
+        <v>178225</v>
       </c>
       <c r="L15" s="7" t="n">
-        <v>0.107</v>
+        <v>0.239</v>
       </c>
       <c r="M15" s="8" t="n">
-        <v>0.099</v>
+        <v>0.098</v>
       </c>
       <c r="N15" s="6" t="n">
-        <v>104854</v>
+        <v>100172</v>
       </c>
       <c r="O15" s="7" t="n">
         <v>0.126</v>
       </c>
       <c r="P15" s="8" t="n">
-        <v>0.058</v>
+        <v>0.055</v>
       </c>
       <c r="Q15" s="6" t="n">
-        <v>112199</v>
+        <v>99963</v>
       </c>
       <c r="R15" s="7" t="n">
-        <v>0.373</v>
+        <v>0.242</v>
       </c>
       <c r="S15" s="8" t="n">
-        <v>0.062</v>
+        <v>0.055</v>
       </c>
       <c r="T15" s="6" t="n">
-        <v>1795819</v>
+        <v>1827478</v>
       </c>
       <c r="U15" s="7" t="n">
-        <v>0.205</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Dec-25</t>
+          <t>Feb-26</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>289928</v>
+        <v>443936</v>
       </c>
       <c r="C16" s="7" t="n">
-        <v>-0.138</v>
+        <v>0.279</v>
       </c>
       <c r="D16" s="8" t="n">
-        <v>0.225</v>
+        <v>0.268</v>
       </c>
       <c r="E16" s="6" t="n">
-        <v>379753</v>
+        <v>453910</v>
       </c>
       <c r="F16" s="7" t="n">
-        <v>0.126</v>
+        <v>0.159</v>
       </c>
       <c r="G16" s="8" t="n">
+        <v>0.274</v>
+      </c>
+      <c r="H16" s="6" t="n">
+        <v>317426</v>
+      </c>
+      <c r="I16" s="7" t="n">
         <v>0.294</v>
       </c>
-      <c r="H16" s="6" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="J16" s="8" t="n">
-        <v>0.198</v>
+        <v>0.192</v>
       </c>
       <c r="K16" s="6" t="n">
-        <v>127333</v>
+        <v>162958</v>
       </c>
       <c r="L16" s="7" t="n">
-        <v>-0.006</v>
+        <v>0.167</v>
       </c>
       <c r="M16" s="8" t="n">
-        <v>0.099</v>
+        <v>0.098</v>
       </c>
       <c r="N16" s="6" t="n">
-        <v>86120</v>
+        <v>97903</v>
       </c>
       <c r="O16" s="7" t="n">
-        <v>0.289</v>
+        <v>0.209</v>
       </c>
       <c r="P16" s="8" t="n">
-        <v>0.067</v>
+        <v>0.059</v>
       </c>
       <c r="Q16" s="6" t="n">
-        <v>87847</v>
+        <v>95730</v>
       </c>
       <c r="R16" s="7" t="n">
-        <v>0.519</v>
+        <v>0.284</v>
       </c>
       <c r="S16" s="8" t="n">
-        <v>0.068</v>
+        <v>0.058</v>
       </c>
       <c r="T16" s="6" t="n">
-        <v>1290713</v>
+        <v>1655410</v>
       </c>
       <c r="U16" s="7" t="n">
-        <v>0.09300000000000001</v>
+        <v>0.242</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Nov-25</t>
+          <t>Jan-26</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>887644</v>
+        <v>494473</v>
       </c>
       <c r="C17" s="7" t="n">
-        <v>-0.038</v>
+        <v>0.253</v>
       </c>
       <c r="D17" s="8" t="n">
-        <v>0.352</v>
+        <v>0.275</v>
       </c>
       <c r="E17" s="6" t="n">
-        <v>640026</v>
+        <v>487658</v>
       </c>
       <c r="F17" s="7" t="n">
-        <v>-0.07099999999999999</v>
+        <v>0.165</v>
       </c>
       <c r="G17" s="8" t="n">
-        <v>0.254</v>
+        <v>0.272</v>
       </c>
       <c r="H17" s="6" t="n">
-        <v>431715</v>
+        <v>342679</v>
       </c>
       <c r="I17" s="7" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="J17" s="8" t="n">
+        <v>0.191</v>
+      </c>
+      <c r="K17" s="6" t="n">
+        <v>178097</v>
+      </c>
+      <c r="L17" s="7" t="n">
+        <v>0.107</v>
+      </c>
+      <c r="M17" s="8" t="n">
+        <v>0.099</v>
+      </c>
+      <c r="N17" s="6" t="n">
+        <v>104854</v>
+      </c>
+      <c r="O17" s="7" t="n">
+        <v>0.126</v>
+      </c>
+      <c r="P17" s="8" t="n">
         <v>0.058</v>
       </c>
-      <c r="J17" s="8" t="n">
-[...19 lines deleted...]
-      </c>
       <c r="Q17" s="6" t="n">
-        <v>122821</v>
+        <v>112199</v>
       </c>
       <c r="R17" s="7" t="n">
-        <v>0.226</v>
+        <v>0.373</v>
       </c>
       <c r="S17" s="8" t="n">
-        <v>0.049</v>
+        <v>0.062</v>
       </c>
       <c r="T17" s="6" t="n">
-        <v>2521826</v>
+        <v>1795819</v>
       </c>
       <c r="U17" s="7" t="n">
-        <v>-0.026</v>
+        <v>0.205</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Oct-25</t>
+          <t>Dec-25</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>990612</v>
+        <v>379753</v>
       </c>
       <c r="C18" s="7" t="n">
-        <v>0.711</v>
+        <v>0.126</v>
       </c>
       <c r="D18" s="8" t="n">
-        <v>0.321</v>
+        <v>0.294</v>
       </c>
       <c r="E18" s="6" t="n">
-        <v>850905</v>
+        <v>289928</v>
       </c>
       <c r="F18" s="7" t="n">
-        <v>0.471</v>
+        <v>-0.138</v>
       </c>
       <c r="G18" s="8" t="n">
-        <v>0.275</v>
+        <v>0.225</v>
       </c>
       <c r="H18" s="6" t="n">
-        <v>541616</v>
+        <v>255649</v>
       </c>
       <c r="I18" s="7" t="n">
-        <v>0.635</v>
+        <v>0.244</v>
       </c>
       <c r="J18" s="8" t="n">
-        <v>0.175</v>
+        <v>0.198</v>
       </c>
       <c r="K18" s="6" t="n">
-        <v>302750</v>
+        <v>127333</v>
       </c>
       <c r="L18" s="7" t="n">
-        <v>0.44</v>
+        <v>-0.006</v>
       </c>
       <c r="M18" s="8" t="n">
-        <v>0.098</v>
+        <v>0.099</v>
       </c>
       <c r="N18" s="6" t="n">
-        <v>142129</v>
+        <v>86120</v>
       </c>
       <c r="O18" s="7" t="n">
-        <v>0.276</v>
+        <v>0.289</v>
       </c>
       <c r="P18" s="8" t="n">
-        <v>0.046</v>
+        <v>0.067</v>
       </c>
       <c r="Q18" s="6" t="n">
-        <v>154482</v>
+        <v>87847</v>
       </c>
       <c r="R18" s="7" t="n">
-        <v>0.525</v>
+        <v>0.519</v>
       </c>
       <c r="S18" s="8" t="n">
-        <v>0.05</v>
+        <v>0.068</v>
       </c>
       <c r="T18" s="6" t="n">
-        <v>3089619</v>
+        <v>1290713</v>
       </c>
       <c r="U18" s="7" t="n">
-        <v>0.551</v>
+        <v>0.09300000000000001</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>Sep-25</t>
+          <t>Nov-25</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>317551</v>
+        <v>640026</v>
       </c>
       <c r="C19" s="7" t="n">
-        <v>0.156</v>
+        <v>-0.07099999999999999</v>
       </c>
       <c r="D19" s="8" t="n">
-        <v>0.257</v>
+        <v>0.254</v>
       </c>
       <c r="E19" s="6" t="n">
-        <v>339581</v>
+        <v>887644</v>
       </c>
       <c r="F19" s="7" t="n">
-        <v>-0.04</v>
+        <v>-0.038</v>
       </c>
       <c r="G19" s="8" t="n">
-        <v>0.275</v>
+        <v>0.352</v>
       </c>
       <c r="H19" s="6" t="n">
-        <v>232753</v>
+        <v>431715</v>
       </c>
       <c r="I19" s="7" t="n">
-        <v>0.104</v>
+        <v>0.058</v>
       </c>
       <c r="J19" s="8" t="n">
-        <v>0.188</v>
+        <v>0.171</v>
       </c>
       <c r="K19" s="6" t="n">
-        <v>123932</v>
+        <v>244209</v>
       </c>
       <c r="L19" s="7" t="n">
-        <v>-0.044</v>
+        <v>-0.157</v>
       </c>
       <c r="M19" s="8" t="n">
-        <v>0.1</v>
+        <v>0.09699999999999999</v>
       </c>
       <c r="N19" s="6" t="n">
-        <v>82440</v>
+        <v>111326</v>
       </c>
       <c r="O19" s="7" t="n">
-        <v>0.051</v>
+        <v>0.133</v>
       </c>
       <c r="P19" s="8" t="n">
-        <v>0.067</v>
+        <v>0.044</v>
       </c>
       <c r="Q19" s="6" t="n">
-        <v>83461</v>
+        <v>122821</v>
       </c>
       <c r="R19" s="7" t="n">
-        <v>0.363</v>
+        <v>0.226</v>
       </c>
       <c r="S19" s="8" t="n">
-        <v>0.068</v>
+        <v>0.049</v>
       </c>
       <c r="T19" s="6" t="n">
-        <v>1236219</v>
+        <v>2521826</v>
       </c>
       <c r="U19" s="7" t="n">
-        <v>0.06</v>
+        <v>-0.026</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Aug-25</t>
+          <t>Oct-25</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>335524</v>
+        <v>850905</v>
       </c>
       <c r="C20" s="7" t="n">
-        <v>-0.075</v>
+        <v>0.471</v>
       </c>
       <c r="D20" s="8" t="n">
-        <v>0.254</v>
+        <v>0.275</v>
       </c>
       <c r="E20" s="6" t="n">
-        <v>372915</v>
+        <v>990612</v>
       </c>
       <c r="F20" s="7" t="n">
-        <v>-0.001</v>
+        <v>0.711</v>
       </c>
       <c r="G20" s="8" t="n">
-        <v>0.282</v>
+        <v>0.321</v>
       </c>
       <c r="H20" s="6" t="n">
-        <v>257071</v>
+        <v>541616</v>
       </c>
       <c r="I20" s="7" t="n">
-        <v>0.135</v>
+        <v>0.635</v>
       </c>
       <c r="J20" s="8" t="n">
-        <v>0.194</v>
+        <v>0.175</v>
       </c>
       <c r="K20" s="6" t="n">
-        <v>124085</v>
+        <v>302750</v>
       </c>
       <c r="L20" s="7" t="n">
-        <v>-0.11</v>
+        <v>0.44</v>
       </c>
       <c r="M20" s="8" t="n">
-        <v>0.094</v>
+        <v>0.098</v>
       </c>
       <c r="N20" s="6" t="n">
-        <v>96177</v>
+        <v>142129</v>
       </c>
       <c r="O20" s="7" t="n">
-        <v>0.144</v>
+        <v>0.276</v>
       </c>
       <c r="P20" s="8" t="n">
-        <v>0.073</v>
+        <v>0.046</v>
       </c>
       <c r="Q20" s="6" t="n">
-        <v>76485</v>
+        <v>154482</v>
       </c>
       <c r="R20" s="7" t="n">
-        <v>0.298</v>
+        <v>0.525</v>
       </c>
       <c r="S20" s="8" t="n">
-        <v>0.058</v>
+        <v>0.05</v>
       </c>
       <c r="T20" s="6" t="n">
-        <v>1323495</v>
+        <v>3089619</v>
       </c>
       <c r="U20" s="7" t="n">
-        <v>0.014</v>
+        <v>0.551</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>Jul-25</t>
+          <t>Sep-25</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>337000</v>
+        <v>339581</v>
       </c>
       <c r="C21" s="7" t="n">
-        <v>-0.167</v>
+        <v>-0.04</v>
       </c>
       <c r="D21" s="8" t="n">
+        <v>0.275</v>
+      </c>
+      <c r="E21" s="6" t="n">
+        <v>317551</v>
+      </c>
+      <c r="F21" s="7" t="n">
+        <v>0.156</v>
+      </c>
+      <c r="G21" s="8" t="n">
         <v>0.257</v>
       </c>
-      <c r="E21" s="6" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="H21" s="6" t="n">
-        <v>257226</v>
+        <v>232753</v>
       </c>
       <c r="I21" s="7" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.104</v>
       </c>
       <c r="J21" s="8" t="n">
-        <v>0.196</v>
+        <v>0.188</v>
       </c>
       <c r="K21" s="6" t="n">
-        <v>126104</v>
+        <v>123932</v>
       </c>
       <c r="L21" s="7" t="n">
-        <v>-0.169</v>
+        <v>-0.044</v>
       </c>
       <c r="M21" s="8" t="n">
-        <v>0.096</v>
+        <v>0.1</v>
       </c>
       <c r="N21" s="6" t="n">
-        <v>93990</v>
+        <v>82440</v>
       </c>
       <c r="O21" s="7" t="n">
-        <v>0.1</v>
+        <v>0.051</v>
       </c>
       <c r="P21" s="8" t="n">
-        <v>0.07200000000000001</v>
+        <v>0.067</v>
       </c>
       <c r="Q21" s="6" t="n">
-        <v>72199</v>
+        <v>83461</v>
       </c>
       <c r="R21" s="7" t="n">
-        <v>0.169</v>
+        <v>0.363</v>
       </c>
       <c r="S21" s="8" t="n">
-        <v>0.055</v>
+        <v>0.068</v>
       </c>
       <c r="T21" s="6" t="n">
-        <v>1310211</v>
+        <v>1236219</v>
       </c>
       <c r="U21" s="7" t="n">
-        <v>-0.064</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Jun-25</t>
+          <t>Aug-25</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>394335</v>
+        <v>372915</v>
       </c>
       <c r="C22" s="7" t="n">
-        <v>-0.02</v>
+        <v>-0.001</v>
       </c>
       <c r="D22" s="8" t="n">
         <v>0.282</v>
       </c>
       <c r="E22" s="6" t="n">
-        <v>375038</v>
+        <v>335524</v>
       </c>
       <c r="F22" s="7" t="n">
-        <v>0.006</v>
+        <v>-0.075</v>
       </c>
       <c r="G22" s="8" t="n">
-        <v>0.268</v>
+        <v>0.254</v>
       </c>
       <c r="H22" s="6" t="n">
-        <v>266250</v>
+        <v>257071</v>
       </c>
       <c r="I22" s="7" t="n">
-        <v>0.156</v>
+        <v>0.135</v>
       </c>
       <c r="J22" s="8" t="n">
-        <v>0.19</v>
+        <v>0.194</v>
       </c>
       <c r="K22" s="6" t="n">
-        <v>141742</v>
+        <v>124085</v>
       </c>
       <c r="L22" s="7" t="n">
-        <v>-0.068</v>
+        <v>-0.11</v>
       </c>
       <c r="M22" s="8" t="n">
-        <v>0.101</v>
+        <v>0.094</v>
       </c>
       <c r="N22" s="6" t="n">
-        <v>90426</v>
+        <v>96177</v>
       </c>
       <c r="O22" s="7" t="n">
-        <v>0.167</v>
+        <v>0.144</v>
       </c>
       <c r="P22" s="8" t="n">
-        <v>0.065</v>
+        <v>0.073</v>
       </c>
       <c r="Q22" s="6" t="n">
-        <v>75378</v>
+        <v>76485</v>
       </c>
       <c r="R22" s="7" t="n">
-        <v>0.275</v>
+        <v>0.298</v>
       </c>
       <c r="S22" s="8" t="n">
-        <v>0.05400000000000001</v>
+        <v>0.058</v>
       </c>
       <c r="T22" s="6" t="n">
-        <v>1398495</v>
+        <v>1323495</v>
       </c>
       <c r="U22" s="7" t="n">
-        <v>0.034</v>
+        <v>0.014</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>May-25</t>
+          <t>Jul-25</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>500729</v>
+        <v>365453</v>
       </c>
       <c r="C23" s="7" t="n">
-        <v>0.107</v>
+        <v>-0.07000000000000001</v>
       </c>
       <c r="D23" s="8" t="n">
-        <v>0.311</v>
+        <v>0.279</v>
       </c>
       <c r="E23" s="6" t="n">
-        <v>413650</v>
+        <v>337000</v>
       </c>
       <c r="F23" s="7" t="n">
-        <v>0</v>
+        <v>-0.167</v>
       </c>
       <c r="G23" s="8" t="n">
         <v>0.257</v>
       </c>
       <c r="H23" s="6" t="n">
-        <v>294464</v>
+        <v>257226</v>
       </c>
       <c r="I23" s="7" t="n">
-        <v>0.133</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="J23" s="8" t="n">
-        <v>0.183</v>
+        <v>0.196</v>
       </c>
       <c r="K23" s="6" t="n">
-        <v>171298</v>
+        <v>126104</v>
       </c>
       <c r="L23" s="7" t="n">
-        <v>-0.019</v>
+        <v>-0.169</v>
       </c>
       <c r="M23" s="8" t="n">
-        <v>0.106</v>
+        <v>0.096</v>
       </c>
       <c r="N23" s="6" t="n">
-        <v>93126</v>
+        <v>93990</v>
       </c>
       <c r="O23" s="7" t="n">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P23" s="8" t="n">
-        <v>0.058</v>
+        <v>0.07200000000000001</v>
       </c>
       <c r="Q23" s="6" t="n">
-        <v>81671</v>
+        <v>72199</v>
       </c>
       <c r="R23" s="7" t="n">
-        <v>0.211</v>
+        <v>0.169</v>
       </c>
       <c r="S23" s="8" t="n">
-        <v>0.051</v>
+        <v>0.055</v>
       </c>
       <c r="T23" s="6" t="n">
-        <v>1612272</v>
+        <v>1310211</v>
       </c>
       <c r="U23" s="7" t="n">
-        <v>0.063</v>
+        <v>-0.064</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Apr-25</t>
+          <t>Jun-25</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>514394</v>
+        <v>375038</v>
       </c>
       <c r="C24" s="7" t="n">
-        <v>-0.009000000000000001</v>
+        <v>0.006</v>
       </c>
       <c r="D24" s="8" t="n">
-        <v>0.311</v>
+        <v>0.268</v>
       </c>
       <c r="E24" s="6" t="n">
-        <v>426170</v>
+        <v>394335</v>
       </c>
       <c r="F24" s="7" t="n">
-        <v>0.027</v>
+        <v>-0.02</v>
       </c>
       <c r="G24" s="8" t="n">
-        <v>0.257</v>
+        <v>0.282</v>
       </c>
       <c r="H24" s="6" t="n">
-        <v>300069</v>
+        <v>266250</v>
       </c>
       <c r="I24" s="7" t="n">
-        <v>0.068</v>
+        <v>0.156</v>
       </c>
       <c r="J24" s="8" t="n">
-        <v>0.181</v>
+        <v>0.19</v>
       </c>
       <c r="K24" s="6" t="n">
-        <v>171975</v>
+        <v>141742</v>
       </c>
       <c r="L24" s="7" t="n">
-        <v>-0.125</v>
+        <v>-0.068</v>
       </c>
       <c r="M24" s="8" t="n">
-        <v>0.104</v>
+        <v>0.101</v>
       </c>
       <c r="N24" s="6" t="n">
-        <v>97256</v>
+        <v>90426</v>
       </c>
       <c r="O24" s="7" t="n">
-        <v>0.184</v>
+        <v>0.167</v>
       </c>
       <c r="P24" s="8" t="n">
-        <v>0.059</v>
+        <v>0.065</v>
       </c>
       <c r="Q24" s="6" t="n">
-        <v>85528</v>
+        <v>75378</v>
       </c>
       <c r="R24" s="7" t="n">
-        <v>0.122</v>
+        <v>0.275</v>
       </c>
       <c r="S24" s="8" t="n">
-        <v>0.052</v>
+        <v>0.05400000000000001</v>
       </c>
       <c r="T24" s="6" t="n">
-        <v>1655575</v>
+        <v>1398495</v>
       </c>
       <c r="U24" s="7" t="n">
-        <v>0.012</v>
+        <v>0.034</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Mar-25</t>
+          <t>May-25</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>436586</v>
+        <v>413650</v>
       </c>
       <c r="C25" s="7" t="n">
-        <v>-0.044</v>
+        <v>0</v>
       </c>
       <c r="D25" s="8" t="n">
-        <v>0.303</v>
+        <v>0.257</v>
       </c>
       <c r="E25" s="6" t="n">
-        <v>374610</v>
+        <v>500729</v>
       </c>
       <c r="F25" s="7" t="n">
-        <v>-0.004</v>
+        <v>0.107</v>
       </c>
       <c r="G25" s="8" t="n">
-        <v>0.26</v>
+        <v>0.311</v>
       </c>
       <c r="H25" s="6" t="n">
-        <v>258620</v>
+        <v>294464</v>
       </c>
       <c r="I25" s="7" t="n">
-        <v>0.09699999999999999</v>
+        <v>0.133</v>
       </c>
       <c r="J25" s="8" t="n">
-        <v>0.18</v>
+        <v>0.183</v>
       </c>
       <c r="K25" s="6" t="n">
-        <v>143813</v>
+        <v>171298</v>
       </c>
       <c r="L25" s="7" t="n">
-        <v>-0.161</v>
+        <v>-0.019</v>
       </c>
       <c r="M25" s="8" t="n">
-        <v>0.1</v>
+        <v>0.106</v>
       </c>
       <c r="N25" s="6" t="n">
-        <v>88970</v>
+        <v>93126</v>
       </c>
       <c r="O25" s="7" t="n">
-        <v>0.122</v>
+        <v>0.08</v>
       </c>
       <c r="P25" s="8" t="n">
-        <v>0.062</v>
+        <v>0.058</v>
       </c>
       <c r="Q25" s="6" t="n">
-        <v>80490</v>
+        <v>81671</v>
       </c>
       <c r="R25" s="7" t="n">
-        <v>0.169</v>
+        <v>0.211</v>
       </c>
       <c r="S25" s="8" t="n">
-        <v>0.05599999999999999</v>
+        <v>0.051</v>
       </c>
       <c r="T25" s="6" t="n">
-        <v>1438796</v>
+        <v>1612272</v>
       </c>
       <c r="U25" s="7" t="n">
-        <v>-0.008</v>
+        <v>0.063</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Feb-25</t>
+          <t>Apr-25</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>391511</v>
+        <v>426170</v>
       </c>
       <c r="C26" s="7" t="n">
-        <v>-0.07200000000000001</v>
+        <v>0.027</v>
       </c>
       <c r="D26" s="8" t="n">
-        <v>0.294</v>
+        <v>0.257</v>
       </c>
       <c r="E26" s="6" t="n">
-        <v>346990</v>
+        <v>514394</v>
       </c>
       <c r="F26" s="7" t="n">
-        <v>-0.081</v>
+        <v>-0.009000000000000001</v>
       </c>
       <c r="G26" s="8" t="n">
-        <v>0.26</v>
+        <v>0.311</v>
       </c>
       <c r="H26" s="6" t="n">
-        <v>245302</v>
+        <v>300069</v>
       </c>
       <c r="I26" s="7" t="n">
-        <v>0.006999999999999999</v>
+        <v>0.068</v>
       </c>
       <c r="J26" s="8" t="n">
+        <v>0.181</v>
+      </c>
+      <c r="K26" s="6" t="n">
+        <v>171975</v>
+      </c>
+      <c r="L26" s="7" t="n">
+        <v>-0.125</v>
+      </c>
+      <c r="M26" s="8" t="n">
+        <v>0.104</v>
+      </c>
+      <c r="N26" s="6" t="n">
+        <v>97256</v>
+      </c>
+      <c r="O26" s="7" t="n">
         <v>0.184</v>
       </c>
-      <c r="K26" s="6" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="P26" s="8" t="n">
-        <v>0.061</v>
+        <v>0.059</v>
       </c>
       <c r="Q26" s="6" t="n">
-        <v>74553</v>
+        <v>85528</v>
       </c>
       <c r="R26" s="7" t="n">
-        <v>0.077</v>
+        <v>0.122</v>
       </c>
       <c r="S26" s="8" t="n">
-        <v>0.05599999999999999</v>
+        <v>0.052</v>
       </c>
       <c r="T26" s="6" t="n">
-        <v>1332797</v>
+        <v>1655575</v>
       </c>
       <c r="U26" s="7" t="n">
-        <v>-0.062</v>
+        <v>0.012</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Jan-25</t>
+          <t>Mar-25</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>418615</v>
+        <v>374610</v>
       </c>
       <c r="C27" s="7" t="n">
-        <v>-0.002</v>
+        <v>-0.004</v>
       </c>
       <c r="D27" s="8" t="n">
-        <v>0.281</v>
+        <v>0.26</v>
       </c>
       <c r="E27" s="6" t="n">
-        <v>394592</v>
+        <v>436586</v>
       </c>
       <c r="F27" s="7" t="n">
-        <v>0.03700000000000001</v>
+        <v>-0.044</v>
       </c>
       <c r="G27" s="8" t="n">
-        <v>0.265</v>
+        <v>0.303</v>
       </c>
       <c r="H27" s="6" t="n">
-        <v>274140</v>
+        <v>258620</v>
       </c>
       <c r="I27" s="7" t="n">
-        <v>0.106</v>
+        <v>0.09699999999999999</v>
       </c>
       <c r="J27" s="8" t="n">
-        <v>0.184</v>
+        <v>0.18</v>
       </c>
       <c r="K27" s="6" t="n">
-        <v>160837</v>
+        <v>143813</v>
       </c>
       <c r="L27" s="7" t="n">
-        <v>-0.08199999999999999</v>
+        <v>-0.161</v>
       </c>
       <c r="M27" s="8" t="n">
-        <v>0.108</v>
+        <v>0.1</v>
       </c>
       <c r="N27" s="6" t="n">
-        <v>93103</v>
+        <v>88970</v>
       </c>
       <c r="O27" s="7" t="n">
-        <v>0.171</v>
+        <v>0.122</v>
       </c>
       <c r="P27" s="8" t="n">
         <v>0.062</v>
       </c>
       <c r="Q27" s="6" t="n">
-        <v>81694</v>
+        <v>80490</v>
       </c>
       <c r="R27" s="7" t="n">
-        <v>0.163</v>
+        <v>0.169</v>
       </c>
       <c r="S27" s="8" t="n">
-        <v>0.055</v>
+        <v>0.05599999999999999</v>
       </c>
       <c r="T27" s="6" t="n">
-        <v>1490618</v>
+        <v>1438796</v>
       </c>
       <c r="U27" s="7" t="n">
-        <v>0.035</v>
+        <v>-0.008</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Dec-24</t>
+          <t>Feb-25</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>336263</v>
+        <v>346990</v>
       </c>
       <c r="C28" s="7" t="n">
-        <v>-0.29</v>
+        <v>-0.081</v>
       </c>
       <c r="D28" s="8" t="n">
-        <v>0.285</v>
+        <v>0.26</v>
       </c>
       <c r="E28" s="6" t="n">
-        <v>337180</v>
+        <v>391511</v>
       </c>
       <c r="F28" s="7" t="n">
-        <v>-0.08800000000000001</v>
+        <v>-0.07200000000000001</v>
       </c>
       <c r="G28" s="8" t="n">
-        <v>0.285</v>
+        <v>0.294</v>
       </c>
       <c r="H28" s="6" t="n">
-        <v>205529</v>
+        <v>245302</v>
       </c>
       <c r="I28" s="7" t="n">
-        <v>-0.106</v>
+        <v>0.006999999999999999</v>
       </c>
       <c r="J28" s="8" t="n">
-        <v>0.174</v>
+        <v>0.184</v>
       </c>
       <c r="K28" s="6" t="n">
-        <v>128079</v>
+        <v>139604</v>
       </c>
       <c r="L28" s="7" t="n">
-        <v>-0.293</v>
+        <v>-0.172</v>
       </c>
       <c r="M28" s="8" t="n">
-        <v>0.108</v>
+        <v>0.105</v>
       </c>
       <c r="N28" s="6" t="n">
-        <v>66828</v>
+        <v>81006</v>
       </c>
       <c r="O28" s="7" t="n">
-        <v>-0.051</v>
+        <v>0.047</v>
       </c>
       <c r="P28" s="8" t="n">
-        <v>0.057</v>
+        <v>0.061</v>
       </c>
       <c r="Q28" s="6" t="n">
-        <v>57827</v>
+        <v>74553</v>
       </c>
       <c r="R28" s="7" t="n">
-        <v>-0.019</v>
+        <v>0.077</v>
       </c>
       <c r="S28" s="8" t="n">
-        <v>0.049</v>
+        <v>0.05599999999999999</v>
       </c>
       <c r="T28" s="6" t="n">
-        <v>1181084</v>
+        <v>1332797</v>
       </c>
       <c r="U28" s="7" t="n">
-        <v>-0.18</v>
+        <v>-0.062</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Nov-24</t>
+          <t>Jan-25</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>922425</v>
+        <v>394592</v>
       </c>
       <c r="C29" s="7" t="n">
-        <v>0.137</v>
+        <v>0.03700000000000001</v>
       </c>
       <c r="D29" s="8" t="n">
-        <v>0.356</v>
+        <v>0.265</v>
       </c>
       <c r="E29" s="6" t="n">
-        <v>689030</v>
+        <v>418615</v>
       </c>
       <c r="F29" s="7" t="n">
-        <v>0.275</v>
+        <v>-0.002</v>
       </c>
       <c r="G29" s="8" t="n">
-        <v>0.266</v>
+        <v>0.281</v>
       </c>
       <c r="H29" s="6" t="n">
-        <v>407924</v>
+        <v>274140</v>
       </c>
       <c r="I29" s="7" t="n">
-        <v>0.145</v>
+        <v>0.106</v>
       </c>
       <c r="J29" s="8" t="n">
-        <v>0.158</v>
+        <v>0.184</v>
       </c>
       <c r="K29" s="6" t="n">
-        <v>289800</v>
+        <v>160837</v>
       </c>
       <c r="L29" s="7" t="n">
-        <v>0.064</v>
+        <v>-0.08199999999999999</v>
       </c>
       <c r="M29" s="8" t="n">
-        <v>0.112</v>
+        <v>0.108</v>
       </c>
       <c r="N29" s="6" t="n">
-        <v>98261</v>
+        <v>93103</v>
       </c>
       <c r="O29" s="7" t="n">
-        <v>0.129</v>
+        <v>0.171</v>
       </c>
       <c r="P29" s="8" t="n">
-        <v>0.038</v>
+        <v>0.062</v>
       </c>
       <c r="Q29" s="6" t="n">
-        <v>100181</v>
+        <v>81694</v>
       </c>
       <c r="R29" s="7" t="n">
-        <v>0.151</v>
+        <v>0.163</v>
       </c>
       <c r="S29" s="8" t="n">
-        <v>0.039</v>
+        <v>0.055</v>
       </c>
       <c r="T29" s="6" t="n">
-        <v>2588088</v>
+        <v>1490618</v>
       </c>
       <c r="U29" s="7" t="n">
-        <v>0.16</v>
+        <v>0.035</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="inlineStr">
         <is>
-          <t>Oct-24</t>
+          <t>Dec-24</t>
         </is>
       </c>
       <c r="B30" s="6" t="n">
-        <v>579081</v>
+        <v>337180</v>
       </c>
       <c r="C30" s="7" t="n">
-        <v>0.359</v>
+        <v>-0.08800000000000001</v>
       </c>
       <c r="D30" s="8" t="n">
-        <v>0.291</v>
+        <v>0.285</v>
       </c>
       <c r="E30" s="6" t="n">
-        <v>578509</v>
+        <v>336263</v>
       </c>
       <c r="F30" s="7" t="n">
-        <v>0.371</v>
+        <v>-0.29</v>
       </c>
       <c r="G30" s="8" t="n">
-        <v>0.29</v>
+        <v>0.285</v>
       </c>
       <c r="H30" s="6" t="n">
-        <v>331335</v>
+        <v>205529</v>
       </c>
       <c r="I30" s="7" t="n">
-        <v>0.365</v>
+        <v>-0.106</v>
       </c>
       <c r="J30" s="8" t="n">
-        <v>0.166</v>
+        <v>0.174</v>
       </c>
       <c r="K30" s="6" t="n">
-        <v>210226</v>
+        <v>128079</v>
       </c>
       <c r="L30" s="7" t="n">
-        <v>0.191</v>
+        <v>-0.293</v>
       </c>
       <c r="M30" s="8" t="n">
-        <v>0.106</v>
+        <v>0.108</v>
       </c>
       <c r="N30" s="6" t="n">
-        <v>111382</v>
+        <v>66828</v>
       </c>
       <c r="O30" s="7" t="n">
-        <v>0.328</v>
+        <v>-0.051</v>
       </c>
       <c r="P30" s="8" t="n">
-        <v>0.05599999999999999</v>
+        <v>0.057</v>
       </c>
       <c r="Q30" s="6" t="n">
-        <v>101305</v>
+        <v>57827</v>
       </c>
       <c r="R30" s="7" t="n">
-        <v>0.396</v>
+        <v>-0.019</v>
       </c>
       <c r="S30" s="8" t="n">
-        <v>0.051</v>
+        <v>0.049</v>
       </c>
       <c r="T30" s="6" t="n">
-        <v>1991794</v>
+        <v>1181084</v>
       </c>
       <c r="U30" s="7" t="n">
-        <v>0.337</v>
+        <v>-0.18</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
+          <t>Nov-24</t>
+        </is>
+      </c>
+      <c r="B31" s="6" t="n">
+        <v>689030</v>
+      </c>
+      <c r="C31" s="7" t="n">
+        <v>0.275</v>
+      </c>
+      <c r="D31" s="8" t="n">
+        <v>0.266</v>
+      </c>
+      <c r="E31" s="6" t="n">
+        <v>922425</v>
+      </c>
+      <c r="F31" s="7" t="n">
+        <v>0.137</v>
+      </c>
+      <c r="G31" s="8" t="n">
+        <v>0.356</v>
+      </c>
+      <c r="H31" s="6" t="n">
+        <v>407924</v>
+      </c>
+      <c r="I31" s="7" t="n">
+        <v>0.145</v>
+      </c>
+      <c r="J31" s="8" t="n">
+        <v>0.158</v>
+      </c>
+      <c r="K31" s="6" t="n">
+        <v>289800</v>
+      </c>
+      <c r="L31" s="7" t="n">
+        <v>0.064</v>
+      </c>
+      <c r="M31" s="8" t="n">
+        <v>0.112</v>
+      </c>
+      <c r="N31" s="6" t="n">
+        <v>98261</v>
+      </c>
+      <c r="O31" s="7" t="n">
+        <v>0.129</v>
+      </c>
+      <c r="P31" s="8" t="n">
+        <v>0.038</v>
+      </c>
+      <c r="Q31" s="6" t="n">
+        <v>100181</v>
+      </c>
+      <c r="R31" s="7" t="n">
+        <v>0.151</v>
+      </c>
+      <c r="S31" s="8" t="n">
+        <v>0.039</v>
+      </c>
+      <c r="T31" s="6" t="n">
+        <v>2588088</v>
+      </c>
+      <c r="U31" s="7" t="n">
+        <v>0.16</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="5" t="inlineStr">
+        <is>
+          <t>Oct-24</t>
+        </is>
+      </c>
+      <c r="B32" s="6" t="n">
+        <v>578509</v>
+      </c>
+      <c r="C32" s="7" t="n">
+        <v>0.371</v>
+      </c>
+      <c r="D32" s="8" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="E32" s="6" t="n">
+        <v>579081</v>
+      </c>
+      <c r="F32" s="7" t="n">
+        <v>0.359</v>
+      </c>
+      <c r="G32" s="8" t="n">
+        <v>0.291</v>
+      </c>
+      <c r="H32" s="6" t="n">
+        <v>331335</v>
+      </c>
+      <c r="I32" s="7" t="n">
+        <v>0.365</v>
+      </c>
+      <c r="J32" s="8" t="n">
+        <v>0.166</v>
+      </c>
+      <c r="K32" s="6" t="n">
+        <v>210226</v>
+      </c>
+      <c r="L32" s="7" t="n">
+        <v>0.191</v>
+      </c>
+      <c r="M32" s="8" t="n">
+        <v>0.106</v>
+      </c>
+      <c r="N32" s="6" t="n">
+        <v>111382</v>
+      </c>
+      <c r="O32" s="7" t="n">
+        <v>0.328</v>
+      </c>
+      <c r="P32" s="8" t="n">
+        <v>0.05599999999999999</v>
+      </c>
+      <c r="Q32" s="6" t="n">
+        <v>101305</v>
+      </c>
+      <c r="R32" s="7" t="n">
+        <v>0.396</v>
+      </c>
+      <c r="S32" s="8" t="n">
+        <v>0.051</v>
+      </c>
+      <c r="T32" s="6" t="n">
+        <v>1991794</v>
+      </c>
+      <c r="U32" s="7" t="n">
+        <v>0.337</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="5" t="inlineStr">
+        <is>
           <t>Sep-24</t>
         </is>
       </c>
-      <c r="B31" s="6" t="n">
+      <c r="B33" s="6" t="n">
+        <v>353784</v>
+      </c>
+      <c r="C33" s="7" t="n">
+        <v>-0.042</v>
+      </c>
+      <c r="D33" s="8" t="n">
+        <v>0.303</v>
+      </c>
+      <c r="E33" s="6" t="n">
         <v>274769</v>
       </c>
-      <c r="C31" s="7" t="n">
+      <c r="F33" s="7" t="n">
         <v>-0.239</v>
       </c>
-      <c r="D31" s="8" t="n">
+      <c r="G33" s="8" t="n">
         <v>0.235</v>
       </c>
-      <c r="E31" s="6" t="n">
-[...8 lines deleted...]
-      <c r="H31" s="6" t="n">
+      <c r="H33" s="6" t="n">
         <v>210791</v>
       </c>
-      <c r="I31" s="7" t="n">
+      <c r="I33" s="7" t="n">
         <v>-0.045</v>
       </c>
-      <c r="J31" s="8" t="n">
+      <c r="J33" s="8" t="n">
         <v>0.181</v>
       </c>
-      <c r="K31" s="6" t="n">
+      <c r="K33" s="6" t="n">
         <v>129574</v>
       </c>
-      <c r="L31" s="7" t="n">
+      <c r="L33" s="7" t="n">
         <v>-0.134</v>
       </c>
-      <c r="M31" s="8" t="n">
+      <c r="M33" s="8" t="n">
         <v>0.111</v>
       </c>
-      <c r="N31" s="6" t="n">
+      <c r="N33" s="6" t="n">
         <v>78474</v>
       </c>
-      <c r="O31" s="7" t="n">
+      <c r="O33" s="7" t="n">
         <v>0.018</v>
       </c>
-      <c r="P31" s="8" t="n">
+      <c r="P33" s="8" t="n">
         <v>0.067</v>
       </c>
-      <c r="Q31" s="6" t="n">
+      <c r="Q33" s="6" t="n">
         <v>61240</v>
       </c>
-      <c r="R31" s="7" t="n">
+      <c r="R33" s="7" t="n">
         <v>-0.083</v>
       </c>
-      <c r="S31" s="8" t="n">
+      <c r="S33" s="8" t="n">
         <v>0.052</v>
       </c>
-      <c r="T31" s="6" t="n">
+      <c r="T33" s="6" t="n">
         <v>1166780</v>
       </c>
-      <c r="U31" s="7" t="n">
+      <c r="U33" s="7" t="n">
         <v>-0.104</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>