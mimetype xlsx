--- v0 (2026-06-22)
+++ v1 (2026-09-20)
@@ -456,92 +456,92 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U29"/>
+  <dimension ref="A1:U31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="12" customWidth="1" min="16" max="16"/>
     <col width="12" customWidth="1" min="17" max="17"/>
     <col width="12" customWidth="1" min="18" max="18"/>
     <col width="12" customWidth="1" min="19" max="19"/>
     <col width="12" customWidth="1" min="20" max="20"/>
     <col width="12" customWidth="1" min="21" max="21"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Indian Stock Alerts — indianstockalerts.com</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>ICE 3W (L5) — Monthly Vahan Registration Data | Generated: 22 Jun 2026</t>
+          <t>ICE 3W (L5) — Monthly Vahan Registration Data | Generated: 20 Sep 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Source: Vahan (MoRTH). Registrations ≠ dispatches. For personal use only — redistribution prohibited.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>Bajaj Vol</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>Bajaj YoY%</t>
         </is>
@@ -618,1558 +618,1686 @@
       </c>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>Force YoY%</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>Force MS%</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Industry Vol</t>
         </is>
       </c>
       <c r="U5" s="4" t="inlineStr">
         <is>
           <t>Industry YoY%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>Jun-26(P)*</t>
+          <t>Sep-26(P)*</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>28067</v>
+        <v>27493</v>
       </c>
       <c r="C6" s="7" t="n">
-        <v>-0.134</v>
+        <v>-0.245</v>
       </c>
       <c r="D6" s="8" t="n">
-        <v>0.679</v>
+        <v>0.667</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>7363</v>
+        <v>7166</v>
       </c>
       <c r="F6" s="7" t="n">
-        <v>0.302</v>
+        <v>0.402</v>
       </c>
       <c r="G6" s="8" t="n">
-        <v>0.178</v>
+        <v>0.174</v>
       </c>
       <c r="H6" s="6" t="n">
-        <v>2205</v>
+        <v>2672</v>
       </c>
       <c r="I6" s="7" t="n">
-        <v>0.059</v>
+        <v>0.181</v>
       </c>
       <c r="J6" s="8" t="n">
-        <v>0.053</v>
+        <v>0.065</v>
       </c>
       <c r="K6" s="6" t="n">
-        <v>2154</v>
+        <v>2335</v>
       </c>
       <c r="L6" s="7" t="n">
-        <v>0.289</v>
+        <v>0.226</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0.052</v>
+        <v>0.057</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>576</v>
+        <v>542</v>
       </c>
       <c r="O6" s="7" t="n">
-        <v>-0.108</v>
+        <v>-0.025</v>
       </c>
       <c r="P6" s="8" t="n">
-        <v>0.014</v>
+        <v>0.013</v>
       </c>
       <c r="Q6" s="6" t="n"/>
       <c r="T6" s="6" t="n">
-        <v>41335</v>
+        <v>41242</v>
       </c>
       <c r="U6" s="7" t="n">
-        <v>-0.043</v>
+        <v>-0.122</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>Jun-26</t>
+          <t>Sep-26</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>13098</v>
+        <v>17412</v>
       </c>
       <c r="D7" s="8" t="n">
-        <v>0.679</v>
+        <v>0.667</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>3436</v>
+        <v>4539</v>
       </c>
       <c r="G7" s="8" t="n">
-        <v>0.178</v>
+        <v>0.174</v>
       </c>
       <c r="H7" s="6" t="n">
-        <v>1029</v>
+        <v>1692</v>
       </c>
       <c r="J7" s="8" t="n">
-        <v>0.053</v>
+        <v>0.065</v>
       </c>
       <c r="K7" s="6" t="n">
-        <v>1005</v>
+        <v>1479</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0.052</v>
+        <v>0.057</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>269</v>
+        <v>343</v>
       </c>
       <c r="P7" s="8" t="n">
-        <v>0.014</v>
+        <v>0.013</v>
       </c>
       <c r="Q7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T7" s="6" t="n">
-        <v>19290</v>
+        <v>26120</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>May-26</t>
+          <t>Aug-26</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>27172</v>
+        <v>30708</v>
       </c>
       <c r="C8" s="7" t="n">
-        <v>-0.122</v>
+        <v>-0.178</v>
       </c>
       <c r="D8" s="8" t="n">
         <v>0.6859999999999999</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>6488</v>
+        <v>7226</v>
       </c>
       <c r="F8" s="7" t="n">
-        <v>0.194</v>
+        <v>0.229</v>
       </c>
       <c r="G8" s="8" t="n">
-        <v>0.164</v>
+        <v>0.161</v>
       </c>
       <c r="H8" s="6" t="n">
-        <v>2338</v>
+        <v>2791</v>
       </c>
       <c r="I8" s="7" t="n">
-        <v>0.213</v>
+        <v>0.119</v>
       </c>
       <c r="J8" s="8" t="n">
-        <v>0.059</v>
+        <v>0.062</v>
       </c>
       <c r="K8" s="6" t="n">
-        <v>2130</v>
+        <v>2322</v>
       </c>
       <c r="L8" s="7" t="n">
-        <v>0.275</v>
+        <v>0.335</v>
       </c>
       <c r="M8" s="8" t="n">
-        <v>0.05400000000000001</v>
+        <v>0.052</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>627</v>
+        <v>566</v>
       </c>
       <c r="O8" s="7" t="n">
-        <v>-0.025</v>
+        <v>-0.039</v>
       </c>
       <c r="P8" s="8" t="n">
-        <v>0.016</v>
+        <v>0.013</v>
       </c>
       <c r="Q8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T8" s="6" t="n">
-        <v>39620</v>
+        <v>44757</v>
       </c>
       <c r="U8" s="7" t="n">
-        <v>-0.044</v>
+        <v>-0.08199999999999999</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>Apr-26</t>
+          <t>Jul-26</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>31902</v>
+        <v>34151</v>
       </c>
       <c r="C9" s="7" t="n">
-        <v>0.08199999999999999</v>
+        <v>0.004</v>
       </c>
       <c r="D9" s="8" t="n">
-        <v>0.711</v>
+        <v>0.6829999999999999</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>7247</v>
+        <v>8551</v>
       </c>
       <c r="F9" s="7" t="n">
-        <v>0.32</v>
+        <v>0.421</v>
       </c>
       <c r="G9" s="8" t="n">
-        <v>0.161</v>
+        <v>0.171</v>
       </c>
       <c r="H9" s="6" t="n">
-        <v>2389</v>
+        <v>2942</v>
       </c>
       <c r="I9" s="7" t="n">
-        <v>0.194</v>
+        <v>0.366</v>
       </c>
       <c r="J9" s="8" t="n">
-        <v>0.053</v>
+        <v>0.059</v>
       </c>
       <c r="K9" s="6" t="n">
-        <v>1954</v>
+        <v>2558</v>
       </c>
       <c r="L9" s="7" t="n">
-        <v>0.238</v>
+        <v>0.309</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>0.044</v>
+        <v>0.051</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>572</v>
+        <v>636</v>
       </c>
       <c r="O9" s="7" t="n">
-        <v>-0.136</v>
+        <v>-0.147</v>
       </c>
       <c r="P9" s="8" t="n">
         <v>0.013</v>
       </c>
       <c r="Q9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T9" s="6" t="n">
-        <v>44893</v>
+        <v>50032</v>
       </c>
       <c r="U9" s="7" t="n">
-        <v>0.124</v>
+        <v>0.09699999999999999</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Mar-26</t>
+          <t>Jun-26</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>34457</v>
+        <v>32332</v>
       </c>
       <c r="C10" s="7" t="n">
-        <v>0.108</v>
+        <v>-0.003</v>
       </c>
       <c r="D10" s="8" t="n">
-        <v>0.703</v>
+        <v>0.6929999999999999</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>7854</v>
+        <v>7775</v>
       </c>
       <c r="F10" s="7" t="n">
-        <v>0.307</v>
+        <v>0.374</v>
       </c>
       <c r="G10" s="8" t="n">
-        <v>0.16</v>
+        <v>0.167</v>
       </c>
       <c r="H10" s="6" t="n">
-        <v>2724</v>
+        <v>2677</v>
       </c>
       <c r="I10" s="7" t="n">
-        <v>0.186</v>
+        <v>0.286</v>
       </c>
       <c r="J10" s="8" t="n">
-        <v>0.05599999999999999</v>
+        <v>0.057</v>
       </c>
       <c r="K10" s="6" t="n">
-        <v>2308</v>
+        <v>2268</v>
       </c>
       <c r="L10" s="7" t="n">
-        <v>0.284</v>
+        <v>0.357</v>
       </c>
       <c r="M10" s="8" t="n">
-        <v>0.047</v>
+        <v>0.049</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>645</v>
+        <v>613</v>
       </c>
       <c r="O10" s="7" t="n">
-        <v>-0.102</v>
+        <v>-0.051</v>
       </c>
       <c r="P10" s="8" t="n">
         <v>0.013</v>
       </c>
       <c r="Q10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T10" s="6" t="n">
-        <v>49003</v>
+        <v>46668</v>
       </c>
       <c r="U10" s="7" t="n">
-        <v>0.145</v>
+        <v>0.081</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Feb-26</t>
+          <t>May-26</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>38345</v>
+        <v>29364</v>
       </c>
       <c r="C11" s="7" t="n">
-        <v>0.179</v>
+        <v>-0.052</v>
       </c>
       <c r="D11" s="8" t="n">
-        <v>0.7120000000000001</v>
+        <v>0.695</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>8276</v>
+        <v>6823</v>
       </c>
       <c r="F11" s="7" t="n">
-        <v>0.419</v>
+        <v>0.256</v>
       </c>
       <c r="G11" s="8" t="n">
-        <v>0.154</v>
+        <v>0.162</v>
       </c>
       <c r="H11" s="6" t="n">
-        <v>2885</v>
+        <v>2396</v>
       </c>
       <c r="I11" s="7" t="n">
-        <v>0.313</v>
+        <v>0.243</v>
       </c>
       <c r="J11" s="8" t="n">
-        <v>0.05400000000000001</v>
+        <v>0.057</v>
       </c>
       <c r="K11" s="6" t="n">
-        <v>2512</v>
+        <v>2134</v>
       </c>
       <c r="L11" s="7" t="n">
-        <v>0.433</v>
+        <v>0.278</v>
       </c>
       <c r="M11" s="8" t="n">
-        <v>0.047</v>
+        <v>0.051</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>761</v>
+        <v>627</v>
       </c>
       <c r="O11" s="7" t="n">
-        <v>0.176</v>
+        <v>-0.025</v>
       </c>
       <c r="P11" s="8" t="n">
-        <v>0.014</v>
+        <v>0.015</v>
       </c>
       <c r="Q11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T11" s="6" t="n">
-        <v>53824</v>
+        <v>42224</v>
       </c>
       <c r="U11" s="7" t="n">
-        <v>0.224</v>
+        <v>0.019</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Jan-26</t>
+          <t>Apr-26</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>38913</v>
+        <v>31902</v>
       </c>
       <c r="C12" s="7" t="n">
-        <v>0.06900000000000001</v>
+        <v>0.08199999999999999</v>
       </c>
       <c r="D12" s="8" t="n">
-        <v>0.716</v>
+        <v>0.711</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>7989</v>
+        <v>7247</v>
       </c>
       <c r="F12" s="7" t="n">
-        <v>0.197</v>
+        <v>0.32</v>
       </c>
       <c r="G12" s="8" t="n">
-        <v>0.147</v>
+        <v>0.161</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>2972</v>
+        <v>2389</v>
       </c>
       <c r="I12" s="7" t="n">
-        <v>0.119</v>
+        <v>0.194</v>
       </c>
       <c r="J12" s="8" t="n">
-        <v>0.055</v>
+        <v>0.053</v>
       </c>
       <c r="K12" s="6" t="n">
-        <v>2598</v>
+        <v>1954</v>
       </c>
       <c r="L12" s="7" t="n">
-        <v>0.22</v>
+        <v>0.238</v>
       </c>
       <c r="M12" s="8" t="n">
-        <v>0.048</v>
+        <v>0.044</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>750</v>
+        <v>572</v>
       </c>
       <c r="O12" s="7" t="n">
-        <v>-0.068</v>
+        <v>-0.136</v>
       </c>
       <c r="P12" s="8" t="n">
-        <v>0.014</v>
+        <v>0.013</v>
       </c>
       <c r="Q12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T12" s="6" t="n">
-        <v>54327</v>
+        <v>44893</v>
       </c>
       <c r="U12" s="7" t="n">
-        <v>0.091</v>
+        <v>0.124</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Dec-25</t>
+          <t>Mar-26</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>29326</v>
+        <v>34457</v>
       </c>
       <c r="C13" s="7" t="n">
-        <v>0.092</v>
+        <v>0.108</v>
       </c>
       <c r="D13" s="8" t="n">
-        <v>0.7070000000000001</v>
+        <v>0.703</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>6477</v>
+        <v>7854</v>
       </c>
       <c r="F13" s="7" t="n">
-        <v>0.215</v>
+        <v>0.307</v>
       </c>
       <c r="G13" s="8" t="n">
-        <v>0.156</v>
+        <v>0.16</v>
       </c>
       <c r="H13" s="6" t="n">
-        <v>2284</v>
+        <v>2724</v>
       </c>
       <c r="I13" s="7" t="n">
-        <v>0.216</v>
+        <v>0.186</v>
       </c>
       <c r="J13" s="8" t="n">
-        <v>0.055</v>
+        <v>0.05599999999999999</v>
       </c>
       <c r="K13" s="6" t="n">
-        <v>2054</v>
+        <v>2308</v>
       </c>
       <c r="L13" s="7" t="n">
-        <v>0.379</v>
+        <v>0.284</v>
       </c>
       <c r="M13" s="8" t="n">
-        <v>0.05</v>
+        <v>0.047</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>586</v>
+        <v>645</v>
       </c>
       <c r="O13" s="7" t="n">
-        <v>-0.083</v>
+        <v>-0.102</v>
       </c>
       <c r="P13" s="8" t="n">
-        <v>0.014</v>
+        <v>0.013</v>
       </c>
       <c r="Q13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T13" s="6" t="n">
-        <v>41475</v>
+        <v>49003</v>
       </c>
       <c r="U13" s="7" t="n">
-        <v>0.125</v>
+        <v>0.145</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Nov-25</t>
+          <t>Feb-26</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>38173</v>
+        <v>38345</v>
       </c>
       <c r="C14" s="7" t="n">
-        <v>0.04</v>
+        <v>0.179</v>
       </c>
       <c r="D14" s="8" t="n">
-        <v>0.715</v>
+        <v>0.7120000000000001</v>
       </c>
       <c r="E14" s="6" t="n">
-        <v>8181</v>
+        <v>8276</v>
       </c>
       <c r="F14" s="7" t="n">
-        <v>0.206</v>
+        <v>0.419</v>
       </c>
       <c r="G14" s="8" t="n">
-        <v>0.153</v>
+        <v>0.154</v>
       </c>
       <c r="H14" s="6" t="n">
-        <v>2557</v>
+        <v>2885</v>
       </c>
       <c r="I14" s="7" t="n">
-        <v>0.198</v>
+        <v>0.313</v>
       </c>
       <c r="J14" s="8" t="n">
-        <v>0.048</v>
+        <v>0.05400000000000001</v>
       </c>
       <c r="K14" s="6" t="n">
-        <v>2719</v>
+        <v>2512</v>
       </c>
       <c r="L14" s="7" t="n">
-        <v>0.389</v>
+        <v>0.433</v>
       </c>
       <c r="M14" s="8" t="n">
-        <v>0.051</v>
+        <v>0.047</v>
       </c>
       <c r="N14" s="6" t="n">
-        <v>855</v>
+        <v>761</v>
       </c>
       <c r="O14" s="7" t="n">
-        <v>0.098</v>
+        <v>0.176</v>
       </c>
       <c r="P14" s="8" t="n">
-        <v>0.016</v>
+        <v>0.014</v>
       </c>
       <c r="Q14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T14" s="6" t="n">
-        <v>53418</v>
+        <v>53824</v>
       </c>
       <c r="U14" s="7" t="n">
-        <v>0.08500000000000001</v>
+        <v>0.224</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Oct-25</t>
+          <t>Jan-26</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>48182</v>
+        <v>38913</v>
       </c>
       <c r="C15" s="7" t="n">
-        <v>0.06</v>
+        <v>0.06900000000000001</v>
       </c>
       <c r="D15" s="8" t="n">
-        <v>0.742</v>
+        <v>0.716</v>
       </c>
       <c r="E15" s="6" t="n">
-        <v>8975</v>
+        <v>7989</v>
       </c>
       <c r="F15" s="7" t="n">
-        <v>0.2</v>
+        <v>0.197</v>
       </c>
       <c r="G15" s="8" t="n">
-        <v>0.138</v>
+        <v>0.147</v>
       </c>
       <c r="H15" s="6" t="n">
-        <v>2870</v>
+        <v>2972</v>
       </c>
       <c r="I15" s="7" t="n">
-        <v>0.157</v>
+        <v>0.119</v>
       </c>
       <c r="J15" s="8" t="n">
-        <v>0.044</v>
+        <v>0.055</v>
       </c>
       <c r="K15" s="6" t="n">
-        <v>2916</v>
+        <v>2598</v>
       </c>
       <c r="L15" s="7" t="n">
-        <v>0.136</v>
+        <v>0.22</v>
       </c>
       <c r="M15" s="8" t="n">
-        <v>0.045</v>
+        <v>0.048</v>
       </c>
       <c r="N15" s="6" t="n">
-        <v>937</v>
+        <v>750</v>
       </c>
       <c r="O15" s="7" t="n">
-        <v>0.11</v>
+        <v>-0.068</v>
       </c>
       <c r="P15" s="8" t="n">
         <v>0.014</v>
       </c>
       <c r="Q15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T15" s="6" t="n">
-        <v>64966</v>
+        <v>54327</v>
       </c>
       <c r="U15" s="7" t="n">
-        <v>0.08400000000000001</v>
+        <v>0.091</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Sep-25</t>
+          <t>Dec-25</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>36436</v>
+        <v>29326</v>
       </c>
       <c r="C16" s="7" t="n">
-        <v>0.018</v>
+        <v>0.092</v>
       </c>
       <c r="D16" s="8" t="n">
-        <v>0.7759999999999999</v>
+        <v>0.7070000000000001</v>
       </c>
       <c r="E16" s="6" t="n">
-        <v>5110</v>
+        <v>6477</v>
       </c>
       <c r="F16" s="7" t="n">
-        <v>-0.194</v>
+        <v>0.215</v>
       </c>
       <c r="G16" s="8" t="n">
-        <v>0.109</v>
+        <v>0.156</v>
       </c>
       <c r="H16" s="6" t="n">
-        <v>2263</v>
+        <v>2284</v>
       </c>
       <c r="I16" s="7" t="n">
-        <v>0.101</v>
+        <v>0.216</v>
       </c>
       <c r="J16" s="8" t="n">
-        <v>0.048</v>
+        <v>0.055</v>
       </c>
       <c r="K16" s="6" t="n">
-        <v>1905</v>
+        <v>2054</v>
       </c>
       <c r="L16" s="7" t="n">
-        <v>0.133</v>
+        <v>0.379</v>
       </c>
       <c r="M16" s="8" t="n">
-        <v>0.04099999999999999</v>
+        <v>0.05</v>
       </c>
       <c r="N16" s="6" t="n">
-        <v>556</v>
+        <v>586</v>
       </c>
       <c r="O16" s="7" t="n">
-        <v>-0.094</v>
+        <v>-0.083</v>
       </c>
       <c r="P16" s="8" t="n">
-        <v>0.012</v>
+        <v>0.014</v>
       </c>
       <c r="Q16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T16" s="6" t="n">
-        <v>46954</v>
+        <v>41475</v>
       </c>
       <c r="U16" s="7" t="n">
-        <v>-0.009000000000000001</v>
+        <v>0.125</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Aug-25</t>
+          <t>Nov-25</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>37336</v>
+        <v>38173</v>
       </c>
       <c r="C17" s="7" t="n">
-        <v>0.019</v>
+        <v>0.04</v>
       </c>
       <c r="D17" s="8" t="n">
-        <v>0.7659999999999999</v>
+        <v>0.715</v>
       </c>
       <c r="E17" s="6" t="n">
-        <v>5880</v>
+        <v>8181</v>
       </c>
       <c r="F17" s="7" t="n">
-        <v>-0.035</v>
+        <v>0.206</v>
       </c>
       <c r="G17" s="8" t="n">
-        <v>0.121</v>
+        <v>0.153</v>
       </c>
       <c r="H17" s="6" t="n">
-        <v>2495</v>
+        <v>2557</v>
       </c>
       <c r="I17" s="7" t="n">
+        <v>0.198</v>
+      </c>
+      <c r="J17" s="8" t="n">
+        <v>0.048</v>
+      </c>
+      <c r="K17" s="6" t="n">
+        <v>2719</v>
+      </c>
+      <c r="L17" s="7" t="n">
+        <v>0.389</v>
+      </c>
+      <c r="M17" s="8" t="n">
+        <v>0.051</v>
+      </c>
+      <c r="N17" s="6" t="n">
+        <v>855</v>
+      </c>
+      <c r="O17" s="7" t="n">
         <v>0.098</v>
       </c>
-      <c r="J17" s="8" t="n">
-[...16 lines deleted...]
-      </c>
       <c r="P17" s="8" t="n">
-        <v>0.012</v>
+        <v>0.016</v>
       </c>
       <c r="Q17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T17" s="6" t="n">
-        <v>48743</v>
+        <v>53418</v>
       </c>
       <c r="U17" s="7" t="n">
-        <v>0.015</v>
+        <v>0.08500000000000001</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Jul-25</t>
+          <t>Oct-25</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>34005</v>
+        <v>48182</v>
       </c>
       <c r="C18" s="7" t="n">
-        <v>-0.117</v>
+        <v>0.06</v>
       </c>
       <c r="D18" s="8" t="n">
-        <v>0.745</v>
+        <v>0.742</v>
       </c>
       <c r="E18" s="6" t="n">
-        <v>6016</v>
+        <v>8975</v>
       </c>
       <c r="F18" s="7" t="n">
-        <v>-0.115</v>
+        <v>0.2</v>
       </c>
       <c r="G18" s="8" t="n">
-        <v>0.132</v>
+        <v>0.138</v>
       </c>
       <c r="H18" s="6" t="n">
-        <v>2153</v>
+        <v>2870</v>
       </c>
       <c r="I18" s="7" t="n">
-        <v>2.505</v>
+        <v>0.157</v>
       </c>
       <c r="J18" s="8" t="n">
-        <v>0.047</v>
+        <v>0.044</v>
       </c>
       <c r="K18" s="6" t="n">
-        <v>1954</v>
+        <v>2916</v>
       </c>
       <c r="L18" s="7" t="n">
-        <v>0.09699999999999999</v>
+        <v>0.136</v>
       </c>
       <c r="M18" s="8" t="n">
-        <v>0.043</v>
+        <v>0.045</v>
       </c>
       <c r="N18" s="6" t="n">
-        <v>746</v>
+        <v>937</v>
       </c>
       <c r="O18" s="7" t="n">
-        <v>-0.003</v>
+        <v>0.11</v>
       </c>
       <c r="P18" s="8" t="n">
-        <v>0.016</v>
+        <v>0.014</v>
       </c>
       <c r="Q18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T18" s="6" t="n">
-        <v>45627</v>
+        <v>64966</v>
       </c>
       <c r="U18" s="7" t="n">
-        <v>-0.101</v>
+        <v>0.08400000000000001</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>Jun-25</t>
+          <t>Sep-25</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>32423</v>
+        <v>36436</v>
       </c>
       <c r="C19" s="7" t="n">
-        <v>-0.058</v>
+        <v>0.018</v>
       </c>
       <c r="D19" s="8" t="n">
-        <v>0.7509999999999999</v>
+        <v>0.7759999999999999</v>
       </c>
       <c r="E19" s="6" t="n">
-        <v>5657</v>
+        <v>5110</v>
       </c>
       <c r="F19" s="7" t="n">
-        <v>-0.036</v>
+        <v>-0.194</v>
       </c>
       <c r="G19" s="8" t="n">
-        <v>0.131</v>
+        <v>0.109</v>
       </c>
       <c r="H19" s="6" t="n">
-        <v>2082</v>
+        <v>2263</v>
       </c>
       <c r="I19" s="7" t="n">
-        <v>1.311</v>
+        <v>0.101</v>
       </c>
       <c r="J19" s="8" t="n">
         <v>0.048</v>
       </c>
       <c r="K19" s="6" t="n">
-        <v>1671</v>
+        <v>1905</v>
       </c>
       <c r="L19" s="7" t="n">
-        <v>0.08500000000000001</v>
+        <v>0.133</v>
       </c>
       <c r="M19" s="8" t="n">
-        <v>0.039</v>
+        <v>0.04099999999999999</v>
       </c>
       <c r="N19" s="6" t="n">
-        <v>646</v>
+        <v>556</v>
       </c>
       <c r="O19" s="7" t="n">
-        <v>-0.08900000000000001</v>
+        <v>-0.094</v>
       </c>
       <c r="P19" s="8" t="n">
-        <v>0.015</v>
+        <v>0.012</v>
       </c>
       <c r="Q19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T19" s="6" t="n">
-        <v>43184</v>
+        <v>46954</v>
       </c>
       <c r="U19" s="7" t="n">
-        <v>-0.044</v>
+        <v>-0.009000000000000001</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>May-25</t>
+          <t>Aug-25</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>30964</v>
+        <v>37336</v>
       </c>
       <c r="C20" s="7" t="n">
-        <v>-0.131</v>
+        <v>0.019</v>
       </c>
       <c r="D20" s="8" t="n">
-        <v>0.747</v>
+        <v>0.7659999999999999</v>
       </c>
       <c r="E20" s="6" t="n">
-        <v>5433</v>
+        <v>5880</v>
       </c>
       <c r="F20" s="7" t="n">
-        <v>-0.07099999999999999</v>
+        <v>-0.035</v>
       </c>
       <c r="G20" s="8" t="n">
-        <v>0.131</v>
+        <v>0.121</v>
       </c>
       <c r="H20" s="6" t="n">
-        <v>1927</v>
+        <v>2495</v>
       </c>
       <c r="I20" s="7" t="n">
-        <v>1.068</v>
+        <v>3.054</v>
       </c>
       <c r="J20" s="8" t="n">
-        <v>0.047</v>
+        <v>0.051</v>
       </c>
       <c r="K20" s="6" t="n">
-        <v>1670</v>
+        <v>1739</v>
       </c>
       <c r="L20" s="7" t="n">
-        <v>0.106</v>
+        <v>0.104</v>
       </c>
       <c r="M20" s="8" t="n">
-        <v>0.04</v>
+        <v>0.036</v>
       </c>
       <c r="N20" s="6" t="n">
-        <v>643</v>
+        <v>589</v>
       </c>
       <c r="O20" s="7" t="n">
-        <v>-0.209</v>
+        <v>-0.035</v>
       </c>
       <c r="P20" s="8" t="n">
-        <v>0.016</v>
+        <v>0.012</v>
       </c>
       <c r="Q20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T20" s="6" t="n">
-        <v>41437</v>
+        <v>48743</v>
       </c>
       <c r="U20" s="7" t="n">
-        <v>-0.104</v>
+        <v>0.014</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>Apr-25</t>
+          <t>Jul-25</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>29489</v>
+        <v>34005</v>
       </c>
       <c r="C21" s="7" t="n">
-        <v>-0.045</v>
+        <v>-0.117</v>
       </c>
       <c r="D21" s="8" t="n">
-        <v>0.738</v>
+        <v>0.745</v>
       </c>
       <c r="E21" s="6" t="n">
-        <v>5489</v>
+        <v>6016</v>
       </c>
       <c r="F21" s="7" t="n">
-        <v>0.009000000000000001</v>
+        <v>-0.115</v>
       </c>
       <c r="G21" s="8" t="n">
-        <v>0.137</v>
+        <v>0.132</v>
       </c>
       <c r="H21" s="6" t="n">
-        <v>2000</v>
+        <v>2153</v>
       </c>
       <c r="I21" s="7" t="n">
-        <v>1.746</v>
+        <v>2.505</v>
       </c>
       <c r="J21" s="8" t="n">
-        <v>0.05</v>
+        <v>0.047</v>
       </c>
       <c r="K21" s="6" t="n">
-        <v>1578</v>
+        <v>1954</v>
       </c>
       <c r="L21" s="7" t="n">
-        <v>0.194</v>
+        <v>0.09699999999999999</v>
       </c>
       <c r="M21" s="8" t="n">
-        <v>0.039</v>
+        <v>0.043</v>
       </c>
       <c r="N21" s="6" t="n">
-        <v>662</v>
+        <v>746</v>
       </c>
       <c r="O21" s="7" t="n">
-        <v>-0.08800000000000001</v>
+        <v>-0.003</v>
       </c>
       <c r="P21" s="8" t="n">
-        <v>0.017</v>
+        <v>0.016</v>
       </c>
       <c r="Q21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T21" s="6" t="n">
-        <v>39956</v>
+        <v>45627</v>
       </c>
       <c r="U21" s="7" t="n">
-        <v>-0.016</v>
+        <v>-0.101</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Mar-25</t>
+          <t>Jun-25</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>31092</v>
+        <v>32423</v>
       </c>
       <c r="C22" s="7" t="n">
-        <v>-0.125</v>
+        <v>-0.058</v>
       </c>
       <c r="D22" s="8" t="n">
-        <v>0.726</v>
+        <v>0.7509999999999999</v>
       </c>
       <c r="E22" s="6" t="n">
-        <v>6011</v>
+        <v>5657</v>
       </c>
       <c r="F22" s="7" t="n">
-        <v>-0.063</v>
+        <v>-0.036</v>
       </c>
       <c r="G22" s="8" t="n">
-        <v>0.14</v>
+        <v>0.131</v>
       </c>
       <c r="H22" s="6" t="n">
-        <v>2297</v>
+        <v>2082</v>
       </c>
       <c r="I22" s="7" t="n">
-        <v>0.6779999999999999</v>
+        <v>1.311</v>
       </c>
       <c r="J22" s="8" t="n">
-        <v>0.05400000000000001</v>
+        <v>0.048</v>
       </c>
       <c r="K22" s="6" t="n">
-        <v>1797</v>
+        <v>1671</v>
       </c>
       <c r="L22" s="7" t="n">
-        <v>0.129</v>
+        <v>0.08500000000000001</v>
       </c>
       <c r="M22" s="8" t="n">
-        <v>0.042</v>
+        <v>0.039</v>
       </c>
       <c r="N22" s="6" t="n">
-        <v>718</v>
+        <v>646</v>
       </c>
       <c r="O22" s="7" t="n">
-        <v>-0.309</v>
+        <v>-0.08900000000000001</v>
       </c>
       <c r="P22" s="8" t="n">
-        <v>0.017</v>
+        <v>0.015</v>
       </c>
       <c r="Q22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S22" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T22" s="6" t="n">
-        <v>42811</v>
+        <v>43184</v>
       </c>
       <c r="U22" s="7" t="n">
-        <v>-0.091</v>
+        <v>-0.044</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Feb-25</t>
+          <t>May-25</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>32523</v>
+        <v>30964</v>
       </c>
       <c r="C23" s="7" t="n">
-        <v>-0.111</v>
+        <v>-0.131</v>
       </c>
       <c r="D23" s="8" t="n">
-        <v>0.7390000000000001</v>
+        <v>0.747</v>
       </c>
       <c r="E23" s="6" t="n">
-        <v>5832</v>
+        <v>5433</v>
       </c>
       <c r="F23" s="7" t="n">
-        <v>-0.113</v>
+        <v>-0.07099999999999999</v>
       </c>
       <c r="G23" s="8" t="n">
-        <v>0.133</v>
+        <v>0.131</v>
       </c>
       <c r="H23" s="6" t="n">
-        <v>2197</v>
+        <v>1927</v>
       </c>
       <c r="I23" s="7" t="n">
-        <v>0.149</v>
+        <v>1.068</v>
       </c>
       <c r="J23" s="8" t="n">
-        <v>0.05</v>
+        <v>0.047</v>
       </c>
       <c r="K23" s="6" t="n">
-        <v>1753</v>
+        <v>1670</v>
       </c>
       <c r="L23" s="7" t="n">
-        <v>0.126</v>
+        <v>0.106</v>
       </c>
       <c r="M23" s="8" t="n">
         <v>0.04</v>
       </c>
       <c r="N23" s="6" t="n">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="O23" s="7" t="n">
-        <v>-0.39</v>
+        <v>-0.209</v>
       </c>
       <c r="P23" s="8" t="n">
-        <v>0.015</v>
+        <v>0.016</v>
       </c>
       <c r="Q23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S23" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T23" s="6" t="n">
-        <v>43980</v>
+        <v>41437</v>
       </c>
       <c r="U23" s="7" t="n">
-        <v>-0.09</v>
+        <v>-0.104</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Jan-25</t>
+          <t>Apr-25</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>36392</v>
+        <v>29489</v>
       </c>
       <c r="C24" s="7" t="n">
-        <v>-0.038</v>
+        <v>-0.045</v>
       </c>
       <c r="D24" s="8" t="n">
-        <v>0.731</v>
+        <v>0.738</v>
       </c>
       <c r="E24" s="6" t="n">
-        <v>6674</v>
+        <v>5489</v>
       </c>
       <c r="F24" s="7" t="n">
-        <v>0.033</v>
+        <v>0.009000000000000001</v>
       </c>
       <c r="G24" s="8" t="n">
-        <v>0.134</v>
+        <v>0.137</v>
       </c>
       <c r="H24" s="6" t="n">
-        <v>2657</v>
+        <v>2000</v>
       </c>
       <c r="I24" s="7" t="n">
-        <v>0.413</v>
+        <v>1.746</v>
       </c>
       <c r="J24" s="8" t="n">
-        <v>0.053</v>
+        <v>0.05</v>
       </c>
       <c r="K24" s="6" t="n">
-        <v>2129</v>
+        <v>1578</v>
       </c>
       <c r="L24" s="7" t="n">
-        <v>0.294</v>
+        <v>0.194</v>
       </c>
       <c r="M24" s="8" t="n">
-        <v>0.043</v>
+        <v>0.039</v>
       </c>
       <c r="N24" s="6" t="n">
-        <v>805</v>
+        <v>662</v>
       </c>
       <c r="O24" s="7" t="n">
-        <v>-0.118</v>
+        <v>-0.08800000000000001</v>
       </c>
       <c r="P24" s="8" t="n">
-        <v>0.016</v>
+        <v>0.017</v>
       </c>
       <c r="Q24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S24" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T24" s="6" t="n">
-        <v>49801</v>
+        <v>39956</v>
       </c>
       <c r="U24" s="7" t="n">
-        <v>0.009000000000000001</v>
+        <v>-0.016</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Dec-24</t>
+          <t>Mar-25</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>26864</v>
+        <v>31092</v>
       </c>
       <c r="C25" s="7" t="n">
-        <v>-0.171</v>
+        <v>-0.125</v>
       </c>
       <c r="D25" s="8" t="n">
-        <v>0.728</v>
+        <v>0.726</v>
       </c>
       <c r="E25" s="6" t="n">
-        <v>5332</v>
+        <v>6011</v>
       </c>
       <c r="F25" s="7" t="n">
-        <v>-0.123</v>
+        <v>-0.063</v>
       </c>
       <c r="G25" s="8" t="n">
-        <v>0.145</v>
+        <v>0.14</v>
       </c>
       <c r="H25" s="6" t="n">
-        <v>1878</v>
+        <v>2297</v>
       </c>
       <c r="I25" s="7" t="n">
-        <v>0.151</v>
+        <v>0.6779999999999999</v>
       </c>
       <c r="J25" s="8" t="n">
-        <v>0.051</v>
+        <v>0.05400000000000001</v>
       </c>
       <c r="K25" s="6" t="n">
-        <v>1489</v>
+        <v>1797</v>
       </c>
       <c r="L25" s="7" t="n">
-        <v>0.017</v>
+        <v>0.129</v>
       </c>
       <c r="M25" s="8" t="n">
-        <v>0.04</v>
+        <v>0.042</v>
       </c>
       <c r="N25" s="6" t="n">
-        <v>639</v>
+        <v>718</v>
       </c>
       <c r="O25" s="7" t="n">
-        <v>-0.454</v>
+        <v>-0.309</v>
       </c>
       <c r="P25" s="8" t="n">
         <v>0.017</v>
       </c>
       <c r="Q25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S25" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T25" s="6" t="n">
-        <v>36879</v>
+        <v>42811</v>
       </c>
       <c r="U25" s="7" t="n">
-        <v>-0.147</v>
+        <v>-0.091</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Nov-24</t>
+          <t>Feb-25</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>36720</v>
+        <v>32523</v>
       </c>
       <c r="C26" s="7" t="n">
-        <v>-0.107</v>
+        <v>-0.111</v>
       </c>
       <c r="D26" s="8" t="n">
-        <v>0.746</v>
+        <v>0.7390000000000001</v>
       </c>
       <c r="E26" s="6" t="n">
-        <v>6781</v>
+        <v>5832</v>
       </c>
       <c r="F26" s="7" t="n">
-        <v>-0.029</v>
+        <v>-0.113</v>
       </c>
       <c r="G26" s="8" t="n">
-        <v>0.138</v>
+        <v>0.133</v>
       </c>
       <c r="H26" s="6" t="n">
-        <v>2134</v>
+        <v>2197</v>
       </c>
       <c r="I26" s="7" t="n">
-        <v>0.32</v>
+        <v>0.149</v>
       </c>
       <c r="J26" s="8" t="n">
-        <v>0.043</v>
+        <v>0.05</v>
       </c>
       <c r="K26" s="6" t="n">
-        <v>1958</v>
+        <v>1753</v>
       </c>
       <c r="L26" s="7" t="n">
-        <v>0.194</v>
+        <v>0.126</v>
       </c>
       <c r="M26" s="8" t="n">
         <v>0.04</v>
       </c>
       <c r="N26" s="6" t="n">
-        <v>779</v>
+        <v>647</v>
       </c>
       <c r="O26" s="7" t="n">
-        <v>-0.518</v>
+        <v>-0.39</v>
       </c>
       <c r="P26" s="8" t="n">
-        <v>0.016</v>
+        <v>0.015</v>
       </c>
       <c r="Q26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S26" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T26" s="6" t="n">
-        <v>49229</v>
+        <v>43980</v>
       </c>
       <c r="U26" s="7" t="n">
-        <v>-0.07400000000000001</v>
+        <v>-0.09</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Oct-24</t>
+          <t>Jan-25</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>45455</v>
+        <v>36392</v>
       </c>
       <c r="C27" s="7" t="n">
-        <v>0.02</v>
+        <v>-0.038</v>
       </c>
       <c r="D27" s="8" t="n">
-        <v>0.758</v>
+        <v>0.731</v>
       </c>
       <c r="E27" s="6" t="n">
-        <v>7481</v>
+        <v>6674</v>
       </c>
       <c r="F27" s="7" t="n">
-        <v>0.004</v>
+        <v>0.033</v>
       </c>
       <c r="G27" s="8" t="n">
-        <v>0.125</v>
+        <v>0.134</v>
       </c>
       <c r="H27" s="6" t="n">
-        <v>2480</v>
+        <v>2657</v>
       </c>
       <c r="I27" s="7" t="n">
-        <v>0.515</v>
+        <v>0.413</v>
       </c>
       <c r="J27" s="8" t="n">
-        <v>0.04099999999999999</v>
+        <v>0.053</v>
       </c>
       <c r="K27" s="6" t="n">
-        <v>2568</v>
+        <v>2129</v>
       </c>
       <c r="L27" s="7" t="n">
-        <v>0.499</v>
+        <v>0.294</v>
       </c>
       <c r="M27" s="8" t="n">
         <v>0.043</v>
       </c>
       <c r="N27" s="6" t="n">
-        <v>844</v>
+        <v>805</v>
       </c>
       <c r="O27" s="7" t="n">
-        <v>-0.65</v>
+        <v>-0.118</v>
       </c>
       <c r="P27" s="8" t="n">
-        <v>0.014</v>
+        <v>0.016</v>
       </c>
       <c r="Q27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S27" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T27" s="6" t="n">
-        <v>59956</v>
+        <v>49801</v>
       </c>
       <c r="U27" s="7" t="n">
-        <v>0.05</v>
+        <v>0.009000000000000001</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Sep-24</t>
+          <t>Dec-24</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>35800</v>
+        <v>26864</v>
       </c>
       <c r="C28" s="7" t="n">
-        <v>-0.119</v>
+        <v>-0.171</v>
       </c>
       <c r="D28" s="8" t="n">
-        <v>0.7559999999999999</v>
+        <v>0.728</v>
       </c>
       <c r="E28" s="6" t="n">
-        <v>6341</v>
+        <v>5332</v>
       </c>
       <c r="F28" s="7" t="n">
-        <v>-0.038</v>
+        <v>-0.123</v>
       </c>
       <c r="G28" s="8" t="n">
-        <v>0.134</v>
+        <v>0.145</v>
       </c>
       <c r="H28" s="6" t="n">
-        <v>2055</v>
+        <v>1878</v>
       </c>
       <c r="I28" s="7" t="n">
-        <v>0.365</v>
+        <v>0.151</v>
       </c>
       <c r="J28" s="8" t="n">
-        <v>0.043</v>
+        <v>0.051</v>
       </c>
       <c r="K28" s="6" t="n">
-        <v>1681</v>
+        <v>1489</v>
       </c>
       <c r="L28" s="7" t="n">
-        <v>0.066</v>
+        <v>0.017</v>
       </c>
       <c r="M28" s="8" t="n">
-        <v>0.035</v>
+        <v>0.04</v>
       </c>
       <c r="N28" s="6" t="n">
-        <v>614</v>
+        <v>639</v>
       </c>
       <c r="O28" s="7" t="n">
-        <v>-0.599</v>
+        <v>-0.454</v>
       </c>
       <c r="P28" s="8" t="n">
-        <v>0.013</v>
+        <v>0.017</v>
       </c>
       <c r="Q28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S28" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T28" s="6" t="n">
-        <v>47361</v>
+        <v>36879</v>
       </c>
       <c r="U28" s="7" t="n">
-        <v>-0.08900000000000001</v>
+        <v>-0.147</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Aug-24</t>
+          <t>Nov-24</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>36646</v>
+        <v>36720</v>
       </c>
       <c r="C29" s="7" t="n">
-        <v>0.003</v>
+        <v>-0.107</v>
       </c>
       <c r="D29" s="8" t="n">
-        <v>0.763</v>
+        <v>0.746</v>
       </c>
       <c r="E29" s="6" t="n">
-        <v>6094</v>
+        <v>6781</v>
       </c>
       <c r="F29" s="7" t="n">
-        <v>-0.1</v>
+        <v>-0.029</v>
       </c>
       <c r="G29" s="8" t="n">
-        <v>0.127</v>
+        <v>0.138</v>
       </c>
       <c r="H29" s="6" t="n">
-        <v>2273</v>
+        <v>2134</v>
       </c>
       <c r="I29" s="7" t="n">
-        <v>0.412</v>
+        <v>0.32</v>
       </c>
       <c r="J29" s="8" t="n">
-        <v>0.047</v>
+        <v>0.043</v>
       </c>
       <c r="K29" s="6" t="n">
-        <v>1575</v>
+        <v>1958</v>
       </c>
       <c r="L29" s="7" t="n">
-        <v>0.446</v>
+        <v>0.194</v>
       </c>
       <c r="M29" s="8" t="n">
-        <v>0.033</v>
+        <v>0.04</v>
       </c>
       <c r="N29" s="6" t="n">
-        <v>611</v>
+        <v>779</v>
       </c>
       <c r="O29" s="7" t="n">
-        <v>-0.852</v>
+        <v>-0.518</v>
       </c>
       <c r="P29" s="8" t="n">
+        <v>0.016</v>
+      </c>
+      <c r="Q29" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="S29" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="T29" s="6" t="n">
+        <v>49229</v>
+      </c>
+      <c r="U29" s="7" t="n">
+        <v>-0.07400000000000001</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="5" t="inlineStr">
+        <is>
+          <t>Oct-24</t>
+        </is>
+      </c>
+      <c r="B30" s="6" t="n">
+        <v>45455</v>
+      </c>
+      <c r="C30" s="7" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="D30" s="8" t="n">
+        <v>0.758</v>
+      </c>
+      <c r="E30" s="6" t="n">
+        <v>7481</v>
+      </c>
+      <c r="F30" s="7" t="n">
+        <v>0.004</v>
+      </c>
+      <c r="G30" s="8" t="n">
+        <v>0.125</v>
+      </c>
+      <c r="H30" s="6" t="n">
+        <v>2480</v>
+      </c>
+      <c r="I30" s="7" t="n">
+        <v>0.515</v>
+      </c>
+      <c r="J30" s="8" t="n">
+        <v>0.04099999999999999</v>
+      </c>
+      <c r="K30" s="6" t="n">
+        <v>2568</v>
+      </c>
+      <c r="L30" s="7" t="n">
+        <v>0.499</v>
+      </c>
+      <c r="M30" s="8" t="n">
+        <v>0.043</v>
+      </c>
+      <c r="N30" s="6" t="n">
+        <v>844</v>
+      </c>
+      <c r="O30" s="7" t="n">
+        <v>-0.65</v>
+      </c>
+      <c r="P30" s="8" t="n">
+        <v>0.014</v>
+      </c>
+      <c r="Q30" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="S30" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="T30" s="6" t="n">
+        <v>59956</v>
+      </c>
+      <c r="U30" s="7" t="n">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="5" t="inlineStr">
+        <is>
+          <t>Sep-24</t>
+        </is>
+      </c>
+      <c r="B31" s="6" t="n">
+        <v>35800</v>
+      </c>
+      <c r="C31" s="7" t="n">
+        <v>-0.119</v>
+      </c>
+      <c r="D31" s="8" t="n">
+        <v>0.7559999999999999</v>
+      </c>
+      <c r="E31" s="6" t="n">
+        <v>6341</v>
+      </c>
+      <c r="F31" s="7" t="n">
+        <v>-0.038</v>
+      </c>
+      <c r="G31" s="8" t="n">
+        <v>0.134</v>
+      </c>
+      <c r="H31" s="6" t="n">
+        <v>2055</v>
+      </c>
+      <c r="I31" s="7" t="n">
+        <v>0.365</v>
+      </c>
+      <c r="J31" s="8" t="n">
+        <v>0.043</v>
+      </c>
+      <c r="K31" s="6" t="n">
+        <v>1681</v>
+      </c>
+      <c r="L31" s="7" t="n">
+        <v>0.066</v>
+      </c>
+      <c r="M31" s="8" t="n">
+        <v>0.035</v>
+      </c>
+      <c r="N31" s="6" t="n">
+        <v>614</v>
+      </c>
+      <c r="O31" s="7" t="n">
+        <v>-0.599</v>
+      </c>
+      <c r="P31" s="8" t="n">
         <v>0.013</v>
       </c>
-      <c r="Q29" s="6" t="n">
-[...9 lines deleted...]
-        <v>-0.061</v>
+      <c r="Q31" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="S31" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="T31" s="6" t="n">
+        <v>47361</v>
+      </c>
+      <c r="U31" s="7" t="n">
+        <v>-0.08900000000000001</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>