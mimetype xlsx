--- v1 (2026-09-20)
+++ v2 (2026-11-05)
@@ -456,92 +456,92 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U31"/>
+  <dimension ref="A1:U33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="12" customWidth="1" min="16" max="16"/>
     <col width="12" customWidth="1" min="17" max="17"/>
     <col width="12" customWidth="1" min="18" max="18"/>
     <col width="12" customWidth="1" min="19" max="19"/>
     <col width="12" customWidth="1" min="20" max="20"/>
     <col width="12" customWidth="1" min="21" max="21"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Indian Stock Alerts — indianstockalerts.com</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>ICE 3W (L5) — Monthly Vahan Registration Data | Generated: 20 Sep 2026</t>
+          <t>ICE 3W (L5) — Monthly Vahan Registration Data | Generated: 05 Nov 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Source: Vahan (MoRTH). Registrations ≠ dispatches. For personal use only — redistribution prohibited.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>Bajaj Vol</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>Bajaj YoY%</t>
         </is>
@@ -618,1685 +618,1813 @@
       </c>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>Force YoY%</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>Force MS%</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Industry Vol</t>
         </is>
       </c>
       <c r="U5" s="4" t="inlineStr">
         <is>
           <t>Industry YoY%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>Sep-26(P)*</t>
+          <t>Nov-26(P)*</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>27493</v>
+        <v>27547</v>
       </c>
       <c r="C6" s="7" t="n">
-        <v>-0.245</v>
+        <v>-0.278</v>
       </c>
       <c r="D6" s="8" t="n">
-        <v>0.667</v>
+        <v>0.6629999999999999</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>7166</v>
+        <v>7200</v>
       </c>
       <c r="F6" s="7" t="n">
-        <v>0.402</v>
+        <v>-0.12</v>
       </c>
       <c r="G6" s="8" t="n">
-        <v>0.174</v>
+        <v>0.173</v>
       </c>
       <c r="H6" s="6" t="n">
-        <v>2672</v>
+        <v>2445</v>
       </c>
       <c r="I6" s="7" t="n">
-        <v>0.181</v>
+        <v>-0.044</v>
       </c>
       <c r="J6" s="8" t="n">
-        <v>0.065</v>
+        <v>0.059</v>
       </c>
       <c r="K6" s="6" t="n">
-        <v>2335</v>
+        <v>2640</v>
       </c>
       <c r="L6" s="7" t="n">
-        <v>0.226</v>
+        <v>-0.029</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0.057</v>
+        <v>0.064</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>542</v>
+        <v>652</v>
       </c>
       <c r="O6" s="7" t="n">
-        <v>-0.025</v>
+        <v>-0.237</v>
       </c>
       <c r="P6" s="8" t="n">
-        <v>0.013</v>
+        <v>0.016</v>
       </c>
       <c r="Q6" s="6" t="n"/>
       <c r="T6" s="6" t="n">
-        <v>41242</v>
+        <v>41565</v>
       </c>
       <c r="U6" s="7" t="n">
-        <v>-0.122</v>
+        <v>-0.222</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>Sep-26</t>
+          <t>Nov-26</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>17412</v>
+        <v>3673</v>
       </c>
       <c r="D7" s="8" t="n">
-        <v>0.667</v>
+        <v>0.6629999999999999</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>4539</v>
+        <v>960</v>
       </c>
       <c r="G7" s="8" t="n">
-        <v>0.174</v>
+        <v>0.173</v>
       </c>
       <c r="H7" s="6" t="n">
-        <v>1692</v>
+        <v>326</v>
       </c>
       <c r="J7" s="8" t="n">
-        <v>0.065</v>
+        <v>0.059</v>
       </c>
       <c r="K7" s="6" t="n">
-        <v>1479</v>
+        <v>352</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0.057</v>
+        <v>0.064</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>343</v>
+        <v>87</v>
       </c>
       <c r="P7" s="8" t="n">
-        <v>0.013</v>
+        <v>0.016</v>
       </c>
       <c r="Q7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T7" s="6" t="n">
-        <v>26120</v>
+        <v>5542</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Aug-26</t>
+          <t>Oct-26</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>30708</v>
+        <v>36034</v>
       </c>
       <c r="C8" s="7" t="n">
-        <v>-0.178</v>
+        <v>-0.252</v>
       </c>
       <c r="D8" s="8" t="n">
-        <v>0.6859999999999999</v>
+        <v>0.6829999999999999</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>7226</v>
+        <v>8338</v>
       </c>
       <c r="F8" s="7" t="n">
-        <v>0.229</v>
+        <v>-0.07099999999999999</v>
       </c>
       <c r="G8" s="8" t="n">
-        <v>0.161</v>
+        <v>0.158</v>
       </c>
       <c r="H8" s="6" t="n">
-        <v>2791</v>
+        <v>3491</v>
       </c>
       <c r="I8" s="7" t="n">
-        <v>0.119</v>
+        <v>0.216</v>
       </c>
       <c r="J8" s="8" t="n">
-        <v>0.062</v>
+        <v>0.066</v>
       </c>
       <c r="K8" s="6" t="n">
-        <v>2322</v>
+        <v>2900</v>
       </c>
       <c r="L8" s="7" t="n">
-        <v>0.335</v>
+        <v>-0.005</v>
       </c>
       <c r="M8" s="8" t="n">
-        <v>0.052</v>
+        <v>0.055</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>566</v>
+        <v>763</v>
       </c>
       <c r="O8" s="7" t="n">
-        <v>-0.039</v>
+        <v>-0.186</v>
       </c>
       <c r="P8" s="8" t="n">
-        <v>0.013</v>
+        <v>0.014</v>
       </c>
       <c r="Q8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T8" s="6" t="n">
-        <v>44757</v>
+        <v>52765</v>
       </c>
       <c r="U8" s="7" t="n">
-        <v>-0.08199999999999999</v>
+        <v>-0.188</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>Jul-26</t>
+          <t>Sep-26</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>34151</v>
+        <v>33100</v>
       </c>
       <c r="C9" s="7" t="n">
-        <v>0.004</v>
+        <v>-0.092</v>
       </c>
       <c r="D9" s="8" t="n">
-        <v>0.6829999999999999</v>
+        <v>0.6840000000000001</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>8551</v>
+        <v>7906</v>
       </c>
       <c r="F9" s="7" t="n">
-        <v>0.421</v>
+        <v>0.547</v>
       </c>
       <c r="G9" s="8" t="n">
-        <v>0.171</v>
+        <v>0.163</v>
       </c>
       <c r="H9" s="6" t="n">
-        <v>2942</v>
+        <v>3151</v>
       </c>
       <c r="I9" s="7" t="n">
-        <v>0.366</v>
+        <v>0.392</v>
       </c>
       <c r="J9" s="8" t="n">
-        <v>0.059</v>
+        <v>0.065</v>
       </c>
       <c r="K9" s="6" t="n">
-        <v>2558</v>
+        <v>2420</v>
       </c>
       <c r="L9" s="7" t="n">
-        <v>0.309</v>
+        <v>0.27</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>0.051</v>
+        <v>0.05</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>636</v>
+        <v>529</v>
       </c>
       <c r="O9" s="7" t="n">
-        <v>-0.147</v>
+        <v>-0.049</v>
       </c>
       <c r="P9" s="8" t="n">
-        <v>0.013</v>
+        <v>0.011</v>
       </c>
       <c r="Q9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T9" s="6" t="n">
-        <v>50032</v>
+        <v>48357</v>
       </c>
       <c r="U9" s="7" t="n">
-        <v>0.09699999999999999</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Jun-26</t>
+          <t>Aug-26</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>32332</v>
+        <v>31421</v>
       </c>
       <c r="C10" s="7" t="n">
-        <v>-0.003</v>
+        <v>-0.158</v>
       </c>
       <c r="D10" s="8" t="n">
-        <v>0.6929999999999999</v>
+        <v>0.6879999999999999</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>7775</v>
+        <v>7319</v>
       </c>
       <c r="F10" s="7" t="n">
-        <v>0.374</v>
+        <v>0.245</v>
       </c>
       <c r="G10" s="8" t="n">
-        <v>0.167</v>
+        <v>0.16</v>
       </c>
       <c r="H10" s="6" t="n">
-        <v>2677</v>
+        <v>2817</v>
       </c>
       <c r="I10" s="7" t="n">
-        <v>0.286</v>
+        <v>0.129</v>
       </c>
       <c r="J10" s="8" t="n">
-        <v>0.057</v>
+        <v>0.062</v>
       </c>
       <c r="K10" s="6" t="n">
-        <v>2268</v>
+        <v>2323</v>
       </c>
       <c r="L10" s="7" t="n">
-        <v>0.357</v>
+        <v>0.336</v>
       </c>
       <c r="M10" s="8" t="n">
-        <v>0.049</v>
+        <v>0.051</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>613</v>
+        <v>570</v>
       </c>
       <c r="O10" s="7" t="n">
-        <v>-0.051</v>
+        <v>-0.032</v>
       </c>
       <c r="P10" s="8" t="n">
-        <v>0.013</v>
+        <v>0.012</v>
       </c>
       <c r="Q10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T10" s="6" t="n">
-        <v>46668</v>
+        <v>45688</v>
       </c>
       <c r="U10" s="7" t="n">
-        <v>0.081</v>
+        <v>-0.063</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>May-26</t>
+          <t>Jul-26</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>29364</v>
+        <v>34151</v>
       </c>
       <c r="C11" s="7" t="n">
-        <v>-0.052</v>
+        <v>0.004</v>
       </c>
       <c r="D11" s="8" t="n">
-        <v>0.695</v>
+        <v>0.6829999999999999</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>6823</v>
+        <v>8551</v>
       </c>
       <c r="F11" s="7" t="n">
-        <v>0.256</v>
+        <v>0.421</v>
       </c>
       <c r="G11" s="8" t="n">
-        <v>0.162</v>
+        <v>0.171</v>
       </c>
       <c r="H11" s="6" t="n">
-        <v>2396</v>
+        <v>2942</v>
       </c>
       <c r="I11" s="7" t="n">
-        <v>0.243</v>
+        <v>0.366</v>
       </c>
       <c r="J11" s="8" t="n">
-        <v>0.057</v>
+        <v>0.059</v>
       </c>
       <c r="K11" s="6" t="n">
-        <v>2134</v>
+        <v>2558</v>
       </c>
       <c r="L11" s="7" t="n">
-        <v>0.278</v>
+        <v>0.309</v>
       </c>
       <c r="M11" s="8" t="n">
         <v>0.051</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>627</v>
+        <v>636</v>
       </c>
       <c r="O11" s="7" t="n">
-        <v>-0.025</v>
+        <v>-0.147</v>
       </c>
       <c r="P11" s="8" t="n">
-        <v>0.015</v>
+        <v>0.013</v>
       </c>
       <c r="Q11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T11" s="6" t="n">
-        <v>42224</v>
+        <v>50032</v>
       </c>
       <c r="U11" s="7" t="n">
-        <v>0.019</v>
+        <v>0.09699999999999999</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Apr-26</t>
+          <t>Jun-26</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>31902</v>
+        <v>32332</v>
       </c>
       <c r="C12" s="7" t="n">
-        <v>0.08199999999999999</v>
+        <v>-0.003</v>
       </c>
       <c r="D12" s="8" t="n">
-        <v>0.711</v>
+        <v>0.6929999999999999</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>7247</v>
+        <v>7775</v>
       </c>
       <c r="F12" s="7" t="n">
-        <v>0.32</v>
+        <v>0.374</v>
       </c>
       <c r="G12" s="8" t="n">
-        <v>0.161</v>
+        <v>0.167</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>2389</v>
+        <v>2677</v>
       </c>
       <c r="I12" s="7" t="n">
-        <v>0.194</v>
+        <v>0.286</v>
       </c>
       <c r="J12" s="8" t="n">
-        <v>0.053</v>
+        <v>0.057</v>
       </c>
       <c r="K12" s="6" t="n">
-        <v>1954</v>
+        <v>2268</v>
       </c>
       <c r="L12" s="7" t="n">
-        <v>0.238</v>
+        <v>0.357</v>
       </c>
       <c r="M12" s="8" t="n">
-        <v>0.044</v>
+        <v>0.049</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>572</v>
+        <v>613</v>
       </c>
       <c r="O12" s="7" t="n">
-        <v>-0.136</v>
+        <v>-0.051</v>
       </c>
       <c r="P12" s="8" t="n">
         <v>0.013</v>
       </c>
       <c r="Q12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T12" s="6" t="n">
-        <v>44893</v>
+        <v>46668</v>
       </c>
       <c r="U12" s="7" t="n">
-        <v>0.124</v>
+        <v>0.081</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Mar-26</t>
+          <t>May-26</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>34457</v>
+        <v>29364</v>
       </c>
       <c r="C13" s="7" t="n">
-        <v>0.108</v>
+        <v>-0.052</v>
       </c>
       <c r="D13" s="8" t="n">
-        <v>0.703</v>
+        <v>0.695</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>7854</v>
+        <v>6823</v>
       </c>
       <c r="F13" s="7" t="n">
-        <v>0.307</v>
+        <v>0.256</v>
       </c>
       <c r="G13" s="8" t="n">
-        <v>0.16</v>
+        <v>0.162</v>
       </c>
       <c r="H13" s="6" t="n">
-        <v>2724</v>
+        <v>2396</v>
       </c>
       <c r="I13" s="7" t="n">
-        <v>0.186</v>
+        <v>0.243</v>
       </c>
       <c r="J13" s="8" t="n">
-        <v>0.05599999999999999</v>
+        <v>0.057</v>
       </c>
       <c r="K13" s="6" t="n">
-        <v>2308</v>
+        <v>2134</v>
       </c>
       <c r="L13" s="7" t="n">
-        <v>0.284</v>
+        <v>0.278</v>
       </c>
       <c r="M13" s="8" t="n">
-        <v>0.047</v>
+        <v>0.051</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>645</v>
+        <v>627</v>
       </c>
       <c r="O13" s="7" t="n">
-        <v>-0.102</v>
+        <v>-0.025</v>
       </c>
       <c r="P13" s="8" t="n">
-        <v>0.013</v>
+        <v>0.015</v>
       </c>
       <c r="Q13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T13" s="6" t="n">
-        <v>49003</v>
+        <v>42224</v>
       </c>
       <c r="U13" s="7" t="n">
-        <v>0.145</v>
+        <v>0.019</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Feb-26</t>
+          <t>Apr-26</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>38345</v>
+        <v>31902</v>
       </c>
       <c r="C14" s="7" t="n">
-        <v>0.179</v>
+        <v>0.08199999999999999</v>
       </c>
       <c r="D14" s="8" t="n">
-        <v>0.7120000000000001</v>
+        <v>0.711</v>
       </c>
       <c r="E14" s="6" t="n">
-        <v>8276</v>
+        <v>7247</v>
       </c>
       <c r="F14" s="7" t="n">
-        <v>0.419</v>
+        <v>0.32</v>
       </c>
       <c r="G14" s="8" t="n">
-        <v>0.154</v>
+        <v>0.161</v>
       </c>
       <c r="H14" s="6" t="n">
-        <v>2885</v>
+        <v>2389</v>
       </c>
       <c r="I14" s="7" t="n">
-        <v>0.313</v>
+        <v>0.194</v>
       </c>
       <c r="J14" s="8" t="n">
-        <v>0.05400000000000001</v>
+        <v>0.053</v>
       </c>
       <c r="K14" s="6" t="n">
-        <v>2512</v>
+        <v>1954</v>
       </c>
       <c r="L14" s="7" t="n">
-        <v>0.433</v>
+        <v>0.238</v>
       </c>
       <c r="M14" s="8" t="n">
-        <v>0.047</v>
+        <v>0.044</v>
       </c>
       <c r="N14" s="6" t="n">
-        <v>761</v>
+        <v>572</v>
       </c>
       <c r="O14" s="7" t="n">
-        <v>0.176</v>
+        <v>-0.136</v>
       </c>
       <c r="P14" s="8" t="n">
-        <v>0.014</v>
+        <v>0.013</v>
       </c>
       <c r="Q14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T14" s="6" t="n">
-        <v>53824</v>
+        <v>44893</v>
       </c>
       <c r="U14" s="7" t="n">
-        <v>0.224</v>
+        <v>0.124</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Jan-26</t>
+          <t>Mar-26</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>38913</v>
+        <v>34457</v>
       </c>
       <c r="C15" s="7" t="n">
-        <v>0.06900000000000001</v>
+        <v>0.108</v>
       </c>
       <c r="D15" s="8" t="n">
-        <v>0.716</v>
+        <v>0.703</v>
       </c>
       <c r="E15" s="6" t="n">
-        <v>7989</v>
+        <v>7854</v>
       </c>
       <c r="F15" s="7" t="n">
-        <v>0.197</v>
+        <v>0.307</v>
       </c>
       <c r="G15" s="8" t="n">
-        <v>0.147</v>
+        <v>0.16</v>
       </c>
       <c r="H15" s="6" t="n">
-        <v>2972</v>
+        <v>2724</v>
       </c>
       <c r="I15" s="7" t="n">
-        <v>0.119</v>
+        <v>0.186</v>
       </c>
       <c r="J15" s="8" t="n">
-        <v>0.055</v>
+        <v>0.05599999999999999</v>
       </c>
       <c r="K15" s="6" t="n">
-        <v>2598</v>
+        <v>2308</v>
       </c>
       <c r="L15" s="7" t="n">
-        <v>0.22</v>
+        <v>0.284</v>
       </c>
       <c r="M15" s="8" t="n">
-        <v>0.048</v>
+        <v>0.047</v>
       </c>
       <c r="N15" s="6" t="n">
-        <v>750</v>
+        <v>645</v>
       </c>
       <c r="O15" s="7" t="n">
-        <v>-0.068</v>
+        <v>-0.102</v>
       </c>
       <c r="P15" s="8" t="n">
-        <v>0.014</v>
+        <v>0.013</v>
       </c>
       <c r="Q15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T15" s="6" t="n">
-        <v>54327</v>
+        <v>49003</v>
       </c>
       <c r="U15" s="7" t="n">
-        <v>0.091</v>
+        <v>0.145</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Dec-25</t>
+          <t>Feb-26</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>29326</v>
+        <v>38345</v>
       </c>
       <c r="C16" s="7" t="n">
-        <v>0.092</v>
+        <v>0.179</v>
       </c>
       <c r="D16" s="8" t="n">
-        <v>0.7070000000000001</v>
+        <v>0.7120000000000001</v>
       </c>
       <c r="E16" s="6" t="n">
-        <v>6477</v>
+        <v>8276</v>
       </c>
       <c r="F16" s="7" t="n">
-        <v>0.215</v>
+        <v>0.419</v>
       </c>
       <c r="G16" s="8" t="n">
-        <v>0.156</v>
+        <v>0.154</v>
       </c>
       <c r="H16" s="6" t="n">
-        <v>2284</v>
+        <v>2885</v>
       </c>
       <c r="I16" s="7" t="n">
-        <v>0.216</v>
+        <v>0.313</v>
       </c>
       <c r="J16" s="8" t="n">
-        <v>0.055</v>
+        <v>0.05400000000000001</v>
       </c>
       <c r="K16" s="6" t="n">
-        <v>2054</v>
+        <v>2512</v>
       </c>
       <c r="L16" s="7" t="n">
-        <v>0.379</v>
+        <v>0.433</v>
       </c>
       <c r="M16" s="8" t="n">
-        <v>0.05</v>
+        <v>0.047</v>
       </c>
       <c r="N16" s="6" t="n">
-        <v>586</v>
+        <v>761</v>
       </c>
       <c r="O16" s="7" t="n">
-        <v>-0.083</v>
+        <v>0.176</v>
       </c>
       <c r="P16" s="8" t="n">
         <v>0.014</v>
       </c>
       <c r="Q16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T16" s="6" t="n">
-        <v>41475</v>
+        <v>53824</v>
       </c>
       <c r="U16" s="7" t="n">
-        <v>0.125</v>
+        <v>0.224</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Nov-25</t>
+          <t>Jan-26</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>38173</v>
+        <v>38913</v>
       </c>
       <c r="C17" s="7" t="n">
-        <v>0.04</v>
+        <v>0.06900000000000001</v>
       </c>
       <c r="D17" s="8" t="n">
-        <v>0.715</v>
+        <v>0.716</v>
       </c>
       <c r="E17" s="6" t="n">
-        <v>8181</v>
+        <v>7989</v>
       </c>
       <c r="F17" s="7" t="n">
-        <v>0.206</v>
+        <v>0.197</v>
       </c>
       <c r="G17" s="8" t="n">
-        <v>0.153</v>
+        <v>0.147</v>
       </c>
       <c r="H17" s="6" t="n">
-        <v>2557</v>
+        <v>2972</v>
       </c>
       <c r="I17" s="7" t="n">
-        <v>0.198</v>
+        <v>0.119</v>
       </c>
       <c r="J17" s="8" t="n">
+        <v>0.055</v>
+      </c>
+      <c r="K17" s="6" t="n">
+        <v>2598</v>
+      </c>
+      <c r="L17" s="7" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="M17" s="8" t="n">
         <v>0.048</v>
       </c>
-      <c r="K17" s="6" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="N17" s="6" t="n">
-        <v>855</v>
+        <v>750</v>
       </c>
       <c r="O17" s="7" t="n">
-        <v>0.098</v>
+        <v>-0.068</v>
       </c>
       <c r="P17" s="8" t="n">
-        <v>0.016</v>
+        <v>0.014</v>
       </c>
       <c r="Q17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T17" s="6" t="n">
-        <v>53418</v>
+        <v>54327</v>
       </c>
       <c r="U17" s="7" t="n">
-        <v>0.08500000000000001</v>
+        <v>0.091</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Oct-25</t>
+          <t>Dec-25</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>48182</v>
+        <v>29326</v>
       </c>
       <c r="C18" s="7" t="n">
-        <v>0.06</v>
+        <v>0.092</v>
       </c>
       <c r="D18" s="8" t="n">
-        <v>0.742</v>
+        <v>0.7070000000000001</v>
       </c>
       <c r="E18" s="6" t="n">
-        <v>8975</v>
+        <v>6477</v>
       </c>
       <c r="F18" s="7" t="n">
-        <v>0.2</v>
+        <v>0.215</v>
       </c>
       <c r="G18" s="8" t="n">
-        <v>0.138</v>
+        <v>0.156</v>
       </c>
       <c r="H18" s="6" t="n">
-        <v>2870</v>
+        <v>2284</v>
       </c>
       <c r="I18" s="7" t="n">
-        <v>0.157</v>
+        <v>0.216</v>
       </c>
       <c r="J18" s="8" t="n">
-        <v>0.044</v>
+        <v>0.055</v>
       </c>
       <c r="K18" s="6" t="n">
-        <v>2916</v>
+        <v>2054</v>
       </c>
       <c r="L18" s="7" t="n">
-        <v>0.136</v>
+        <v>0.379</v>
       </c>
       <c r="M18" s="8" t="n">
-        <v>0.045</v>
+        <v>0.05</v>
       </c>
       <c r="N18" s="6" t="n">
-        <v>937</v>
+        <v>586</v>
       </c>
       <c r="O18" s="7" t="n">
-        <v>0.11</v>
+        <v>-0.083</v>
       </c>
       <c r="P18" s="8" t="n">
         <v>0.014</v>
       </c>
       <c r="Q18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T18" s="6" t="n">
-        <v>64966</v>
+        <v>41475</v>
       </c>
       <c r="U18" s="7" t="n">
-        <v>0.08400000000000001</v>
+        <v>0.125</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>Sep-25</t>
+          <t>Nov-25</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>36436</v>
+        <v>38173</v>
       </c>
       <c r="C19" s="7" t="n">
-        <v>0.018</v>
+        <v>0.04</v>
       </c>
       <c r="D19" s="8" t="n">
-        <v>0.7759999999999999</v>
+        <v>0.715</v>
       </c>
       <c r="E19" s="6" t="n">
-        <v>5110</v>
+        <v>8181</v>
       </c>
       <c r="F19" s="7" t="n">
-        <v>-0.194</v>
+        <v>0.206</v>
       </c>
       <c r="G19" s="8" t="n">
-        <v>0.109</v>
+        <v>0.153</v>
       </c>
       <c r="H19" s="6" t="n">
-        <v>2263</v>
+        <v>2557</v>
       </c>
       <c r="I19" s="7" t="n">
-        <v>0.101</v>
+        <v>0.198</v>
       </c>
       <c r="J19" s="8" t="n">
         <v>0.048</v>
       </c>
       <c r="K19" s="6" t="n">
-        <v>1905</v>
+        <v>2719</v>
       </c>
       <c r="L19" s="7" t="n">
-        <v>0.133</v>
+        <v>0.389</v>
       </c>
       <c r="M19" s="8" t="n">
-        <v>0.04099999999999999</v>
+        <v>0.051</v>
       </c>
       <c r="N19" s="6" t="n">
-        <v>556</v>
+        <v>855</v>
       </c>
       <c r="O19" s="7" t="n">
-        <v>-0.094</v>
+        <v>0.098</v>
       </c>
       <c r="P19" s="8" t="n">
-        <v>0.012</v>
+        <v>0.016</v>
       </c>
       <c r="Q19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T19" s="6" t="n">
-        <v>46954</v>
+        <v>53418</v>
       </c>
       <c r="U19" s="7" t="n">
-        <v>-0.009000000000000001</v>
+        <v>0.08500000000000001</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Aug-25</t>
+          <t>Oct-25</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>37336</v>
+        <v>48182</v>
       </c>
       <c r="C20" s="7" t="n">
-        <v>0.019</v>
+        <v>0.06</v>
       </c>
       <c r="D20" s="8" t="n">
-        <v>0.7659999999999999</v>
+        <v>0.742</v>
       </c>
       <c r="E20" s="6" t="n">
-        <v>5880</v>
+        <v>8975</v>
       </c>
       <c r="F20" s="7" t="n">
-        <v>-0.035</v>
+        <v>0.2</v>
       </c>
       <c r="G20" s="8" t="n">
-        <v>0.121</v>
+        <v>0.138</v>
       </c>
       <c r="H20" s="6" t="n">
-        <v>2495</v>
+        <v>2870</v>
       </c>
       <c r="I20" s="7" t="n">
-        <v>3.054</v>
+        <v>0.157</v>
       </c>
       <c r="J20" s="8" t="n">
-        <v>0.051</v>
+        <v>0.044</v>
       </c>
       <c r="K20" s="6" t="n">
-        <v>1739</v>
+        <v>2916</v>
       </c>
       <c r="L20" s="7" t="n">
-        <v>0.104</v>
+        <v>0.136</v>
       </c>
       <c r="M20" s="8" t="n">
-        <v>0.036</v>
+        <v>0.045</v>
       </c>
       <c r="N20" s="6" t="n">
-        <v>589</v>
+        <v>937</v>
       </c>
       <c r="O20" s="7" t="n">
-        <v>-0.035</v>
+        <v>0.11</v>
       </c>
       <c r="P20" s="8" t="n">
-        <v>0.012</v>
+        <v>0.014</v>
       </c>
       <c r="Q20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T20" s="6" t="n">
-        <v>48743</v>
+        <v>64966</v>
       </c>
       <c r="U20" s="7" t="n">
-        <v>0.014</v>
+        <v>0.08400000000000001</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>Jul-25</t>
+          <t>Sep-25</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>34005</v>
+        <v>36436</v>
       </c>
       <c r="C21" s="7" t="n">
-        <v>-0.117</v>
+        <v>0.018</v>
       </c>
       <c r="D21" s="8" t="n">
-        <v>0.745</v>
+        <v>0.7759999999999999</v>
       </c>
       <c r="E21" s="6" t="n">
-        <v>6016</v>
+        <v>5110</v>
       </c>
       <c r="F21" s="7" t="n">
-        <v>-0.115</v>
+        <v>-0.194</v>
       </c>
       <c r="G21" s="8" t="n">
-        <v>0.132</v>
+        <v>0.109</v>
       </c>
       <c r="H21" s="6" t="n">
-        <v>2153</v>
+        <v>2263</v>
       </c>
       <c r="I21" s="7" t="n">
-        <v>2.505</v>
+        <v>0.101</v>
       </c>
       <c r="J21" s="8" t="n">
-        <v>0.047</v>
+        <v>0.048</v>
       </c>
       <c r="K21" s="6" t="n">
-        <v>1954</v>
+        <v>1905</v>
       </c>
       <c r="L21" s="7" t="n">
-        <v>0.09699999999999999</v>
+        <v>0.133</v>
       </c>
       <c r="M21" s="8" t="n">
-        <v>0.043</v>
+        <v>0.04099999999999999</v>
       </c>
       <c r="N21" s="6" t="n">
-        <v>746</v>
+        <v>556</v>
       </c>
       <c r="O21" s="7" t="n">
-        <v>-0.003</v>
+        <v>-0.094</v>
       </c>
       <c r="P21" s="8" t="n">
-        <v>0.016</v>
+        <v>0.012</v>
       </c>
       <c r="Q21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T21" s="6" t="n">
-        <v>45627</v>
+        <v>46954</v>
       </c>
       <c r="U21" s="7" t="n">
-        <v>-0.101</v>
+        <v>-0.009000000000000001</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Jun-25</t>
+          <t>Aug-25</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>32423</v>
+        <v>37336</v>
       </c>
       <c r="C22" s="7" t="n">
-        <v>-0.058</v>
+        <v>0.019</v>
       </c>
       <c r="D22" s="8" t="n">
-        <v>0.7509999999999999</v>
+        <v>0.7659999999999999</v>
       </c>
       <c r="E22" s="6" t="n">
-        <v>5657</v>
+        <v>5880</v>
       </c>
       <c r="F22" s="7" t="n">
-        <v>-0.036</v>
+        <v>-0.035</v>
       </c>
       <c r="G22" s="8" t="n">
-        <v>0.131</v>
+        <v>0.121</v>
       </c>
       <c r="H22" s="6" t="n">
-        <v>2082</v>
+        <v>2495</v>
       </c>
       <c r="I22" s="7" t="n">
-        <v>1.311</v>
+        <v>3.054</v>
       </c>
       <c r="J22" s="8" t="n">
-        <v>0.048</v>
+        <v>0.051</v>
       </c>
       <c r="K22" s="6" t="n">
-        <v>1671</v>
+        <v>1739</v>
       </c>
       <c r="L22" s="7" t="n">
-        <v>0.08500000000000001</v>
+        <v>0.104</v>
       </c>
       <c r="M22" s="8" t="n">
-        <v>0.039</v>
+        <v>0.036</v>
       </c>
       <c r="N22" s="6" t="n">
-        <v>646</v>
+        <v>589</v>
       </c>
       <c r="O22" s="7" t="n">
-        <v>-0.08900000000000001</v>
+        <v>-0.035</v>
       </c>
       <c r="P22" s="8" t="n">
-        <v>0.015</v>
+        <v>0.012</v>
       </c>
       <c r="Q22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S22" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T22" s="6" t="n">
-        <v>43184</v>
+        <v>48743</v>
       </c>
       <c r="U22" s="7" t="n">
-        <v>-0.044</v>
+        <v>0.014</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>May-25</t>
+          <t>Jul-25</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>30964</v>
+        <v>34005</v>
       </c>
       <c r="C23" s="7" t="n">
-        <v>-0.131</v>
+        <v>-0.117</v>
       </c>
       <c r="D23" s="8" t="n">
-        <v>0.747</v>
+        <v>0.745</v>
       </c>
       <c r="E23" s="6" t="n">
-        <v>5433</v>
+        <v>6016</v>
       </c>
       <c r="F23" s="7" t="n">
-        <v>-0.07099999999999999</v>
+        <v>-0.115</v>
       </c>
       <c r="G23" s="8" t="n">
-        <v>0.131</v>
+        <v>0.132</v>
       </c>
       <c r="H23" s="6" t="n">
-        <v>1927</v>
+        <v>2153</v>
       </c>
       <c r="I23" s="7" t="n">
-        <v>1.068</v>
+        <v>2.505</v>
       </c>
       <c r="J23" s="8" t="n">
         <v>0.047</v>
       </c>
       <c r="K23" s="6" t="n">
-        <v>1670</v>
+        <v>1954</v>
       </c>
       <c r="L23" s="7" t="n">
-        <v>0.106</v>
+        <v>0.09699999999999999</v>
       </c>
       <c r="M23" s="8" t="n">
-        <v>0.04</v>
+        <v>0.043</v>
       </c>
       <c r="N23" s="6" t="n">
-        <v>643</v>
+        <v>746</v>
       </c>
       <c r="O23" s="7" t="n">
-        <v>-0.209</v>
+        <v>-0.003</v>
       </c>
       <c r="P23" s="8" t="n">
         <v>0.016</v>
       </c>
       <c r="Q23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S23" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T23" s="6" t="n">
-        <v>41437</v>
+        <v>45627</v>
       </c>
       <c r="U23" s="7" t="n">
-        <v>-0.104</v>
+        <v>-0.101</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Apr-25</t>
+          <t>Jun-25</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>29489</v>
+        <v>32423</v>
       </c>
       <c r="C24" s="7" t="n">
-        <v>-0.045</v>
+        <v>-0.058</v>
       </c>
       <c r="D24" s="8" t="n">
-        <v>0.738</v>
+        <v>0.7509999999999999</v>
       </c>
       <c r="E24" s="6" t="n">
-        <v>5489</v>
+        <v>5657</v>
       </c>
       <c r="F24" s="7" t="n">
-        <v>0.009000000000000001</v>
+        <v>-0.036</v>
       </c>
       <c r="G24" s="8" t="n">
-        <v>0.137</v>
+        <v>0.131</v>
       </c>
       <c r="H24" s="6" t="n">
-        <v>2000</v>
+        <v>2082</v>
       </c>
       <c r="I24" s="7" t="n">
-        <v>1.746</v>
+        <v>1.311</v>
       </c>
       <c r="J24" s="8" t="n">
-        <v>0.05</v>
+        <v>0.048</v>
       </c>
       <c r="K24" s="6" t="n">
-        <v>1578</v>
+        <v>1671</v>
       </c>
       <c r="L24" s="7" t="n">
-        <v>0.194</v>
+        <v>0.08500000000000001</v>
       </c>
       <c r="M24" s="8" t="n">
         <v>0.039</v>
       </c>
       <c r="N24" s="6" t="n">
-        <v>662</v>
+        <v>646</v>
       </c>
       <c r="O24" s="7" t="n">
-        <v>-0.08800000000000001</v>
+        <v>-0.08900000000000001</v>
       </c>
       <c r="P24" s="8" t="n">
-        <v>0.017</v>
+        <v>0.015</v>
       </c>
       <c r="Q24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S24" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T24" s="6" t="n">
-        <v>39956</v>
+        <v>43184</v>
       </c>
       <c r="U24" s="7" t="n">
-        <v>-0.016</v>
+        <v>-0.044</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Mar-25</t>
+          <t>May-25</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>31092</v>
+        <v>30964</v>
       </c>
       <c r="C25" s="7" t="n">
-        <v>-0.125</v>
+        <v>-0.131</v>
       </c>
       <c r="D25" s="8" t="n">
-        <v>0.726</v>
+        <v>0.747</v>
       </c>
       <c r="E25" s="6" t="n">
-        <v>6011</v>
+        <v>5433</v>
       </c>
       <c r="F25" s="7" t="n">
-        <v>-0.063</v>
+        <v>-0.07099999999999999</v>
       </c>
       <c r="G25" s="8" t="n">
-        <v>0.14</v>
+        <v>0.131</v>
       </c>
       <c r="H25" s="6" t="n">
-        <v>2297</v>
+        <v>1927</v>
       </c>
       <c r="I25" s="7" t="n">
-        <v>0.6779999999999999</v>
+        <v>1.068</v>
       </c>
       <c r="J25" s="8" t="n">
-        <v>0.05400000000000001</v>
+        <v>0.047</v>
       </c>
       <c r="K25" s="6" t="n">
-        <v>1797</v>
+        <v>1670</v>
       </c>
       <c r="L25" s="7" t="n">
-        <v>0.129</v>
+        <v>0.106</v>
       </c>
       <c r="M25" s="8" t="n">
-        <v>0.042</v>
+        <v>0.04</v>
       </c>
       <c r="N25" s="6" t="n">
-        <v>718</v>
+        <v>643</v>
       </c>
       <c r="O25" s="7" t="n">
-        <v>-0.309</v>
+        <v>-0.209</v>
       </c>
       <c r="P25" s="8" t="n">
-        <v>0.017</v>
+        <v>0.016</v>
       </c>
       <c r="Q25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S25" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T25" s="6" t="n">
-        <v>42811</v>
+        <v>41437</v>
       </c>
       <c r="U25" s="7" t="n">
-        <v>-0.091</v>
+        <v>-0.104</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Feb-25</t>
+          <t>Apr-25</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>32523</v>
+        <v>29489</v>
       </c>
       <c r="C26" s="7" t="n">
-        <v>-0.111</v>
+        <v>-0.045</v>
       </c>
       <c r="D26" s="8" t="n">
-        <v>0.7390000000000001</v>
+        <v>0.738</v>
       </c>
       <c r="E26" s="6" t="n">
-        <v>5832</v>
+        <v>5489</v>
       </c>
       <c r="F26" s="7" t="n">
-        <v>-0.113</v>
+        <v>0.009000000000000001</v>
       </c>
       <c r="G26" s="8" t="n">
-        <v>0.133</v>
+        <v>0.137</v>
       </c>
       <c r="H26" s="6" t="n">
-        <v>2197</v>
+        <v>2000</v>
       </c>
       <c r="I26" s="7" t="n">
-        <v>0.149</v>
+        <v>1.746</v>
       </c>
       <c r="J26" s="8" t="n">
         <v>0.05</v>
       </c>
       <c r="K26" s="6" t="n">
-        <v>1753</v>
+        <v>1578</v>
       </c>
       <c r="L26" s="7" t="n">
-        <v>0.126</v>
+        <v>0.194</v>
       </c>
       <c r="M26" s="8" t="n">
-        <v>0.04</v>
+        <v>0.039</v>
       </c>
       <c r="N26" s="6" t="n">
-        <v>647</v>
+        <v>662</v>
       </c>
       <c r="O26" s="7" t="n">
-        <v>-0.39</v>
+        <v>-0.08800000000000001</v>
       </c>
       <c r="P26" s="8" t="n">
-        <v>0.015</v>
+        <v>0.017</v>
       </c>
       <c r="Q26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S26" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T26" s="6" t="n">
-        <v>43980</v>
+        <v>39956</v>
       </c>
       <c r="U26" s="7" t="n">
-        <v>-0.09</v>
+        <v>-0.016</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Jan-25</t>
+          <t>Mar-25</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>36392</v>
+        <v>31092</v>
       </c>
       <c r="C27" s="7" t="n">
-        <v>-0.038</v>
+        <v>-0.125</v>
       </c>
       <c r="D27" s="8" t="n">
-        <v>0.731</v>
+        <v>0.726</v>
       </c>
       <c r="E27" s="6" t="n">
-        <v>6674</v>
+        <v>6011</v>
       </c>
       <c r="F27" s="7" t="n">
-        <v>0.033</v>
+        <v>-0.063</v>
       </c>
       <c r="G27" s="8" t="n">
-        <v>0.134</v>
+        <v>0.14</v>
       </c>
       <c r="H27" s="6" t="n">
-        <v>2657</v>
+        <v>2297</v>
       </c>
       <c r="I27" s="7" t="n">
-        <v>0.413</v>
+        <v>0.6779999999999999</v>
       </c>
       <c r="J27" s="8" t="n">
-        <v>0.053</v>
+        <v>0.05400000000000001</v>
       </c>
       <c r="K27" s="6" t="n">
-        <v>2129</v>
+        <v>1797</v>
       </c>
       <c r="L27" s="7" t="n">
-        <v>0.294</v>
+        <v>0.129</v>
       </c>
       <c r="M27" s="8" t="n">
-        <v>0.043</v>
+        <v>0.042</v>
       </c>
       <c r="N27" s="6" t="n">
-        <v>805</v>
+        <v>718</v>
       </c>
       <c r="O27" s="7" t="n">
-        <v>-0.118</v>
+        <v>-0.309</v>
       </c>
       <c r="P27" s="8" t="n">
-        <v>0.016</v>
+        <v>0.017</v>
       </c>
       <c r="Q27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S27" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T27" s="6" t="n">
-        <v>49801</v>
+        <v>42811</v>
       </c>
       <c r="U27" s="7" t="n">
-        <v>0.009000000000000001</v>
+        <v>-0.091</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Dec-24</t>
+          <t>Feb-25</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>26864</v>
+        <v>32523</v>
       </c>
       <c r="C28" s="7" t="n">
-        <v>-0.171</v>
+        <v>-0.111</v>
       </c>
       <c r="D28" s="8" t="n">
-        <v>0.728</v>
+        <v>0.7390000000000001</v>
       </c>
       <c r="E28" s="6" t="n">
-        <v>5332</v>
+        <v>5832</v>
       </c>
       <c r="F28" s="7" t="n">
-        <v>-0.123</v>
+        <v>-0.113</v>
       </c>
       <c r="G28" s="8" t="n">
-        <v>0.145</v>
+        <v>0.133</v>
       </c>
       <c r="H28" s="6" t="n">
-        <v>1878</v>
+        <v>2197</v>
       </c>
       <c r="I28" s="7" t="n">
-        <v>0.151</v>
+        <v>0.149</v>
       </c>
       <c r="J28" s="8" t="n">
-        <v>0.051</v>
+        <v>0.05</v>
       </c>
       <c r="K28" s="6" t="n">
-        <v>1489</v>
+        <v>1753</v>
       </c>
       <c r="L28" s="7" t="n">
-        <v>0.017</v>
+        <v>0.126</v>
       </c>
       <c r="M28" s="8" t="n">
         <v>0.04</v>
       </c>
       <c r="N28" s="6" t="n">
-        <v>639</v>
+        <v>647</v>
       </c>
       <c r="O28" s="7" t="n">
-        <v>-0.454</v>
+        <v>-0.39</v>
       </c>
       <c r="P28" s="8" t="n">
-        <v>0.017</v>
+        <v>0.015</v>
       </c>
       <c r="Q28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S28" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T28" s="6" t="n">
-        <v>36879</v>
+        <v>43980</v>
       </c>
       <c r="U28" s="7" t="n">
-        <v>-0.147</v>
+        <v>-0.09</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Nov-24</t>
+          <t>Jan-25</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>36720</v>
+        <v>36392</v>
       </c>
       <c r="C29" s="7" t="n">
-        <v>-0.107</v>
+        <v>-0.038</v>
       </c>
       <c r="D29" s="8" t="n">
-        <v>0.746</v>
+        <v>0.731</v>
       </c>
       <c r="E29" s="6" t="n">
-        <v>6781</v>
+        <v>6674</v>
       </c>
       <c r="F29" s="7" t="n">
-        <v>-0.029</v>
+        <v>0.033</v>
       </c>
       <c r="G29" s="8" t="n">
-        <v>0.138</v>
+        <v>0.134</v>
       </c>
       <c r="H29" s="6" t="n">
-        <v>2134</v>
+        <v>2657</v>
       </c>
       <c r="I29" s="7" t="n">
-        <v>0.32</v>
+        <v>0.413</v>
       </c>
       <c r="J29" s="8" t="n">
+        <v>0.053</v>
+      </c>
+      <c r="K29" s="6" t="n">
+        <v>2129</v>
+      </c>
+      <c r="L29" s="7" t="n">
+        <v>0.294</v>
+      </c>
+      <c r="M29" s="8" t="n">
         <v>0.043</v>
       </c>
-      <c r="K29" s="6" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="N29" s="6" t="n">
-        <v>779</v>
+        <v>805</v>
       </c>
       <c r="O29" s="7" t="n">
-        <v>-0.518</v>
+        <v>-0.118</v>
       </c>
       <c r="P29" s="8" t="n">
         <v>0.016</v>
       </c>
       <c r="Q29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S29" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T29" s="6" t="n">
-        <v>49229</v>
+        <v>49801</v>
       </c>
       <c r="U29" s="7" t="n">
-        <v>-0.07400000000000001</v>
+        <v>0.009000000000000001</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="inlineStr">
         <is>
-          <t>Oct-24</t>
+          <t>Dec-24</t>
         </is>
       </c>
       <c r="B30" s="6" t="n">
-        <v>45455</v>
+        <v>26864</v>
       </c>
       <c r="C30" s="7" t="n">
-        <v>0.02</v>
+        <v>-0.171</v>
       </c>
       <c r="D30" s="8" t="n">
-        <v>0.758</v>
+        <v>0.728</v>
       </c>
       <c r="E30" s="6" t="n">
-        <v>7481</v>
+        <v>5332</v>
       </c>
       <c r="F30" s="7" t="n">
-        <v>0.004</v>
+        <v>-0.123</v>
       </c>
       <c r="G30" s="8" t="n">
-        <v>0.125</v>
+        <v>0.145</v>
       </c>
       <c r="H30" s="6" t="n">
-        <v>2480</v>
+        <v>1878</v>
       </c>
       <c r="I30" s="7" t="n">
-        <v>0.515</v>
+        <v>0.151</v>
       </c>
       <c r="J30" s="8" t="n">
-        <v>0.04099999999999999</v>
+        <v>0.051</v>
       </c>
       <c r="K30" s="6" t="n">
-        <v>2568</v>
+        <v>1489</v>
       </c>
       <c r="L30" s="7" t="n">
-        <v>0.499</v>
+        <v>0.017</v>
       </c>
       <c r="M30" s="8" t="n">
-        <v>0.043</v>
+        <v>0.04</v>
       </c>
       <c r="N30" s="6" t="n">
-        <v>844</v>
+        <v>639</v>
       </c>
       <c r="O30" s="7" t="n">
-        <v>-0.65</v>
+        <v>-0.454</v>
       </c>
       <c r="P30" s="8" t="n">
-        <v>0.014</v>
+        <v>0.017</v>
       </c>
       <c r="Q30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="S30" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T30" s="6" t="n">
-        <v>59956</v>
+        <v>36879</v>
       </c>
       <c r="U30" s="7" t="n">
-        <v>0.05</v>
+        <v>-0.147</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>Sep-24</t>
+          <t>Nov-24</t>
         </is>
       </c>
       <c r="B31" s="6" t="n">
-        <v>35800</v>
+        <v>36720</v>
       </c>
       <c r="C31" s="7" t="n">
-        <v>-0.119</v>
+        <v>-0.107</v>
       </c>
       <c r="D31" s="8" t="n">
-        <v>0.7559999999999999</v>
+        <v>0.746</v>
       </c>
       <c r="E31" s="6" t="n">
-        <v>6341</v>
+        <v>6781</v>
       </c>
       <c r="F31" s="7" t="n">
-        <v>-0.038</v>
+        <v>-0.029</v>
       </c>
       <c r="G31" s="8" t="n">
-        <v>0.134</v>
+        <v>0.138</v>
       </c>
       <c r="H31" s="6" t="n">
-        <v>2055</v>
+        <v>2134</v>
       </c>
       <c r="I31" s="7" t="n">
-        <v>0.365</v>
+        <v>0.32</v>
       </c>
       <c r="J31" s="8" t="n">
         <v>0.043</v>
       </c>
       <c r="K31" s="6" t="n">
+        <v>1958</v>
+      </c>
+      <c r="L31" s="7" t="n">
+        <v>0.194</v>
+      </c>
+      <c r="M31" s="8" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="N31" s="6" t="n">
+        <v>779</v>
+      </c>
+      <c r="O31" s="7" t="n">
+        <v>-0.518</v>
+      </c>
+      <c r="P31" s="8" t="n">
+        <v>0.016</v>
+      </c>
+      <c r="Q31" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="S31" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="T31" s="6" t="n">
+        <v>49229</v>
+      </c>
+      <c r="U31" s="7" t="n">
+        <v>-0.07400000000000001</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="5" t="inlineStr">
+        <is>
+          <t>Oct-24</t>
+        </is>
+      </c>
+      <c r="B32" s="6" t="n">
+        <v>45455</v>
+      </c>
+      <c r="C32" s="7" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="D32" s="8" t="n">
+        <v>0.758</v>
+      </c>
+      <c r="E32" s="6" t="n">
+        <v>7481</v>
+      </c>
+      <c r="F32" s="7" t="n">
+        <v>0.004</v>
+      </c>
+      <c r="G32" s="8" t="n">
+        <v>0.125</v>
+      </c>
+      <c r="H32" s="6" t="n">
+        <v>2480</v>
+      </c>
+      <c r="I32" s="7" t="n">
+        <v>0.515</v>
+      </c>
+      <c r="J32" s="8" t="n">
+        <v>0.04099999999999999</v>
+      </c>
+      <c r="K32" s="6" t="n">
+        <v>2568</v>
+      </c>
+      <c r="L32" s="7" t="n">
+        <v>0.499</v>
+      </c>
+      <c r="M32" s="8" t="n">
+        <v>0.043</v>
+      </c>
+      <c r="N32" s="6" t="n">
+        <v>844</v>
+      </c>
+      <c r="O32" s="7" t="n">
+        <v>-0.65</v>
+      </c>
+      <c r="P32" s="8" t="n">
+        <v>0.014</v>
+      </c>
+      <c r="Q32" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="S32" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="T32" s="6" t="n">
+        <v>59956</v>
+      </c>
+      <c r="U32" s="7" t="n">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="5" t="inlineStr">
+        <is>
+          <t>Sep-24</t>
+        </is>
+      </c>
+      <c r="B33" s="6" t="n">
+        <v>35800</v>
+      </c>
+      <c r="C33" s="7" t="n">
+        <v>-0.119</v>
+      </c>
+      <c r="D33" s="8" t="n">
+        <v>0.7559999999999999</v>
+      </c>
+      <c r="E33" s="6" t="n">
+        <v>6341</v>
+      </c>
+      <c r="F33" s="7" t="n">
+        <v>-0.038</v>
+      </c>
+      <c r="G33" s="8" t="n">
+        <v>0.134</v>
+      </c>
+      <c r="H33" s="6" t="n">
+        <v>2055</v>
+      </c>
+      <c r="I33" s="7" t="n">
+        <v>0.365</v>
+      </c>
+      <c r="J33" s="8" t="n">
+        <v>0.043</v>
+      </c>
+      <c r="K33" s="6" t="n">
         <v>1681</v>
       </c>
-      <c r="L31" s="7" t="n">
+      <c r="L33" s="7" t="n">
         <v>0.066</v>
       </c>
-      <c r="M31" s="8" t="n">
+      <c r="M33" s="8" t="n">
         <v>0.035</v>
       </c>
-      <c r="N31" s="6" t="n">
+      <c r="N33" s="6" t="n">
         <v>614</v>
       </c>
-      <c r="O31" s="7" t="n">
+      <c r="O33" s="7" t="n">
         <v>-0.599</v>
       </c>
-      <c r="P31" s="8" t="n">
+      <c r="P33" s="8" t="n">
         <v>0.013</v>
       </c>
-      <c r="Q31" s="6" t="n">
-[...5 lines deleted...]
-      <c r="T31" s="6" t="n">
+      <c r="Q33" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="S33" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="T33" s="6" t="n">
         <v>47361</v>
       </c>
-      <c r="U31" s="7" t="n">
+      <c r="U33" s="7" t="n">
         <v>-0.08900000000000001</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>