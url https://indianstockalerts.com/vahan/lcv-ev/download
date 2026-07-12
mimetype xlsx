--- v0 (2026-05-28)
+++ v1 (2026-07-12)
@@ -491,1237 +491,1249 @@
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Indian Stock Alerts — indianstockalerts.com</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LCV EVs — Monthly Vahan Registration Data | Generated: 28 May 2026</t>
+          <t>LCV EVs — Monthly Vahan Registration Data | Generated: 12 Jul 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Source: Vahan (MoRTH). Registrations ≠ dispatches. For personal use only — redistribution prohibited.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>Tata Vol</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>Tata YoY%</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>Tata MS%</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
+          <t>Euler Vol</t>
+        </is>
+      </c>
+      <c r="F5" s="4" t="inlineStr">
+        <is>
+          <t>Euler YoY%</t>
+        </is>
+      </c>
+      <c r="G5" s="4" t="inlineStr">
+        <is>
+          <t>Euler MS%</t>
+        </is>
+      </c>
+      <c r="H5" s="4" t="inlineStr">
+        <is>
           <t>Mahindra Vol</t>
         </is>
       </c>
-      <c r="F5" s="4" t="inlineStr">
+      <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Mahindra YoY%</t>
         </is>
       </c>
-      <c r="G5" s="4" t="inlineStr">
+      <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Mahindra MS%</t>
-        </is>
-[...13 lines deleted...]
-          <t>Euler MS%</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
           <t>Switch Vol</t>
         </is>
       </c>
       <c r="L5" s="4" t="inlineStr">
         <is>
           <t>Switch YoY%</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Switch MS%</t>
         </is>
       </c>
       <c r="N5" s="4" t="inlineStr">
         <is>
           <t>Industry Vol</t>
         </is>
       </c>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Industry YoY%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>May-26(P)*</t>
+          <t>Jul-26(P)*</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>850</v>
+        <v>1246</v>
       </c>
       <c r="C6" s="7" t="n">
-        <v>2.744</v>
+        <v>2.943</v>
       </c>
       <c r="D6" s="8" t="n">
-        <v>0.4376</v>
+        <v>0.4077</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>255</v>
+        <v>755</v>
       </c>
       <c r="F6" s="7" t="n">
-        <v>0.321</v>
+        <v>9.486000000000001</v>
       </c>
       <c r="G6" s="8" t="n">
-        <v>0.1313</v>
+        <v>0.2472</v>
       </c>
       <c r="H6" s="6" t="n">
-        <v>502</v>
+        <v>400</v>
       </c>
       <c r="I6" s="7" t="n">
-        <v>13.343</v>
+        <v>0.342</v>
       </c>
       <c r="J6" s="8" t="n">
-        <v>0.2584</v>
+        <v>0.131</v>
       </c>
       <c r="K6" s="6" t="n">
-        <v>180</v>
+        <v>138</v>
       </c>
       <c r="L6" s="7" t="n">
-        <v>1.432</v>
+        <v>0.84</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0.09279999999999999</v>
+        <v>0.0452</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>1942</v>
+        <v>3055</v>
       </c>
       <c r="O6" s="7" t="n">
-        <v>1.843</v>
+        <v>2.379</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>May-26</t>
+          <t>Jul-26</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>740</v>
+        <v>442</v>
       </c>
       <c r="D7" s="8" t="n">
-        <v>0.4376</v>
+        <v>0.4077</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>222</v>
+        <v>268</v>
       </c>
       <c r="G7" s="8" t="n">
-        <v>0.1313</v>
+        <v>0.2472</v>
       </c>
       <c r="H7" s="6" t="n">
-        <v>437</v>
+        <v>142</v>
       </c>
       <c r="J7" s="8" t="n">
-        <v>0.2584</v>
+        <v>0.131</v>
       </c>
       <c r="K7" s="6" t="n">
-        <v>157</v>
+        <v>49</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0.09279999999999999</v>
+        <v>0.0452</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>1691</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Apr-26</t>
+          <t>Jun-26</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>812</v>
+        <v>1117</v>
       </c>
       <c r="C8" s="7" t="n">
-        <v>1.879</v>
+        <v>2.989</v>
       </c>
       <c r="D8" s="8" t="n">
-        <v>0.4317</v>
+        <v>0.4440999999999999</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>288</v>
+        <v>730</v>
       </c>
       <c r="F8" s="7" t="n">
-        <v>0.665</v>
+        <v>17.718</v>
       </c>
       <c r="G8" s="8" t="n">
-        <v>0.1532</v>
+        <v>0.2903</v>
       </c>
       <c r="H8" s="6" t="n">
-        <v>549</v>
+        <v>316</v>
       </c>
       <c r="I8" s="7" t="n">
-        <v>0.12725</v>
+        <v>0.795</v>
       </c>
       <c r="J8" s="8" t="n">
-        <v>0.2919</v>
+        <v>0.1256</v>
       </c>
       <c r="K8" s="6" t="n">
-        <v>82</v>
+        <v>130</v>
       </c>
       <c r="L8" s="7" t="n">
-        <v>1.343</v>
+        <v>2.939</v>
       </c>
       <c r="M8" s="8" t="n">
-        <v>0.0436</v>
+        <v>0.0517</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>1881</v>
+        <v>2515</v>
       </c>
       <c r="O8" s="7" t="n">
-        <v>1.981</v>
+        <v>2.93</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>Mar-26</t>
+          <t>May-26</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="C9" s="7" t="n">
-        <v>1.874</v>
+        <v>2.903</v>
       </c>
       <c r="D9" s="8" t="n">
-        <v>0.4722999999999999</v>
+        <v>0.4358000000000001</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>274</v>
+        <v>564</v>
       </c>
       <c r="F9" s="7" t="n">
-        <v>0.5479999999999999</v>
+        <v>0.15114</v>
       </c>
       <c r="G9" s="8" t="n">
-        <v>0.1457</v>
+        <v>0.2774</v>
       </c>
       <c r="H9" s="6" t="n">
-        <v>476</v>
+        <v>265</v>
       </c>
       <c r="I9" s="7" t="n">
-        <v>0.14355</v>
+        <v>0.373</v>
       </c>
       <c r="J9" s="8" t="n">
-        <v>0.2532</v>
+        <v>0.1303</v>
       </c>
       <c r="K9" s="6" t="n">
-        <v>96</v>
+        <v>160</v>
       </c>
       <c r="L9" s="7" t="n">
-        <v>1.133</v>
+        <v>1.162</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>0.05110000000000001</v>
+        <v>0.07870000000000001</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>1880</v>
+        <v>2033</v>
       </c>
       <c r="O9" s="7" t="n">
-        <v>1.814</v>
+        <v>1.977</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Feb-26</t>
+          <t>Apr-26</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>634</v>
+        <v>812</v>
       </c>
       <c r="C10" s="7" t="n">
-        <v>1.448</v>
+        <v>1.879</v>
       </c>
       <c r="D10" s="8" t="n">
-        <v>0.4581</v>
+        <v>0.4317</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>230</v>
+        <v>549</v>
       </c>
       <c r="F10" s="7" t="n">
-        <v>0.917</v>
+        <v>0.12725</v>
       </c>
       <c r="G10" s="8" t="n">
-        <v>0.1662</v>
+        <v>0.2919</v>
       </c>
       <c r="H10" s="6" t="n">
-        <v>300</v>
+        <v>288</v>
       </c>
       <c r="I10" s="7" t="n">
-        <v>0.16647</v>
+        <v>0.665</v>
       </c>
       <c r="J10" s="8" t="n">
-        <v>0.2168</v>
+        <v>0.1532</v>
       </c>
       <c r="K10" s="6" t="n">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="L10" s="7" t="n">
-        <v>1.135</v>
+        <v>1.343</v>
       </c>
       <c r="M10" s="8" t="n">
-        <v>0.0571</v>
+        <v>0.0436</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>1384</v>
+        <v>1881</v>
       </c>
       <c r="O10" s="7" t="n">
-        <v>1.813</v>
+        <v>1.981</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Jan-26</t>
+          <t>Mar-26</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>672</v>
+        <v>888</v>
       </c>
       <c r="C11" s="7" t="n">
-        <v>1.012</v>
+        <v>1.874</v>
       </c>
       <c r="D11" s="8" t="n">
-        <v>0.4338</v>
+        <v>0.4722999999999999</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>256</v>
+        <v>476</v>
       </c>
       <c r="F11" s="7" t="n">
-        <v>0.8959999999999999</v>
+        <v>0.14355</v>
       </c>
       <c r="G11" s="8" t="n">
-        <v>0.1653</v>
+        <v>0.2532</v>
       </c>
       <c r="H11" s="6" t="n">
-        <v>347</v>
+        <v>274</v>
       </c>
       <c r="I11" s="7" t="n">
-        <v>0.20688</v>
+        <v>0.5479999999999999</v>
       </c>
       <c r="J11" s="8" t="n">
-        <v>0.224</v>
+        <v>0.1457</v>
       </c>
       <c r="K11" s="6" t="n">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="L11" s="7" t="n">
-        <v>1.14</v>
+        <v>1.133</v>
       </c>
       <c r="M11" s="8" t="n">
-        <v>0.0594</v>
+        <v>0.05110000000000001</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>1549</v>
+        <v>1880</v>
       </c>
       <c r="O11" s="7" t="n">
-        <v>1.648</v>
+        <v>1.814</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Dec-25</t>
+          <t>Feb-26</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>533</v>
+        <v>634</v>
       </c>
       <c r="C12" s="7" t="n">
-        <v>0.7189999999999999</v>
+        <v>1.448</v>
       </c>
       <c r="D12" s="8" t="n">
-        <v>0.3885</v>
+        <v>0.4578</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>213</v>
+        <v>300</v>
       </c>
       <c r="F12" s="7" t="n">
-        <v>1.448</v>
+        <v>0.16647</v>
       </c>
       <c r="G12" s="8" t="n">
-        <v>0.1552</v>
+        <v>0.2166</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>289</v>
+        <v>231</v>
       </c>
       <c r="I12" s="7" t="n">
-        <v>0.47167</v>
+        <v>0.925</v>
       </c>
       <c r="J12" s="8" t="n">
-        <v>0.2106</v>
+        <v>0.1668</v>
       </c>
       <c r="K12" s="6" t="n">
-        <v>145</v>
+        <v>79</v>
       </c>
       <c r="L12" s="7" t="n">
-        <v>1.164</v>
+        <v>1.135</v>
       </c>
       <c r="M12" s="8" t="n">
-        <v>0.1057</v>
+        <v>0.057</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>1372</v>
+        <v>1385</v>
       </c>
       <c r="O12" s="7" t="n">
-        <v>1.761</v>
+        <v>1.815</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Nov-25</t>
+          <t>Jan-26</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>498</v>
+        <v>672</v>
       </c>
       <c r="C13" s="7" t="n">
-        <v>0.785</v>
+        <v>1.012</v>
       </c>
       <c r="D13" s="8" t="n">
-        <v>0.4019</v>
+        <v>0.4338</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>254</v>
+        <v>347</v>
       </c>
       <c r="F13" s="7" t="n">
-        <v>3.305</v>
+        <v>0.20688</v>
       </c>
       <c r="G13" s="8" t="n">
-        <v>0.205</v>
+        <v>0.224</v>
       </c>
       <c r="H13" s="6" t="n">
-        <v>263</v>
+        <v>256</v>
       </c>
       <c r="I13" s="7" t="n">
-        <v>0.8666700000000001</v>
+        <v>0.8959999999999999</v>
       </c>
       <c r="J13" s="8" t="n">
-        <v>0.2123</v>
+        <v>0.1653</v>
       </c>
       <c r="K13" s="6" t="n">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="L13" s="7" t="n">
-        <v>1.367</v>
+        <v>1.14</v>
       </c>
       <c r="M13" s="8" t="n">
-        <v>0.0573</v>
+        <v>0.0594</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>1239</v>
+        <v>1549</v>
       </c>
       <c r="O13" s="7" t="n">
-        <v>2.074</v>
+        <v>1.648</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Oct-25</t>
+          <t>Dec-25</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>611</v>
+        <v>533</v>
       </c>
       <c r="C14" s="7" t="n">
-        <v>0.642</v>
+        <v>0.7189999999999999</v>
       </c>
       <c r="D14" s="8" t="n">
-        <v>0.3947</v>
+        <v>0.3885</v>
       </c>
       <c r="E14" s="6" t="n">
-        <v>310</v>
+        <v>289</v>
       </c>
       <c r="F14" s="7" t="n">
-        <v>6.381</v>
+        <v>0.47167</v>
       </c>
       <c r="G14" s="8" t="n">
-        <v>0.2003</v>
+        <v>0.2106</v>
       </c>
       <c r="H14" s="6" t="n">
-        <v>154</v>
+        <v>213</v>
       </c>
       <c r="I14" s="7" t="n">
-        <v>1.53</v>
+        <v>1.448</v>
       </c>
       <c r="J14" s="8" t="n">
-        <v>0.09950000000000001</v>
+        <v>0.1552</v>
       </c>
       <c r="K14" s="6" t="n">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="L14" s="7" t="n">
-        <v>1.733</v>
+        <v>1.164</v>
       </c>
       <c r="M14" s="8" t="n">
-        <v>0.0795</v>
+        <v>0.1057</v>
       </c>
       <c r="N14" s="6" t="n">
-        <v>1548</v>
+        <v>1372</v>
       </c>
       <c r="O14" s="7" t="n">
-        <v>2.232</v>
+        <v>1.761</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Sep-25</t>
+          <t>Nov-25</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>606</v>
+        <v>498</v>
       </c>
       <c r="C15" s="7" t="n">
-        <v>1.126</v>
+        <v>0.785</v>
       </c>
       <c r="D15" s="8" t="n">
-        <v>0.4794</v>
+        <v>0.4019</v>
       </c>
       <c r="E15" s="6" t="n">
-        <v>279</v>
+        <v>263</v>
       </c>
       <c r="F15" s="7" t="n">
-        <v>6.342000000000001</v>
+        <v>0.8666700000000001</v>
       </c>
       <c r="G15" s="8" t="n">
-        <v>0.2208</v>
+        <v>0.2123</v>
       </c>
       <c r="H15" s="6" t="n">
-        <v>61</v>
+        <v>254</v>
       </c>
       <c r="I15" s="7" t="n">
-        <v>0.6</v>
+        <v>3.305</v>
       </c>
       <c r="J15" s="8" t="n">
-        <v>0.0483</v>
+        <v>0.205</v>
       </c>
       <c r="K15" s="6" t="n">
-        <v>90</v>
+        <v>71</v>
       </c>
       <c r="L15" s="7" t="n">
-        <v>0.406</v>
+        <v>1.367</v>
       </c>
       <c r="M15" s="8" t="n">
-        <v>0.0712</v>
+        <v>0.0573</v>
       </c>
       <c r="N15" s="6" t="n">
-        <v>1264</v>
+        <v>1239</v>
       </c>
       <c r="O15" s="7" t="n">
-        <v>1.73</v>
+        <v>2.074</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Aug-25</t>
+          <t>Oct-25</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>397</v>
+        <v>611</v>
       </c>
       <c r="C16" s="7" t="n">
-        <v>0.3230000000000001</v>
+        <v>0.642</v>
       </c>
       <c r="D16" s="8" t="n">
-        <v>0.3541</v>
+        <v>0.3947</v>
       </c>
       <c r="E16" s="6" t="n">
-        <v>257</v>
+        <v>154</v>
       </c>
       <c r="F16" s="7" t="n">
-        <v>10.174</v>
+        <v>1.53</v>
       </c>
       <c r="G16" s="8" t="n">
-        <v>0.2293</v>
+        <v>0.09950000000000001</v>
       </c>
       <c r="H16" s="6" t="n">
-        <v>80</v>
+        <v>310</v>
+      </c>
+      <c r="I16" s="7" t="n">
+        <v>6.381</v>
       </c>
       <c r="J16" s="8" t="n">
-        <v>0.07140000000000001</v>
+        <v>0.2003</v>
       </c>
       <c r="K16" s="6" t="n">
-        <v>176</v>
+        <v>123</v>
       </c>
       <c r="L16" s="7" t="n">
-        <v>4.333</v>
+        <v>1.733</v>
       </c>
       <c r="M16" s="8" t="n">
-        <v>0.157</v>
+        <v>0.0795</v>
       </c>
       <c r="N16" s="6" t="n">
-        <v>1121</v>
+        <v>1548</v>
       </c>
       <c r="O16" s="7" t="n">
-        <v>1.708</v>
+        <v>2.232</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Jul-25</t>
+          <t>Sep-25</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>316</v>
+        <v>606</v>
       </c>
       <c r="C17" s="7" t="n">
-        <v>0.45</v>
+        <v>1.126</v>
       </c>
       <c r="D17" s="8" t="n">
-        <v>0.3496</v>
+        <v>0.4794</v>
       </c>
       <c r="E17" s="6" t="n">
-        <v>298</v>
+        <v>61</v>
       </c>
       <c r="F17" s="7" t="n">
-        <v>3.515</v>
+        <v>0.6</v>
       </c>
       <c r="G17" s="8" t="n">
-        <v>0.3296</v>
+        <v>0.0483</v>
       </c>
       <c r="H17" s="6" t="n">
-        <v>72</v>
+        <v>279</v>
       </c>
       <c r="I17" s="7" t="n">
-        <v>0.71</v>
+        <v>6.342000000000001</v>
       </c>
       <c r="J17" s="8" t="n">
-        <v>0.0796</v>
+        <v>0.2208</v>
       </c>
       <c r="K17" s="6" t="n">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="L17" s="7" t="n">
-        <v>1.5</v>
+        <v>0.406</v>
       </c>
       <c r="M17" s="8" t="n">
-        <v>0.083</v>
+        <v>0.0712</v>
       </c>
       <c r="N17" s="6" t="n">
-        <v>904</v>
+        <v>1264</v>
       </c>
       <c r="O17" s="7" t="n">
-        <v>1.366</v>
+        <v>1.73</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Jun-25</t>
+          <t>Aug-25</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>280</v>
+        <v>397</v>
       </c>
       <c r="C18" s="7" t="n">
-        <v>-0.07000000000000001</v>
+        <v>0.3230000000000001</v>
       </c>
       <c r="D18" s="8" t="n">
-        <v>0.4375</v>
+        <v>0.3541</v>
       </c>
       <c r="E18" s="6" t="n">
+        <v>80</v>
+      </c>
+      <c r="G18" s="8" t="n">
+        <v>0.07140000000000001</v>
+      </c>
+      <c r="H18" s="6" t="n">
+        <v>257</v>
+      </c>
+      <c r="I18" s="7" t="n">
+        <v>10.174</v>
+      </c>
+      <c r="J18" s="8" t="n">
+        <v>0.2293</v>
+      </c>
+      <c r="K18" s="6" t="n">
         <v>176</v>
       </c>
-      <c r="F18" s="7" t="n">
-[...16 lines deleted...]
-      </c>
       <c r="L18" s="7" t="n">
-        <v>-0.154</v>
+        <v>4.333</v>
       </c>
       <c r="M18" s="8" t="n">
-        <v>0.0516</v>
+        <v>0.157</v>
       </c>
       <c r="N18" s="6" t="n">
-        <v>640</v>
+        <v>1121</v>
       </c>
       <c r="O18" s="7" t="n">
-        <v>0.6579999999999999</v>
+        <v>1.708</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>May-25</t>
+          <t>Jul-25</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>227</v>
+        <v>316</v>
       </c>
       <c r="C19" s="7" t="n">
-        <v>0.113</v>
+        <v>0.45</v>
       </c>
       <c r="D19" s="8" t="n">
-        <v>0.3324</v>
+        <v>0.3496</v>
       </c>
       <c r="E19" s="6" t="n">
-        <v>193</v>
+        <v>72</v>
       </c>
       <c r="F19" s="7" t="n">
-        <v>9.722000000000001</v>
+        <v>0.71</v>
       </c>
       <c r="G19" s="8" t="n">
-        <v>0.2826</v>
+        <v>0.0796</v>
       </c>
       <c r="H19" s="6" t="n">
-        <v>35</v>
+        <v>298</v>
+      </c>
+      <c r="I19" s="7" t="n">
+        <v>3.515</v>
       </c>
       <c r="J19" s="8" t="n">
-        <v>0.0512</v>
+        <v>0.3296</v>
       </c>
       <c r="K19" s="6" t="n">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L19" s="7" t="n">
-        <v>5.166999999999999</v>
+        <v>1.5</v>
       </c>
       <c r="M19" s="8" t="n">
-        <v>0.1083</v>
+        <v>0.083</v>
       </c>
       <c r="N19" s="6" t="n">
-        <v>683</v>
+        <v>904</v>
       </c>
       <c r="O19" s="7" t="n">
-        <v>1.363</v>
+        <v>1.366</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Apr-25</t>
+          <t>Jun-25</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C20" s="7" t="n">
-        <v>0.63</v>
+        <v>-0.07000000000000001</v>
       </c>
       <c r="D20" s="8" t="n">
-        <v>0.4469000000000001</v>
+        <v>0.4375</v>
       </c>
       <c r="E20" s="6" t="n">
-        <v>173</v>
+        <v>39</v>
       </c>
       <c r="F20" s="7" t="n">
-        <v>1.338</v>
+        <v>0.38</v>
       </c>
       <c r="G20" s="8" t="n">
-        <v>0.2741</v>
+        <v>0.0609</v>
       </c>
       <c r="H20" s="6" t="n">
-        <v>40</v>
+        <v>176</v>
+      </c>
+      <c r="I20" s="7" t="n">
+        <v>5.769</v>
       </c>
       <c r="J20" s="8" t="n">
-        <v>0.0634</v>
+        <v>0.275</v>
       </c>
       <c r="K20" s="6" t="n">
-        <v>35</v>
+        <v>33</v>
+      </c>
+      <c r="L20" s="7" t="n">
+        <v>-0.154</v>
       </c>
       <c r="M20" s="8" t="n">
-        <v>0.0555</v>
+        <v>0.0516</v>
       </c>
       <c r="N20" s="6" t="n">
-        <v>631</v>
+        <v>640</v>
       </c>
       <c r="O20" s="7" t="n">
-        <v>1.176</v>
+        <v>0.6579999999999999</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>Mar-25</t>
+          <t>May-25</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>309</v>
+        <v>227</v>
       </c>
       <c r="C21" s="7" t="n">
-        <v>-0.7929999999999999</v>
+        <v>0.113</v>
       </c>
       <c r="D21" s="8" t="n">
-        <v>0.4626</v>
+        <v>0.3324</v>
       </c>
       <c r="E21" s="6" t="n">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>-0.022</v>
+        <v>35</v>
       </c>
       <c r="G21" s="8" t="n">
-        <v>0.265</v>
+        <v>0.0512</v>
       </c>
       <c r="H21" s="6" t="n">
-        <v>31</v>
+        <v>193</v>
+      </c>
+      <c r="I21" s="7" t="n">
+        <v>9.722000000000001</v>
       </c>
       <c r="J21" s="8" t="n">
-        <v>0.0464</v>
+        <v>0.2826</v>
       </c>
       <c r="K21" s="6" t="n">
-        <v>45</v>
+        <v>74</v>
       </c>
       <c r="L21" s="7" t="n">
-        <v>0.14</v>
+        <v>5.166999999999999</v>
       </c>
       <c r="M21" s="8" t="n">
-        <v>0.0674</v>
+        <v>0.1083</v>
       </c>
       <c r="N21" s="6" t="n">
-        <v>668</v>
+        <v>683</v>
       </c>
       <c r="O21" s="7" t="n">
-        <v>-0.611</v>
+        <v>1.363</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Feb-25</t>
+          <t>Apr-25</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>259</v>
+        <v>282</v>
       </c>
       <c r="C22" s="7" t="n">
-        <v>-0.402</v>
+        <v>0.63</v>
       </c>
       <c r="D22" s="8" t="n">
-        <v>0.5264</v>
+        <v>0.4469000000000001</v>
       </c>
       <c r="E22" s="6" t="n">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>1.791</v>
+        <v>40</v>
       </c>
       <c r="G22" s="8" t="n">
-        <v>0.2439</v>
+        <v>0.0634</v>
       </c>
       <c r="H22" s="6" t="n">
-        <v>17</v>
+        <v>173</v>
+      </c>
+      <c r="I22" s="7" t="n">
+        <v>1.338</v>
       </c>
       <c r="J22" s="8" t="n">
-        <v>0.0346</v>
+        <v>0.2741</v>
       </c>
       <c r="K22" s="6" t="n">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>0.11333</v>
+        <v>35</v>
       </c>
       <c r="M22" s="8" t="n">
-        <v>0.0752</v>
+        <v>0.0555</v>
       </c>
       <c r="N22" s="6" t="n">
-        <v>492</v>
+        <v>631</v>
       </c>
       <c r="O22" s="7" t="n">
-        <v>-0.033</v>
+        <v>1.176</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Jan-25</t>
+          <t>Mar-25</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>334</v>
+        <v>309</v>
       </c>
       <c r="C23" s="7" t="n">
-        <v>-0.051</v>
+        <v>-0.7929999999999999</v>
       </c>
       <c r="D23" s="8" t="n">
-        <v>0.5709</v>
+        <v>0.4626</v>
       </c>
       <c r="E23" s="6" t="n">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>2.553</v>
+        <v>31</v>
       </c>
       <c r="G23" s="8" t="n">
-        <v>0.2307</v>
+        <v>0.0464</v>
       </c>
       <c r="H23" s="6" t="n">
-        <v>16</v>
+        <v>177</v>
+      </c>
+      <c r="I23" s="7" t="n">
+        <v>-0.022</v>
       </c>
       <c r="J23" s="8" t="n">
-        <v>0.0274</v>
+        <v>0.265</v>
       </c>
       <c r="K23" s="6" t="n">
-        <v>43</v>
+        <v>45</v>
+      </c>
+      <c r="L23" s="7" t="n">
+        <v>0.14</v>
       </c>
       <c r="M23" s="8" t="n">
-        <v>0.0735</v>
+        <v>0.0674</v>
       </c>
       <c r="N23" s="6" t="n">
-        <v>585</v>
+        <v>668</v>
       </c>
       <c r="O23" s="7" t="n">
-        <v>0.38</v>
+        <v>-0.611</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Dec-24</t>
+          <t>Feb-25</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>310</v>
+        <v>259</v>
       </c>
       <c r="C24" s="7" t="n">
-        <v>0.498</v>
+        <v>-0.402</v>
       </c>
       <c r="D24" s="8" t="n">
-        <v>0.6237</v>
+        <v>0.5264</v>
       </c>
       <c r="E24" s="6" t="n">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="G24" s="8" t="n">
-        <v>0.175</v>
+        <v>0.0346</v>
       </c>
       <c r="H24" s="6" t="n">
-        <v>6</v>
+        <v>120</v>
+      </c>
+      <c r="I24" s="7" t="n">
+        <v>1.791</v>
       </c>
       <c r="J24" s="8" t="n">
-        <v>0.0121</v>
+        <v>0.2439</v>
       </c>
       <c r="K24" s="6" t="n">
-        <v>67</v>
+        <v>37</v>
+      </c>
+      <c r="L24" s="7" t="n">
+        <v>0.11333</v>
       </c>
       <c r="M24" s="8" t="n">
-        <v>0.1348</v>
+        <v>0.0752</v>
       </c>
       <c r="N24" s="6" t="n">
-        <v>497</v>
+        <v>492</v>
       </c>
       <c r="O24" s="7" t="n">
-        <v>0.904</v>
+        <v>-0.033</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Nov-24</t>
+          <t>Jan-25</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>279</v>
+        <v>334</v>
       </c>
       <c r="C25" s="7" t="n">
-        <v>0.139</v>
+        <v>-0.051</v>
       </c>
       <c r="D25" s="8" t="n">
-        <v>0.6923</v>
+        <v>0.5709</v>
       </c>
       <c r="E25" s="6" t="n">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>1.458</v>
+        <v>16</v>
       </c>
       <c r="G25" s="8" t="n">
-        <v>0.1464</v>
+        <v>0.0274</v>
       </c>
       <c r="H25" s="6" t="n">
-        <v>3</v>
+        <v>135</v>
+      </c>
+      <c r="I25" s="7" t="n">
+        <v>2.553</v>
       </c>
       <c r="J25" s="8" t="n">
-        <v>0.0074</v>
+        <v>0.2307</v>
       </c>
       <c r="K25" s="6" t="n">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="M25" s="8" t="n">
-        <v>0.07439999999999999</v>
+        <v>0.0735</v>
       </c>
       <c r="N25" s="6" t="n">
-        <v>403</v>
+        <v>585</v>
       </c>
       <c r="O25" s="7" t="n">
-        <v>0.409</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Oct-24</t>
+          <t>Dec-24</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>372</v>
+        <v>310</v>
       </c>
       <c r="C26" s="7" t="n">
-        <v>0.166</v>
+        <v>0.498</v>
       </c>
       <c r="D26" s="8" t="n">
-        <v>0.7766</v>
+        <v>0.6237</v>
       </c>
       <c r="E26" s="6" t="n">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>0.75</v>
+        <v>6</v>
       </c>
       <c r="G26" s="8" t="n">
-        <v>0.0877</v>
+        <v>0.0121</v>
       </c>
       <c r="H26" s="6" t="n">
-        <v>1</v>
+        <v>87</v>
+      </c>
+      <c r="I26" s="7" t="n">
+        <v>2</v>
       </c>
       <c r="J26" s="8" t="n">
-        <v>0.0021</v>
+        <v>0.175</v>
       </c>
       <c r="K26" s="6" t="n">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="M26" s="8" t="n">
-        <v>0.09390000000000001</v>
+        <v>0.1348</v>
       </c>
       <c r="N26" s="6" t="n">
-        <v>479</v>
+        <v>497</v>
       </c>
       <c r="O26" s="7" t="n">
-        <v>0.312</v>
+        <v>0.904</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Sep-24</t>
+          <t>Nov-24</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="C27" s="7" t="n">
-        <v>0.364</v>
+        <v>0.139</v>
       </c>
       <c r="D27" s="8" t="n">
-        <v>0.6156</v>
+        <v>0.6923</v>
       </c>
       <c r="E27" s="6" t="n">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>0.52</v>
+        <v>3</v>
       </c>
       <c r="G27" s="8" t="n">
-        <v>0.08210000000000001</v>
+        <v>0.0074</v>
       </c>
       <c r="H27" s="6" t="n">
-        <v>1</v>
+        <v>59</v>
+      </c>
+      <c r="I27" s="7" t="n">
+        <v>1.458</v>
       </c>
       <c r="J27" s="8" t="n">
-        <v>0.0022</v>
+        <v>0.1464</v>
       </c>
       <c r="K27" s="6" t="n">
-        <v>64</v>
+        <v>30</v>
       </c>
       <c r="M27" s="8" t="n">
-        <v>0.1382</v>
+        <v>0.07439999999999999</v>
       </c>
       <c r="N27" s="6" t="n">
-        <v>463</v>
+        <v>403</v>
       </c>
       <c r="O27" s="7" t="n">
-        <v>0.747</v>
+        <v>0.409</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Aug-24</t>
+          <t>Oct-24</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>300</v>
+        <v>372</v>
       </c>
       <c r="C28" s="7" t="n">
-        <v>0.389</v>
+        <v>0.166</v>
       </c>
       <c r="D28" s="8" t="n">
-        <v>0.7246000000000001</v>
+        <v>0.7766</v>
       </c>
       <c r="E28" s="6" t="n">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>-0.303</v>
+        <v>1</v>
       </c>
       <c r="G28" s="8" t="n">
-        <v>0.0556</v>
+        <v>0.0021</v>
       </c>
       <c r="H28" s="6" t="n">
-        <v>0</v>
+        <v>42</v>
+      </c>
+      <c r="I28" s="7" t="n">
+        <v>0.75</v>
       </c>
       <c r="J28" s="8" t="n">
-        <v>0</v>
+        <v>0.0877</v>
       </c>
       <c r="K28" s="6" t="n">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="M28" s="8" t="n">
-        <v>0.07969999999999999</v>
+        <v>0.09390000000000001</v>
       </c>
       <c r="N28" s="6" t="n">
-        <v>414</v>
+        <v>479</v>
       </c>
       <c r="O28" s="7" t="n">
-        <v>0.473</v>
+        <v>0.312</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Jul-24</t>
+          <t>Sep-24</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>218</v>
+        <v>285</v>
       </c>
       <c r="C29" s="7" t="n">
-        <v>0.329</v>
+        <v>0.364</v>
       </c>
       <c r="D29" s="8" t="n">
-        <v>0.5707</v>
+        <v>0.6156</v>
       </c>
       <c r="E29" s="6" t="n">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>1.357</v>
+        <v>1</v>
       </c>
       <c r="G29" s="8" t="n">
-        <v>0.1728</v>
+        <v>0.0022</v>
       </c>
       <c r="H29" s="6" t="n">
-        <v>1</v>
+        <v>38</v>
+      </c>
+      <c r="I29" s="7" t="n">
+        <v>0.52</v>
       </c>
       <c r="J29" s="8" t="n">
-        <v>0.0026</v>
+        <v>0.08210000000000001</v>
       </c>
       <c r="K29" s="6" t="n">
-        <v>30</v>
+        <v>64</v>
       </c>
       <c r="M29" s="8" t="n">
-        <v>0.0785</v>
+        <v>0.1382</v>
       </c>
       <c r="N29" s="6" t="n">
-        <v>382</v>
+        <v>463</v>
       </c>
       <c r="O29" s="7" t="n">
-        <v>0.8100000000000001</v>
+        <v>0.747</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>