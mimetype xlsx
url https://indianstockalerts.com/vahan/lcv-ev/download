--- v1 (2026-07-12)
+++ v2 (2026-08-27)
@@ -456,86 +456,86 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O29"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Indian Stock Alerts — indianstockalerts.com</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LCV EVs — Monthly Vahan Registration Data | Generated: 12 Jul 2026</t>
+          <t>LCV EVs — Monthly Vahan Registration Data | Generated: 27 Aug 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Source: Vahan (MoRTH). Registrations ≠ dispatches. For personal use only — redistribution prohibited.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>Tata Vol</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>Tata YoY%</t>
         </is>
@@ -582,1157 +582,1206 @@
       </c>
       <c r="L5" s="4" t="inlineStr">
         <is>
           <t>Switch YoY%</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Switch MS%</t>
         </is>
       </c>
       <c r="N5" s="4" t="inlineStr">
         <is>
           <t>Industry Vol</t>
         </is>
       </c>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Industry YoY%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>Jul-26(P)*</t>
+          <t>Aug-26(P)*</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>1246</v>
+        <v>1371</v>
       </c>
       <c r="C6" s="7" t="n">
-        <v>2.943</v>
+        <v>2.453</v>
       </c>
       <c r="D6" s="8" t="n">
-        <v>0.4077</v>
+        <v>0.494</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>755</v>
+        <v>703</v>
       </c>
       <c r="F6" s="7" t="n">
-        <v>9.486000000000001</v>
+        <v>7.787999999999999</v>
       </c>
       <c r="G6" s="8" t="n">
-        <v>0.2472</v>
+        <v>0.2534</v>
       </c>
       <c r="H6" s="6" t="n">
-        <v>400</v>
+        <v>349</v>
       </c>
       <c r="I6" s="7" t="n">
-        <v>0.342</v>
+        <v>0.358</v>
       </c>
       <c r="J6" s="8" t="n">
-        <v>0.131</v>
+        <v>0.1259</v>
       </c>
       <c r="K6" s="6" t="n">
-        <v>138</v>
+        <v>123</v>
       </c>
       <c r="L6" s="7" t="n">
-        <v>0.84</v>
+        <v>-0.301</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0.0452</v>
+        <v>0.0442</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>3055</v>
+        <v>2776</v>
       </c>
       <c r="O6" s="7" t="n">
-        <v>2.379</v>
+        <v>1.476</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>Jul-26</t>
+          <t>Aug-26</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>442</v>
+        <v>1150</v>
       </c>
       <c r="D7" s="8" t="n">
-        <v>0.4077</v>
+        <v>0.494</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>268</v>
+        <v>590</v>
       </c>
       <c r="G7" s="8" t="n">
-        <v>0.2472</v>
+        <v>0.2534</v>
       </c>
       <c r="H7" s="6" t="n">
-        <v>142</v>
+        <v>293</v>
       </c>
       <c r="J7" s="8" t="n">
-        <v>0.131</v>
+        <v>0.1259</v>
       </c>
       <c r="K7" s="6" t="n">
-        <v>49</v>
+        <v>103</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0.0452</v>
+        <v>0.0442</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>1084</v>
+        <v>2328</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Jun-26</t>
+          <t>Jul-26</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>1117</v>
+        <v>1311</v>
       </c>
       <c r="C8" s="7" t="n">
-        <v>2.989</v>
+        <v>3.149</v>
       </c>
       <c r="D8" s="8" t="n">
-        <v>0.4440999999999999</v>
+        <v>0.4351</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>730</v>
+        <v>786</v>
       </c>
       <c r="F8" s="7" t="n">
-        <v>17.718</v>
+        <v>9.917</v>
       </c>
       <c r="G8" s="8" t="n">
-        <v>0.2903</v>
+        <v>0.2609</v>
       </c>
       <c r="H8" s="6" t="n">
-        <v>316</v>
+        <v>375</v>
       </c>
       <c r="I8" s="7" t="n">
-        <v>0.795</v>
+        <v>0.258</v>
       </c>
       <c r="J8" s="8" t="n">
-        <v>0.1256</v>
+        <v>0.1245</v>
       </c>
       <c r="K8" s="6" t="n">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="L8" s="7" t="n">
-        <v>2.939</v>
+        <v>0.8270000000000001</v>
       </c>
       <c r="M8" s="8" t="n">
-        <v>0.0517</v>
+        <v>0.0455</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>2515</v>
+        <v>3013</v>
       </c>
       <c r="O8" s="7" t="n">
-        <v>2.93</v>
+        <v>2.333</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>May-26</t>
+          <t>Jun-26</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>886</v>
+        <v>1118</v>
       </c>
       <c r="C9" s="7" t="n">
-        <v>2.903</v>
+        <v>2.993</v>
       </c>
       <c r="D9" s="8" t="n">
-        <v>0.4358000000000001</v>
+        <v>0.444</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>564</v>
+        <v>730</v>
       </c>
       <c r="F9" s="7" t="n">
-        <v>0.15114</v>
+        <v>17.718</v>
       </c>
       <c r="G9" s="8" t="n">
-        <v>0.2774</v>
+        <v>0.2899</v>
       </c>
       <c r="H9" s="6" t="n">
-        <v>265</v>
+        <v>316</v>
       </c>
       <c r="I9" s="7" t="n">
-        <v>0.373</v>
+        <v>0.795</v>
       </c>
       <c r="J9" s="8" t="n">
-        <v>0.1303</v>
+        <v>0.1255</v>
       </c>
       <c r="K9" s="6" t="n">
-        <v>160</v>
+        <v>130</v>
       </c>
       <c r="L9" s="7" t="n">
-        <v>1.162</v>
+        <v>2.939</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>0.07870000000000001</v>
+        <v>0.0516</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>2033</v>
+        <v>2518</v>
       </c>
       <c r="O9" s="7" t="n">
-        <v>1.977</v>
+        <v>2.934</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Apr-26</t>
+          <t>May-26</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>812</v>
+        <v>886</v>
       </c>
       <c r="C10" s="7" t="n">
-        <v>1.879</v>
+        <v>2.903</v>
       </c>
       <c r="D10" s="8" t="n">
-        <v>0.4317</v>
+        <v>0.4358000000000001</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>549</v>
+        <v>564</v>
       </c>
       <c r="F10" s="7" t="n">
-        <v>0.12725</v>
+        <v>0.15114</v>
       </c>
       <c r="G10" s="8" t="n">
-        <v>0.2919</v>
+        <v>0.2774</v>
       </c>
       <c r="H10" s="6" t="n">
-        <v>288</v>
+        <v>265</v>
       </c>
       <c r="I10" s="7" t="n">
-        <v>0.665</v>
+        <v>0.373</v>
       </c>
       <c r="J10" s="8" t="n">
-        <v>0.1532</v>
+        <v>0.1303</v>
       </c>
       <c r="K10" s="6" t="n">
-        <v>82</v>
+        <v>160</v>
       </c>
       <c r="L10" s="7" t="n">
-        <v>1.343</v>
+        <v>1.162</v>
       </c>
       <c r="M10" s="8" t="n">
-        <v>0.0436</v>
+        <v>0.07870000000000001</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>1881</v>
+        <v>2033</v>
       </c>
       <c r="O10" s="7" t="n">
-        <v>1.981</v>
+        <v>1.977</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Mar-26</t>
+          <t>Apr-26</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>888</v>
+        <v>812</v>
       </c>
       <c r="C11" s="7" t="n">
-        <v>1.874</v>
+        <v>1.879</v>
       </c>
       <c r="D11" s="8" t="n">
-        <v>0.4722999999999999</v>
+        <v>0.4317</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>476</v>
+        <v>549</v>
       </c>
       <c r="F11" s="7" t="n">
-        <v>0.14355</v>
+        <v>0.12725</v>
       </c>
       <c r="G11" s="8" t="n">
-        <v>0.2532</v>
+        <v>0.2919</v>
       </c>
       <c r="H11" s="6" t="n">
-        <v>274</v>
+        <v>288</v>
       </c>
       <c r="I11" s="7" t="n">
-        <v>0.5479999999999999</v>
+        <v>0.665</v>
       </c>
       <c r="J11" s="8" t="n">
-        <v>0.1457</v>
+        <v>0.1532</v>
       </c>
       <c r="K11" s="6" t="n">
-        <v>96</v>
+        <v>82</v>
       </c>
       <c r="L11" s="7" t="n">
-        <v>1.133</v>
+        <v>1.343</v>
       </c>
       <c r="M11" s="8" t="n">
-        <v>0.05110000000000001</v>
+        <v>0.0436</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>1880</v>
+        <v>1881</v>
       </c>
       <c r="O11" s="7" t="n">
-        <v>1.814</v>
+        <v>1.981</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Feb-26</t>
+          <t>Mar-26</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>634</v>
+        <v>888</v>
       </c>
       <c r="C12" s="7" t="n">
-        <v>1.448</v>
+        <v>1.874</v>
       </c>
       <c r="D12" s="8" t="n">
-        <v>0.4578</v>
+        <v>0.4722999999999999</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>300</v>
+        <v>476</v>
       </c>
       <c r="F12" s="7" t="n">
-        <v>0.16647</v>
+        <v>0.14355</v>
       </c>
       <c r="G12" s="8" t="n">
-        <v>0.2166</v>
+        <v>0.2532</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>231</v>
+        <v>274</v>
       </c>
       <c r="I12" s="7" t="n">
-        <v>0.925</v>
+        <v>0.5479999999999999</v>
       </c>
       <c r="J12" s="8" t="n">
-        <v>0.1668</v>
+        <v>0.1457</v>
       </c>
       <c r="K12" s="6" t="n">
-        <v>79</v>
+        <v>96</v>
       </c>
       <c r="L12" s="7" t="n">
-        <v>1.135</v>
+        <v>1.133</v>
       </c>
       <c r="M12" s="8" t="n">
-        <v>0.057</v>
+        <v>0.05110000000000001</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>1385</v>
+        <v>1880</v>
       </c>
       <c r="O12" s="7" t="n">
-        <v>1.815</v>
+        <v>1.814</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Jan-26</t>
+          <t>Feb-26</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>672</v>
+        <v>634</v>
       </c>
       <c r="C13" s="7" t="n">
-        <v>1.012</v>
+        <v>1.448</v>
       </c>
       <c r="D13" s="8" t="n">
-        <v>0.4338</v>
+        <v>0.4578</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>347</v>
+        <v>300</v>
       </c>
       <c r="F13" s="7" t="n">
-        <v>0.20688</v>
+        <v>0.16647</v>
       </c>
       <c r="G13" s="8" t="n">
-        <v>0.224</v>
+        <v>0.2166</v>
       </c>
       <c r="H13" s="6" t="n">
-        <v>256</v>
+        <v>231</v>
       </c>
       <c r="I13" s="7" t="n">
-        <v>0.8959999999999999</v>
+        <v>0.925</v>
       </c>
       <c r="J13" s="8" t="n">
-        <v>0.1653</v>
+        <v>0.1668</v>
       </c>
       <c r="K13" s="6" t="n">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="L13" s="7" t="n">
-        <v>1.14</v>
+        <v>1.135</v>
       </c>
       <c r="M13" s="8" t="n">
-        <v>0.0594</v>
+        <v>0.057</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>1549</v>
+        <v>1385</v>
       </c>
       <c r="O13" s="7" t="n">
-        <v>1.648</v>
+        <v>1.815</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Dec-25</t>
+          <t>Jan-26</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>533</v>
+        <v>672</v>
       </c>
       <c r="C14" s="7" t="n">
-        <v>0.7189999999999999</v>
+        <v>1.012</v>
       </c>
       <c r="D14" s="8" t="n">
-        <v>0.3885</v>
+        <v>0.4338</v>
       </c>
       <c r="E14" s="6" t="n">
-        <v>289</v>
+        <v>347</v>
       </c>
       <c r="F14" s="7" t="n">
-        <v>0.47167</v>
+        <v>0.20688</v>
       </c>
       <c r="G14" s="8" t="n">
-        <v>0.2106</v>
+        <v>0.224</v>
       </c>
       <c r="H14" s="6" t="n">
-        <v>213</v>
+        <v>256</v>
       </c>
       <c r="I14" s="7" t="n">
-        <v>1.448</v>
+        <v>0.8959999999999999</v>
       </c>
       <c r="J14" s="8" t="n">
-        <v>0.1552</v>
+        <v>0.1653</v>
       </c>
       <c r="K14" s="6" t="n">
-        <v>145</v>
+        <v>92</v>
       </c>
       <c r="L14" s="7" t="n">
-        <v>1.164</v>
+        <v>1.14</v>
       </c>
       <c r="M14" s="8" t="n">
-        <v>0.1057</v>
+        <v>0.0594</v>
       </c>
       <c r="N14" s="6" t="n">
-        <v>1372</v>
+        <v>1549</v>
       </c>
       <c r="O14" s="7" t="n">
-        <v>1.761</v>
+        <v>1.648</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Nov-25</t>
+          <t>Dec-25</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>498</v>
+        <v>533</v>
       </c>
       <c r="C15" s="7" t="n">
-        <v>0.785</v>
+        <v>0.7189999999999999</v>
       </c>
       <c r="D15" s="8" t="n">
-        <v>0.4019</v>
+        <v>0.3885</v>
       </c>
       <c r="E15" s="6" t="n">
-        <v>263</v>
+        <v>289</v>
       </c>
       <c r="F15" s="7" t="n">
-        <v>0.8666700000000001</v>
+        <v>0.47167</v>
       </c>
       <c r="G15" s="8" t="n">
-        <v>0.2123</v>
+        <v>0.2106</v>
       </c>
       <c r="H15" s="6" t="n">
-        <v>254</v>
+        <v>213</v>
       </c>
       <c r="I15" s="7" t="n">
-        <v>3.305</v>
+        <v>1.448</v>
       </c>
       <c r="J15" s="8" t="n">
-        <v>0.205</v>
+        <v>0.1552</v>
       </c>
       <c r="K15" s="6" t="n">
-        <v>71</v>
+        <v>145</v>
       </c>
       <c r="L15" s="7" t="n">
-        <v>1.367</v>
+        <v>1.164</v>
       </c>
       <c r="M15" s="8" t="n">
-        <v>0.0573</v>
+        <v>0.1057</v>
       </c>
       <c r="N15" s="6" t="n">
-        <v>1239</v>
+        <v>1372</v>
       </c>
       <c r="O15" s="7" t="n">
-        <v>2.074</v>
+        <v>1.761</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Oct-25</t>
+          <t>Nov-25</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>611</v>
+        <v>498</v>
       </c>
       <c r="C16" s="7" t="n">
-        <v>0.642</v>
+        <v>0.785</v>
       </c>
       <c r="D16" s="8" t="n">
-        <v>0.3947</v>
+        <v>0.4019</v>
       </c>
       <c r="E16" s="6" t="n">
-        <v>154</v>
+        <v>263</v>
       </c>
       <c r="F16" s="7" t="n">
-        <v>1.53</v>
+        <v>0.8666700000000001</v>
       </c>
       <c r="G16" s="8" t="n">
-        <v>0.09950000000000001</v>
+        <v>0.2123</v>
       </c>
       <c r="H16" s="6" t="n">
-        <v>310</v>
+        <v>254</v>
       </c>
       <c r="I16" s="7" t="n">
-        <v>6.381</v>
+        <v>3.305</v>
       </c>
       <c r="J16" s="8" t="n">
-        <v>0.2003</v>
+        <v>0.205</v>
       </c>
       <c r="K16" s="6" t="n">
-        <v>123</v>
+        <v>71</v>
       </c>
       <c r="L16" s="7" t="n">
-        <v>1.733</v>
+        <v>1.367</v>
       </c>
       <c r="M16" s="8" t="n">
-        <v>0.0795</v>
+        <v>0.0573</v>
       </c>
       <c r="N16" s="6" t="n">
-        <v>1548</v>
+        <v>1239</v>
       </c>
       <c r="O16" s="7" t="n">
-        <v>2.232</v>
+        <v>2.074</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Sep-25</t>
+          <t>Oct-25</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>606</v>
+        <v>611</v>
       </c>
       <c r="C17" s="7" t="n">
-        <v>1.126</v>
+        <v>0.642</v>
       </c>
       <c r="D17" s="8" t="n">
-        <v>0.4794</v>
+        <v>0.3947</v>
       </c>
       <c r="E17" s="6" t="n">
-        <v>61</v>
+        <v>154</v>
       </c>
       <c r="F17" s="7" t="n">
-        <v>0.6</v>
+        <v>1.53</v>
       </c>
       <c r="G17" s="8" t="n">
-        <v>0.0483</v>
+        <v>0.09950000000000001</v>
       </c>
       <c r="H17" s="6" t="n">
-        <v>279</v>
+        <v>310</v>
       </c>
       <c r="I17" s="7" t="n">
-        <v>6.342000000000001</v>
+        <v>6.381</v>
       </c>
       <c r="J17" s="8" t="n">
-        <v>0.2208</v>
+        <v>0.2003</v>
       </c>
       <c r="K17" s="6" t="n">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="L17" s="7" t="n">
-        <v>0.406</v>
+        <v>1.733</v>
       </c>
       <c r="M17" s="8" t="n">
-        <v>0.0712</v>
+        <v>0.0795</v>
       </c>
       <c r="N17" s="6" t="n">
-        <v>1264</v>
+        <v>1548</v>
       </c>
       <c r="O17" s="7" t="n">
-        <v>1.73</v>
+        <v>2.232</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Aug-25</t>
+          <t>Sep-25</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>397</v>
+        <v>606</v>
       </c>
       <c r="C18" s="7" t="n">
-        <v>0.3230000000000001</v>
+        <v>1.126</v>
       </c>
       <c r="D18" s="8" t="n">
-        <v>0.3541</v>
+        <v>0.4794</v>
       </c>
       <c r="E18" s="6" t="n">
-        <v>80</v>
+        <v>61</v>
+      </c>
+      <c r="F18" s="7" t="n">
+        <v>0.6</v>
       </c>
       <c r="G18" s="8" t="n">
-        <v>0.07140000000000001</v>
+        <v>0.0483</v>
       </c>
       <c r="H18" s="6" t="n">
-        <v>257</v>
+        <v>279</v>
       </c>
       <c r="I18" s="7" t="n">
-        <v>10.174</v>
+        <v>6.342000000000001</v>
       </c>
       <c r="J18" s="8" t="n">
-        <v>0.2293</v>
+        <v>0.2208</v>
       </c>
       <c r="K18" s="6" t="n">
-        <v>176</v>
+        <v>90</v>
       </c>
       <c r="L18" s="7" t="n">
-        <v>4.333</v>
+        <v>0.406</v>
       </c>
       <c r="M18" s="8" t="n">
-        <v>0.157</v>
+        <v>0.0712</v>
       </c>
       <c r="N18" s="6" t="n">
-        <v>1121</v>
+        <v>1264</v>
       </c>
       <c r="O18" s="7" t="n">
-        <v>1.708</v>
+        <v>1.73</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>Jul-25</t>
+          <t>Aug-25</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>316</v>
+        <v>397</v>
       </c>
       <c r="C19" s="7" t="n">
-        <v>0.45</v>
+        <v>0.3230000000000001</v>
       </c>
       <c r="D19" s="8" t="n">
-        <v>0.3496</v>
+        <v>0.3541</v>
       </c>
       <c r="E19" s="6" t="n">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>0.71</v>
+        <v>80</v>
       </c>
       <c r="G19" s="8" t="n">
-        <v>0.0796</v>
+        <v>0.07140000000000001</v>
       </c>
       <c r="H19" s="6" t="n">
-        <v>298</v>
+        <v>257</v>
       </c>
       <c r="I19" s="7" t="n">
-        <v>3.515</v>
+        <v>10.174</v>
       </c>
       <c r="J19" s="8" t="n">
-        <v>0.3296</v>
+        <v>0.2293</v>
       </c>
       <c r="K19" s="6" t="n">
-        <v>75</v>
+        <v>176</v>
       </c>
       <c r="L19" s="7" t="n">
-        <v>1.5</v>
+        <v>4.333</v>
       </c>
       <c r="M19" s="8" t="n">
-        <v>0.083</v>
+        <v>0.157</v>
       </c>
       <c r="N19" s="6" t="n">
-        <v>904</v>
+        <v>1121</v>
       </c>
       <c r="O19" s="7" t="n">
-        <v>1.366</v>
+        <v>1.708</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Jun-25</t>
+          <t>Jul-25</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>280</v>
+        <v>316</v>
       </c>
       <c r="C20" s="7" t="n">
-        <v>-0.07000000000000001</v>
+        <v>0.45</v>
       </c>
       <c r="D20" s="8" t="n">
-        <v>0.4375</v>
+        <v>0.3496</v>
       </c>
       <c r="E20" s="6" t="n">
-        <v>39</v>
+        <v>72</v>
       </c>
       <c r="F20" s="7" t="n">
-        <v>0.38</v>
+        <v>0.71</v>
       </c>
       <c r="G20" s="8" t="n">
-        <v>0.0609</v>
+        <v>0.0796</v>
       </c>
       <c r="H20" s="6" t="n">
-        <v>176</v>
+        <v>298</v>
       </c>
       <c r="I20" s="7" t="n">
-        <v>5.769</v>
+        <v>3.515</v>
       </c>
       <c r="J20" s="8" t="n">
-        <v>0.275</v>
+        <v>0.3296</v>
       </c>
       <c r="K20" s="6" t="n">
-        <v>33</v>
+        <v>75</v>
       </c>
       <c r="L20" s="7" t="n">
-        <v>-0.154</v>
+        <v>1.5</v>
       </c>
       <c r="M20" s="8" t="n">
-        <v>0.0516</v>
+        <v>0.083</v>
       </c>
       <c r="N20" s="6" t="n">
-        <v>640</v>
+        <v>904</v>
       </c>
       <c r="O20" s="7" t="n">
-        <v>0.6579999999999999</v>
+        <v>1.366</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>May-25</t>
+          <t>Jun-25</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>227</v>
+        <v>280</v>
       </c>
       <c r="C21" s="7" t="n">
-        <v>0.113</v>
+        <v>-0.07000000000000001</v>
       </c>
       <c r="D21" s="8" t="n">
-        <v>0.3324</v>
+        <v>0.4375</v>
       </c>
       <c r="E21" s="6" t="n">
-        <v>35</v>
+        <v>39</v>
+      </c>
+      <c r="F21" s="7" t="n">
+        <v>0.38</v>
       </c>
       <c r="G21" s="8" t="n">
-        <v>0.0512</v>
+        <v>0.0609</v>
       </c>
       <c r="H21" s="6" t="n">
-        <v>193</v>
+        <v>176</v>
       </c>
       <c r="I21" s="7" t="n">
-        <v>9.722000000000001</v>
+        <v>5.769</v>
       </c>
       <c r="J21" s="8" t="n">
-        <v>0.2826</v>
+        <v>0.275</v>
       </c>
       <c r="K21" s="6" t="n">
-        <v>74</v>
+        <v>33</v>
       </c>
       <c r="L21" s="7" t="n">
-        <v>5.166999999999999</v>
+        <v>-0.154</v>
       </c>
       <c r="M21" s="8" t="n">
-        <v>0.1083</v>
+        <v>0.0516</v>
       </c>
       <c r="N21" s="6" t="n">
-        <v>683</v>
+        <v>640</v>
       </c>
       <c r="O21" s="7" t="n">
-        <v>1.363</v>
+        <v>0.6579999999999999</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Apr-25</t>
+          <t>May-25</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>282</v>
+        <v>227</v>
       </c>
       <c r="C22" s="7" t="n">
-        <v>0.63</v>
+        <v>0.113</v>
       </c>
       <c r="D22" s="8" t="n">
-        <v>0.4469000000000001</v>
+        <v>0.3324</v>
       </c>
       <c r="E22" s="6" t="n">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="G22" s="8" t="n">
-        <v>0.0634</v>
+        <v>0.0512</v>
       </c>
       <c r="H22" s="6" t="n">
-        <v>173</v>
+        <v>193</v>
       </c>
       <c r="I22" s="7" t="n">
-        <v>1.338</v>
+        <v>9.722000000000001</v>
       </c>
       <c r="J22" s="8" t="n">
-        <v>0.2741</v>
+        <v>0.2826</v>
       </c>
       <c r="K22" s="6" t="n">
-        <v>35</v>
+        <v>74</v>
+      </c>
+      <c r="L22" s="7" t="n">
+        <v>5.166999999999999</v>
       </c>
       <c r="M22" s="8" t="n">
-        <v>0.0555</v>
+        <v>0.1083</v>
       </c>
       <c r="N22" s="6" t="n">
-        <v>631</v>
+        <v>683</v>
       </c>
       <c r="O22" s="7" t="n">
-        <v>1.176</v>
+        <v>1.363</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Mar-25</t>
+          <t>Apr-25</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>309</v>
+        <v>282</v>
       </c>
       <c r="C23" s="7" t="n">
-        <v>-0.7929999999999999</v>
+        <v>0.63</v>
       </c>
       <c r="D23" s="8" t="n">
-        <v>0.4626</v>
+        <v>0.4469000000000001</v>
       </c>
       <c r="E23" s="6" t="n">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="G23" s="8" t="n">
-        <v>0.0464</v>
+        <v>0.0634</v>
       </c>
       <c r="H23" s="6" t="n">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="I23" s="7" t="n">
-        <v>-0.022</v>
+        <v>1.338</v>
       </c>
       <c r="J23" s="8" t="n">
-        <v>0.265</v>
+        <v>0.2741</v>
       </c>
       <c r="K23" s="6" t="n">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>0.14</v>
+        <v>35</v>
       </c>
       <c r="M23" s="8" t="n">
-        <v>0.0674</v>
+        <v>0.0555</v>
       </c>
       <c r="N23" s="6" t="n">
-        <v>668</v>
+        <v>631</v>
       </c>
       <c r="O23" s="7" t="n">
-        <v>-0.611</v>
+        <v>1.176</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Feb-25</t>
+          <t>Mar-25</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>259</v>
+        <v>309</v>
       </c>
       <c r="C24" s="7" t="n">
-        <v>-0.402</v>
+        <v>-0.7929999999999999</v>
       </c>
       <c r="D24" s="8" t="n">
-        <v>0.5264</v>
+        <v>0.4626</v>
       </c>
       <c r="E24" s="6" t="n">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="G24" s="8" t="n">
-        <v>0.0346</v>
+        <v>0.0464</v>
       </c>
       <c r="H24" s="6" t="n">
-        <v>120</v>
+        <v>177</v>
       </c>
       <c r="I24" s="7" t="n">
-        <v>1.791</v>
+        <v>-0.022</v>
       </c>
       <c r="J24" s="8" t="n">
-        <v>0.2439</v>
+        <v>0.265</v>
       </c>
       <c r="K24" s="6" t="n">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="L24" s="7" t="n">
-        <v>0.11333</v>
+        <v>0.14</v>
       </c>
       <c r="M24" s="8" t="n">
-        <v>0.0752</v>
+        <v>0.0674</v>
       </c>
       <c r="N24" s="6" t="n">
-        <v>492</v>
+        <v>668</v>
       </c>
       <c r="O24" s="7" t="n">
-        <v>-0.033</v>
+        <v>-0.611</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Jan-25</t>
+          <t>Feb-25</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>334</v>
+        <v>259</v>
       </c>
       <c r="C25" s="7" t="n">
-        <v>-0.051</v>
+        <v>-0.402</v>
       </c>
       <c r="D25" s="8" t="n">
-        <v>0.5709</v>
+        <v>0.5264</v>
       </c>
       <c r="E25" s="6" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G25" s="8" t="n">
-        <v>0.0274</v>
+        <v>0.0346</v>
       </c>
       <c r="H25" s="6" t="n">
-        <v>135</v>
+        <v>120</v>
       </c>
       <c r="I25" s="7" t="n">
-        <v>2.553</v>
+        <v>1.791</v>
       </c>
       <c r="J25" s="8" t="n">
-        <v>0.2307</v>
+        <v>0.2439</v>
       </c>
       <c r="K25" s="6" t="n">
-        <v>43</v>
+        <v>37</v>
+      </c>
+      <c r="L25" s="7" t="n">
+        <v>0.11333</v>
       </c>
       <c r="M25" s="8" t="n">
-        <v>0.0735</v>
+        <v>0.0752</v>
       </c>
       <c r="N25" s="6" t="n">
-        <v>585</v>
+        <v>492</v>
       </c>
       <c r="O25" s="7" t="n">
-        <v>0.38</v>
+        <v>-0.033</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Dec-24</t>
+          <t>Jan-25</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>310</v>
+        <v>334</v>
       </c>
       <c r="C26" s="7" t="n">
-        <v>0.498</v>
+        <v>-0.051</v>
       </c>
       <c r="D26" s="8" t="n">
-        <v>0.6237</v>
+        <v>0.5709</v>
       </c>
       <c r="E26" s="6" t="n">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="G26" s="8" t="n">
-        <v>0.0121</v>
+        <v>0.0274</v>
       </c>
       <c r="H26" s="6" t="n">
-        <v>87</v>
+        <v>135</v>
       </c>
       <c r="I26" s="7" t="n">
-        <v>2</v>
+        <v>2.553</v>
       </c>
       <c r="J26" s="8" t="n">
-        <v>0.175</v>
+        <v>0.2307</v>
       </c>
       <c r="K26" s="6" t="n">
-        <v>67</v>
+        <v>43</v>
       </c>
       <c r="M26" s="8" t="n">
-        <v>0.1348</v>
+        <v>0.0735</v>
       </c>
       <c r="N26" s="6" t="n">
-        <v>497</v>
+        <v>585</v>
       </c>
       <c r="O26" s="7" t="n">
-        <v>0.904</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Nov-24</t>
+          <t>Dec-24</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>279</v>
+        <v>310</v>
       </c>
       <c r="C27" s="7" t="n">
-        <v>0.139</v>
+        <v>0.498</v>
       </c>
       <c r="D27" s="8" t="n">
-        <v>0.6923</v>
+        <v>0.6237</v>
       </c>
       <c r="E27" s="6" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G27" s="8" t="n">
-        <v>0.0074</v>
+        <v>0.0121</v>
       </c>
       <c r="H27" s="6" t="n">
-        <v>59</v>
+        <v>87</v>
       </c>
       <c r="I27" s="7" t="n">
-        <v>1.458</v>
+        <v>2</v>
       </c>
       <c r="J27" s="8" t="n">
-        <v>0.1464</v>
+        <v>0.175</v>
       </c>
       <c r="K27" s="6" t="n">
-        <v>30</v>
+        <v>67</v>
       </c>
       <c r="M27" s="8" t="n">
-        <v>0.07439999999999999</v>
+        <v>0.1348</v>
       </c>
       <c r="N27" s="6" t="n">
-        <v>403</v>
+        <v>497</v>
       </c>
       <c r="O27" s="7" t="n">
-        <v>0.409</v>
+        <v>0.904</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Oct-24</t>
+          <t>Nov-24</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>372</v>
+        <v>279</v>
       </c>
       <c r="C28" s="7" t="n">
-        <v>0.166</v>
+        <v>0.139</v>
       </c>
       <c r="D28" s="8" t="n">
-        <v>0.7766</v>
+        <v>0.6923</v>
       </c>
       <c r="E28" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G28" s="8" t="n">
-        <v>0.0021</v>
+        <v>0.0074</v>
       </c>
       <c r="H28" s="6" t="n">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="I28" s="7" t="n">
-        <v>0.75</v>
+        <v>1.458</v>
       </c>
       <c r="J28" s="8" t="n">
-        <v>0.0877</v>
+        <v>0.1464</v>
       </c>
       <c r="K28" s="6" t="n">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="M28" s="8" t="n">
-        <v>0.09390000000000001</v>
+        <v>0.07439999999999999</v>
       </c>
       <c r="N28" s="6" t="n">
-        <v>479</v>
+        <v>403</v>
       </c>
       <c r="O28" s="7" t="n">
-        <v>0.312</v>
+        <v>0.409</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Sep-24</t>
+          <t>Oct-24</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>285</v>
+        <v>372</v>
       </c>
       <c r="C29" s="7" t="n">
-        <v>0.364</v>
+        <v>0.166</v>
       </c>
       <c r="D29" s="8" t="n">
-        <v>0.6156</v>
+        <v>0.7766</v>
       </c>
       <c r="E29" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G29" s="8" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="H29" s="6" t="n">
+        <v>42</v>
+      </c>
+      <c r="I29" s="7" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="J29" s="8" t="n">
+        <v>0.0877</v>
+      </c>
+      <c r="K29" s="6" t="n">
+        <v>45</v>
+      </c>
+      <c r="M29" s="8" t="n">
+        <v>0.09390000000000001</v>
+      </c>
+      <c r="N29" s="6" t="n">
+        <v>479</v>
+      </c>
+      <c r="O29" s="7" t="n">
+        <v>0.312</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="5" t="inlineStr">
+        <is>
+          <t>Sep-24</t>
+        </is>
+      </c>
+      <c r="B30" s="6" t="n">
+        <v>285</v>
+      </c>
+      <c r="C30" s="7" t="n">
+        <v>0.364</v>
+      </c>
+      <c r="D30" s="8" t="n">
+        <v>0.6156</v>
+      </c>
+      <c r="E30" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="G30" s="8" t="n">
         <v>0.0022</v>
       </c>
-      <c r="H29" s="6" t="n">
+      <c r="H30" s="6" t="n">
         <v>38</v>
       </c>
-      <c r="I29" s="7" t="n">
+      <c r="I30" s="7" t="n">
         <v>0.52</v>
       </c>
-      <c r="J29" s="8" t="n">
+      <c r="J30" s="8" t="n">
         <v>0.08210000000000001</v>
       </c>
-      <c r="K29" s="6" t="n">
+      <c r="K30" s="6" t="n">
         <v>64</v>
       </c>
-      <c r="M29" s="8" t="n">
+      <c r="M30" s="8" t="n">
         <v>0.1382</v>
       </c>
-      <c r="N29" s="6" t="n">
+      <c r="N30" s="6" t="n">
         <v>463</v>
       </c>
-      <c r="O29" s="7" t="n">
+      <c r="O30" s="7" t="n">
         <v>0.747</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>