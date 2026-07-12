--- v0 (2026-05-28)
+++ v1 (2026-07-12)
@@ -497,1753 +497,1750 @@
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="12" customWidth="1" min="16" max="16"/>
     <col width="12" customWidth="1" min="17" max="17"/>
     <col width="12" customWidth="1" min="18" max="18"/>
     <col width="12" customWidth="1" min="19" max="19"/>
     <col width="12" customWidth="1" min="20" max="20"/>
     <col width="12" customWidth="1" min="21" max="21"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Indian Stock Alerts — indianstockalerts.com</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Light Commercial Vehicles — Monthly Vahan Registration Data | Generated: 28 May 2026</t>
+          <t>Light Commercial Vehicles — Monthly Vahan Registration Data | Generated: 12 Jul 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Source: Vahan (MoRTH). Registrations ≠ dispatches. For personal use only — redistribution prohibited.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>Mahindra Vol</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>Mahindra YoY%</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>Mahindra MS%</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>Tata Vol</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>Tata YoY%</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Tata MS%</t>
         </is>
       </c>
       <c r="H5" s="4" t="inlineStr">
         <is>
+          <t>Ashok Vol</t>
+        </is>
+      </c>
+      <c r="I5" s="4" t="inlineStr">
+        <is>
+          <t>Ashok YoY%</t>
+        </is>
+      </c>
+      <c r="J5" s="4" t="inlineStr">
+        <is>
+          <t>Ashok MS%</t>
+        </is>
+      </c>
+      <c r="K5" s="4" t="inlineStr">
+        <is>
           <t>Maruti Vol</t>
         </is>
       </c>
-      <c r="I5" s="4" t="inlineStr">
+      <c r="L5" s="4" t="inlineStr">
         <is>
           <t>Maruti YoY%</t>
         </is>
       </c>
-      <c r="J5" s="4" t="inlineStr">
+      <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Maruti MS%</t>
         </is>
       </c>
-      <c r="K5" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="N5" s="4" t="inlineStr">
         <is>
-          <t>Hyundai Vol</t>
+          <t>Force Vol</t>
         </is>
       </c>
       <c r="O5" s="4" t="inlineStr">
         <is>
-          <t>Hyundai YoY%</t>
+          <t>Force YoY%</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
-          <t>Hyundai MS%</t>
+          <t>Force MS%</t>
         </is>
       </c>
       <c r="Q5" s="4" t="inlineStr">
         <is>
           <t>Toyota Vol</t>
         </is>
       </c>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>Toyota YoY%</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>Toyota MS%</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Industry Vol</t>
         </is>
       </c>
       <c r="U5" s="4" t="inlineStr">
         <is>
           <t>Industry YoY%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>May-26(P)*</t>
+          <t>Jul-26(P)*</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>23028</v>
+        <v>25214</v>
       </c>
       <c r="C6" s="7" t="n">
-        <v>0.061</v>
+        <v>0.295</v>
       </c>
       <c r="D6" s="8" t="n">
-        <v>0.2624</v>
+        <v>0.3813</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>16673</v>
+        <v>20443</v>
       </c>
       <c r="F6" s="7" t="n">
-        <v>0.164</v>
+        <v>0.383</v>
       </c>
       <c r="G6" s="8" t="n">
-        <v>0.19</v>
+        <v>0.3091</v>
       </c>
       <c r="H6" s="6" t="n">
-        <v>23276</v>
+        <v>6152</v>
       </c>
       <c r="I6" s="7" t="n">
-        <v>0.169</v>
+        <v>0.148</v>
       </c>
       <c r="J6" s="8" t="n">
-        <v>0.2653</v>
+        <v>0.09300000000000001</v>
       </c>
       <c r="K6" s="6" t="n">
-        <v>4949</v>
+        <v>3083</v>
       </c>
       <c r="L6" s="7" t="n">
-        <v>-0.06</v>
+        <v>0.034</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0.0564</v>
+        <v>0.0466</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>3109</v>
+        <v>51</v>
       </c>
       <c r="O6" s="7" t="n">
-        <v>0.458</v>
+        <v>-0.523</v>
       </c>
       <c r="P6" s="8" t="n">
-        <v>0.0354</v>
+        <v>0.0008</v>
       </c>
       <c r="Q6" s="6" t="n">
-        <v>2551</v>
+        <v>11</v>
       </c>
       <c r="R6" s="7" t="n">
-        <v>0.254</v>
+        <v>0.5710000000000001</v>
       </c>
       <c r="S6" s="8" t="n">
-        <v>0.0291</v>
+        <v>0.0002</v>
       </c>
       <c r="T6" s="6" t="n">
-        <v>87746</v>
+        <v>66134</v>
       </c>
       <c r="U6" s="7" t="n">
-        <v>0.112</v>
+        <v>0.266</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>May-26</t>
+          <t>Jul-26</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>20057</v>
+        <v>8947</v>
       </c>
       <c r="D7" s="8" t="n">
-        <v>0.2624</v>
+        <v>0.3813</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>14522</v>
+        <v>7254</v>
       </c>
       <c r="G7" s="8" t="n">
-        <v>0.19</v>
+        <v>0.3091</v>
       </c>
       <c r="H7" s="6" t="n">
-        <v>20273</v>
+        <v>2183</v>
       </c>
       <c r="J7" s="8" t="n">
-        <v>0.2653</v>
+        <v>0.09300000000000001</v>
       </c>
       <c r="K7" s="6" t="n">
-        <v>4310</v>
+        <v>1094</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0.0564</v>
+        <v>0.0466</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>2708</v>
+        <v>18</v>
       </c>
       <c r="P7" s="8" t="n">
-        <v>0.0354</v>
+        <v>0.0008</v>
       </c>
       <c r="Q7" s="6" t="n">
-        <v>2222</v>
+        <v>4</v>
       </c>
       <c r="S7" s="8" t="n">
-        <v>0.0291</v>
+        <v>0.0002</v>
       </c>
       <c r="T7" s="6" t="n">
-        <v>76424</v>
+        <v>23467</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Apr-26</t>
+          <t>Jun-26</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>26628</v>
+        <v>24145</v>
       </c>
       <c r="C8" s="7" t="n">
-        <v>0.136</v>
+        <v>0.278</v>
       </c>
       <c r="D8" s="8" t="n">
-        <v>0.2667</v>
+        <v>0.3764</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>19131</v>
+        <v>18933</v>
       </c>
       <c r="F8" s="7" t="n">
-        <v>0.272</v>
+        <v>0.315</v>
       </c>
       <c r="G8" s="8" t="n">
-        <v>0.1916</v>
+        <v>0.2952</v>
       </c>
       <c r="H8" s="6" t="n">
-        <v>26082</v>
+        <v>6287</v>
       </c>
       <c r="I8" s="7" t="n">
-        <v>0.212</v>
+        <v>0.203</v>
       </c>
       <c r="J8" s="8" t="n">
-        <v>0.2612</v>
+        <v>0.098</v>
       </c>
       <c r="K8" s="6" t="n">
-        <v>6729</v>
+        <v>3826</v>
       </c>
       <c r="L8" s="7" t="n">
-        <v>0.311</v>
+        <v>0.338</v>
       </c>
       <c r="M8" s="8" t="n">
-        <v>0.0674</v>
+        <v>0.0596</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>3542</v>
+        <v>55</v>
       </c>
       <c r="O8" s="7" t="n">
-        <v>0.51</v>
+        <v>0.1</v>
       </c>
       <c r="P8" s="8" t="n">
-        <v>0.0355</v>
+        <v>0.0009</v>
       </c>
       <c r="Q8" s="6" t="n">
-        <v>2579</v>
-[...2 lines deleted...]
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="S8" s="8" t="n">
-        <v>0.0258</v>
+        <v>0</v>
       </c>
       <c r="T8" s="6" t="n">
-        <v>99841</v>
+        <v>64146</v>
       </c>
       <c r="U8" s="7" t="n">
-        <v>0.195</v>
+        <v>0.277</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>Mar-26</t>
+          <t>May-26</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>29514</v>
+        <v>21203</v>
       </c>
       <c r="C9" s="7" t="n">
-        <v>0.103</v>
+        <v>0.107</v>
       </c>
       <c r="D9" s="8" t="n">
-        <v>0.2769</v>
+        <v>0.3713</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>18708</v>
+        <v>16944</v>
       </c>
       <c r="F9" s="7" t="n">
-        <v>0.153</v>
+        <v>0.183</v>
       </c>
       <c r="G9" s="8" t="n">
-        <v>0.1755</v>
+        <v>0.2967</v>
       </c>
       <c r="H9" s="6" t="n">
-        <v>29120</v>
+        <v>5536</v>
       </c>
       <c r="I9" s="7" t="n">
-        <v>0.4480000000000001</v>
+        <v>0.08799999999999999</v>
       </c>
       <c r="J9" s="8" t="n">
-        <v>0.2732</v>
+        <v>0.09700000000000002</v>
       </c>
       <c r="K9" s="6" t="n">
-        <v>7410</v>
+        <v>3145</v>
       </c>
       <c r="L9" s="7" t="n">
-        <v>0.177</v>
+        <v>0.146</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>0.06950000000000001</v>
+        <v>0.05510000000000001</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>3867</v>
+        <v>69</v>
       </c>
       <c r="O9" s="7" t="n">
-        <v>0.54</v>
+        <v>-0.349</v>
       </c>
       <c r="P9" s="8" t="n">
-        <v>0.0363</v>
+        <v>0.0012</v>
       </c>
       <c r="Q9" s="6" t="n">
-        <v>2691</v>
+        <v>2</v>
       </c>
       <c r="R9" s="7" t="n">
-        <v>-0.012</v>
+        <v>-0.6</v>
       </c>
       <c r="S9" s="8" t="n">
-        <v>0.0252</v>
+        <v>0</v>
       </c>
       <c r="T9" s="6" t="n">
-        <v>106579</v>
+        <v>57101</v>
       </c>
       <c r="U9" s="7" t="n">
-        <v>0.205</v>
+        <v>0.148</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Feb-26</t>
+          <t>Apr-26</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>28196</v>
+        <v>24053</v>
       </c>
       <c r="C10" s="7" t="n">
-        <v>0.212</v>
+        <v>0.177</v>
       </c>
       <c r="D10" s="8" t="n">
-        <v>0.2707</v>
+        <v>0.3874</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>17609</v>
+        <v>19131</v>
       </c>
       <c r="F10" s="7" t="n">
-        <v>0.228</v>
+        <v>0.272</v>
       </c>
       <c r="G10" s="8" t="n">
-        <v>0.1691</v>
+        <v>0.3082</v>
       </c>
       <c r="H10" s="6" t="n">
-        <v>28279</v>
+        <v>6514</v>
       </c>
       <c r="I10" s="7" t="n">
-        <v>0.469</v>
+        <v>0.301</v>
       </c>
       <c r="J10" s="8" t="n">
-        <v>0.2715</v>
+        <v>0.1049</v>
       </c>
       <c r="K10" s="6" t="n">
-        <v>7011</v>
+        <v>3352</v>
       </c>
       <c r="L10" s="7" t="n">
-        <v>0.299</v>
+        <v>0.185</v>
       </c>
       <c r="M10" s="8" t="n">
-        <v>0.0673</v>
+        <v>0.05400000000000001</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>3802</v>
+        <v>70</v>
       </c>
       <c r="O10" s="7" t="n">
-        <v>0.736</v>
+        <v>-0.504</v>
       </c>
       <c r="P10" s="8" t="n">
-        <v>0.0365</v>
+        <v>0.0011</v>
       </c>
       <c r="Q10" s="6" t="n">
-        <v>2633</v>
+        <v>2</v>
       </c>
       <c r="R10" s="7" t="n">
-        <v>0.039</v>
+        <v>0</v>
       </c>
       <c r="S10" s="8" t="n">
-        <v>0.0253</v>
+        <v>0</v>
       </c>
       <c r="T10" s="6" t="n">
-        <v>104145</v>
+        <v>62081</v>
       </c>
       <c r="U10" s="7" t="n">
-        <v>0.322</v>
+        <v>0.223</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Jan-26</t>
+          <t>Mar-26</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>34387</v>
+        <v>26723</v>
       </c>
       <c r="C11" s="7" t="n">
         <v>0.13</v>
       </c>
       <c r="D11" s="8" t="n">
-        <v>0.3185</v>
+        <v>0.4031</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>18902</v>
+        <v>18708</v>
       </c>
       <c r="F11" s="7" t="n">
-        <v>0.132</v>
+        <v>0.153</v>
       </c>
       <c r="G11" s="8" t="n">
-        <v>0.1751</v>
+        <v>0.2822</v>
       </c>
       <c r="H11" s="6" t="n">
-        <v>27201</v>
+        <v>7243</v>
       </c>
       <c r="I11" s="7" t="n">
-        <v>-0.046</v>
+        <v>0.195</v>
       </c>
       <c r="J11" s="8" t="n">
-        <v>0.252</v>
+        <v>0.1093</v>
       </c>
       <c r="K11" s="6" t="n">
-        <v>7781</v>
+        <v>4083</v>
       </c>
       <c r="L11" s="7" t="n">
-        <v>0.297</v>
+        <v>0.167</v>
       </c>
       <c r="M11" s="8" t="n">
-        <v>0.0721</v>
+        <v>0.0616</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>3428</v>
+        <v>71</v>
       </c>
       <c r="O11" s="7" t="n">
-        <v>0.046</v>
+        <v>-0.393</v>
       </c>
       <c r="P11" s="8" t="n">
-        <v>0.0318</v>
+        <v>0.0011</v>
       </c>
       <c r="Q11" s="6" t="n">
-        <v>1900</v>
+        <v>2</v>
       </c>
       <c r="R11" s="7" t="n">
-        <v>-0.407</v>
+        <v>1</v>
       </c>
       <c r="S11" s="8" t="n">
-        <v>0.0176</v>
+        <v>0</v>
       </c>
       <c r="T11" s="6" t="n">
-        <v>107958</v>
+        <v>66287</v>
       </c>
       <c r="U11" s="7" t="n">
-        <v>0.064</v>
+        <v>0.151</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Dec-25</t>
+          <t>Feb-26</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>25007</v>
+        <v>26008</v>
       </c>
       <c r="C12" s="7" t="n">
-        <v>0.198</v>
+        <v>0.25</v>
       </c>
       <c r="D12" s="8" t="n">
-        <v>0.2916</v>
+        <v>0.3975</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>15205</v>
+        <v>17609</v>
       </c>
       <c r="F12" s="7" t="n">
-        <v>0.2</v>
+        <v>0.228</v>
       </c>
       <c r="G12" s="8" t="n">
-        <v>0.1773</v>
+        <v>0.2692</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>20738</v>
+        <v>6925</v>
       </c>
       <c r="I12" s="7" t="n">
-        <v>0.3459999999999999</v>
+        <v>0.309</v>
       </c>
       <c r="J12" s="8" t="n">
-        <v>0.2418</v>
+        <v>0.1058</v>
       </c>
       <c r="K12" s="6" t="n">
-        <v>5932</v>
+        <v>4039</v>
       </c>
       <c r="L12" s="7" t="n">
-        <v>0.3459999999999999</v>
+        <v>0.215</v>
       </c>
       <c r="M12" s="8" t="n">
-        <v>0.0692</v>
+        <v>0.0617</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>2837</v>
+        <v>75</v>
       </c>
       <c r="O12" s="7" t="n">
-        <v>0.7829999999999999</v>
+        <v>0.63</v>
       </c>
       <c r="P12" s="8" t="n">
-        <v>0.0331</v>
+        <v>0.0011</v>
       </c>
       <c r="Q12" s="6" t="n">
-        <v>1817</v>
+        <v>2</v>
       </c>
       <c r="R12" s="7" t="n">
-        <v>0.197</v>
+        <v>0</v>
       </c>
       <c r="S12" s="8" t="n">
-        <v>0.0212</v>
+        <v>0</v>
       </c>
       <c r="T12" s="6" t="n">
-        <v>85756</v>
+        <v>65423</v>
       </c>
       <c r="U12" s="7" t="n">
-        <v>0.26</v>
+        <v>0.283</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Nov-25</t>
+          <t>Jan-26</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>30552</v>
+        <v>31732</v>
       </c>
       <c r="C13" s="7" t="n">
-        <v>0.21</v>
+        <v>0.169</v>
       </c>
       <c r="D13" s="8" t="n">
-        <v>0.3109</v>
+        <v>0.4318</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>16810</v>
+        <v>18902</v>
       </c>
       <c r="F13" s="7" t="n">
-        <v>0.119</v>
+        <v>0.132</v>
       </c>
       <c r="G13" s="8" t="n">
-        <v>0.1711</v>
+        <v>0.2572</v>
       </c>
       <c r="H13" s="6" t="n">
-        <v>24271</v>
+        <v>7674</v>
       </c>
       <c r="I13" s="7" t="n">
-        <v>0.239</v>
+        <v>0.299</v>
       </c>
       <c r="J13" s="8" t="n">
-        <v>0.247</v>
+        <v>0.1044</v>
       </c>
       <c r="K13" s="6" t="n">
-        <v>6503</v>
+        <v>4927</v>
       </c>
       <c r="L13" s="7" t="n">
-        <v>0.233</v>
+        <v>0.04</v>
       </c>
       <c r="M13" s="8" t="n">
-        <v>0.06619999999999999</v>
+        <v>0.067</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>2965</v>
+        <v>55</v>
       </c>
       <c r="O13" s="7" t="n">
-        <v>0.784</v>
+        <v>-0.382</v>
       </c>
       <c r="P13" s="8" t="n">
-        <v>0.0302</v>
+        <v>0.0006999999999999999</v>
       </c>
       <c r="Q13" s="6" t="n">
-        <v>1914</v>
+        <v>5</v>
       </c>
       <c r="R13" s="7" t="n">
-        <v>0.07000000000000001</v>
+        <v>4</v>
       </c>
       <c r="S13" s="8" t="n">
-        <v>0.0195</v>
+        <v>0.0001</v>
       </c>
       <c r="T13" s="6" t="n">
-        <v>98274</v>
+        <v>73484</v>
       </c>
       <c r="U13" s="7" t="n">
-        <v>0.215</v>
+        <v>0.164</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Oct-25</t>
+          <t>Dec-25</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>39969</v>
+        <v>22468</v>
       </c>
       <c r="C14" s="7" t="n">
-        <v>0.312</v>
+        <v>0.215</v>
       </c>
       <c r="D14" s="8" t="n">
-        <v>0.3256</v>
+        <v>0.393</v>
       </c>
       <c r="E14" s="6" t="n">
-        <v>20433</v>
+        <v>15205</v>
       </c>
       <c r="F14" s="7" t="n">
-        <v>0.262</v>
+        <v>0.2</v>
       </c>
       <c r="G14" s="8" t="n">
-        <v>0.1664</v>
+        <v>0.2659</v>
       </c>
       <c r="H14" s="6" t="n">
-        <v>33073</v>
+        <v>5809</v>
       </c>
       <c r="I14" s="7" t="n">
-        <v>0.298</v>
+        <v>0.359</v>
       </c>
       <c r="J14" s="8" t="n">
-        <v>0.2694</v>
+        <v>0.1016</v>
       </c>
       <c r="K14" s="6" t="n">
-        <v>8308</v>
+        <v>3481</v>
       </c>
       <c r="L14" s="7" t="n">
-        <v>0.333</v>
+        <v>0.132</v>
       </c>
       <c r="M14" s="8" t="n">
-        <v>0.0677</v>
+        <v>0.0609</v>
       </c>
       <c r="N14" s="6" t="n">
-        <v>3675</v>
+        <v>67</v>
       </c>
       <c r="O14" s="7" t="n">
-        <v>0.743</v>
+        <v>0.367</v>
       </c>
       <c r="P14" s="8" t="n">
-        <v>0.0299</v>
+        <v>0.0012</v>
       </c>
       <c r="Q14" s="6" t="n">
-        <v>2155</v>
+        <v>8</v>
       </c>
       <c r="R14" s="7" t="n">
-        <v>-0.025</v>
+        <v>3</v>
       </c>
       <c r="S14" s="8" t="n">
-        <v>0.0176</v>
+        <v>0.0001</v>
       </c>
       <c r="T14" s="6" t="n">
-        <v>122771</v>
+        <v>57177</v>
       </c>
       <c r="U14" s="7" t="n">
-        <v>0.282</v>
+        <v>0.218</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Sep-25</t>
+          <t>Nov-25</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>22911</v>
+        <v>27737</v>
       </c>
       <c r="C15" s="7" t="n">
-        <v>0.112</v>
+        <v>0.21</v>
       </c>
       <c r="D15" s="8" t="n">
-        <v>0.3046</v>
+        <v>0.42</v>
       </c>
       <c r="E15" s="6" t="n">
-        <v>13195</v>
+        <v>16810</v>
       </c>
       <c r="F15" s="7" t="n">
-        <v>-0.055</v>
+        <v>0.119</v>
       </c>
       <c r="G15" s="8" t="n">
-        <v>0.1754</v>
+        <v>0.2546</v>
       </c>
       <c r="H15" s="6" t="n">
-        <v>19501</v>
+        <v>6431</v>
       </c>
       <c r="I15" s="7" t="n">
-        <v>-0.001</v>
+        <v>0.241</v>
       </c>
       <c r="J15" s="8" t="n">
-        <v>0.2593</v>
+        <v>0.0974</v>
       </c>
       <c r="K15" s="6" t="n">
-        <v>5746</v>
+        <v>3994</v>
       </c>
       <c r="L15" s="7" t="n">
-        <v>0.172</v>
+        <v>0.251</v>
       </c>
       <c r="M15" s="8" t="n">
-        <v>0.0764</v>
+        <v>0.0605</v>
       </c>
       <c r="N15" s="6" t="n">
-        <v>2399</v>
+        <v>133</v>
       </c>
       <c r="O15" s="7" t="n">
-        <v>0.4320000000000001</v>
+        <v>2.325</v>
       </c>
       <c r="P15" s="8" t="n">
-        <v>0.0319</v>
+        <v>0.002</v>
       </c>
       <c r="Q15" s="6" t="n">
-        <v>1403</v>
+        <v>6</v>
       </c>
       <c r="R15" s="7" t="n">
-        <v>-0.296</v>
+        <v>2</v>
       </c>
       <c r="S15" s="8" t="n">
-        <v>0.0187</v>
+        <v>0.0001</v>
       </c>
       <c r="T15" s="6" t="n">
-        <v>75210</v>
+        <v>66035</v>
       </c>
       <c r="U15" s="7" t="n">
-        <v>0.024</v>
+        <v>0.199</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Aug-25</t>
+          <t>Oct-25</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>24171</v>
+        <v>37148</v>
       </c>
       <c r="C16" s="7" t="n">
-        <v>0.172</v>
+        <v>0.357</v>
       </c>
       <c r="D16" s="8" t="n">
-        <v>0.288</v>
+        <v>0.4544</v>
       </c>
       <c r="E16" s="6" t="n">
-        <v>14103</v>
+        <v>20433</v>
       </c>
       <c r="F16" s="7" t="n">
-        <v>-0.055</v>
+        <v>0.262</v>
       </c>
       <c r="G16" s="8" t="n">
-        <v>0.168</v>
+        <v>0.2499</v>
       </c>
       <c r="H16" s="6" t="n">
-        <v>23624</v>
+        <v>8252</v>
       </c>
       <c r="I16" s="7" t="n">
-        <v>0.101</v>
+        <v>0.348</v>
       </c>
       <c r="J16" s="8" t="n">
-        <v>0.2815</v>
+        <v>0.1009</v>
       </c>
       <c r="K16" s="6" t="n">
-        <v>5614</v>
+        <v>5638</v>
       </c>
       <c r="L16" s="7" t="n">
-        <v>0.121</v>
+        <v>0.197</v>
       </c>
       <c r="M16" s="8" t="n">
-        <v>0.0669</v>
+        <v>0.06900000000000001</v>
       </c>
       <c r="N16" s="6" t="n">
-        <v>2817</v>
+        <v>74</v>
       </c>
       <c r="O16" s="7" t="n">
-        <v>0.499</v>
+        <v>0.233</v>
       </c>
       <c r="P16" s="8" t="n">
-        <v>0.0336</v>
+        <v>0.0009</v>
       </c>
       <c r="Q16" s="6" t="n">
-        <v>1772</v>
+        <v>6</v>
       </c>
       <c r="R16" s="7" t="n">
-        <v>-0.148</v>
+        <v>1</v>
       </c>
       <c r="S16" s="8" t="n">
-        <v>0.0211</v>
+        <v>0.0001</v>
       </c>
       <c r="T16" s="6" t="n">
-        <v>83931</v>
+        <v>81757</v>
       </c>
       <c r="U16" s="7" t="n">
-        <v>0.08500000000000001</v>
+        <v>0.293</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Jul-25</t>
+          <t>Sep-25</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>23162</v>
+        <v>20696</v>
       </c>
       <c r="C17" s="7" t="n">
-        <v>0.095</v>
+        <v>0.131</v>
       </c>
       <c r="D17" s="8" t="n">
-        <v>0.2679</v>
+        <v>0.4243</v>
       </c>
       <c r="E17" s="6" t="n">
-        <v>14783</v>
+        <v>13195</v>
       </c>
       <c r="F17" s="7" t="n">
-        <v>-0.08400000000000001</v>
+        <v>-0.055</v>
       </c>
       <c r="G17" s="8" t="n">
-        <v>0.171</v>
+        <v>0.2705</v>
       </c>
       <c r="H17" s="6" t="n">
-        <v>23239</v>
+        <v>5651</v>
       </c>
       <c r="I17" s="7" t="n">
-        <v>0.003</v>
+        <v>0.192</v>
       </c>
       <c r="J17" s="8" t="n">
-        <v>0.2688</v>
+        <v>0.1159</v>
       </c>
       <c r="K17" s="6" t="n">
-        <v>5594</v>
+        <v>2882</v>
       </c>
       <c r="L17" s="7" t="n">
-        <v>-0.06</v>
+        <v>-0.05600000000000001</v>
       </c>
       <c r="M17" s="8" t="n">
-        <v>0.06469999999999999</v>
+        <v>0.0591</v>
       </c>
       <c r="N17" s="6" t="n">
-        <v>3128</v>
+        <v>164</v>
       </c>
       <c r="O17" s="7" t="n">
-        <v>0.669</v>
+        <v>1.377</v>
       </c>
       <c r="P17" s="8" t="n">
-        <v>0.0362</v>
+        <v>0.0034</v>
       </c>
       <c r="Q17" s="6" t="n">
-        <v>2037</v>
+        <v>3</v>
       </c>
       <c r="R17" s="7" t="n">
-        <v>0.077</v>
+        <v>0</v>
       </c>
       <c r="S17" s="8" t="n">
-        <v>0.0236</v>
+        <v>0.0001</v>
       </c>
       <c r="T17" s="6" t="n">
-        <v>86461</v>
+        <v>48775</v>
       </c>
       <c r="U17" s="7" t="n">
-        <v>0.029</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Jun-25</t>
+          <t>Aug-25</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>21448</v>
+        <v>20972</v>
       </c>
       <c r="C18" s="7" t="n">
-        <v>0.121</v>
+        <v>0.161</v>
       </c>
       <c r="D18" s="8" t="n">
-        <v>0.2684</v>
+        <v>0.4067</v>
       </c>
       <c r="E18" s="6" t="n">
-        <v>14398</v>
+        <v>14103</v>
       </c>
       <c r="F18" s="7" t="n">
-        <v>-0.033</v>
+        <v>-0.055</v>
       </c>
       <c r="G18" s="8" t="n">
-        <v>0.1802</v>
+        <v>0.2735</v>
       </c>
       <c r="H18" s="6" t="n">
-        <v>20528</v>
+        <v>5398</v>
       </c>
       <c r="I18" s="7" t="n">
-        <v>0.029</v>
+        <v>0.128</v>
       </c>
       <c r="J18" s="8" t="n">
-        <v>0.2569</v>
+        <v>0.1047</v>
       </c>
       <c r="K18" s="6" t="n">
-        <v>5500</v>
+        <v>3313</v>
       </c>
       <c r="L18" s="7" t="n">
-        <v>0.229</v>
+        <v>0.101</v>
       </c>
       <c r="M18" s="8" t="n">
-        <v>0.0688</v>
+        <v>0.0643</v>
       </c>
       <c r="N18" s="6" t="n">
-        <v>2261</v>
+        <v>101</v>
       </c>
       <c r="O18" s="7" t="n">
-        <v>0.4269999999999999</v>
+        <v>0.098</v>
       </c>
       <c r="P18" s="8" t="n">
-        <v>0.0283</v>
+        <v>0.002</v>
       </c>
       <c r="Q18" s="6" t="n">
-        <v>1808</v>
+        <v>5</v>
       </c>
       <c r="R18" s="7" t="n">
-        <v>0.048</v>
+        <v>0.25</v>
       </c>
       <c r="S18" s="8" t="n">
-        <v>0.0226</v>
+        <v>0.0001</v>
       </c>
       <c r="T18" s="6" t="n">
-        <v>79907</v>
+        <v>51563</v>
       </c>
       <c r="U18" s="7" t="n">
-        <v>0.07099999999999999</v>
+        <v>0.078</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>May-25</t>
+          <t>Jul-25</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>21714</v>
+        <v>19473</v>
       </c>
       <c r="C19" s="7" t="n">
-        <v>0.012</v>
+        <v>0.052</v>
       </c>
       <c r="D19" s="8" t="n">
-        <v>0.2752</v>
+        <v>0.3728</v>
       </c>
       <c r="E19" s="6" t="n">
-        <v>14321</v>
+        <v>14783</v>
       </c>
       <c r="F19" s="7" t="n">
-        <v>-0.13</v>
+        <v>-0.08400000000000001</v>
       </c>
       <c r="G19" s="8" t="n">
-        <v>0.1815</v>
+        <v>0.283</v>
       </c>
       <c r="H19" s="6" t="n">
-        <v>19908</v>
+        <v>5357</v>
       </c>
       <c r="I19" s="7" t="n">
-        <v>-0.106</v>
+        <v>-0.07199999999999999</v>
       </c>
       <c r="J19" s="8" t="n">
-        <v>0.2523</v>
+        <v>0.1025</v>
       </c>
       <c r="K19" s="6" t="n">
-        <v>5266</v>
+        <v>2982</v>
       </c>
       <c r="L19" s="7" t="n">
-        <v>0.059</v>
+        <v>-0.029</v>
       </c>
       <c r="M19" s="8" t="n">
-        <v>0.0667</v>
+        <v>0.0571</v>
       </c>
       <c r="N19" s="6" t="n">
-        <v>2133</v>
+        <v>107</v>
       </c>
       <c r="O19" s="7" t="n">
-        <v>0.341</v>
+        <v>0.138</v>
       </c>
       <c r="P19" s="8" t="n">
-        <v>0.027</v>
+        <v>0.002</v>
       </c>
       <c r="Q19" s="6" t="n">
-        <v>2034</v>
+        <v>7</v>
       </c>
       <c r="R19" s="7" t="n">
-        <v>0.05400000000000001</v>
+        <v>0.167</v>
       </c>
       <c r="S19" s="8" t="n">
-        <v>0.0258</v>
+        <v>0.0001</v>
       </c>
       <c r="T19" s="6" t="n">
-        <v>78901</v>
+        <v>52240</v>
       </c>
       <c r="U19" s="7" t="n">
-        <v>-0.031</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Apr-25</t>
+          <t>Jun-25</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>23432</v>
+        <v>18892</v>
       </c>
       <c r="C20" s="7" t="n">
-        <v>0.051</v>
+        <v>0.12</v>
       </c>
       <c r="D20" s="8" t="n">
-        <v>0.2805</v>
+        <v>0.3761</v>
       </c>
       <c r="E20" s="6" t="n">
-        <v>15046</v>
+        <v>14398</v>
       </c>
       <c r="F20" s="7" t="n">
-        <v>-0.09300000000000001</v>
+        <v>-0.033</v>
       </c>
       <c r="G20" s="8" t="n">
-        <v>0.1801</v>
+        <v>0.2866</v>
       </c>
       <c r="H20" s="6" t="n">
-        <v>21523</v>
+        <v>5227</v>
       </c>
       <c r="I20" s="7" t="n">
-        <v>-0.032</v>
+        <v>0.235</v>
       </c>
       <c r="J20" s="8" t="n">
-        <v>0.2576</v>
+        <v>0.1041</v>
       </c>
       <c r="K20" s="6" t="n">
-        <v>5132</v>
+        <v>2860</v>
       </c>
       <c r="L20" s="7" t="n">
-        <v>-0.051</v>
+        <v>0.131</v>
       </c>
       <c r="M20" s="8" t="n">
-        <v>0.0614</v>
+        <v>0.05689999999999999</v>
       </c>
       <c r="N20" s="6" t="n">
-        <v>2345</v>
+        <v>50</v>
       </c>
       <c r="O20" s="7" t="n">
-        <v>0.37</v>
+        <v>0.064</v>
       </c>
       <c r="P20" s="8" t="n">
-        <v>0.0281</v>
+        <v>0.001</v>
       </c>
       <c r="Q20" s="6" t="n">
-        <v>2529</v>
+        <v>4</v>
       </c>
       <c r="R20" s="7" t="n">
-        <v>0.429</v>
+        <v>0.333</v>
       </c>
       <c r="S20" s="8" t="n">
-        <v>0.0303</v>
+        <v>0.0001</v>
       </c>
       <c r="T20" s="6" t="n">
-        <v>83549</v>
+        <v>50230</v>
       </c>
       <c r="U20" s="7" t="n">
-        <v>0.028</v>
+        <v>0.08699999999999999</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>Mar-25</t>
+          <t>May-25</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>26770</v>
+        <v>19160</v>
       </c>
       <c r="C21" s="7" t="n">
-        <v>0.123</v>
+        <v>0.001</v>
       </c>
       <c r="D21" s="8" t="n">
-        <v>0.3027</v>
+        <v>0.3852</v>
       </c>
       <c r="E21" s="6" t="n">
-        <v>16226</v>
+        <v>14321</v>
       </c>
       <c r="F21" s="7" t="n">
-        <v>-0.115</v>
+        <v>-0.13</v>
       </c>
       <c r="G21" s="8" t="n">
-        <v>0.1835</v>
+        <v>0.2879</v>
       </c>
       <c r="H21" s="6" t="n">
-        <v>20116</v>
+        <v>5089</v>
       </c>
       <c r="I21" s="7" t="n">
-        <v>-0.08799999999999999</v>
+        <v>0.079</v>
       </c>
       <c r="J21" s="8" t="n">
-        <v>0.2274</v>
+        <v>0.1023</v>
       </c>
       <c r="K21" s="6" t="n">
-        <v>6296</v>
+        <v>2744</v>
       </c>
       <c r="L21" s="7" t="n">
-        <v>0.18</v>
+        <v>-0.06900000000000001</v>
       </c>
       <c r="M21" s="8" t="n">
-        <v>0.0712</v>
+        <v>0.0552</v>
       </c>
       <c r="N21" s="6" t="n">
-        <v>2511</v>
+        <v>106</v>
       </c>
       <c r="O21" s="7" t="n">
-        <v>0.605</v>
+        <v>0.5590000000000001</v>
       </c>
       <c r="P21" s="8" t="n">
-        <v>0.0284</v>
+        <v>0.0021</v>
       </c>
       <c r="Q21" s="6" t="n">
-        <v>2724</v>
+        <v>5</v>
       </c>
       <c r="R21" s="7" t="n">
-        <v>0.396</v>
+        <v>0</v>
       </c>
       <c r="S21" s="8" t="n">
-        <v>0.0308</v>
+        <v>0.0001</v>
       </c>
       <c r="T21" s="6" t="n">
-        <v>88446</v>
+        <v>49738</v>
       </c>
       <c r="U21" s="7" t="n">
-        <v>0.016</v>
+        <v>-0.027</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Feb-25</t>
+          <t>Apr-25</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>23262</v>
+        <v>20441</v>
       </c>
       <c r="C22" s="7" t="n">
-        <v>-0.006</v>
+        <v>0.026</v>
       </c>
       <c r="D22" s="8" t="n">
-        <v>0.2953</v>
+        <v>0.4028</v>
       </c>
       <c r="E22" s="6" t="n">
-        <v>14343</v>
+        <v>15046</v>
       </c>
       <c r="F22" s="7" t="n">
-        <v>-0.192</v>
+        <v>-0.09300000000000001</v>
       </c>
       <c r="G22" s="8" t="n">
-        <v>0.1821</v>
+        <v>0.2965</v>
       </c>
       <c r="H22" s="6" t="n">
-        <v>19256</v>
+        <v>5006</v>
       </c>
       <c r="I22" s="7" t="n">
-        <v>-0.095</v>
+        <v>-0.032</v>
       </c>
       <c r="J22" s="8" t="n">
-        <v>0.2445</v>
+        <v>0.0987</v>
       </c>
       <c r="K22" s="6" t="n">
-        <v>5399</v>
+        <v>2829</v>
       </c>
       <c r="L22" s="7" t="n">
-        <v>-0.05400000000000001</v>
+        <v>-0.078</v>
       </c>
       <c r="M22" s="8" t="n">
-        <v>0.06850000000000001</v>
+        <v>0.0558</v>
       </c>
       <c r="N22" s="6" t="n">
-        <v>2190</v>
+        <v>141</v>
       </c>
       <c r="O22" s="7" t="n">
-        <v>0.516</v>
+        <v>0.88</v>
       </c>
       <c r="P22" s="8" t="n">
-        <v>0.0278</v>
+        <v>0.0028</v>
       </c>
       <c r="Q22" s="6" t="n">
-        <v>2534</v>
+        <v>2</v>
       </c>
       <c r="R22" s="7" t="n">
-        <v>0.446</v>
+        <v>-0.333</v>
       </c>
       <c r="S22" s="8" t="n">
-        <v>0.0322</v>
+        <v>0</v>
       </c>
       <c r="T22" s="6" t="n">
-        <v>78762</v>
+        <v>50742</v>
       </c>
       <c r="U22" s="7" t="n">
-        <v>-0.07199999999999999</v>
+        <v>-0.017</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Jan-25</t>
+          <t>Mar-25</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>30434</v>
+        <v>23652</v>
       </c>
       <c r="C23" s="7" t="n">
-        <v>0.184</v>
+        <v>0.12</v>
       </c>
       <c r="D23" s="8" t="n">
-        <v>0.3</v>
+        <v>0.4106</v>
       </c>
       <c r="E23" s="6" t="n">
-        <v>16694</v>
+        <v>16226</v>
       </c>
       <c r="F23" s="7" t="n">
-        <v>-0.004</v>
+        <v>-0.115</v>
       </c>
       <c r="G23" s="8" t="n">
-        <v>0.1645</v>
+        <v>0.2817</v>
       </c>
       <c r="H23" s="6" t="n">
-        <v>28518</v>
+        <v>6063</v>
       </c>
       <c r="I23" s="7" t="n">
-        <v>0.125</v>
+        <v>0.152</v>
       </c>
       <c r="J23" s="8" t="n">
-        <v>0.2811</v>
+        <v>0.1053</v>
       </c>
       <c r="K23" s="6" t="n">
-        <v>6000</v>
+        <v>3499</v>
       </c>
       <c r="L23" s="7" t="n">
-        <v>0.07099999999999999</v>
+        <v>0.155</v>
       </c>
       <c r="M23" s="8" t="n">
-        <v>0.0591</v>
+        <v>0.0607</v>
       </c>
       <c r="N23" s="6" t="n">
-        <v>3277</v>
+        <v>117</v>
       </c>
       <c r="O23" s="7" t="n">
-        <v>0.904</v>
+        <v>0.671</v>
       </c>
       <c r="P23" s="8" t="n">
-        <v>0.0323</v>
+        <v>0.002</v>
       </c>
       <c r="Q23" s="6" t="n">
-        <v>3205</v>
+        <v>1</v>
       </c>
       <c r="R23" s="7" t="n">
-        <v>0.677</v>
+        <v>-0.75</v>
       </c>
       <c r="S23" s="8" t="n">
-        <v>0.0316</v>
+        <v>0</v>
       </c>
       <c r="T23" s="6" t="n">
-        <v>101462</v>
+        <v>57603</v>
       </c>
       <c r="U23" s="7" t="n">
-        <v>0.123</v>
+        <v>0.035</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Dec-24</t>
+          <t>Feb-25</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>20879</v>
+        <v>20810</v>
       </c>
       <c r="C24" s="7" t="n">
+        <v>0.001</v>
+      </c>
+      <c r="D24" s="8" t="n">
+        <v>0.4081</v>
+      </c>
+      <c r="E24" s="6" t="n">
+        <v>14343</v>
+      </c>
+      <c r="F24" s="7" t="n">
+        <v>-0.192</v>
+      </c>
+      <c r="G24" s="8" t="n">
+        <v>0.2813</v>
+      </c>
+      <c r="H24" s="6" t="n">
+        <v>5289</v>
+      </c>
+      <c r="I24" s="7" t="n">
         <v>-0.029</v>
       </c>
-      <c r="D24" s="8" t="n">
-[...16 lines deleted...]
-      </c>
       <c r="J24" s="8" t="n">
-        <v>0.2265</v>
+        <v>0.1037</v>
       </c>
       <c r="K24" s="6" t="n">
-        <v>4406</v>
+        <v>3324</v>
       </c>
       <c r="L24" s="7" t="n">
-        <v>-0.038</v>
+        <v>0.123</v>
       </c>
       <c r="M24" s="8" t="n">
-        <v>0.0648</v>
+        <v>0.06519999999999999</v>
       </c>
       <c r="N24" s="6" t="n">
-        <v>1591</v>
+        <v>46</v>
       </c>
       <c r="O24" s="7" t="n">
-        <v>0.444</v>
+        <v>-0.603</v>
       </c>
       <c r="P24" s="8" t="n">
-        <v>0.0234</v>
+        <v>0.0009</v>
       </c>
       <c r="Q24" s="6" t="n">
-        <v>1518</v>
+        <v>2</v>
       </c>
       <c r="R24" s="7" t="n">
-        <v>0.224</v>
+        <v>-0.75</v>
       </c>
       <c r="S24" s="8" t="n">
-        <v>0.0223</v>
+        <v>0</v>
       </c>
       <c r="T24" s="6" t="n">
-        <v>68038</v>
+        <v>50995</v>
       </c>
       <c r="U24" s="7" t="n">
-        <v>-0.063</v>
+        <v>-0.08400000000000001</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Nov-24</t>
+          <t>Jan-25</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>25259</v>
+        <v>27133</v>
       </c>
       <c r="C25" s="7" t="n">
-        <v>-0.003</v>
+        <v>0.172</v>
       </c>
       <c r="D25" s="8" t="n">
-        <v>0.3124</v>
+        <v>0.4299</v>
       </c>
       <c r="E25" s="6" t="n">
-        <v>15025</v>
+        <v>16694</v>
       </c>
       <c r="F25" s="7" t="n">
-        <v>-0.091</v>
+        <v>-0.004</v>
       </c>
       <c r="G25" s="8" t="n">
-        <v>0.1858</v>
+        <v>0.2645</v>
       </c>
       <c r="H25" s="6" t="n">
-        <v>19589</v>
+        <v>5908</v>
       </c>
       <c r="I25" s="7" t="n">
-        <v>0.045</v>
+        <v>0.065</v>
       </c>
       <c r="J25" s="8" t="n">
-        <v>0.2422</v>
+        <v>0.09359999999999999</v>
       </c>
       <c r="K25" s="6" t="n">
-        <v>5275</v>
+        <v>4739</v>
       </c>
       <c r="L25" s="7" t="n">
-        <v>0.038</v>
+        <v>0.244</v>
       </c>
       <c r="M25" s="8" t="n">
-        <v>0.06519999999999999</v>
+        <v>0.0751</v>
       </c>
       <c r="N25" s="6" t="n">
-        <v>1662</v>
+        <v>89</v>
       </c>
       <c r="O25" s="7" t="n">
-        <v>0.3230000000000001</v>
+        <v>0.483</v>
       </c>
       <c r="P25" s="8" t="n">
-        <v>0.0206</v>
+        <v>0.0014</v>
       </c>
       <c r="Q25" s="6" t="n">
-        <v>1789</v>
+        <v>1</v>
       </c>
       <c r="R25" s="7" t="n">
-        <v>0.28</v>
+        <v>-0.9</v>
       </c>
       <c r="S25" s="8" t="n">
-        <v>0.0221</v>
+        <v>0</v>
       </c>
       <c r="T25" s="6" t="n">
-        <v>80866</v>
+        <v>63116</v>
       </c>
       <c r="U25" s="7" t="n">
-        <v>-0.004</v>
+        <v>0.094</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Oct-24</t>
+          <t>Dec-24</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>30466</v>
+        <v>18489</v>
       </c>
       <c r="C26" s="7" t="n">
-        <v>0.217</v>
+        <v>-0.039</v>
       </c>
       <c r="D26" s="8" t="n">
-        <v>0.318</v>
+        <v>0.3939</v>
       </c>
       <c r="E26" s="6" t="n">
-        <v>16192</v>
+        <v>12676</v>
       </c>
       <c r="F26" s="7" t="n">
-        <v>-0.05600000000000001</v>
+        <v>-0.134</v>
       </c>
       <c r="G26" s="8" t="n">
-        <v>0.169</v>
+        <v>0.27</v>
       </c>
       <c r="H26" s="6" t="n">
-        <v>25476</v>
+        <v>4273</v>
       </c>
       <c r="I26" s="7" t="n">
-        <v>0.278</v>
+        <v>-0.05400000000000001</v>
       </c>
       <c r="J26" s="8" t="n">
-        <v>0.2659</v>
+        <v>0.091</v>
       </c>
       <c r="K26" s="6" t="n">
-        <v>6231</v>
+        <v>3075</v>
       </c>
       <c r="L26" s="7" t="n">
-        <v>0.063</v>
+        <v>0.078</v>
       </c>
       <c r="M26" s="8" t="n">
-        <v>0.065</v>
+        <v>0.0655</v>
       </c>
       <c r="N26" s="6" t="n">
-        <v>2108</v>
+        <v>49</v>
       </c>
       <c r="O26" s="7" t="n">
-        <v>0.6850000000000001</v>
+        <v>-0.234</v>
       </c>
       <c r="P26" s="8" t="n">
-        <v>0.022</v>
+        <v>0.001</v>
       </c>
       <c r="Q26" s="6" t="n">
-        <v>2211</v>
+        <v>2</v>
       </c>
       <c r="R26" s="7" t="n">
-        <v>0.218</v>
+        <v>-0.5</v>
       </c>
       <c r="S26" s="8" t="n">
-        <v>0.0231</v>
+        <v>0</v>
       </c>
       <c r="T26" s="6" t="n">
-        <v>95794</v>
+        <v>46941</v>
       </c>
       <c r="U26" s="7" t="n">
-        <v>0.12</v>
+        <v>-0.075</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Sep-24</t>
+          <t>Nov-24</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>20604</v>
+        <v>22931</v>
       </c>
       <c r="C27" s="7" t="n">
-        <v>-0.1</v>
+        <v>-0.002</v>
       </c>
       <c r="D27" s="8" t="n">
-        <v>0.2804</v>
+        <v>0.4164</v>
       </c>
       <c r="E27" s="6" t="n">
-        <v>13956</v>
+        <v>15025</v>
       </c>
       <c r="F27" s="7" t="n">
-        <v>-0.148</v>
+        <v>-0.091</v>
       </c>
       <c r="G27" s="8" t="n">
-        <v>0.1899</v>
+        <v>0.2728</v>
       </c>
       <c r="H27" s="6" t="n">
-        <v>19513</v>
+        <v>5182</v>
       </c>
       <c r="I27" s="7" t="n">
-        <v>-0.015</v>
+        <v>0.03</v>
       </c>
       <c r="J27" s="8" t="n">
-        <v>0.2656</v>
+        <v>0.0941</v>
       </c>
       <c r="K27" s="6" t="n">
-        <v>4902</v>
+        <v>3192</v>
       </c>
       <c r="L27" s="7" t="n">
-        <v>-0.094</v>
+        <v>-0.062</v>
       </c>
       <c r="M27" s="8" t="n">
-        <v>0.0667</v>
+        <v>0.05800000000000001</v>
       </c>
       <c r="N27" s="6" t="n">
-        <v>1675</v>
+        <v>40</v>
       </c>
       <c r="O27" s="7" t="n">
-        <v>0.203</v>
+        <v>-0.07000000000000001</v>
       </c>
       <c r="P27" s="8" t="n">
-        <v>0.0228</v>
+        <v>0.0006999999999999999</v>
       </c>
       <c r="Q27" s="6" t="n">
-        <v>1993</v>
+        <v>2</v>
       </c>
       <c r="R27" s="7" t="n">
-        <v>-0.033</v>
+        <v>-0.714</v>
       </c>
       <c r="S27" s="8" t="n">
-        <v>0.0271</v>
+        <v>0</v>
       </c>
       <c r="T27" s="6" t="n">
-        <v>73472</v>
+        <v>55074</v>
       </c>
       <c r="U27" s="7" t="n">
-        <v>-0.08500000000000001</v>
+        <v>-0.04100000000000001</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Aug-24</t>
+          <t>Oct-24</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>20629</v>
+        <v>27380</v>
       </c>
       <c r="C28" s="7" t="n">
-        <v>-0.039</v>
+        <v>0.23</v>
       </c>
       <c r="D28" s="8" t="n">
-        <v>0.2667</v>
+        <v>0.4329</v>
       </c>
       <c r="E28" s="6" t="n">
-        <v>14920</v>
+        <v>16192</v>
       </c>
       <c r="F28" s="7" t="n">
-        <v>-0.08500000000000001</v>
+        <v>-0.05600000000000001</v>
       </c>
       <c r="G28" s="8" t="n">
-        <v>0.1929</v>
+        <v>0.256</v>
       </c>
       <c r="H28" s="6" t="n">
-        <v>21464</v>
+        <v>6122</v>
       </c>
       <c r="I28" s="7" t="n">
-        <v>0.036</v>
+        <v>0.05600000000000001</v>
       </c>
       <c r="J28" s="8" t="n">
-        <v>0.2775</v>
+        <v>0.0968</v>
       </c>
       <c r="K28" s="6" t="n">
-        <v>5009</v>
+        <v>4710</v>
       </c>
       <c r="L28" s="7" t="n">
-        <v>-0.014</v>
+        <v>0.389</v>
       </c>
       <c r="M28" s="8" t="n">
-        <v>0.0648</v>
+        <v>0.0745</v>
       </c>
       <c r="N28" s="6" t="n">
-        <v>1879</v>
+        <v>60</v>
       </c>
       <c r="O28" s="7" t="n">
-        <v>0.239</v>
+        <v>0.132</v>
       </c>
       <c r="P28" s="8" t="n">
-        <v>0.0243</v>
+        <v>0.0009</v>
       </c>
       <c r="Q28" s="6" t="n">
-        <v>2081</v>
+        <v>3</v>
       </c>
       <c r="R28" s="7" t="n">
-        <v>-0.049</v>
+        <v>-0.25</v>
       </c>
       <c r="S28" s="8" t="n">
-        <v>0.0269</v>
+        <v>0</v>
       </c>
       <c r="T28" s="6" t="n">
-        <v>77354</v>
+        <v>63248</v>
       </c>
       <c r="U28" s="7" t="n">
-        <v>-0.043</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Jul-24</t>
+          <t>Sep-24</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>21157</v>
+        <v>18302</v>
       </c>
       <c r="C29" s="7" t="n">
-        <v>0.08500000000000001</v>
+        <v>-0.08699999999999999</v>
       </c>
       <c r="D29" s="8" t="n">
-        <v>0.2518</v>
+        <v>0.3904</v>
       </c>
       <c r="E29" s="6" t="n">
-        <v>16132</v>
+        <v>13956</v>
       </c>
       <c r="F29" s="7" t="n">
-        <v>-0.026</v>
+        <v>-0.148</v>
       </c>
       <c r="G29" s="8" t="n">
-        <v>0.192</v>
+        <v>0.2977</v>
       </c>
       <c r="H29" s="6" t="n">
-        <v>23171</v>
+        <v>4741</v>
       </c>
       <c r="I29" s="7" t="n">
-        <v>0.334</v>
+        <v>-0.111</v>
       </c>
       <c r="J29" s="8" t="n">
-        <v>0.2757</v>
+        <v>0.1011</v>
       </c>
       <c r="K29" s="6" t="n">
-        <v>5952</v>
+        <v>3054</v>
       </c>
       <c r="L29" s="7" t="n">
-        <v>0.175</v>
+        <v>-0.027</v>
       </c>
       <c r="M29" s="8" t="n">
-        <v>0.0708</v>
+        <v>0.06510000000000001</v>
       </c>
       <c r="N29" s="6" t="n">
-        <v>1874</v>
+        <v>69</v>
       </c>
       <c r="O29" s="7" t="n">
-        <v>0.429</v>
+        <v>0.255</v>
       </c>
       <c r="P29" s="8" t="n">
-        <v>0.0223</v>
+        <v>0.0015</v>
       </c>
       <c r="Q29" s="6" t="n">
-        <v>1892</v>
+        <v>3</v>
       </c>
       <c r="R29" s="7" t="n">
-        <v>-0.021</v>
+        <v>0</v>
       </c>
       <c r="S29" s="8" t="n">
-        <v>0.0225</v>
+        <v>0.0001</v>
       </c>
       <c r="T29" s="6" t="n">
-        <v>84033</v>
+        <v>46880</v>
       </c>
       <c r="U29" s="7" t="n">
-        <v>0.101</v>
+        <v>-0.118</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>