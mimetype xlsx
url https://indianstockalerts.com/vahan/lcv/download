--- v1 (2026-07-12)
+++ v2 (2026-08-27)
@@ -456,92 +456,92 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U29"/>
+  <dimension ref="A1:U30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="12" customWidth="1" min="16" max="16"/>
     <col width="12" customWidth="1" min="17" max="17"/>
     <col width="12" customWidth="1" min="18" max="18"/>
     <col width="12" customWidth="1" min="19" max="19"/>
     <col width="12" customWidth="1" min="20" max="20"/>
     <col width="12" customWidth="1" min="21" max="21"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Indian Stock Alerts — indianstockalerts.com</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Light Commercial Vehicles — Monthly Vahan Registration Data | Generated: 12 Jul 2026</t>
+          <t>Light Commercial Vehicles — Monthly Vahan Registration Data | Generated: 27 Aug 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Source: Vahan (MoRTH). Registrations ≠ dispatches. For personal use only — redistribution prohibited.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>Mahindra Vol</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>Mahindra YoY%</t>
         </is>
@@ -618,1628 +618,1690 @@
       </c>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>Toyota YoY%</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>Toyota MS%</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Industry Vol</t>
         </is>
       </c>
       <c r="U5" s="4" t="inlineStr">
         <is>
           <t>Industry YoY%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>Jul-26(P)*</t>
+          <t>Aug-26(P)*</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>25214</v>
+        <v>21913</v>
       </c>
       <c r="C6" s="7" t="n">
-        <v>0.295</v>
+        <v>0.045</v>
       </c>
       <c r="D6" s="8" t="n">
-        <v>0.3813</v>
+        <v>0.3821</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>20443</v>
+        <v>17068</v>
       </c>
       <c r="F6" s="7" t="n">
-        <v>0.383</v>
+        <v>0.21</v>
       </c>
       <c r="G6" s="8" t="n">
-        <v>0.3091</v>
+        <v>0.2976</v>
       </c>
       <c r="H6" s="6" t="n">
-        <v>6152</v>
+        <v>5330</v>
       </c>
       <c r="I6" s="7" t="n">
-        <v>0.148</v>
+        <v>-0.013</v>
       </c>
       <c r="J6" s="8" t="n">
-        <v>0.09300000000000001</v>
+        <v>0.0929</v>
       </c>
       <c r="K6" s="6" t="n">
-        <v>3083</v>
+        <v>3706</v>
       </c>
       <c r="L6" s="7" t="n">
-        <v>0.034</v>
+        <v>0.119</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0.0466</v>
+        <v>0.0646</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>51</v>
+        <v>82</v>
       </c>
       <c r="O6" s="7" t="n">
-        <v>-0.523</v>
+        <v>-0.188</v>
       </c>
       <c r="P6" s="8" t="n">
-        <v>0.0008</v>
-[...6 lines deleted...]
-      </c>
+        <v>0.0014</v>
+      </c>
+      <c r="Q6" s="6" t="n"/>
       <c r="S6" s="8" t="n">
-        <v>0.0002</v>
+        <v>0</v>
       </c>
       <c r="T6" s="6" t="n">
-        <v>66134</v>
+        <v>57355</v>
       </c>
       <c r="U6" s="7" t="n">
-        <v>0.266</v>
+        <v>0.112</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>Jul-26</t>
+          <t>Aug-26</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>8947</v>
+        <v>18379</v>
       </c>
       <c r="D7" s="8" t="n">
-        <v>0.3813</v>
+        <v>0.3821</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>7254</v>
+        <v>14315</v>
       </c>
       <c r="G7" s="8" t="n">
-        <v>0.3091</v>
+        <v>0.2976</v>
       </c>
       <c r="H7" s="6" t="n">
-        <v>2183</v>
+        <v>4470</v>
       </c>
       <c r="J7" s="8" t="n">
-        <v>0.09300000000000001</v>
+        <v>0.0929</v>
       </c>
       <c r="K7" s="6" t="n">
-        <v>1094</v>
+        <v>3108</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0.0466</v>
+        <v>0.0646</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>18</v>
+        <v>69</v>
       </c>
       <c r="P7" s="8" t="n">
-        <v>0.0008</v>
+        <v>0.0014</v>
       </c>
       <c r="Q7" s="6" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="S7" s="8" t="n">
-        <v>0.0002</v>
+        <v>0</v>
       </c>
       <c r="T7" s="6" t="n">
-        <v>23467</v>
+        <v>48104</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Jun-26</t>
+          <t>Jul-26</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>24145</v>
+        <v>25885</v>
       </c>
       <c r="C8" s="7" t="n">
-        <v>0.278</v>
+        <v>0.329</v>
       </c>
       <c r="D8" s="8" t="n">
-        <v>0.3764</v>
+        <v>0.3720000000000001</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>18933</v>
+        <v>20656</v>
       </c>
       <c r="F8" s="7" t="n">
-        <v>0.315</v>
+        <v>0.397</v>
       </c>
       <c r="G8" s="8" t="n">
-        <v>0.2952</v>
+        <v>0.2968</v>
       </c>
       <c r="H8" s="6" t="n">
-        <v>6287</v>
+        <v>7326</v>
       </c>
       <c r="I8" s="7" t="n">
-        <v>0.203</v>
+        <v>0.368</v>
       </c>
       <c r="J8" s="8" t="n">
-        <v>0.098</v>
+        <v>0.1053</v>
       </c>
       <c r="K8" s="6" t="n">
-        <v>3826</v>
+        <v>3829</v>
       </c>
       <c r="L8" s="7" t="n">
-        <v>0.338</v>
+        <v>0.284</v>
       </c>
       <c r="M8" s="8" t="n">
-        <v>0.0596</v>
+        <v>0.055</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="O8" s="7" t="n">
-        <v>0.1</v>
+        <v>-0.355</v>
       </c>
       <c r="P8" s="8" t="n">
-        <v>0.0009</v>
+        <v>0.001</v>
       </c>
       <c r="Q8" s="6" t="n">
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="R8" s="7" t="n">
+        <v>-0.429</v>
       </c>
       <c r="S8" s="8" t="n">
-        <v>0</v>
+        <v>0.0001</v>
       </c>
       <c r="T8" s="6" t="n">
-        <v>64146</v>
+        <v>69587</v>
       </c>
       <c r="U8" s="7" t="n">
-        <v>0.277</v>
+        <v>0.332</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>May-26</t>
+          <t>Jun-26</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>21203</v>
+        <v>24180</v>
       </c>
       <c r="C9" s="7" t="n">
-        <v>0.107</v>
+        <v>0.28</v>
       </c>
       <c r="D9" s="8" t="n">
-        <v>0.3713</v>
+        <v>0.3766</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>16944</v>
+        <v>18947</v>
       </c>
       <c r="F9" s="7" t="n">
-        <v>0.183</v>
+        <v>0.316</v>
       </c>
       <c r="G9" s="8" t="n">
-        <v>0.2967</v>
+        <v>0.2951</v>
       </c>
       <c r="H9" s="6" t="n">
-        <v>5536</v>
+        <v>6295</v>
       </c>
       <c r="I9" s="7" t="n">
-        <v>0.08799999999999999</v>
+        <v>0.204</v>
       </c>
       <c r="J9" s="8" t="n">
-        <v>0.09700000000000002</v>
+        <v>0.098</v>
       </c>
       <c r="K9" s="6" t="n">
-        <v>3145</v>
+        <v>3828</v>
       </c>
       <c r="L9" s="7" t="n">
-        <v>0.146</v>
+        <v>0.338</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>0.05510000000000001</v>
+        <v>0.0596</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="O9" s="7" t="n">
-        <v>-0.349</v>
+        <v>0.1</v>
       </c>
       <c r="P9" s="8" t="n">
-        <v>0.0012</v>
+        <v>0.0009</v>
       </c>
       <c r="Q9" s="6" t="n">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>-0.6</v>
+        <v>0</v>
       </c>
       <c r="S9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T9" s="6" t="n">
-        <v>57101</v>
+        <v>64211</v>
       </c>
       <c r="U9" s="7" t="n">
-        <v>0.148</v>
+        <v>0.278</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Apr-26</t>
+          <t>May-26</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>24053</v>
+        <v>21203</v>
       </c>
       <c r="C10" s="7" t="n">
-        <v>0.177</v>
+        <v>0.107</v>
       </c>
       <c r="D10" s="8" t="n">
-        <v>0.3874</v>
+        <v>0.3713</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>19131</v>
+        <v>16944</v>
       </c>
       <c r="F10" s="7" t="n">
-        <v>0.272</v>
+        <v>0.183</v>
       </c>
       <c r="G10" s="8" t="n">
-        <v>0.3082</v>
+        <v>0.2967</v>
       </c>
       <c r="H10" s="6" t="n">
-        <v>6514</v>
+        <v>5536</v>
       </c>
       <c r="I10" s="7" t="n">
-        <v>0.301</v>
+        <v>0.08799999999999999</v>
       </c>
       <c r="J10" s="8" t="n">
-        <v>0.1049</v>
+        <v>0.09700000000000002</v>
       </c>
       <c r="K10" s="6" t="n">
-        <v>3352</v>
+        <v>3145</v>
       </c>
       <c r="L10" s="7" t="n">
-        <v>0.185</v>
+        <v>0.146</v>
       </c>
       <c r="M10" s="8" t="n">
-        <v>0.05400000000000001</v>
+        <v>0.05510000000000001</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="O10" s="7" t="n">
-        <v>-0.504</v>
+        <v>-0.349</v>
       </c>
       <c r="P10" s="8" t="n">
-        <v>0.0011</v>
+        <v>0.0012</v>
       </c>
       <c r="Q10" s="6" t="n">
         <v>2</v>
       </c>
       <c r="R10" s="7" t="n">
-        <v>0</v>
+        <v>-0.6</v>
       </c>
       <c r="S10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T10" s="6" t="n">
-        <v>62081</v>
+        <v>57101</v>
       </c>
       <c r="U10" s="7" t="n">
-        <v>0.223</v>
+        <v>0.148</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Mar-26</t>
+          <t>Apr-26</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>26723</v>
+        <v>24053</v>
       </c>
       <c r="C11" s="7" t="n">
-        <v>0.13</v>
+        <v>0.177</v>
       </c>
       <c r="D11" s="8" t="n">
-        <v>0.4031</v>
+        <v>0.3874</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>18708</v>
+        <v>19131</v>
       </c>
       <c r="F11" s="7" t="n">
-        <v>0.153</v>
+        <v>0.272</v>
       </c>
       <c r="G11" s="8" t="n">
-        <v>0.2822</v>
+        <v>0.3082</v>
       </c>
       <c r="H11" s="6" t="n">
-        <v>7243</v>
+        <v>6514</v>
       </c>
       <c r="I11" s="7" t="n">
-        <v>0.195</v>
+        <v>0.301</v>
       </c>
       <c r="J11" s="8" t="n">
-        <v>0.1093</v>
+        <v>0.1049</v>
       </c>
       <c r="K11" s="6" t="n">
-        <v>4083</v>
+        <v>3352</v>
       </c>
       <c r="L11" s="7" t="n">
-        <v>0.167</v>
+        <v>0.185</v>
       </c>
       <c r="M11" s="8" t="n">
-        <v>0.0616</v>
+        <v>0.05400000000000001</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="O11" s="7" t="n">
-        <v>-0.393</v>
+        <v>-0.504</v>
       </c>
       <c r="P11" s="8" t="n">
         <v>0.0011</v>
       </c>
       <c r="Q11" s="6" t="n">
         <v>2</v>
       </c>
       <c r="R11" s="7" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T11" s="6" t="n">
-        <v>66287</v>
+        <v>62081</v>
       </c>
       <c r="U11" s="7" t="n">
-        <v>0.151</v>
+        <v>0.223</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Feb-26</t>
+          <t>Mar-26</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>26008</v>
+        <v>26723</v>
       </c>
       <c r="C12" s="7" t="n">
-        <v>0.25</v>
+        <v>0.13</v>
       </c>
       <c r="D12" s="8" t="n">
-        <v>0.3975</v>
+        <v>0.4031</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>17609</v>
+        <v>18708</v>
       </c>
       <c r="F12" s="7" t="n">
-        <v>0.228</v>
+        <v>0.153</v>
       </c>
       <c r="G12" s="8" t="n">
-        <v>0.2692</v>
+        <v>0.2822</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>6925</v>
+        <v>7243</v>
       </c>
       <c r="I12" s="7" t="n">
-        <v>0.309</v>
+        <v>0.195</v>
       </c>
       <c r="J12" s="8" t="n">
-        <v>0.1058</v>
+        <v>0.1093</v>
       </c>
       <c r="K12" s="6" t="n">
-        <v>4039</v>
+        <v>4083</v>
       </c>
       <c r="L12" s="7" t="n">
-        <v>0.215</v>
+        <v>0.167</v>
       </c>
       <c r="M12" s="8" t="n">
-        <v>0.0617</v>
+        <v>0.0616</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="O12" s="7" t="n">
-        <v>0.63</v>
+        <v>-0.393</v>
       </c>
       <c r="P12" s="8" t="n">
         <v>0.0011</v>
       </c>
       <c r="Q12" s="6" t="n">
         <v>2</v>
       </c>
       <c r="R12" s="7" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T12" s="6" t="n">
-        <v>65423</v>
+        <v>66287</v>
       </c>
       <c r="U12" s="7" t="n">
-        <v>0.283</v>
+        <v>0.151</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Jan-26</t>
+          <t>Feb-26</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>31732</v>
+        <v>26008</v>
       </c>
       <c r="C13" s="7" t="n">
-        <v>0.169</v>
+        <v>0.25</v>
       </c>
       <c r="D13" s="8" t="n">
-        <v>0.4318</v>
+        <v>0.3975</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>18902</v>
+        <v>17609</v>
       </c>
       <c r="F13" s="7" t="n">
-        <v>0.132</v>
+        <v>0.228</v>
       </c>
       <c r="G13" s="8" t="n">
-        <v>0.2572</v>
+        <v>0.2692</v>
       </c>
       <c r="H13" s="6" t="n">
-        <v>7674</v>
+        <v>6925</v>
       </c>
       <c r="I13" s="7" t="n">
-        <v>0.299</v>
+        <v>0.309</v>
       </c>
       <c r="J13" s="8" t="n">
-        <v>0.1044</v>
+        <v>0.1058</v>
       </c>
       <c r="K13" s="6" t="n">
-        <v>4927</v>
+        <v>4039</v>
       </c>
       <c r="L13" s="7" t="n">
-        <v>0.04</v>
+        <v>0.215</v>
       </c>
       <c r="M13" s="8" t="n">
-        <v>0.067</v>
+        <v>0.0617</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>55</v>
+        <v>75</v>
       </c>
       <c r="O13" s="7" t="n">
-        <v>-0.382</v>
+        <v>0.63</v>
       </c>
       <c r="P13" s="8" t="n">
-        <v>0.0006999999999999999</v>
+        <v>0.0011</v>
       </c>
       <c r="Q13" s="6" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="R13" s="7" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="S13" s="8" t="n">
-        <v>0.0001</v>
+        <v>0</v>
       </c>
       <c r="T13" s="6" t="n">
-        <v>73484</v>
+        <v>65423</v>
       </c>
       <c r="U13" s="7" t="n">
-        <v>0.164</v>
+        <v>0.283</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Dec-25</t>
+          <t>Jan-26</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>22468</v>
+        <v>31732</v>
       </c>
       <c r="C14" s="7" t="n">
-        <v>0.215</v>
+        <v>0.169</v>
       </c>
       <c r="D14" s="8" t="n">
-        <v>0.393</v>
+        <v>0.4318</v>
       </c>
       <c r="E14" s="6" t="n">
-        <v>15205</v>
+        <v>18902</v>
       </c>
       <c r="F14" s="7" t="n">
-        <v>0.2</v>
+        <v>0.132</v>
       </c>
       <c r="G14" s="8" t="n">
-        <v>0.2659</v>
+        <v>0.2572</v>
       </c>
       <c r="H14" s="6" t="n">
-        <v>5809</v>
+        <v>7674</v>
       </c>
       <c r="I14" s="7" t="n">
-        <v>0.359</v>
+        <v>0.299</v>
       </c>
       <c r="J14" s="8" t="n">
-        <v>0.1016</v>
+        <v>0.1044</v>
       </c>
       <c r="K14" s="6" t="n">
-        <v>3481</v>
+        <v>4927</v>
       </c>
       <c r="L14" s="7" t="n">
-        <v>0.132</v>
+        <v>0.04</v>
       </c>
       <c r="M14" s="8" t="n">
-        <v>0.0609</v>
+        <v>0.067</v>
       </c>
       <c r="N14" s="6" t="n">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="O14" s="7" t="n">
-        <v>0.367</v>
+        <v>-0.382</v>
       </c>
       <c r="P14" s="8" t="n">
-        <v>0.0012</v>
+        <v>0.0006999999999999999</v>
       </c>
       <c r="Q14" s="6" t="n">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="R14" s="7" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="S14" s="8" t="n">
         <v>0.0001</v>
       </c>
       <c r="T14" s="6" t="n">
-        <v>57177</v>
+        <v>73484</v>
       </c>
       <c r="U14" s="7" t="n">
-        <v>0.218</v>
+        <v>0.164</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Nov-25</t>
+          <t>Dec-25</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>27737</v>
+        <v>22468</v>
       </c>
       <c r="C15" s="7" t="n">
-        <v>0.21</v>
+        <v>0.215</v>
       </c>
       <c r="D15" s="8" t="n">
-        <v>0.42</v>
+        <v>0.393</v>
       </c>
       <c r="E15" s="6" t="n">
-        <v>16810</v>
+        <v>15205</v>
       </c>
       <c r="F15" s="7" t="n">
-        <v>0.119</v>
+        <v>0.2</v>
       </c>
       <c r="G15" s="8" t="n">
-        <v>0.2546</v>
+        <v>0.2659</v>
       </c>
       <c r="H15" s="6" t="n">
-        <v>6431</v>
+        <v>5809</v>
       </c>
       <c r="I15" s="7" t="n">
-        <v>0.241</v>
+        <v>0.359</v>
       </c>
       <c r="J15" s="8" t="n">
-        <v>0.0974</v>
+        <v>0.1016</v>
       </c>
       <c r="K15" s="6" t="n">
-        <v>3994</v>
+        <v>3481</v>
       </c>
       <c r="L15" s="7" t="n">
-        <v>0.251</v>
+        <v>0.132</v>
       </c>
       <c r="M15" s="8" t="n">
-        <v>0.0605</v>
+        <v>0.0609</v>
       </c>
       <c r="N15" s="6" t="n">
-        <v>133</v>
+        <v>67</v>
       </c>
       <c r="O15" s="7" t="n">
-        <v>2.325</v>
+        <v>0.367</v>
       </c>
       <c r="P15" s="8" t="n">
-        <v>0.002</v>
+        <v>0.0012</v>
       </c>
       <c r="Q15" s="6" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="R15" s="7" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="S15" s="8" t="n">
         <v>0.0001</v>
       </c>
       <c r="T15" s="6" t="n">
-        <v>66035</v>
+        <v>57177</v>
       </c>
       <c r="U15" s="7" t="n">
-        <v>0.199</v>
+        <v>0.218</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Oct-25</t>
+          <t>Nov-25</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>37148</v>
+        <v>27737</v>
       </c>
       <c r="C16" s="7" t="n">
-        <v>0.357</v>
+        <v>0.21</v>
       </c>
       <c r="D16" s="8" t="n">
-        <v>0.4544</v>
+        <v>0.42</v>
       </c>
       <c r="E16" s="6" t="n">
-        <v>20433</v>
+        <v>16810</v>
       </c>
       <c r="F16" s="7" t="n">
-        <v>0.262</v>
+        <v>0.119</v>
       </c>
       <c r="G16" s="8" t="n">
-        <v>0.2499</v>
+        <v>0.2546</v>
       </c>
       <c r="H16" s="6" t="n">
-        <v>8252</v>
+        <v>6431</v>
       </c>
       <c r="I16" s="7" t="n">
-        <v>0.348</v>
+        <v>0.241</v>
       </c>
       <c r="J16" s="8" t="n">
-        <v>0.1009</v>
+        <v>0.0974</v>
       </c>
       <c r="K16" s="6" t="n">
-        <v>5638</v>
+        <v>3994</v>
       </c>
       <c r="L16" s="7" t="n">
-        <v>0.197</v>
+        <v>0.251</v>
       </c>
       <c r="M16" s="8" t="n">
-        <v>0.06900000000000001</v>
+        <v>0.0605</v>
       </c>
       <c r="N16" s="6" t="n">
-        <v>74</v>
+        <v>133</v>
       </c>
       <c r="O16" s="7" t="n">
-        <v>0.233</v>
+        <v>2.325</v>
       </c>
       <c r="P16" s="8" t="n">
-        <v>0.0009</v>
+        <v>0.002</v>
       </c>
       <c r="Q16" s="6" t="n">
         <v>6</v>
       </c>
       <c r="R16" s="7" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="S16" s="8" t="n">
         <v>0.0001</v>
       </c>
       <c r="T16" s="6" t="n">
-        <v>81757</v>
+        <v>66035</v>
       </c>
       <c r="U16" s="7" t="n">
-        <v>0.293</v>
+        <v>0.199</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Sep-25</t>
+          <t>Oct-25</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>20696</v>
+        <v>37148</v>
       </c>
       <c r="C17" s="7" t="n">
-        <v>0.131</v>
+        <v>0.357</v>
       </c>
       <c r="D17" s="8" t="n">
-        <v>0.4243</v>
+        <v>0.4544</v>
       </c>
       <c r="E17" s="6" t="n">
-        <v>13195</v>
+        <v>20433</v>
       </c>
       <c r="F17" s="7" t="n">
-        <v>-0.055</v>
+        <v>0.262</v>
       </c>
       <c r="G17" s="8" t="n">
-        <v>0.2705</v>
+        <v>0.2499</v>
       </c>
       <c r="H17" s="6" t="n">
-        <v>5651</v>
+        <v>8252</v>
       </c>
       <c r="I17" s="7" t="n">
-        <v>0.192</v>
+        <v>0.348</v>
       </c>
       <c r="J17" s="8" t="n">
-        <v>0.1159</v>
+        <v>0.1009</v>
       </c>
       <c r="K17" s="6" t="n">
-        <v>2882</v>
+        <v>5638</v>
       </c>
       <c r="L17" s="7" t="n">
-        <v>-0.05600000000000001</v>
+        <v>0.197</v>
       </c>
       <c r="M17" s="8" t="n">
-        <v>0.0591</v>
+        <v>0.06900000000000001</v>
       </c>
       <c r="N17" s="6" t="n">
-        <v>164</v>
+        <v>74</v>
       </c>
       <c r="O17" s="7" t="n">
-        <v>1.377</v>
+        <v>0.233</v>
       </c>
       <c r="P17" s="8" t="n">
-        <v>0.0034</v>
+        <v>0.0009</v>
       </c>
       <c r="Q17" s="6" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="R17" s="7" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S17" s="8" t="n">
         <v>0.0001</v>
       </c>
       <c r="T17" s="6" t="n">
-        <v>48775</v>
+        <v>81757</v>
       </c>
       <c r="U17" s="7" t="n">
-        <v>0.04</v>
+        <v>0.293</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Aug-25</t>
+          <t>Sep-25</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>20972</v>
+        <v>20696</v>
       </c>
       <c r="C18" s="7" t="n">
-        <v>0.161</v>
+        <v>0.131</v>
       </c>
       <c r="D18" s="8" t="n">
-        <v>0.4067</v>
+        <v>0.4243</v>
       </c>
       <c r="E18" s="6" t="n">
-        <v>14103</v>
+        <v>13195</v>
       </c>
       <c r="F18" s="7" t="n">
         <v>-0.055</v>
       </c>
       <c r="G18" s="8" t="n">
-        <v>0.2735</v>
+        <v>0.2705</v>
       </c>
       <c r="H18" s="6" t="n">
-        <v>5398</v>
+        <v>5651</v>
       </c>
       <c r="I18" s="7" t="n">
-        <v>0.128</v>
+        <v>0.192</v>
       </c>
       <c r="J18" s="8" t="n">
-        <v>0.1047</v>
+        <v>0.1159</v>
       </c>
       <c r="K18" s="6" t="n">
-        <v>3313</v>
+        <v>2882</v>
       </c>
       <c r="L18" s="7" t="n">
-        <v>0.101</v>
+        <v>-0.05600000000000001</v>
       </c>
       <c r="M18" s="8" t="n">
-        <v>0.0643</v>
+        <v>0.0591</v>
       </c>
       <c r="N18" s="6" t="n">
-        <v>101</v>
+        <v>164</v>
       </c>
       <c r="O18" s="7" t="n">
-        <v>0.098</v>
+        <v>1.377</v>
       </c>
       <c r="P18" s="8" t="n">
-        <v>0.002</v>
+        <v>0.0034</v>
       </c>
       <c r="Q18" s="6" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="R18" s="7" t="n">
-        <v>0.25</v>
+        <v>0</v>
       </c>
       <c r="S18" s="8" t="n">
         <v>0.0001</v>
       </c>
       <c r="T18" s="6" t="n">
-        <v>51563</v>
+        <v>48775</v>
       </c>
       <c r="U18" s="7" t="n">
-        <v>0.078</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>Jul-25</t>
+          <t>Aug-25</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>19473</v>
+        <v>20972</v>
       </c>
       <c r="C19" s="7" t="n">
-        <v>0.052</v>
+        <v>0.161</v>
       </c>
       <c r="D19" s="8" t="n">
-        <v>0.3728</v>
+        <v>0.4067</v>
       </c>
       <c r="E19" s="6" t="n">
-        <v>14783</v>
+        <v>14103</v>
       </c>
       <c r="F19" s="7" t="n">
-        <v>-0.08400000000000001</v>
+        <v>-0.055</v>
       </c>
       <c r="G19" s="8" t="n">
-        <v>0.283</v>
+        <v>0.2735</v>
       </c>
       <c r="H19" s="6" t="n">
-        <v>5357</v>
+        <v>5398</v>
       </c>
       <c r="I19" s="7" t="n">
-        <v>-0.07199999999999999</v>
+        <v>0.128</v>
       </c>
       <c r="J19" s="8" t="n">
-        <v>0.1025</v>
+        <v>0.1047</v>
       </c>
       <c r="K19" s="6" t="n">
-        <v>2982</v>
+        <v>3313</v>
       </c>
       <c r="L19" s="7" t="n">
-        <v>-0.029</v>
+        <v>0.101</v>
       </c>
       <c r="M19" s="8" t="n">
-        <v>0.0571</v>
+        <v>0.0643</v>
       </c>
       <c r="N19" s="6" t="n">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="O19" s="7" t="n">
-        <v>0.138</v>
+        <v>0.098</v>
       </c>
       <c r="P19" s="8" t="n">
         <v>0.002</v>
       </c>
       <c r="Q19" s="6" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="R19" s="7" t="n">
-        <v>0.167</v>
+        <v>0.25</v>
       </c>
       <c r="S19" s="8" t="n">
         <v>0.0001</v>
       </c>
       <c r="T19" s="6" t="n">
-        <v>52240</v>
+        <v>51563</v>
       </c>
       <c r="U19" s="7" t="n">
-        <v>0</v>
+        <v>0.078</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Jun-25</t>
+          <t>Jul-25</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>18892</v>
+        <v>19473</v>
       </c>
       <c r="C20" s="7" t="n">
-        <v>0.12</v>
+        <v>0.052</v>
       </c>
       <c r="D20" s="8" t="n">
-        <v>0.3761</v>
+        <v>0.3728</v>
       </c>
       <c r="E20" s="6" t="n">
-        <v>14398</v>
+        <v>14783</v>
       </c>
       <c r="F20" s="7" t="n">
-        <v>-0.033</v>
+        <v>-0.08400000000000001</v>
       </c>
       <c r="G20" s="8" t="n">
-        <v>0.2866</v>
+        <v>0.283</v>
       </c>
       <c r="H20" s="6" t="n">
-        <v>5227</v>
+        <v>5357</v>
       </c>
       <c r="I20" s="7" t="n">
-        <v>0.235</v>
+        <v>-0.07199999999999999</v>
       </c>
       <c r="J20" s="8" t="n">
-        <v>0.1041</v>
+        <v>0.1025</v>
       </c>
       <c r="K20" s="6" t="n">
-        <v>2860</v>
+        <v>2982</v>
       </c>
       <c r="L20" s="7" t="n">
-        <v>0.131</v>
+        <v>-0.029</v>
       </c>
       <c r="M20" s="8" t="n">
-        <v>0.05689999999999999</v>
+        <v>0.0571</v>
       </c>
       <c r="N20" s="6" t="n">
-        <v>50</v>
+        <v>107</v>
       </c>
       <c r="O20" s="7" t="n">
-        <v>0.064</v>
+        <v>0.138</v>
       </c>
       <c r="P20" s="8" t="n">
-        <v>0.001</v>
+        <v>0.002</v>
       </c>
       <c r="Q20" s="6" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="R20" s="7" t="n">
-        <v>0.333</v>
+        <v>0.167</v>
       </c>
       <c r="S20" s="8" t="n">
         <v>0.0001</v>
       </c>
       <c r="T20" s="6" t="n">
-        <v>50230</v>
+        <v>52240</v>
       </c>
       <c r="U20" s="7" t="n">
-        <v>0.08699999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>May-25</t>
+          <t>Jun-25</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>19160</v>
+        <v>18892</v>
       </c>
       <c r="C21" s="7" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="D21" s="8" t="n">
+        <v>0.3761</v>
+      </c>
+      <c r="E21" s="6" t="n">
+        <v>14398</v>
+      </c>
+      <c r="F21" s="7" t="n">
+        <v>-0.033</v>
+      </c>
+      <c r="G21" s="8" t="n">
+        <v>0.2866</v>
+      </c>
+      <c r="H21" s="6" t="n">
+        <v>5227</v>
+      </c>
+      <c r="I21" s="7" t="n">
+        <v>0.235</v>
+      </c>
+      <c r="J21" s="8" t="n">
+        <v>0.1041</v>
+      </c>
+      <c r="K21" s="6" t="n">
+        <v>2860</v>
+      </c>
+      <c r="L21" s="7" t="n">
+        <v>0.131</v>
+      </c>
+      <c r="M21" s="8" t="n">
+        <v>0.05689999999999999</v>
+      </c>
+      <c r="N21" s="6" t="n">
+        <v>50</v>
+      </c>
+      <c r="O21" s="7" t="n">
+        <v>0.064</v>
+      </c>
+      <c r="P21" s="8" t="n">
         <v>0.001</v>
       </c>
-      <c r="D21" s="8" t="n">
-[...37 lines deleted...]
-      </c>
       <c r="Q21" s="6" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="R21" s="7" t="n">
-        <v>0</v>
+        <v>0.333</v>
       </c>
       <c r="S21" s="8" t="n">
         <v>0.0001</v>
       </c>
       <c r="T21" s="6" t="n">
-        <v>49738</v>
+        <v>50230</v>
       </c>
       <c r="U21" s="7" t="n">
-        <v>-0.027</v>
+        <v>0.08699999999999999</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Apr-25</t>
+          <t>May-25</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>20441</v>
+        <v>19160</v>
       </c>
       <c r="C22" s="7" t="n">
-        <v>0.026</v>
+        <v>0.001</v>
       </c>
       <c r="D22" s="8" t="n">
-        <v>0.4028</v>
+        <v>0.3852</v>
       </c>
       <c r="E22" s="6" t="n">
-        <v>15046</v>
+        <v>14321</v>
       </c>
       <c r="F22" s="7" t="n">
-        <v>-0.09300000000000001</v>
+        <v>-0.13</v>
       </c>
       <c r="G22" s="8" t="n">
-        <v>0.2965</v>
+        <v>0.2879</v>
       </c>
       <c r="H22" s="6" t="n">
-        <v>5006</v>
+        <v>5089</v>
       </c>
       <c r="I22" s="7" t="n">
-        <v>-0.032</v>
+        <v>0.079</v>
       </c>
       <c r="J22" s="8" t="n">
-        <v>0.0987</v>
+        <v>0.1023</v>
       </c>
       <c r="K22" s="6" t="n">
-        <v>2829</v>
+        <v>2744</v>
       </c>
       <c r="L22" s="7" t="n">
-        <v>-0.078</v>
+        <v>-0.06900000000000001</v>
       </c>
       <c r="M22" s="8" t="n">
-        <v>0.0558</v>
+        <v>0.0552</v>
       </c>
       <c r="N22" s="6" t="n">
-        <v>141</v>
+        <v>106</v>
       </c>
       <c r="O22" s="7" t="n">
-        <v>0.88</v>
+        <v>0.5590000000000001</v>
       </c>
       <c r="P22" s="8" t="n">
-        <v>0.0028</v>
+        <v>0.0021</v>
       </c>
       <c r="Q22" s="6" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="R22" s="7" t="n">
-        <v>-0.333</v>
+        <v>0</v>
       </c>
       <c r="S22" s="8" t="n">
-        <v>0</v>
+        <v>0.0001</v>
       </c>
       <c r="T22" s="6" t="n">
-        <v>50742</v>
+        <v>49738</v>
       </c>
       <c r="U22" s="7" t="n">
-        <v>-0.017</v>
+        <v>-0.027</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Mar-25</t>
+          <t>Apr-25</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>23652</v>
+        <v>20441</v>
       </c>
       <c r="C23" s="7" t="n">
-        <v>0.12</v>
+        <v>0.026</v>
       </c>
       <c r="D23" s="8" t="n">
-        <v>0.4106</v>
+        <v>0.4028</v>
       </c>
       <c r="E23" s="6" t="n">
-        <v>16226</v>
+        <v>15046</v>
       </c>
       <c r="F23" s="7" t="n">
-        <v>-0.115</v>
+        <v>-0.09300000000000001</v>
       </c>
       <c r="G23" s="8" t="n">
-        <v>0.2817</v>
+        <v>0.2965</v>
       </c>
       <c r="H23" s="6" t="n">
-        <v>6063</v>
+        <v>5006</v>
       </c>
       <c r="I23" s="7" t="n">
-        <v>0.152</v>
+        <v>-0.032</v>
       </c>
       <c r="J23" s="8" t="n">
-        <v>0.1053</v>
+        <v>0.0987</v>
       </c>
       <c r="K23" s="6" t="n">
-        <v>3499</v>
+        <v>2829</v>
       </c>
       <c r="L23" s="7" t="n">
-        <v>0.155</v>
+        <v>-0.078</v>
       </c>
       <c r="M23" s="8" t="n">
-        <v>0.0607</v>
+        <v>0.0558</v>
       </c>
       <c r="N23" s="6" t="n">
-        <v>117</v>
+        <v>141</v>
       </c>
       <c r="O23" s="7" t="n">
-        <v>0.671</v>
+        <v>0.88</v>
       </c>
       <c r="P23" s="8" t="n">
-        <v>0.002</v>
+        <v>0.0028</v>
       </c>
       <c r="Q23" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="R23" s="7" t="n">
-        <v>-0.75</v>
+        <v>-0.333</v>
       </c>
       <c r="S23" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T23" s="6" t="n">
-        <v>57603</v>
+        <v>50742</v>
       </c>
       <c r="U23" s="7" t="n">
-        <v>0.035</v>
+        <v>-0.017</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Feb-25</t>
+          <t>Mar-25</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>20810</v>
+        <v>23652</v>
       </c>
       <c r="C24" s="7" t="n">
-        <v>0.001</v>
+        <v>0.12</v>
       </c>
       <c r="D24" s="8" t="n">
-        <v>0.4081</v>
+        <v>0.4106</v>
       </c>
       <c r="E24" s="6" t="n">
-        <v>14343</v>
+        <v>16226</v>
       </c>
       <c r="F24" s="7" t="n">
-        <v>-0.192</v>
+        <v>-0.115</v>
       </c>
       <c r="G24" s="8" t="n">
-        <v>0.2813</v>
+        <v>0.2817</v>
       </c>
       <c r="H24" s="6" t="n">
-        <v>5289</v>
+        <v>6063</v>
       </c>
       <c r="I24" s="7" t="n">
-        <v>-0.029</v>
+        <v>0.152</v>
       </c>
       <c r="J24" s="8" t="n">
-        <v>0.1037</v>
+        <v>0.1053</v>
       </c>
       <c r="K24" s="6" t="n">
-        <v>3324</v>
+        <v>3499</v>
       </c>
       <c r="L24" s="7" t="n">
-        <v>0.123</v>
+        <v>0.155</v>
       </c>
       <c r="M24" s="8" t="n">
-        <v>0.06519999999999999</v>
+        <v>0.0607</v>
       </c>
       <c r="N24" s="6" t="n">
-        <v>46</v>
+        <v>117</v>
       </c>
       <c r="O24" s="7" t="n">
-        <v>-0.603</v>
+        <v>0.671</v>
       </c>
       <c r="P24" s="8" t="n">
-        <v>0.0009</v>
+        <v>0.002</v>
       </c>
       <c r="Q24" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R24" s="7" t="n">
         <v>-0.75</v>
       </c>
       <c r="S24" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T24" s="6" t="n">
-        <v>50995</v>
+        <v>57603</v>
       </c>
       <c r="U24" s="7" t="n">
-        <v>-0.08400000000000001</v>
+        <v>0.035</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Jan-25</t>
+          <t>Feb-25</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>27133</v>
+        <v>20810</v>
       </c>
       <c r="C25" s="7" t="n">
-        <v>0.172</v>
+        <v>0.001</v>
       </c>
       <c r="D25" s="8" t="n">
-        <v>0.4299</v>
+        <v>0.4081</v>
       </c>
       <c r="E25" s="6" t="n">
-        <v>16694</v>
+        <v>14343</v>
       </c>
       <c r="F25" s="7" t="n">
-        <v>-0.004</v>
+        <v>-0.192</v>
       </c>
       <c r="G25" s="8" t="n">
-        <v>0.2645</v>
+        <v>0.2813</v>
       </c>
       <c r="H25" s="6" t="n">
-        <v>5908</v>
+        <v>5289</v>
       </c>
       <c r="I25" s="7" t="n">
-        <v>0.065</v>
+        <v>-0.029</v>
       </c>
       <c r="J25" s="8" t="n">
-        <v>0.09359999999999999</v>
+        <v>0.1037</v>
       </c>
       <c r="K25" s="6" t="n">
-        <v>4739</v>
+        <v>3324</v>
       </c>
       <c r="L25" s="7" t="n">
-        <v>0.244</v>
+        <v>0.123</v>
       </c>
       <c r="M25" s="8" t="n">
-        <v>0.0751</v>
+        <v>0.06519999999999999</v>
       </c>
       <c r="N25" s="6" t="n">
-        <v>89</v>
+        <v>46</v>
       </c>
       <c r="O25" s="7" t="n">
-        <v>0.483</v>
+        <v>-0.603</v>
       </c>
       <c r="P25" s="8" t="n">
-        <v>0.0014</v>
+        <v>0.0009</v>
       </c>
       <c r="Q25" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="R25" s="7" t="n">
-        <v>-0.9</v>
+        <v>-0.75</v>
       </c>
       <c r="S25" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T25" s="6" t="n">
-        <v>63116</v>
+        <v>50995</v>
       </c>
       <c r="U25" s="7" t="n">
-        <v>0.094</v>
+        <v>-0.08400000000000001</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Dec-24</t>
+          <t>Jan-25</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>18489</v>
+        <v>27133</v>
       </c>
       <c r="C26" s="7" t="n">
-        <v>-0.039</v>
+        <v>0.172</v>
       </c>
       <c r="D26" s="8" t="n">
-        <v>0.3939</v>
+        <v>0.4299</v>
       </c>
       <c r="E26" s="6" t="n">
-        <v>12676</v>
+        <v>16694</v>
       </c>
       <c r="F26" s="7" t="n">
-        <v>-0.134</v>
+        <v>-0.004</v>
       </c>
       <c r="G26" s="8" t="n">
-        <v>0.27</v>
+        <v>0.2645</v>
       </c>
       <c r="H26" s="6" t="n">
-        <v>4273</v>
+        <v>5908</v>
       </c>
       <c r="I26" s="7" t="n">
-        <v>-0.05400000000000001</v>
+        <v>0.065</v>
       </c>
       <c r="J26" s="8" t="n">
-        <v>0.091</v>
+        <v>0.09359999999999999</v>
       </c>
       <c r="K26" s="6" t="n">
-        <v>3075</v>
+        <v>4739</v>
       </c>
       <c r="L26" s="7" t="n">
-        <v>0.078</v>
+        <v>0.244</v>
       </c>
       <c r="M26" s="8" t="n">
-        <v>0.0655</v>
+        <v>0.0751</v>
       </c>
       <c r="N26" s="6" t="n">
-        <v>49</v>
+        <v>89</v>
       </c>
       <c r="O26" s="7" t="n">
-        <v>-0.234</v>
+        <v>0.483</v>
       </c>
       <c r="P26" s="8" t="n">
-        <v>0.001</v>
+        <v>0.0014</v>
       </c>
       <c r="Q26" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R26" s="7" t="n">
-        <v>-0.5</v>
+        <v>-0.9</v>
       </c>
       <c r="S26" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T26" s="6" t="n">
-        <v>46941</v>
+        <v>63116</v>
       </c>
       <c r="U26" s="7" t="n">
-        <v>-0.075</v>
+        <v>0.094</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Nov-24</t>
+          <t>Dec-24</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>22931</v>
+        <v>18489</v>
       </c>
       <c r="C27" s="7" t="n">
-        <v>-0.002</v>
+        <v>-0.039</v>
       </c>
       <c r="D27" s="8" t="n">
-        <v>0.4164</v>
+        <v>0.3939</v>
       </c>
       <c r="E27" s="6" t="n">
-        <v>15025</v>
+        <v>12676</v>
       </c>
       <c r="F27" s="7" t="n">
-        <v>-0.091</v>
+        <v>-0.134</v>
       </c>
       <c r="G27" s="8" t="n">
-        <v>0.2728</v>
+        <v>0.27</v>
       </c>
       <c r="H27" s="6" t="n">
-        <v>5182</v>
+        <v>4273</v>
       </c>
       <c r="I27" s="7" t="n">
-        <v>0.03</v>
+        <v>-0.05400000000000001</v>
       </c>
       <c r="J27" s="8" t="n">
-        <v>0.0941</v>
+        <v>0.091</v>
       </c>
       <c r="K27" s="6" t="n">
-        <v>3192</v>
+        <v>3075</v>
       </c>
       <c r="L27" s="7" t="n">
-        <v>-0.062</v>
+        <v>0.078</v>
       </c>
       <c r="M27" s="8" t="n">
-        <v>0.05800000000000001</v>
+        <v>0.0655</v>
       </c>
       <c r="N27" s="6" t="n">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="O27" s="7" t="n">
-        <v>-0.07000000000000001</v>
+        <v>-0.234</v>
       </c>
       <c r="P27" s="8" t="n">
-        <v>0.0006999999999999999</v>
+        <v>0.001</v>
       </c>
       <c r="Q27" s="6" t="n">
         <v>2</v>
       </c>
       <c r="R27" s="7" t="n">
-        <v>-0.714</v>
+        <v>-0.5</v>
       </c>
       <c r="S27" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T27" s="6" t="n">
-        <v>55074</v>
+        <v>46941</v>
       </c>
       <c r="U27" s="7" t="n">
-        <v>-0.04100000000000001</v>
+        <v>-0.075</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Oct-24</t>
+          <t>Nov-24</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>27380</v>
+        <v>22931</v>
       </c>
       <c r="C28" s="7" t="n">
-        <v>0.23</v>
+        <v>-0.002</v>
       </c>
       <c r="D28" s="8" t="n">
-        <v>0.4329</v>
+        <v>0.4164</v>
       </c>
       <c r="E28" s="6" t="n">
-        <v>16192</v>
+        <v>15025</v>
       </c>
       <c r="F28" s="7" t="n">
-        <v>-0.05600000000000001</v>
+        <v>-0.091</v>
       </c>
       <c r="G28" s="8" t="n">
-        <v>0.256</v>
+        <v>0.2728</v>
       </c>
       <c r="H28" s="6" t="n">
-        <v>6122</v>
+        <v>5182</v>
       </c>
       <c r="I28" s="7" t="n">
-        <v>0.05600000000000001</v>
+        <v>0.03</v>
       </c>
       <c r="J28" s="8" t="n">
-        <v>0.0968</v>
+        <v>0.0941</v>
       </c>
       <c r="K28" s="6" t="n">
-        <v>4710</v>
+        <v>3192</v>
       </c>
       <c r="L28" s="7" t="n">
-        <v>0.389</v>
+        <v>-0.062</v>
       </c>
       <c r="M28" s="8" t="n">
-        <v>0.0745</v>
+        <v>0.05800000000000001</v>
       </c>
       <c r="N28" s="6" t="n">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="O28" s="7" t="n">
-        <v>0.132</v>
+        <v>-0.07000000000000001</v>
       </c>
       <c r="P28" s="8" t="n">
-        <v>0.0009</v>
+        <v>0.0006999999999999999</v>
       </c>
       <c r="Q28" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="R28" s="7" t="n">
-        <v>-0.25</v>
+        <v>-0.714</v>
       </c>
       <c r="S28" s="8" t="n">
         <v>0</v>
       </c>
       <c r="T28" s="6" t="n">
-        <v>63248</v>
+        <v>55074</v>
       </c>
       <c r="U28" s="7" t="n">
-        <v>0.08</v>
+        <v>-0.04100000000000001</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Sep-24</t>
+          <t>Oct-24</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>18302</v>
+        <v>27380</v>
       </c>
       <c r="C29" s="7" t="n">
-        <v>-0.08699999999999999</v>
+        <v>0.23</v>
       </c>
       <c r="D29" s="8" t="n">
-        <v>0.3904</v>
+        <v>0.4329</v>
       </c>
       <c r="E29" s="6" t="n">
-        <v>13956</v>
+        <v>16192</v>
       </c>
       <c r="F29" s="7" t="n">
-        <v>-0.148</v>
+        <v>-0.05600000000000001</v>
       </c>
       <c r="G29" s="8" t="n">
-        <v>0.2977</v>
+        <v>0.256</v>
       </c>
       <c r="H29" s="6" t="n">
-        <v>4741</v>
+        <v>6122</v>
       </c>
       <c r="I29" s="7" t="n">
-        <v>-0.111</v>
+        <v>0.05600000000000001</v>
       </c>
       <c r="J29" s="8" t="n">
-        <v>0.1011</v>
+        <v>0.0968</v>
       </c>
       <c r="K29" s="6" t="n">
-        <v>3054</v>
+        <v>4710</v>
       </c>
       <c r="L29" s="7" t="n">
-        <v>-0.027</v>
+        <v>0.389</v>
       </c>
       <c r="M29" s="8" t="n">
-        <v>0.06510000000000001</v>
+        <v>0.0745</v>
       </c>
       <c r="N29" s="6" t="n">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="O29" s="7" t="n">
-        <v>0.255</v>
+        <v>0.132</v>
       </c>
       <c r="P29" s="8" t="n">
-        <v>0.0015</v>
+        <v>0.0009</v>
       </c>
       <c r="Q29" s="6" t="n">
         <v>3</v>
       </c>
       <c r="R29" s="7" t="n">
+        <v>-0.25</v>
+      </c>
+      <c r="S29" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="S29" s="8" t="n">
+      <c r="T29" s="6" t="n">
+        <v>63248</v>
+      </c>
+      <c r="U29" s="7" t="n">
+        <v>0.08</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="5" t="inlineStr">
+        <is>
+          <t>Sep-24</t>
+        </is>
+      </c>
+      <c r="B30" s="6" t="n">
+        <v>18302</v>
+      </c>
+      <c r="C30" s="7" t="n">
+        <v>-0.08699999999999999</v>
+      </c>
+      <c r="D30" s="8" t="n">
+        <v>0.3904</v>
+      </c>
+      <c r="E30" s="6" t="n">
+        <v>13956</v>
+      </c>
+      <c r="F30" s="7" t="n">
+        <v>-0.148</v>
+      </c>
+      <c r="G30" s="8" t="n">
+        <v>0.2977</v>
+      </c>
+      <c r="H30" s="6" t="n">
+        <v>4741</v>
+      </c>
+      <c r="I30" s="7" t="n">
+        <v>-0.111</v>
+      </c>
+      <c r="J30" s="8" t="n">
+        <v>0.1011</v>
+      </c>
+      <c r="K30" s="6" t="n">
+        <v>3054</v>
+      </c>
+      <c r="L30" s="7" t="n">
+        <v>-0.027</v>
+      </c>
+      <c r="M30" s="8" t="n">
+        <v>0.06510000000000001</v>
+      </c>
+      <c r="N30" s="6" t="n">
+        <v>69</v>
+      </c>
+      <c r="O30" s="7" t="n">
+        <v>0.255</v>
+      </c>
+      <c r="P30" s="8" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="Q30" s="6" t="n">
+        <v>3</v>
+      </c>
+      <c r="R30" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="S30" s="8" t="n">
         <v>0.0001</v>
       </c>
-      <c r="T29" s="6" t="n">
+      <c r="T30" s="6" t="n">
         <v>46880</v>
       </c>
-      <c r="U29" s="7" t="n">
+      <c r="U30" s="7" t="n">
         <v>-0.118</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>