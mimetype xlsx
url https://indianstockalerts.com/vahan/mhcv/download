--- v0 (2026-05-28)
+++ v1 (2026-07-12)
@@ -497,1753 +497,1753 @@
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="12" customWidth="1" min="16" max="16"/>
     <col width="12" customWidth="1" min="17" max="17"/>
     <col width="12" customWidth="1" min="18" max="18"/>
     <col width="12" customWidth="1" min="19" max="19"/>
     <col width="12" customWidth="1" min="20" max="20"/>
     <col width="12" customWidth="1" min="21" max="21"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Indian Stock Alerts — indianstockalerts.com</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Medium &amp; Heavy Commercial Vehicles — Monthly Vahan Registration Data | Generated: 28 May 2026</t>
+          <t>Medium &amp; Heavy Commercial Vehicles — Monthly Vahan Registration Data | Generated: 12 Jul 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Source: Vahan (MoRTH). Registrations ≠ dispatches. For personal use only — redistribution prohibited.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>Tata Vol</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>Tata YoY%</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>Tata MS%</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
+          <t>Ashok Vol</t>
+        </is>
+      </c>
+      <c r="F5" s="4" t="inlineStr">
+        <is>
+          <t>Ashok YoY%</t>
+        </is>
+      </c>
+      <c r="G5" s="4" t="inlineStr">
+        <is>
+          <t>Ashok MS%</t>
+        </is>
+      </c>
+      <c r="H5" s="4" t="inlineStr">
+        <is>
+          <t>VECV Vol</t>
+        </is>
+      </c>
+      <c r="I5" s="4" t="inlineStr">
+        <is>
+          <t>VECV YoY%</t>
+        </is>
+      </c>
+      <c r="J5" s="4" t="inlineStr">
+        <is>
+          <t>VECV MS%</t>
+        </is>
+      </c>
+      <c r="K5" s="4" t="inlineStr">
+        <is>
+          <t>Daimler Vol</t>
+        </is>
+      </c>
+      <c r="L5" s="4" t="inlineStr">
+        <is>
+          <t>Daimler YoY%</t>
+        </is>
+      </c>
+      <c r="M5" s="4" t="inlineStr">
+        <is>
+          <t>Daimler MS%</t>
+        </is>
+      </c>
+      <c r="N5" s="4" t="inlineStr">
+        <is>
           <t>Mahindra Vol</t>
         </is>
       </c>
-      <c r="F5" s="4" t="inlineStr">
+      <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Mahindra YoY%</t>
         </is>
       </c>
-      <c r="G5" s="4" t="inlineStr">
+      <c r="P5" s="4" t="inlineStr">
         <is>
           <t>Mahindra MS%</t>
-        </is>
-[...43 lines deleted...]
-          <t>Daimler MS%</t>
         </is>
       </c>
       <c r="Q5" s="4" t="inlineStr">
         <is>
           <t>Sml Vol</t>
         </is>
       </c>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>Sml YoY%</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>Sml MS%</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Industry Vol</t>
         </is>
       </c>
       <c r="U5" s="4" t="inlineStr">
         <is>
           <t>Industry YoY%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>May-26(P)*</t>
+          <t>Jul-26(P)*</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>15183</v>
+        <v>17120</v>
       </c>
       <c r="C6" s="7" t="n">
-        <v>0.121</v>
+        <v>0.37</v>
       </c>
       <c r="D6" s="8" t="n">
-        <v>0.4178</v>
+        <v>0.4116</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>738</v>
+        <v>11321</v>
       </c>
       <c r="F6" s="7" t="n">
-        <v>0.065</v>
+        <v>0.182</v>
       </c>
       <c r="G6" s="8" t="n">
-        <v>0.0203</v>
+        <v>0.2722</v>
       </c>
       <c r="H6" s="6" t="n">
-        <v>10008</v>
+        <v>7804</v>
       </c>
       <c r="I6" s="7" t="n">
-        <v>0.052</v>
+        <v>0.246</v>
       </c>
       <c r="J6" s="8" t="n">
-        <v>0.2754</v>
+        <v>0.1876</v>
       </c>
       <c r="K6" s="6" t="n">
-        <v>6280</v>
+        <v>1860</v>
       </c>
       <c r="L6" s="7" t="n">
-        <v>0.066</v>
+        <v>0.27</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0.1728</v>
+        <v>0.0447</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>2023</v>
+        <v>671</v>
       </c>
       <c r="O6" s="7" t="n">
-        <v>0.098</v>
+        <v>0.12</v>
       </c>
       <c r="P6" s="8" t="n">
-        <v>0.0557</v>
+        <v>0.0161</v>
       </c>
       <c r="Q6" s="6" t="n">
-        <v>645</v>
+        <v>744</v>
       </c>
       <c r="R6" s="7" t="n">
-        <v>0.021</v>
+        <v>0.051</v>
       </c>
       <c r="S6" s="8" t="n">
-        <v>0.0178</v>
+        <v>0.0179</v>
       </c>
       <c r="T6" s="6" t="n">
-        <v>36337</v>
+        <v>41594</v>
       </c>
       <c r="U6" s="7" t="n">
-        <v>0.064</v>
+        <v>0.265</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>May-26</t>
+          <t>Jul-26</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>13224</v>
+        <v>6075</v>
       </c>
       <c r="D7" s="8" t="n">
-        <v>0.4178</v>
+        <v>0.4116</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>643</v>
+        <v>4017</v>
       </c>
       <c r="G7" s="8" t="n">
-        <v>0.0203</v>
+        <v>0.2722</v>
       </c>
       <c r="H7" s="6" t="n">
-        <v>8717</v>
+        <v>2769</v>
       </c>
       <c r="J7" s="8" t="n">
-        <v>0.2754</v>
+        <v>0.1876</v>
       </c>
       <c r="K7" s="6" t="n">
-        <v>5470</v>
+        <v>660</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0.1728</v>
+        <v>0.0447</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>1762</v>
+        <v>238</v>
       </c>
       <c r="P7" s="8" t="n">
-        <v>0.0557</v>
+        <v>0.0161</v>
       </c>
       <c r="Q7" s="6" t="n">
-        <v>562</v>
+        <v>264</v>
       </c>
       <c r="S7" s="8" t="n">
-        <v>0.0178</v>
+        <v>0.0179</v>
       </c>
       <c r="T7" s="6" t="n">
-        <v>31648</v>
+        <v>14759</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Apr-26</t>
+          <t>Jun-26</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>20136</v>
+        <v>14230</v>
       </c>
       <c r="C8" s="7" t="n">
-        <v>0.148</v>
+        <v>0.209</v>
       </c>
       <c r="D8" s="8" t="n">
-        <v>0.4404999999999999</v>
+        <v>0.3896</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>742</v>
+        <v>9566</v>
       </c>
       <c r="F8" s="7" t="n">
-        <v>-0.119</v>
+        <v>0.111</v>
       </c>
       <c r="G8" s="8" t="n">
-        <v>0.0162</v>
+        <v>0.2619</v>
       </c>
       <c r="H8" s="6" t="n">
-        <v>11954</v>
+        <v>6925</v>
       </c>
       <c r="I8" s="7" t="n">
-        <v>0.026</v>
+        <v>0.165</v>
       </c>
       <c r="J8" s="8" t="n">
-        <v>0.2615</v>
+        <v>0.1896</v>
       </c>
       <c r="K8" s="6" t="n">
-        <v>7969</v>
+        <v>1666</v>
       </c>
       <c r="L8" s="7" t="n">
-        <v>0.183</v>
+        <v>0</v>
       </c>
       <c r="M8" s="8" t="n">
-        <v>0.1743</v>
+        <v>0.0456</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>2298</v>
+        <v>889</v>
       </c>
       <c r="O8" s="7" t="n">
-        <v>0.138</v>
+        <v>0.236</v>
       </c>
       <c r="P8" s="8" t="n">
-        <v>0.05029999999999999</v>
+        <v>0.0243</v>
       </c>
       <c r="Q8" s="6" t="n">
-        <v>707</v>
+        <v>807</v>
       </c>
       <c r="R8" s="7" t="n">
-        <v>0.243</v>
+        <v>-0.032</v>
       </c>
       <c r="S8" s="8" t="n">
-        <v>0.0155</v>
+        <v>0.0221</v>
       </c>
       <c r="T8" s="6" t="n">
-        <v>45711</v>
+        <v>36529</v>
       </c>
       <c r="U8" s="7" t="n">
-        <v>0.104</v>
+        <v>0.125</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>Mar-26</t>
+          <t>May-26</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>19861</v>
+        <v>14610</v>
       </c>
       <c r="C9" s="7" t="n">
-        <v>0.232</v>
+        <v>0.079</v>
       </c>
       <c r="D9" s="8" t="n">
-        <v>0.4298</v>
+        <v>0.4111</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>830</v>
+        <v>9707</v>
       </c>
       <c r="F9" s="7" t="n">
-        <v>0.117</v>
+        <v>0.021</v>
       </c>
       <c r="G9" s="8" t="n">
+        <v>0.2732</v>
+      </c>
+      <c r="H9" s="6" t="n">
+        <v>6220</v>
+      </c>
+      <c r="I9" s="7" t="n">
+        <v>0.05600000000000001</v>
+      </c>
+      <c r="J9" s="8" t="n">
+        <v>0.175</v>
+      </c>
+      <c r="K9" s="6" t="n">
+        <v>1893</v>
+      </c>
+      <c r="L9" s="7" t="n">
+        <v>0.028</v>
+      </c>
+      <c r="M9" s="8" t="n">
+        <v>0.0533</v>
+      </c>
+      <c r="N9" s="6" t="n">
+        <v>749</v>
+      </c>
+      <c r="O9" s="7" t="n">
+        <v>0.081</v>
+      </c>
+      <c r="P9" s="8" t="n">
+        <v>0.0211</v>
+      </c>
+      <c r="Q9" s="6" t="n">
+        <v>641</v>
+      </c>
+      <c r="R9" s="7" t="n">
+        <v>0.014</v>
+      </c>
+      <c r="S9" s="8" t="n">
         <v>0.018</v>
       </c>
-      <c r="H9" s="6" t="n">
-[...34 lines deleted...]
-      </c>
       <c r="T9" s="6" t="n">
-        <v>46210</v>
+        <v>35535</v>
       </c>
       <c r="U9" s="7" t="n">
-        <v>0.183</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Feb-26</t>
+          <t>Apr-26</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>20208</v>
+        <v>20135</v>
       </c>
       <c r="C10" s="7" t="n">
-        <v>0.436</v>
+        <v>0.148</v>
       </c>
       <c r="D10" s="8" t="n">
-        <v>0.4368</v>
+        <v>0.4404999999999999</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>850</v>
+        <v>11953</v>
       </c>
       <c r="F10" s="7" t="n">
-        <v>0.274</v>
+        <v>0.026</v>
       </c>
       <c r="G10" s="8" t="n">
-        <v>0.0184</v>
+        <v>0.2615</v>
       </c>
       <c r="H10" s="6" t="n">
-        <v>12758</v>
+        <v>7970</v>
       </c>
       <c r="I10" s="7" t="n">
-        <v>0.271</v>
+        <v>0.183</v>
       </c>
       <c r="J10" s="8" t="n">
-        <v>0.2757</v>
+        <v>0.1744</v>
       </c>
       <c r="K10" s="6" t="n">
-        <v>7331</v>
+        <v>2298</v>
       </c>
       <c r="L10" s="7" t="n">
-        <v>0.306</v>
+        <v>0.138</v>
       </c>
       <c r="M10" s="8" t="n">
-        <v>0.1584</v>
+        <v>0.05029999999999999</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>2414</v>
+        <v>742</v>
       </c>
       <c r="O10" s="7" t="n">
-        <v>0.405</v>
+        <v>-0.119</v>
       </c>
       <c r="P10" s="8" t="n">
-        <v>0.0522</v>
+        <v>0.0162</v>
       </c>
       <c r="Q10" s="6" t="n">
-        <v>495</v>
+        <v>707</v>
       </c>
       <c r="R10" s="7" t="n">
-        <v>0.201</v>
+        <v>0.243</v>
       </c>
       <c r="S10" s="8" t="n">
-        <v>0.0107</v>
+        <v>0.0155</v>
       </c>
       <c r="T10" s="6" t="n">
-        <v>46269</v>
+        <v>45711</v>
       </c>
       <c r="U10" s="7" t="n">
-        <v>0.345</v>
+        <v>0.104</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Jan-26</t>
+          <t>Mar-26</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>19362</v>
+        <v>19861</v>
       </c>
       <c r="C11" s="7" t="n">
-        <v>0.197</v>
+        <v>0.232</v>
       </c>
       <c r="D11" s="8" t="n">
-        <v>0.4370000000000001</v>
+        <v>0.4298</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>691</v>
+        <v>13146</v>
       </c>
       <c r="F11" s="7" t="n">
-        <v>-0.067</v>
+        <v>0.167</v>
       </c>
       <c r="G11" s="8" t="n">
-        <v>0.0156</v>
+        <v>0.2845</v>
       </c>
       <c r="H11" s="6" t="n">
-        <v>12182</v>
+        <v>7361</v>
       </c>
       <c r="I11" s="7" t="n">
+        <v>0.204</v>
+      </c>
+      <c r="J11" s="8" t="n">
+        <v>0.1593</v>
+      </c>
+      <c r="K11" s="6" t="n">
+        <v>2155</v>
+      </c>
+      <c r="L11" s="7" t="n">
+        <v>0.152</v>
+      </c>
+      <c r="M11" s="8" t="n">
+        <v>0.0466</v>
+      </c>
+      <c r="N11" s="6" t="n">
+        <v>830</v>
+      </c>
+      <c r="O11" s="7" t="n">
         <v>0.117</v>
       </c>
-      <c r="J11" s="8" t="n">
-[...16 lines deleted...]
-      </c>
       <c r="P11" s="8" t="n">
-        <v>0.0554</v>
+        <v>0.018</v>
       </c>
       <c r="Q11" s="6" t="n">
-        <v>385</v>
+        <v>575</v>
       </c>
       <c r="R11" s="7" t="n">
-        <v>0.052</v>
+        <v>0</v>
       </c>
       <c r="S11" s="8" t="n">
-        <v>0.008699999999999999</v>
+        <v>0.0124</v>
       </c>
       <c r="T11" s="6" t="n">
-        <v>44311</v>
+        <v>46210</v>
       </c>
       <c r="U11" s="7" t="n">
-        <v>0.128</v>
+        <v>0.183</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Dec-25</t>
+          <t>Feb-26</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>15913</v>
+        <v>20208</v>
       </c>
       <c r="C12" s="7" t="n">
-        <v>0.244</v>
+        <v>0.436</v>
       </c>
       <c r="D12" s="8" t="n">
-        <v>0.4293</v>
+        <v>0.4368</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>630</v>
+        <v>12758</v>
       </c>
       <c r="F12" s="7" t="n">
-        <v>-0.002</v>
+        <v>0.271</v>
       </c>
       <c r="G12" s="8" t="n">
-        <v>0.017</v>
+        <v>0.2757</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>10189</v>
+        <v>7331</v>
       </c>
       <c r="I12" s="7" t="n">
-        <v>0.276</v>
+        <v>0.306</v>
       </c>
       <c r="J12" s="8" t="n">
-        <v>0.2749</v>
+        <v>0.1584</v>
       </c>
       <c r="K12" s="6" t="n">
-        <v>6099</v>
+        <v>2414</v>
       </c>
       <c r="L12" s="7" t="n">
-        <v>0.501</v>
+        <v>0.405</v>
       </c>
       <c r="M12" s="8" t="n">
-        <v>0.1645</v>
+        <v>0.0522</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>1798</v>
+        <v>850</v>
       </c>
       <c r="O12" s="7" t="n">
-        <v>0.124</v>
+        <v>0.274</v>
       </c>
       <c r="P12" s="8" t="n">
-        <v>0.04850000000000001</v>
+        <v>0.0184</v>
       </c>
       <c r="Q12" s="6" t="n">
-        <v>406</v>
+        <v>495</v>
       </c>
       <c r="R12" s="7" t="n">
-        <v>0.44</v>
+        <v>0.201</v>
       </c>
       <c r="S12" s="8" t="n">
-        <v>0.011</v>
+        <v>0.0107</v>
       </c>
       <c r="T12" s="6" t="n">
-        <v>37066</v>
+        <v>46269</v>
       </c>
       <c r="U12" s="7" t="n">
-        <v>0.26</v>
+        <v>0.345</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Nov-25</t>
+          <t>Jan-26</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>17332</v>
+        <v>19362</v>
       </c>
       <c r="C13" s="7" t="n">
-        <v>0.233</v>
+        <v>0.197</v>
       </c>
       <c r="D13" s="8" t="n">
-        <v>0.4488</v>
+        <v>0.4370000000000001</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>638</v>
+        <v>12182</v>
       </c>
       <c r="F13" s="7" t="n">
-        <v>0.232</v>
+        <v>0.117</v>
       </c>
       <c r="G13" s="8" t="n">
-        <v>0.0165</v>
+        <v>0.2749</v>
       </c>
       <c r="H13" s="6" t="n">
-        <v>9882</v>
+        <v>7197</v>
       </c>
       <c r="I13" s="7" t="n">
-        <v>0.149</v>
+        <v>0.124</v>
       </c>
       <c r="J13" s="8" t="n">
-        <v>0.2559</v>
+        <v>0.1624</v>
       </c>
       <c r="K13" s="6" t="n">
-        <v>6414</v>
+        <v>2455</v>
       </c>
       <c r="L13" s="7" t="n">
-        <v>0.29</v>
+        <v>0.12</v>
       </c>
       <c r="M13" s="8" t="n">
-        <v>0.1661</v>
+        <v>0.0554</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>1671</v>
+        <v>691</v>
       </c>
       <c r="O13" s="7" t="n">
-        <v>0.033</v>
+        <v>-0.067</v>
       </c>
       <c r="P13" s="8" t="n">
-        <v>0.0433</v>
+        <v>0.0156</v>
       </c>
       <c r="Q13" s="6" t="n">
-        <v>406</v>
+        <v>385</v>
       </c>
       <c r="R13" s="7" t="n">
-        <v>0.036</v>
+        <v>0.052</v>
       </c>
       <c r="S13" s="8" t="n">
-        <v>0.0105</v>
+        <v>0.008699999999999999</v>
       </c>
       <c r="T13" s="6" t="n">
-        <v>38619</v>
+        <v>44311</v>
       </c>
       <c r="U13" s="7" t="n">
-        <v>0.207</v>
+        <v>0.128</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Oct-25</t>
+          <t>Dec-25</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>16217</v>
+        <v>15913</v>
       </c>
       <c r="C14" s="7" t="n">
-        <v>0.022</v>
+        <v>0.244</v>
       </c>
       <c r="D14" s="8" t="n">
-        <v>0.4317</v>
+        <v>0.4293</v>
       </c>
       <c r="E14" s="6" t="n">
-        <v>648</v>
+        <v>10189</v>
       </c>
       <c r="F14" s="7" t="n">
-        <v>-0.057</v>
+        <v>0.276</v>
       </c>
       <c r="G14" s="8" t="n">
-        <v>0.0172</v>
+        <v>0.2749</v>
       </c>
       <c r="H14" s="6" t="n">
-        <v>9382</v>
+        <v>6099</v>
       </c>
       <c r="I14" s="7" t="n">
-        <v>-0.113</v>
+        <v>0.501</v>
       </c>
       <c r="J14" s="8" t="n">
-        <v>0.2497</v>
+        <v>0.1645</v>
       </c>
       <c r="K14" s="6" t="n">
-        <v>6809</v>
+        <v>1798</v>
       </c>
       <c r="L14" s="7" t="n">
-        <v>0.07199999999999999</v>
+        <v>0.124</v>
       </c>
       <c r="M14" s="8" t="n">
-        <v>0.1812</v>
+        <v>0.04850000000000001</v>
       </c>
       <c r="N14" s="6" t="n">
-        <v>1900</v>
+        <v>630</v>
       </c>
       <c r="O14" s="7" t="n">
-        <v>-0.01</v>
+        <v>-0.002</v>
       </c>
       <c r="P14" s="8" t="n">
-        <v>0.0506</v>
+        <v>0.017</v>
       </c>
       <c r="Q14" s="6" t="n">
-        <v>415</v>
+        <v>406</v>
       </c>
       <c r="R14" s="7" t="n">
-        <v>-0.002</v>
+        <v>0.44</v>
       </c>
       <c r="S14" s="8" t="n">
         <v>0.011</v>
       </c>
       <c r="T14" s="6" t="n">
-        <v>37569</v>
+        <v>37066</v>
       </c>
       <c r="U14" s="7" t="n">
-        <v>-0.013</v>
+        <v>0.26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Sep-25</t>
+          <t>Nov-25</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>11772</v>
+        <v>17332</v>
       </c>
       <c r="C15" s="7" t="n">
-        <v>-0.033</v>
+        <v>0.233</v>
       </c>
       <c r="D15" s="8" t="n">
-        <v>0.3932</v>
+        <v>0.4488</v>
       </c>
       <c r="E15" s="6" t="n">
-        <v>654</v>
+        <v>9882</v>
       </c>
       <c r="F15" s="7" t="n">
-        <v>0.189</v>
+        <v>0.149</v>
       </c>
       <c r="G15" s="8" t="n">
-        <v>0.0218</v>
+        <v>0.2559</v>
       </c>
       <c r="H15" s="6" t="n">
-        <v>8249</v>
+        <v>6414</v>
       </c>
       <c r="I15" s="7" t="n">
-        <v>-0.031</v>
+        <v>0.29</v>
       </c>
       <c r="J15" s="8" t="n">
-        <v>0.2755</v>
+        <v>0.1661</v>
       </c>
       <c r="K15" s="6" t="n">
-        <v>5687</v>
+        <v>1671</v>
       </c>
       <c r="L15" s="7" t="n">
-        <v>0.06</v>
+        <v>0.033</v>
       </c>
       <c r="M15" s="8" t="n">
-        <v>0.1899</v>
+        <v>0.0433</v>
       </c>
       <c r="N15" s="6" t="n">
-        <v>1279</v>
+        <v>638</v>
       </c>
       <c r="O15" s="7" t="n">
-        <v>-0.16</v>
+        <v>0.232</v>
       </c>
       <c r="P15" s="8" t="n">
-        <v>0.0427</v>
+        <v>0.0165</v>
       </c>
       <c r="Q15" s="6" t="n">
-        <v>369</v>
+        <v>406</v>
       </c>
       <c r="R15" s="7" t="n">
-        <v>-0.266</v>
+        <v>0.036</v>
       </c>
       <c r="S15" s="8" t="n">
-        <v>0.0123</v>
+        <v>0.0105</v>
       </c>
       <c r="T15" s="6" t="n">
-        <v>29940</v>
+        <v>38619</v>
       </c>
       <c r="U15" s="7" t="n">
-        <v>-0.023</v>
+        <v>0.207</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Aug-25</t>
+          <t>Oct-25</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>11840</v>
+        <v>16217</v>
       </c>
       <c r="C16" s="7" t="n">
-        <v>0.023</v>
+        <v>0.022</v>
       </c>
       <c r="D16" s="8" t="n">
-        <v>0.3741999999999999</v>
+        <v>0.4317</v>
       </c>
       <c r="E16" s="6" t="n">
-        <v>580</v>
+        <v>9382</v>
       </c>
       <c r="F16" s="7" t="n">
-        <v>0.005</v>
+        <v>-0.113</v>
       </c>
       <c r="G16" s="8" t="n">
-        <v>0.0183</v>
+        <v>0.2497</v>
       </c>
       <c r="H16" s="6" t="n">
-        <v>9579</v>
+        <v>6809</v>
       </c>
       <c r="I16" s="7" t="n">
-        <v>0.231</v>
+        <v>0.07199999999999999</v>
       </c>
       <c r="J16" s="8" t="n">
-        <v>0.3027</v>
+        <v>0.1812</v>
       </c>
       <c r="K16" s="6" t="n">
-        <v>5896</v>
+        <v>1900</v>
       </c>
       <c r="L16" s="7" t="n">
-        <v>0.09</v>
+        <v>-0.01</v>
       </c>
       <c r="M16" s="8" t="n">
-        <v>0.1863</v>
+        <v>0.0506</v>
       </c>
       <c r="N16" s="6" t="n">
-        <v>1527</v>
+        <v>648</v>
       </c>
       <c r="O16" s="7" t="n">
-        <v>0.018</v>
+        <v>-0.057</v>
       </c>
       <c r="P16" s="8" t="n">
-        <v>0.0483</v>
+        <v>0.0172</v>
       </c>
       <c r="Q16" s="6" t="n">
-        <v>605</v>
+        <v>415</v>
       </c>
       <c r="R16" s="7" t="n">
-        <v>0.26</v>
+        <v>-0.002</v>
       </c>
       <c r="S16" s="8" t="n">
-        <v>0.0191</v>
+        <v>0.011</v>
       </c>
       <c r="T16" s="6" t="n">
-        <v>31641</v>
+        <v>37569</v>
       </c>
       <c r="U16" s="7" t="n">
-        <v>0.091</v>
+        <v>-0.013</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Jul-25</t>
+          <t>Sep-25</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>12496</v>
+        <v>11772</v>
       </c>
       <c r="C17" s="7" t="n">
-        <v>-0.078</v>
+        <v>-0.033</v>
       </c>
       <c r="D17" s="8" t="n">
-        <v>0.3801</v>
+        <v>0.3932</v>
       </c>
       <c r="E17" s="6" t="n">
-        <v>599</v>
+        <v>8249</v>
       </c>
       <c r="F17" s="7" t="n">
-        <v>-0.098</v>
+        <v>-0.031</v>
       </c>
       <c r="G17" s="8" t="n">
-        <v>0.0182</v>
+        <v>0.2755</v>
       </c>
       <c r="H17" s="6" t="n">
-        <v>9579</v>
+        <v>5687</v>
       </c>
       <c r="I17" s="7" t="n">
-        <v>0.08699999999999999</v>
+        <v>0.06</v>
       </c>
       <c r="J17" s="8" t="n">
-        <v>0.2913</v>
+        <v>0.1899</v>
       </c>
       <c r="K17" s="6" t="n">
-        <v>6263</v>
+        <v>1279</v>
       </c>
       <c r="L17" s="7" t="n">
-        <v>0.063</v>
+        <v>-0.16</v>
       </c>
       <c r="M17" s="8" t="n">
-        <v>0.1905</v>
+        <v>0.0427</v>
       </c>
       <c r="N17" s="6" t="n">
-        <v>1465</v>
+        <v>654</v>
       </c>
       <c r="O17" s="7" t="n">
-        <v>-0.075</v>
+        <v>0.189</v>
       </c>
       <c r="P17" s="8" t="n">
-        <v>0.0446</v>
+        <v>0.0218</v>
       </c>
       <c r="Q17" s="6" t="n">
-        <v>708</v>
+        <v>369</v>
       </c>
       <c r="R17" s="7" t="n">
-        <v>0.138</v>
+        <v>-0.266</v>
       </c>
       <c r="S17" s="8" t="n">
-        <v>0.0215</v>
+        <v>0.0123</v>
       </c>
       <c r="T17" s="6" t="n">
-        <v>32879</v>
+        <v>29940</v>
       </c>
       <c r="U17" s="7" t="n">
-        <v>-0.007000000000000001</v>
+        <v>-0.023</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Jun-25</t>
+          <t>Aug-25</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>11767</v>
+        <v>11840</v>
       </c>
       <c r="C18" s="7" t="n">
-        <v>-0.081</v>
+        <v>0.023</v>
       </c>
       <c r="D18" s="8" t="n">
-        <v>0.3624</v>
+        <v>0.3741999999999999</v>
       </c>
       <c r="E18" s="6" t="n">
-        <v>719</v>
+        <v>9579</v>
       </c>
       <c r="F18" s="7" t="n">
-        <v>0.206</v>
+        <v>0.231</v>
       </c>
       <c r="G18" s="8" t="n">
-        <v>0.0221</v>
+        <v>0.3027</v>
       </c>
       <c r="H18" s="6" t="n">
-        <v>8612</v>
+        <v>5896</v>
       </c>
       <c r="I18" s="7" t="n">
-        <v>0.108</v>
+        <v>0.09</v>
       </c>
       <c r="J18" s="8" t="n">
-        <v>0.2653</v>
+        <v>0.1863</v>
       </c>
       <c r="K18" s="6" t="n">
-        <v>5946</v>
+        <v>1527</v>
       </c>
       <c r="L18" s="7" t="n">
-        <v>0.112</v>
+        <v>0.018</v>
       </c>
       <c r="M18" s="8" t="n">
-        <v>0.1831</v>
+        <v>0.0483</v>
       </c>
       <c r="N18" s="6" t="n">
-        <v>1666</v>
+        <v>580</v>
       </c>
       <c r="O18" s="7" t="n">
-        <v>0.1</v>
+        <v>0.005</v>
       </c>
       <c r="P18" s="8" t="n">
-        <v>0.0513</v>
+        <v>0.0183</v>
       </c>
       <c r="Q18" s="6" t="n">
-        <v>834</v>
+        <v>605</v>
       </c>
       <c r="R18" s="7" t="n">
         <v>0.26</v>
       </c>
       <c r="S18" s="8" t="n">
-        <v>0.0257</v>
+        <v>0.0191</v>
       </c>
       <c r="T18" s="6" t="n">
-        <v>32466</v>
+        <v>31641</v>
       </c>
       <c r="U18" s="7" t="n">
-        <v>0.057</v>
+        <v>0.091</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>May-25</t>
+          <t>Jul-25</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>13539</v>
+        <v>12496</v>
       </c>
       <c r="C19" s="7" t="n">
-        <v>-0.083</v>
+        <v>-0.078</v>
       </c>
       <c r="D19" s="8" t="n">
-        <v>0.3964</v>
+        <v>0.3801</v>
       </c>
       <c r="E19" s="6" t="n">
-        <v>693</v>
+        <v>9579</v>
       </c>
       <c r="F19" s="7" t="n">
-        <v>0.066</v>
+        <v>0.08699999999999999</v>
       </c>
       <c r="G19" s="8" t="n">
-        <v>0.0203</v>
+        <v>0.2913</v>
       </c>
       <c r="H19" s="6" t="n">
-        <v>9511</v>
+        <v>6263</v>
       </c>
       <c r="I19" s="7" t="n">
-        <v>0.001</v>
+        <v>0.063</v>
       </c>
       <c r="J19" s="8" t="n">
-        <v>0.2785</v>
+        <v>0.1905</v>
       </c>
       <c r="K19" s="6" t="n">
-        <v>5889</v>
+        <v>1465</v>
       </c>
       <c r="L19" s="7" t="n">
-        <v>0.03</v>
+        <v>-0.075</v>
       </c>
       <c r="M19" s="8" t="n">
-        <v>0.1724</v>
+        <v>0.0446</v>
       </c>
       <c r="N19" s="6" t="n">
-        <v>1842</v>
+        <v>599</v>
       </c>
       <c r="O19" s="7" t="n">
-        <v>-0.003</v>
+        <v>-0.098</v>
       </c>
       <c r="P19" s="8" t="n">
-        <v>0.0539</v>
+        <v>0.0182</v>
       </c>
       <c r="Q19" s="6" t="n">
-        <v>632</v>
+        <v>708</v>
       </c>
       <c r="R19" s="7" t="n">
-        <v>-0.02</v>
+        <v>0.138</v>
       </c>
       <c r="S19" s="8" t="n">
-        <v>0.0185</v>
+        <v>0.0215</v>
       </c>
       <c r="T19" s="6" t="n">
-        <v>34154</v>
+        <v>32879</v>
       </c>
       <c r="U19" s="7" t="n">
-        <v>-0.028</v>
+        <v>-0.007000000000000001</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Apr-25</t>
+          <t>Jun-25</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>17539</v>
+        <v>11767</v>
       </c>
       <c r="C20" s="7" t="n">
-        <v>0.002</v>
+        <v>-0.081</v>
       </c>
       <c r="D20" s="8" t="n">
-        <v>0.4236</v>
+        <v>0.3624</v>
       </c>
       <c r="E20" s="6" t="n">
-        <v>842</v>
+        <v>8612</v>
       </c>
       <c r="F20" s="7" t="n">
-        <v>0.059</v>
+        <v>0.108</v>
       </c>
       <c r="G20" s="8" t="n">
-        <v>0.0203</v>
+        <v>0.2653</v>
       </c>
       <c r="H20" s="6" t="n">
-        <v>11654</v>
+        <v>5946</v>
       </c>
       <c r="I20" s="7" t="n">
-        <v>-0.043</v>
+        <v>0.112</v>
       </c>
       <c r="J20" s="8" t="n">
-        <v>0.2815</v>
+        <v>0.1831</v>
       </c>
       <c r="K20" s="6" t="n">
-        <v>6735</v>
+        <v>1666</v>
       </c>
       <c r="L20" s="7" t="n">
-        <v>0.099</v>
+        <v>0.1</v>
       </c>
       <c r="M20" s="8" t="n">
-        <v>0.1627</v>
+        <v>0.0513</v>
       </c>
       <c r="N20" s="6" t="n">
-        <v>2020</v>
+        <v>719</v>
       </c>
       <c r="O20" s="7" t="n">
-        <v>0.008</v>
+        <v>0.206</v>
       </c>
       <c r="P20" s="8" t="n">
-        <v>0.0488</v>
+        <v>0.0221</v>
       </c>
       <c r="Q20" s="6" t="n">
-        <v>569</v>
+        <v>834</v>
       </c>
       <c r="R20" s="7" t="n">
-        <v>0.08400000000000001</v>
+        <v>0.26</v>
       </c>
       <c r="S20" s="8" t="n">
-        <v>0.0137</v>
+        <v>0.0257</v>
       </c>
       <c r="T20" s="6" t="n">
-        <v>41400</v>
+        <v>32466</v>
       </c>
       <c r="U20" s="7" t="n">
-        <v>0.005</v>
+        <v>0.057</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>Mar-25</t>
+          <t>May-25</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>16127</v>
+        <v>13539</v>
       </c>
       <c r="C21" s="7" t="n">
-        <v>-0.023</v>
+        <v>-0.083</v>
       </c>
       <c r="D21" s="8" t="n">
-        <v>0.4129</v>
+        <v>0.3964</v>
       </c>
       <c r="E21" s="6" t="n">
-        <v>743</v>
+        <v>9511</v>
       </c>
       <c r="F21" s="7" t="n">
-        <v>-0.1</v>
+        <v>0.001</v>
       </c>
       <c r="G21" s="8" t="n">
-        <v>0.019</v>
+        <v>0.2785</v>
       </c>
       <c r="H21" s="6" t="n">
-        <v>11260</v>
+        <v>5889</v>
       </c>
       <c r="I21" s="7" t="n">
-        <v>0.004</v>
+        <v>0.03</v>
       </c>
       <c r="J21" s="8" t="n">
-        <v>0.2883</v>
+        <v>0.1724</v>
       </c>
       <c r="K21" s="6" t="n">
-        <v>6115</v>
+        <v>1842</v>
       </c>
       <c r="L21" s="7" t="n">
-        <v>-0.004</v>
+        <v>-0.003</v>
       </c>
       <c r="M21" s="8" t="n">
-        <v>0.1566</v>
+        <v>0.0539</v>
       </c>
       <c r="N21" s="6" t="n">
-        <v>1871</v>
+        <v>693</v>
       </c>
       <c r="O21" s="7" t="n">
-        <v>-0.029</v>
+        <v>0.066</v>
       </c>
       <c r="P21" s="8" t="n">
-        <v>0.0479</v>
+        <v>0.0203</v>
       </c>
       <c r="Q21" s="6" t="n">
-        <v>575</v>
+        <v>632</v>
       </c>
       <c r="R21" s="7" t="n">
-        <v>0.337</v>
+        <v>-0.02</v>
       </c>
       <c r="S21" s="8" t="n">
-        <v>0.0147</v>
+        <v>0.0185</v>
       </c>
       <c r="T21" s="6" t="n">
-        <v>39057</v>
+        <v>34154</v>
       </c>
       <c r="U21" s="7" t="n">
-        <v>-0.007000000000000001</v>
+        <v>-0.028</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Feb-25</t>
+          <t>Apr-25</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>14077</v>
+        <v>17539</v>
       </c>
       <c r="C22" s="7" t="n">
-        <v>-0.13</v>
+        <v>0.002</v>
       </c>
       <c r="D22" s="8" t="n">
-        <v>0.4092</v>
+        <v>0.4236</v>
       </c>
       <c r="E22" s="6" t="n">
-        <v>667</v>
+        <v>11654</v>
       </c>
       <c r="F22" s="7" t="n">
-        <v>-0.036</v>
+        <v>-0.043</v>
       </c>
       <c r="G22" s="8" t="n">
-        <v>0.0194</v>
+        <v>0.2815</v>
       </c>
       <c r="H22" s="6" t="n">
-        <v>10036</v>
+        <v>6735</v>
       </c>
       <c r="I22" s="7" t="n">
-        <v>-0.08900000000000001</v>
+        <v>0.099</v>
       </c>
       <c r="J22" s="8" t="n">
-        <v>0.2918</v>
+        <v>0.1627</v>
       </c>
       <c r="K22" s="6" t="n">
-        <v>5613</v>
+        <v>2020</v>
       </c>
       <c r="L22" s="7" t="n">
-        <v>0.033</v>
+        <v>0.008</v>
       </c>
       <c r="M22" s="8" t="n">
-        <v>0.1632</v>
+        <v>0.0488</v>
       </c>
       <c r="N22" s="6" t="n">
-        <v>1718</v>
+        <v>842</v>
       </c>
       <c r="O22" s="7" t="n">
-        <v>-0.065</v>
+        <v>0.059</v>
       </c>
       <c r="P22" s="8" t="n">
-        <v>0.0499</v>
+        <v>0.0203</v>
       </c>
       <c r="Q22" s="6" t="n">
-        <v>412</v>
+        <v>569</v>
       </c>
       <c r="R22" s="7" t="n">
-        <v>0.062</v>
+        <v>0.08400000000000001</v>
       </c>
       <c r="S22" s="8" t="n">
-        <v>0.012</v>
+        <v>0.0137</v>
       </c>
       <c r="T22" s="6" t="n">
-        <v>34398</v>
+        <v>41400</v>
       </c>
       <c r="U22" s="7" t="n">
-        <v>-0.092</v>
+        <v>0.005</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Jan-25</t>
+          <t>Mar-25</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>16177</v>
+        <v>16127</v>
       </c>
       <c r="C23" s="7" t="n">
-        <v>-0.008999999999999999</v>
+        <v>-0.023</v>
       </c>
       <c r="D23" s="8" t="n">
-        <v>0.4117</v>
+        <v>0.4129</v>
       </c>
       <c r="E23" s="6" t="n">
-        <v>741</v>
+        <v>11260</v>
       </c>
       <c r="F23" s="7" t="n">
+        <v>0.004</v>
+      </c>
+      <c r="G23" s="8" t="n">
+        <v>0.2883</v>
+      </c>
+      <c r="H23" s="6" t="n">
+        <v>6115</v>
+      </c>
+      <c r="I23" s="7" t="n">
+        <v>-0.004</v>
+      </c>
+      <c r="J23" s="8" t="n">
+        <v>0.1566</v>
+      </c>
+      <c r="K23" s="6" t="n">
+        <v>1871</v>
+      </c>
+      <c r="L23" s="7" t="n">
+        <v>-0.029</v>
+      </c>
+      <c r="M23" s="8" t="n">
+        <v>0.0479</v>
+      </c>
+      <c r="N23" s="6" t="n">
+        <v>743</v>
+      </c>
+      <c r="O23" s="7" t="n">
+        <v>-0.1</v>
+      </c>
+      <c r="P23" s="8" t="n">
         <v>0.019</v>
       </c>
-      <c r="G23" s="8" t="n">
-[...28 lines deleted...]
-      </c>
       <c r="Q23" s="6" t="n">
-        <v>366</v>
+        <v>575</v>
       </c>
       <c r="R23" s="7" t="n">
-        <v>0.137</v>
+        <v>0.337</v>
       </c>
       <c r="S23" s="8" t="n">
-        <v>0.009299999999999999</v>
+        <v>0.0147</v>
       </c>
       <c r="T23" s="6" t="n">
-        <v>39294</v>
+        <v>39057</v>
       </c>
       <c r="U23" s="7" t="n">
-        <v>0.045</v>
+        <v>-0.007000000000000001</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Dec-24</t>
+          <t>Feb-25</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>12793</v>
+        <v>14077</v>
       </c>
       <c r="C24" s="7" t="n">
-        <v>-0.03</v>
+        <v>-0.13</v>
       </c>
       <c r="D24" s="8" t="n">
-        <v>0.4348</v>
+        <v>0.4092</v>
       </c>
       <c r="E24" s="6" t="n">
-        <v>631</v>
+        <v>10036</v>
       </c>
       <c r="F24" s="7" t="n">
-        <v>0.2</v>
+        <v>-0.08900000000000001</v>
       </c>
       <c r="G24" s="8" t="n">
-        <v>0.0214</v>
+        <v>0.2918</v>
       </c>
       <c r="H24" s="6" t="n">
-        <v>7984</v>
+        <v>5613</v>
       </c>
       <c r="I24" s="7" t="n">
-        <v>-0.015</v>
+        <v>0.033</v>
       </c>
       <c r="J24" s="8" t="n">
-        <v>0.2714</v>
+        <v>0.1632</v>
       </c>
       <c r="K24" s="6" t="n">
-        <v>4063</v>
+        <v>1718</v>
       </c>
       <c r="L24" s="7" t="n">
-        <v>-0.107</v>
+        <v>-0.065</v>
       </c>
       <c r="M24" s="8" t="n">
-        <v>0.1381</v>
+        <v>0.0499</v>
       </c>
       <c r="N24" s="6" t="n">
-        <v>1600</v>
+        <v>667</v>
       </c>
       <c r="O24" s="7" t="n">
-        <v>0.035</v>
+        <v>-0.036</v>
       </c>
       <c r="P24" s="8" t="n">
-        <v>0.0544</v>
+        <v>0.0194</v>
       </c>
       <c r="Q24" s="6" t="n">
-        <v>282</v>
+        <v>412</v>
       </c>
       <c r="R24" s="7" t="n">
-        <v>-0.05400000000000001</v>
+        <v>0.062</v>
       </c>
       <c r="S24" s="8" t="n">
-        <v>0.009599999999999999</v>
+        <v>0.012</v>
       </c>
       <c r="T24" s="6" t="n">
-        <v>29420</v>
+        <v>34398</v>
       </c>
       <c r="U24" s="7" t="n">
-        <v>-0.035</v>
+        <v>-0.092</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Nov-24</t>
+          <t>Jan-25</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>14058</v>
+        <v>16177</v>
       </c>
       <c r="C25" s="7" t="n">
-        <v>-0.07099999999999999</v>
+        <v>-0.008999999999999999</v>
       </c>
       <c r="D25" s="8" t="n">
-        <v>0.4394</v>
+        <v>0.4117</v>
       </c>
       <c r="E25" s="6" t="n">
-        <v>518</v>
+        <v>10907</v>
       </c>
       <c r="F25" s="7" t="n">
-        <v>-0.208</v>
+        <v>0.062</v>
       </c>
       <c r="G25" s="8" t="n">
-        <v>0.0162</v>
+        <v>0.2776</v>
       </c>
       <c r="H25" s="6" t="n">
-        <v>8599</v>
+        <v>6403</v>
       </c>
       <c r="I25" s="7" t="n">
-        <v>-0.079</v>
+        <v>0.18</v>
       </c>
       <c r="J25" s="8" t="n">
-        <v>0.2688</v>
+        <v>0.163</v>
       </c>
       <c r="K25" s="6" t="n">
-        <v>4974</v>
+        <v>2191</v>
       </c>
       <c r="L25" s="7" t="n">
-        <v>-0.022</v>
+        <v>0.019</v>
       </c>
       <c r="M25" s="8" t="n">
-        <v>0.1555</v>
+        <v>0.0558</v>
       </c>
       <c r="N25" s="6" t="n">
-        <v>1617</v>
+        <v>741</v>
       </c>
       <c r="O25" s="7" t="n">
-        <v>-0.117</v>
+        <v>0.019</v>
       </c>
       <c r="P25" s="8" t="n">
-        <v>0.05050000000000001</v>
+        <v>0.0189</v>
       </c>
       <c r="Q25" s="6" t="n">
-        <v>392</v>
+        <v>366</v>
       </c>
       <c r="R25" s="7" t="n">
-        <v>0.315</v>
+        <v>0.137</v>
       </c>
       <c r="S25" s="8" t="n">
-        <v>0.0123</v>
+        <v>0.009299999999999999</v>
       </c>
       <c r="T25" s="6" t="n">
-        <v>31994</v>
+        <v>39294</v>
       </c>
       <c r="U25" s="7" t="n">
-        <v>-0.074</v>
+        <v>0.045</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Oct-24</t>
+          <t>Dec-24</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>15871</v>
+        <v>12793</v>
       </c>
       <c r="C26" s="7" t="n">
-        <v>-0.05800000000000001</v>
+        <v>-0.03</v>
       </c>
       <c r="D26" s="8" t="n">
-        <v>0.4169</v>
+        <v>0.4348</v>
       </c>
       <c r="E26" s="6" t="n">
-        <v>687</v>
+        <v>7984</v>
       </c>
       <c r="F26" s="7" t="n">
-        <v>0.063</v>
+        <v>-0.015</v>
       </c>
       <c r="G26" s="8" t="n">
-        <v>0.018</v>
+        <v>0.2714</v>
       </c>
       <c r="H26" s="6" t="n">
-        <v>10576</v>
+        <v>4063</v>
       </c>
       <c r="I26" s="7" t="n">
-        <v>0.067</v>
+        <v>-0.107</v>
       </c>
       <c r="J26" s="8" t="n">
-        <v>0.2778</v>
+        <v>0.1381</v>
       </c>
       <c r="K26" s="6" t="n">
-        <v>6354</v>
+        <v>1600</v>
       </c>
       <c r="L26" s="7" t="n">
-        <v>0.092</v>
+        <v>0.035</v>
       </c>
       <c r="M26" s="8" t="n">
-        <v>0.1669</v>
+        <v>0.0544</v>
       </c>
       <c r="N26" s="6" t="n">
-        <v>1919</v>
+        <v>631</v>
       </c>
       <c r="O26" s="7" t="n">
-        <v>-0.016</v>
+        <v>0.2</v>
       </c>
       <c r="P26" s="8" t="n">
-        <v>0.0504</v>
+        <v>0.0214</v>
       </c>
       <c r="Q26" s="6" t="n">
-        <v>416</v>
+        <v>282</v>
       </c>
       <c r="R26" s="7" t="n">
-        <v>0.213</v>
+        <v>-0.05400000000000001</v>
       </c>
       <c r="S26" s="8" t="n">
-        <v>0.0109</v>
+        <v>0.009599999999999999</v>
       </c>
       <c r="T26" s="6" t="n">
-        <v>38069</v>
+        <v>29420</v>
       </c>
       <c r="U26" s="7" t="n">
-        <v>0.007000000000000001</v>
+        <v>-0.035</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Sep-24</t>
+          <t>Nov-24</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>12170</v>
+        <v>14058</v>
       </c>
       <c r="C27" s="7" t="n">
-        <v>-0.165</v>
+        <v>-0.07099999999999999</v>
       </c>
       <c r="D27" s="8" t="n">
-        <v>0.3973</v>
+        <v>0.4394</v>
       </c>
       <c r="E27" s="6" t="n">
-        <v>550</v>
+        <v>8599</v>
       </c>
       <c r="F27" s="7" t="n">
-        <v>-0.057</v>
+        <v>-0.079</v>
       </c>
       <c r="G27" s="8" t="n">
-        <v>0.018</v>
+        <v>0.2688</v>
       </c>
       <c r="H27" s="6" t="n">
-        <v>8516</v>
+        <v>4974</v>
       </c>
       <c r="I27" s="7" t="n">
         <v>-0.022</v>
       </c>
       <c r="J27" s="8" t="n">
-        <v>0.278</v>
+        <v>0.1555</v>
       </c>
       <c r="K27" s="6" t="n">
-        <v>5367</v>
+        <v>1617</v>
       </c>
       <c r="L27" s="7" t="n">
-        <v>0.023</v>
+        <v>-0.117</v>
       </c>
       <c r="M27" s="8" t="n">
-        <v>0.1752</v>
+        <v>0.05050000000000001</v>
       </c>
       <c r="N27" s="6" t="n">
-        <v>1523</v>
+        <v>518</v>
       </c>
       <c r="O27" s="7" t="n">
-        <v>-0.095</v>
+        <v>-0.208</v>
       </c>
       <c r="P27" s="8" t="n">
-        <v>0.04969999999999999</v>
+        <v>0.0162</v>
       </c>
       <c r="Q27" s="6" t="n">
-        <v>503</v>
+        <v>392</v>
       </c>
       <c r="R27" s="7" t="n">
-        <v>0.409</v>
+        <v>0.315</v>
       </c>
       <c r="S27" s="8" t="n">
-        <v>0.0164</v>
+        <v>0.0123</v>
       </c>
       <c r="T27" s="6" t="n">
-        <v>30630</v>
+        <v>31994</v>
       </c>
       <c r="U27" s="7" t="n">
-        <v>-0.08400000000000001</v>
+        <v>-0.074</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Aug-24</t>
+          <t>Oct-24</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>11577</v>
+        <v>15871</v>
       </c>
       <c r="C28" s="7" t="n">
-        <v>-0.135</v>
+        <v>-0.05800000000000001</v>
       </c>
       <c r="D28" s="8" t="n">
-        <v>0.3992</v>
+        <v>0.4169</v>
       </c>
       <c r="E28" s="6" t="n">
-        <v>577</v>
+        <v>10576</v>
       </c>
       <c r="F28" s="7" t="n">
-        <v>0.101</v>
+        <v>0.067</v>
       </c>
       <c r="G28" s="8" t="n">
-        <v>0.0199</v>
+        <v>0.2778</v>
       </c>
       <c r="H28" s="6" t="n">
-        <v>7781</v>
+        <v>6354</v>
       </c>
       <c r="I28" s="7" t="n">
-        <v>-0.013</v>
+        <v>0.092</v>
       </c>
       <c r="J28" s="8" t="n">
-        <v>0.2683</v>
+        <v>0.1669</v>
       </c>
       <c r="K28" s="6" t="n">
-        <v>5409</v>
+        <v>1919</v>
       </c>
       <c r="L28" s="7" t="n">
-        <v>0.074</v>
+        <v>-0.016</v>
       </c>
       <c r="M28" s="8" t="n">
-        <v>0.1865</v>
+        <v>0.0504</v>
       </c>
       <c r="N28" s="6" t="n">
-        <v>1500</v>
+        <v>687</v>
       </c>
       <c r="O28" s="7" t="n">
-        <v>-0.003</v>
+        <v>0.063</v>
       </c>
       <c r="P28" s="8" t="n">
-        <v>0.0517</v>
+        <v>0.018</v>
       </c>
       <c r="Q28" s="6" t="n">
-        <v>480</v>
+        <v>416</v>
       </c>
       <c r="R28" s="7" t="n">
-        <v>0.114</v>
+        <v>0.213</v>
       </c>
       <c r="S28" s="8" t="n">
-        <v>0.0166</v>
+        <v>0.0109</v>
       </c>
       <c r="T28" s="6" t="n">
-        <v>29002</v>
+        <v>38069</v>
       </c>
       <c r="U28" s="7" t="n">
-        <v>-0.064</v>
+        <v>0.007000000000000001</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Jul-24</t>
+          <t>Sep-24</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>13559</v>
+        <v>12170</v>
       </c>
       <c r="C29" s="7" t="n">
-        <v>0.107</v>
+        <v>-0.165</v>
       </c>
       <c r="D29" s="8" t="n">
-        <v>0.4097</v>
+        <v>0.3973</v>
       </c>
       <c r="E29" s="6" t="n">
-        <v>664</v>
+        <v>8516</v>
       </c>
       <c r="F29" s="7" t="n">
-        <v>0.062</v>
+        <v>-0.022</v>
       </c>
       <c r="G29" s="8" t="n">
-        <v>0.0201</v>
+        <v>0.278</v>
       </c>
       <c r="H29" s="6" t="n">
-        <v>8813</v>
+        <v>5367</v>
       </c>
       <c r="I29" s="7" t="n">
-        <v>0.104</v>
+        <v>0.023</v>
       </c>
       <c r="J29" s="8" t="n">
-        <v>0.2663</v>
+        <v>0.1752</v>
       </c>
       <c r="K29" s="6" t="n">
-        <v>5890</v>
+        <v>1523</v>
       </c>
       <c r="L29" s="7" t="n">
-        <v>0.224</v>
+        <v>-0.095</v>
       </c>
       <c r="M29" s="8" t="n">
-        <v>0.178</v>
+        <v>0.04969999999999999</v>
       </c>
       <c r="N29" s="6" t="n">
-        <v>1583</v>
+        <v>550</v>
       </c>
       <c r="O29" s="7" t="n">
-        <v>0.053</v>
+        <v>-0.057</v>
       </c>
       <c r="P29" s="8" t="n">
-        <v>0.0478</v>
+        <v>0.018</v>
       </c>
       <c r="Q29" s="6" t="n">
-        <v>622</v>
+        <v>503</v>
       </c>
       <c r="R29" s="7" t="n">
-        <v>0.232</v>
+        <v>0.409</v>
       </c>
       <c r="S29" s="8" t="n">
-        <v>0.0188</v>
+        <v>0.0164</v>
       </c>
       <c r="T29" s="6" t="n">
-        <v>33097</v>
+        <v>30630</v>
       </c>
       <c r="U29" s="7" t="n">
-        <v>0.113</v>
+        <v>-0.08400000000000001</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>