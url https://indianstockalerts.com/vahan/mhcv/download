--- v1 (2026-07-12)
+++ v2 (2026-08-27)
@@ -456,92 +456,92 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U29"/>
+  <dimension ref="A1:U30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="12" customWidth="1" min="16" max="16"/>
     <col width="12" customWidth="1" min="17" max="17"/>
     <col width="12" customWidth="1" min="18" max="18"/>
     <col width="12" customWidth="1" min="19" max="19"/>
     <col width="12" customWidth="1" min="20" max="20"/>
     <col width="12" customWidth="1" min="21" max="21"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Indian Stock Alerts — indianstockalerts.com</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Medium &amp; Heavy Commercial Vehicles — Monthly Vahan Registration Data | Generated: 12 Jul 2026</t>
+          <t>Medium &amp; Heavy Commercial Vehicles — Monthly Vahan Registration Data | Generated: 27 Aug 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Source: Vahan (MoRTH). Registrations ≠ dispatches. For personal use only — redistribution prohibited.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>Tata Vol</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>Tata YoY%</t>
         </is>
@@ -618,1631 +618,1698 @@
       </c>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>Sml YoY%</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>Sml MS%</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Industry Vol</t>
         </is>
       </c>
       <c r="U5" s="4" t="inlineStr">
         <is>
           <t>Industry YoY%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>Jul-26(P)*</t>
+          <t>Aug-26(P)*</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>17120</v>
+        <v>14148</v>
       </c>
       <c r="C6" s="7" t="n">
-        <v>0.37</v>
+        <v>0.195</v>
       </c>
       <c r="D6" s="8" t="n">
-        <v>0.4116</v>
+        <v>0.3897</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>11321</v>
+        <v>10582</v>
       </c>
       <c r="F6" s="7" t="n">
-        <v>0.182</v>
+        <v>0.105</v>
       </c>
       <c r="G6" s="8" t="n">
-        <v>0.2722</v>
+        <v>0.2915</v>
       </c>
       <c r="H6" s="6" t="n">
-        <v>7804</v>
+        <v>5966</v>
       </c>
       <c r="I6" s="7" t="n">
-        <v>0.246</v>
+        <v>0.012</v>
       </c>
       <c r="J6" s="8" t="n">
-        <v>0.1876</v>
+        <v>0.1644</v>
       </c>
       <c r="K6" s="6" t="n">
-        <v>1860</v>
+        <v>1771</v>
       </c>
       <c r="L6" s="7" t="n">
-        <v>0.27</v>
+        <v>0.16</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0.0447</v>
+        <v>0.0488</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>671</v>
+        <v>768</v>
       </c>
       <c r="O6" s="7" t="n">
-        <v>0.12</v>
+        <v>0.324</v>
       </c>
       <c r="P6" s="8" t="n">
-        <v>0.0161</v>
+        <v>0.0212</v>
       </c>
       <c r="Q6" s="6" t="n">
-        <v>744</v>
+        <v>614</v>
       </c>
       <c r="R6" s="7" t="n">
-        <v>0.051</v>
+        <v>0.015</v>
       </c>
       <c r="S6" s="8" t="n">
-        <v>0.0179</v>
+        <v>0.0169</v>
       </c>
       <c r="T6" s="6" t="n">
-        <v>41594</v>
+        <v>36301</v>
       </c>
       <c r="U6" s="7" t="n">
-        <v>0.265</v>
+        <v>0.147</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>Jul-26</t>
+          <t>Aug-26</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>6075</v>
+        <v>11866</v>
       </c>
       <c r="D7" s="8" t="n">
-        <v>0.4116</v>
+        <v>0.3897</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>4017</v>
+        <v>8875</v>
       </c>
       <c r="G7" s="8" t="n">
-        <v>0.2722</v>
+        <v>0.2915</v>
       </c>
       <c r="H7" s="6" t="n">
-        <v>2769</v>
+        <v>5004</v>
       </c>
       <c r="J7" s="8" t="n">
-        <v>0.1876</v>
+        <v>0.1644</v>
       </c>
       <c r="K7" s="6" t="n">
-        <v>660</v>
+        <v>1485</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0.0447</v>
+        <v>0.0488</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>238</v>
+        <v>644</v>
       </c>
       <c r="P7" s="8" t="n">
-        <v>0.0161</v>
+        <v>0.0212</v>
       </c>
       <c r="Q7" s="6" t="n">
-        <v>264</v>
+        <v>515</v>
       </c>
       <c r="S7" s="8" t="n">
-        <v>0.0179</v>
+        <v>0.0169</v>
       </c>
       <c r="T7" s="6" t="n">
-        <v>14759</v>
+        <v>30446</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Jun-26</t>
+          <t>Jul-26</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>14230</v>
+        <v>16430</v>
       </c>
       <c r="C8" s="7" t="n">
-        <v>0.209</v>
+        <v>0.315</v>
       </c>
       <c r="D8" s="8" t="n">
-        <v>0.3896</v>
+        <v>0.41</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>9566</v>
+        <v>11052</v>
       </c>
       <c r="F8" s="7" t="n">
-        <v>0.111</v>
+        <v>0.154</v>
       </c>
       <c r="G8" s="8" t="n">
-        <v>0.2619</v>
+        <v>0.2758</v>
       </c>
       <c r="H8" s="6" t="n">
-        <v>6925</v>
+        <v>7391</v>
       </c>
       <c r="I8" s="7" t="n">
-        <v>0.165</v>
+        <v>0.18</v>
       </c>
       <c r="J8" s="8" t="n">
-        <v>0.1896</v>
+        <v>0.1844</v>
       </c>
       <c r="K8" s="6" t="n">
-        <v>1666</v>
+        <v>1730</v>
       </c>
       <c r="L8" s="7" t="n">
-        <v>0</v>
+        <v>0.181</v>
       </c>
       <c r="M8" s="8" t="n">
-        <v>0.0456</v>
+        <v>0.0432</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>889</v>
+        <v>762</v>
       </c>
       <c r="O8" s="7" t="n">
-        <v>0.236</v>
+        <v>0.272</v>
       </c>
       <c r="P8" s="8" t="n">
-        <v>0.0243</v>
+        <v>0.019</v>
       </c>
       <c r="Q8" s="6" t="n">
-        <v>807</v>
+        <v>721</v>
       </c>
       <c r="R8" s="7" t="n">
-        <v>-0.032</v>
+        <v>0.018</v>
       </c>
       <c r="S8" s="8" t="n">
-        <v>0.0221</v>
+        <v>0.018</v>
       </c>
       <c r="T8" s="6" t="n">
-        <v>36529</v>
+        <v>40075</v>
       </c>
       <c r="U8" s="7" t="n">
-        <v>0.125</v>
+        <v>0.219</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>May-26</t>
+          <t>Jun-26</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>14610</v>
+        <v>14239</v>
       </c>
       <c r="C9" s="7" t="n">
-        <v>0.079</v>
+        <v>0.21</v>
       </c>
       <c r="D9" s="8" t="n">
-        <v>0.4111</v>
+        <v>0.3897</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>9707</v>
+        <v>9564</v>
       </c>
       <c r="F9" s="7" t="n">
-        <v>0.021</v>
+        <v>0.111</v>
       </c>
       <c r="G9" s="8" t="n">
-        <v>0.2732</v>
+        <v>0.2618</v>
       </c>
       <c r="H9" s="6" t="n">
-        <v>6220</v>
+        <v>6923</v>
       </c>
       <c r="I9" s="7" t="n">
-        <v>0.05600000000000001</v>
+        <v>0.164</v>
       </c>
       <c r="J9" s="8" t="n">
-        <v>0.175</v>
+        <v>0.1895</v>
       </c>
       <c r="K9" s="6" t="n">
-        <v>1893</v>
+        <v>1667</v>
       </c>
       <c r="L9" s="7" t="n">
-        <v>0.028</v>
+        <v>0.001</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>0.0533</v>
+        <v>0.0456</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>749</v>
+        <v>927</v>
       </c>
       <c r="O9" s="7" t="n">
-        <v>0.081</v>
+        <v>0.289</v>
       </c>
       <c r="P9" s="8" t="n">
-        <v>0.0211</v>
+        <v>0.0254</v>
       </c>
       <c r="Q9" s="6" t="n">
-        <v>641</v>
+        <v>816</v>
       </c>
       <c r="R9" s="7" t="n">
-        <v>0.014</v>
+        <v>-0.022</v>
       </c>
       <c r="S9" s="8" t="n">
-        <v>0.018</v>
+        <v>0.0223</v>
       </c>
       <c r="T9" s="6" t="n">
-        <v>35535</v>
+        <v>36536</v>
       </c>
       <c r="U9" s="7" t="n">
-        <v>0.04</v>
+        <v>0.125</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Apr-26</t>
+          <t>May-26</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>20135</v>
+        <v>14610</v>
       </c>
       <c r="C10" s="7" t="n">
-        <v>0.148</v>
+        <v>0.079</v>
       </c>
       <c r="D10" s="8" t="n">
-        <v>0.4404999999999999</v>
+        <v>0.4111</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>11953</v>
+        <v>9707</v>
       </c>
       <c r="F10" s="7" t="n">
-        <v>0.026</v>
+        <v>0.021</v>
       </c>
       <c r="G10" s="8" t="n">
-        <v>0.2615</v>
+        <v>0.2732</v>
       </c>
       <c r="H10" s="6" t="n">
-        <v>7970</v>
+        <v>6220</v>
       </c>
       <c r="I10" s="7" t="n">
-        <v>0.183</v>
+        <v>0.05600000000000001</v>
       </c>
       <c r="J10" s="8" t="n">
-        <v>0.1744</v>
+        <v>0.175</v>
       </c>
       <c r="K10" s="6" t="n">
-        <v>2298</v>
+        <v>1893</v>
       </c>
       <c r="L10" s="7" t="n">
-        <v>0.138</v>
+        <v>0.028</v>
       </c>
       <c r="M10" s="8" t="n">
-        <v>0.05029999999999999</v>
+        <v>0.0533</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>742</v>
+        <v>749</v>
       </c>
       <c r="O10" s="7" t="n">
-        <v>-0.119</v>
+        <v>0.081</v>
       </c>
       <c r="P10" s="8" t="n">
-        <v>0.0162</v>
+        <v>0.0211</v>
       </c>
       <c r="Q10" s="6" t="n">
-        <v>707</v>
+        <v>641</v>
       </c>
       <c r="R10" s="7" t="n">
-        <v>0.243</v>
+        <v>0.014</v>
       </c>
       <c r="S10" s="8" t="n">
-        <v>0.0155</v>
+        <v>0.018</v>
       </c>
       <c r="T10" s="6" t="n">
-        <v>45711</v>
+        <v>35535</v>
       </c>
       <c r="U10" s="7" t="n">
-        <v>0.104</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Mar-26</t>
+          <t>Apr-26</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>19861</v>
+        <v>20135</v>
       </c>
       <c r="C11" s="7" t="n">
-        <v>0.232</v>
+        <v>0.148</v>
       </c>
       <c r="D11" s="8" t="n">
-        <v>0.4298</v>
+        <v>0.4404999999999999</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>13146</v>
+        <v>11953</v>
       </c>
       <c r="F11" s="7" t="n">
-        <v>0.167</v>
+        <v>0.026</v>
       </c>
       <c r="G11" s="8" t="n">
-        <v>0.2845</v>
+        <v>0.2615</v>
       </c>
       <c r="H11" s="6" t="n">
-        <v>7361</v>
+        <v>7970</v>
       </c>
       <c r="I11" s="7" t="n">
-        <v>0.204</v>
+        <v>0.183</v>
       </c>
       <c r="J11" s="8" t="n">
-        <v>0.1593</v>
+        <v>0.1744</v>
       </c>
       <c r="K11" s="6" t="n">
-        <v>2155</v>
+        <v>2298</v>
       </c>
       <c r="L11" s="7" t="n">
-        <v>0.152</v>
+        <v>0.138</v>
       </c>
       <c r="M11" s="8" t="n">
-        <v>0.0466</v>
+        <v>0.05029999999999999</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>830</v>
+        <v>742</v>
       </c>
       <c r="O11" s="7" t="n">
-        <v>0.117</v>
+        <v>-0.119</v>
       </c>
       <c r="P11" s="8" t="n">
-        <v>0.018</v>
+        <v>0.0162</v>
       </c>
       <c r="Q11" s="6" t="n">
-        <v>575</v>
+        <v>707</v>
       </c>
       <c r="R11" s="7" t="n">
-        <v>0</v>
+        <v>0.243</v>
       </c>
       <c r="S11" s="8" t="n">
-        <v>0.0124</v>
+        <v>0.0155</v>
       </c>
       <c r="T11" s="6" t="n">
-        <v>46210</v>
+        <v>45711</v>
       </c>
       <c r="U11" s="7" t="n">
-        <v>0.183</v>
+        <v>0.104</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Feb-26</t>
+          <t>Mar-26</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>20208</v>
+        <v>19861</v>
       </c>
       <c r="C12" s="7" t="n">
-        <v>0.436</v>
+        <v>0.232</v>
       </c>
       <c r="D12" s="8" t="n">
-        <v>0.4368</v>
+        <v>0.4298</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>12758</v>
+        <v>13146</v>
       </c>
       <c r="F12" s="7" t="n">
-        <v>0.271</v>
+        <v>0.167</v>
       </c>
       <c r="G12" s="8" t="n">
-        <v>0.2757</v>
+        <v>0.2845</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>7331</v>
+        <v>7361</v>
       </c>
       <c r="I12" s="7" t="n">
-        <v>0.306</v>
+        <v>0.204</v>
       </c>
       <c r="J12" s="8" t="n">
-        <v>0.1584</v>
+        <v>0.1593</v>
       </c>
       <c r="K12" s="6" t="n">
-        <v>2414</v>
+        <v>2155</v>
       </c>
       <c r="L12" s="7" t="n">
-        <v>0.405</v>
+        <v>0.152</v>
       </c>
       <c r="M12" s="8" t="n">
-        <v>0.0522</v>
+        <v>0.0466</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>850</v>
+        <v>830</v>
       </c>
       <c r="O12" s="7" t="n">
-        <v>0.274</v>
+        <v>0.117</v>
       </c>
       <c r="P12" s="8" t="n">
-        <v>0.0184</v>
+        <v>0.018</v>
       </c>
       <c r="Q12" s="6" t="n">
-        <v>495</v>
+        <v>575</v>
       </c>
       <c r="R12" s="7" t="n">
-        <v>0.201</v>
+        <v>0</v>
       </c>
       <c r="S12" s="8" t="n">
-        <v>0.0107</v>
+        <v>0.0124</v>
       </c>
       <c r="T12" s="6" t="n">
-        <v>46269</v>
+        <v>46210</v>
       </c>
       <c r="U12" s="7" t="n">
-        <v>0.345</v>
+        <v>0.183</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Jan-26</t>
+          <t>Feb-26</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>19362</v>
+        <v>20208</v>
       </c>
       <c r="C13" s="7" t="n">
-        <v>0.197</v>
+        <v>0.436</v>
       </c>
       <c r="D13" s="8" t="n">
-        <v>0.4370000000000001</v>
+        <v>0.4368</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>12182</v>
+        <v>12758</v>
       </c>
       <c r="F13" s="7" t="n">
-        <v>0.117</v>
+        <v>0.271</v>
       </c>
       <c r="G13" s="8" t="n">
-        <v>0.2749</v>
+        <v>0.2757</v>
       </c>
       <c r="H13" s="6" t="n">
-        <v>7197</v>
+        <v>7331</v>
       </c>
       <c r="I13" s="7" t="n">
-        <v>0.124</v>
+        <v>0.306</v>
       </c>
       <c r="J13" s="8" t="n">
-        <v>0.1624</v>
+        <v>0.1584</v>
       </c>
       <c r="K13" s="6" t="n">
-        <v>2455</v>
+        <v>2414</v>
       </c>
       <c r="L13" s="7" t="n">
-        <v>0.12</v>
+        <v>0.405</v>
       </c>
       <c r="M13" s="8" t="n">
-        <v>0.0554</v>
+        <v>0.0522</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>691</v>
+        <v>850</v>
       </c>
       <c r="O13" s="7" t="n">
-        <v>-0.067</v>
+        <v>0.274</v>
       </c>
       <c r="P13" s="8" t="n">
-        <v>0.0156</v>
+        <v>0.0184</v>
       </c>
       <c r="Q13" s="6" t="n">
-        <v>385</v>
+        <v>495</v>
       </c>
       <c r="R13" s="7" t="n">
-        <v>0.052</v>
+        <v>0.201</v>
       </c>
       <c r="S13" s="8" t="n">
-        <v>0.008699999999999999</v>
+        <v>0.0107</v>
       </c>
       <c r="T13" s="6" t="n">
-        <v>44311</v>
+        <v>46269</v>
       </c>
       <c r="U13" s="7" t="n">
-        <v>0.128</v>
+        <v>0.345</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Dec-25</t>
+          <t>Jan-26</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>15913</v>
+        <v>19362</v>
       </c>
       <c r="C14" s="7" t="n">
-        <v>0.244</v>
+        <v>0.197</v>
       </c>
       <c r="D14" s="8" t="n">
-        <v>0.4293</v>
+        <v>0.4370000000000001</v>
       </c>
       <c r="E14" s="6" t="n">
-        <v>10189</v>
+        <v>12182</v>
       </c>
       <c r="F14" s="7" t="n">
-        <v>0.276</v>
+        <v>0.117</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0.2749</v>
       </c>
       <c r="H14" s="6" t="n">
-        <v>6099</v>
+        <v>7197</v>
       </c>
       <c r="I14" s="7" t="n">
-        <v>0.501</v>
+        <v>0.124</v>
       </c>
       <c r="J14" s="8" t="n">
-        <v>0.1645</v>
+        <v>0.1624</v>
       </c>
       <c r="K14" s="6" t="n">
-        <v>1798</v>
+        <v>2455</v>
       </c>
       <c r="L14" s="7" t="n">
-        <v>0.124</v>
+        <v>0.12</v>
       </c>
       <c r="M14" s="8" t="n">
-        <v>0.04850000000000001</v>
+        <v>0.0554</v>
       </c>
       <c r="N14" s="6" t="n">
-        <v>630</v>
+        <v>691</v>
       </c>
       <c r="O14" s="7" t="n">
-        <v>-0.002</v>
+        <v>-0.067</v>
       </c>
       <c r="P14" s="8" t="n">
-        <v>0.017</v>
+        <v>0.0156</v>
       </c>
       <c r="Q14" s="6" t="n">
-        <v>406</v>
+        <v>385</v>
       </c>
       <c r="R14" s="7" t="n">
-        <v>0.44</v>
+        <v>0.052</v>
       </c>
       <c r="S14" s="8" t="n">
-        <v>0.011</v>
+        <v>0.008699999999999999</v>
       </c>
       <c r="T14" s="6" t="n">
-        <v>37066</v>
+        <v>44311</v>
       </c>
       <c r="U14" s="7" t="n">
-        <v>0.26</v>
+        <v>0.128</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Nov-25</t>
+          <t>Dec-25</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>17332</v>
+        <v>15913</v>
       </c>
       <c r="C15" s="7" t="n">
-        <v>0.233</v>
+        <v>0.244</v>
       </c>
       <c r="D15" s="8" t="n">
-        <v>0.4488</v>
+        <v>0.4293</v>
       </c>
       <c r="E15" s="6" t="n">
-        <v>9882</v>
+        <v>10189</v>
       </c>
       <c r="F15" s="7" t="n">
-        <v>0.149</v>
+        <v>0.276</v>
       </c>
       <c r="G15" s="8" t="n">
-        <v>0.2559</v>
+        <v>0.2749</v>
       </c>
       <c r="H15" s="6" t="n">
-        <v>6414</v>
+        <v>6099</v>
       </c>
       <c r="I15" s="7" t="n">
-        <v>0.29</v>
+        <v>0.501</v>
       </c>
       <c r="J15" s="8" t="n">
-        <v>0.1661</v>
+        <v>0.1645</v>
       </c>
       <c r="K15" s="6" t="n">
-        <v>1671</v>
+        <v>1798</v>
       </c>
       <c r="L15" s="7" t="n">
-        <v>0.033</v>
+        <v>0.124</v>
       </c>
       <c r="M15" s="8" t="n">
-        <v>0.0433</v>
+        <v>0.04850000000000001</v>
       </c>
       <c r="N15" s="6" t="n">
-        <v>638</v>
+        <v>630</v>
       </c>
       <c r="O15" s="7" t="n">
-        <v>0.232</v>
+        <v>-0.002</v>
       </c>
       <c r="P15" s="8" t="n">
-        <v>0.0165</v>
+        <v>0.017</v>
       </c>
       <c r="Q15" s="6" t="n">
         <v>406</v>
       </c>
       <c r="R15" s="7" t="n">
-        <v>0.036</v>
+        <v>0.44</v>
       </c>
       <c r="S15" s="8" t="n">
-        <v>0.0105</v>
+        <v>0.011</v>
       </c>
       <c r="T15" s="6" t="n">
-        <v>38619</v>
+        <v>37066</v>
       </c>
       <c r="U15" s="7" t="n">
-        <v>0.207</v>
+        <v>0.26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Oct-25</t>
+          <t>Nov-25</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>16217</v>
+        <v>17332</v>
       </c>
       <c r="C16" s="7" t="n">
-        <v>0.022</v>
+        <v>0.233</v>
       </c>
       <c r="D16" s="8" t="n">
-        <v>0.4317</v>
+        <v>0.4488</v>
       </c>
       <c r="E16" s="6" t="n">
-        <v>9382</v>
+        <v>9882</v>
       </c>
       <c r="F16" s="7" t="n">
-        <v>-0.113</v>
+        <v>0.149</v>
       </c>
       <c r="G16" s="8" t="n">
-        <v>0.2497</v>
+        <v>0.2559</v>
       </c>
       <c r="H16" s="6" t="n">
-        <v>6809</v>
+        <v>6414</v>
       </c>
       <c r="I16" s="7" t="n">
-        <v>0.07199999999999999</v>
+        <v>0.29</v>
       </c>
       <c r="J16" s="8" t="n">
-        <v>0.1812</v>
+        <v>0.1661</v>
       </c>
       <c r="K16" s="6" t="n">
-        <v>1900</v>
+        <v>1671</v>
       </c>
       <c r="L16" s="7" t="n">
-        <v>-0.01</v>
+        <v>0.033</v>
       </c>
       <c r="M16" s="8" t="n">
-        <v>0.0506</v>
+        <v>0.0433</v>
       </c>
       <c r="N16" s="6" t="n">
-        <v>648</v>
+        <v>638</v>
       </c>
       <c r="O16" s="7" t="n">
-        <v>-0.057</v>
+        <v>0.232</v>
       </c>
       <c r="P16" s="8" t="n">
-        <v>0.0172</v>
+        <v>0.0165</v>
       </c>
       <c r="Q16" s="6" t="n">
-        <v>415</v>
+        <v>406</v>
       </c>
       <c r="R16" s="7" t="n">
-        <v>-0.002</v>
+        <v>0.036</v>
       </c>
       <c r="S16" s="8" t="n">
-        <v>0.011</v>
+        <v>0.0105</v>
       </c>
       <c r="T16" s="6" t="n">
-        <v>37569</v>
+        <v>38619</v>
       </c>
       <c r="U16" s="7" t="n">
-        <v>-0.013</v>
+        <v>0.207</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Sep-25</t>
+          <t>Oct-25</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>11772</v>
+        <v>16217</v>
       </c>
       <c r="C17" s="7" t="n">
-        <v>-0.033</v>
+        <v>0.022</v>
       </c>
       <c r="D17" s="8" t="n">
-        <v>0.3932</v>
+        <v>0.4317</v>
       </c>
       <c r="E17" s="6" t="n">
-        <v>8249</v>
+        <v>9382</v>
       </c>
       <c r="F17" s="7" t="n">
-        <v>-0.031</v>
+        <v>-0.113</v>
       </c>
       <c r="G17" s="8" t="n">
-        <v>0.2755</v>
+        <v>0.2497</v>
       </c>
       <c r="H17" s="6" t="n">
-        <v>5687</v>
+        <v>6809</v>
       </c>
       <c r="I17" s="7" t="n">
-        <v>0.06</v>
+        <v>0.07199999999999999</v>
       </c>
       <c r="J17" s="8" t="n">
-        <v>0.1899</v>
+        <v>0.1812</v>
       </c>
       <c r="K17" s="6" t="n">
-        <v>1279</v>
+        <v>1900</v>
       </c>
       <c r="L17" s="7" t="n">
-        <v>-0.16</v>
+        <v>-0.01</v>
       </c>
       <c r="M17" s="8" t="n">
-        <v>0.0427</v>
+        <v>0.0506</v>
       </c>
       <c r="N17" s="6" t="n">
-        <v>654</v>
+        <v>648</v>
       </c>
       <c r="O17" s="7" t="n">
-        <v>0.189</v>
+        <v>-0.057</v>
       </c>
       <c r="P17" s="8" t="n">
-        <v>0.0218</v>
+        <v>0.0172</v>
       </c>
       <c r="Q17" s="6" t="n">
-        <v>369</v>
+        <v>415</v>
       </c>
       <c r="R17" s="7" t="n">
-        <v>-0.266</v>
+        <v>-0.002</v>
       </c>
       <c r="S17" s="8" t="n">
-        <v>0.0123</v>
+        <v>0.011</v>
       </c>
       <c r="T17" s="6" t="n">
-        <v>29940</v>
+        <v>37569</v>
       </c>
       <c r="U17" s="7" t="n">
-        <v>-0.023</v>
+        <v>-0.013</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Aug-25</t>
+          <t>Sep-25</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>11840</v>
+        <v>11772</v>
       </c>
       <c r="C18" s="7" t="n">
-        <v>0.023</v>
+        <v>-0.033</v>
       </c>
       <c r="D18" s="8" t="n">
-        <v>0.3741999999999999</v>
+        <v>0.3932</v>
       </c>
       <c r="E18" s="6" t="n">
-        <v>9579</v>
+        <v>8249</v>
       </c>
       <c r="F18" s="7" t="n">
-        <v>0.231</v>
+        <v>-0.031</v>
       </c>
       <c r="G18" s="8" t="n">
-        <v>0.3027</v>
+        <v>0.2755</v>
       </c>
       <c r="H18" s="6" t="n">
-        <v>5896</v>
+        <v>5687</v>
       </c>
       <c r="I18" s="7" t="n">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="J18" s="8" t="n">
-        <v>0.1863</v>
+        <v>0.1899</v>
       </c>
       <c r="K18" s="6" t="n">
-        <v>1527</v>
+        <v>1279</v>
       </c>
       <c r="L18" s="7" t="n">
-        <v>0.018</v>
+        <v>-0.16</v>
       </c>
       <c r="M18" s="8" t="n">
-        <v>0.0483</v>
+        <v>0.0427</v>
       </c>
       <c r="N18" s="6" t="n">
-        <v>580</v>
+        <v>654</v>
       </c>
       <c r="O18" s="7" t="n">
-        <v>0.005</v>
+        <v>0.189</v>
       </c>
       <c r="P18" s="8" t="n">
-        <v>0.0183</v>
+        <v>0.0218</v>
       </c>
       <c r="Q18" s="6" t="n">
-        <v>605</v>
+        <v>369</v>
       </c>
       <c r="R18" s="7" t="n">
-        <v>0.26</v>
+        <v>-0.266</v>
       </c>
       <c r="S18" s="8" t="n">
-        <v>0.0191</v>
+        <v>0.0123</v>
       </c>
       <c r="T18" s="6" t="n">
-        <v>31641</v>
+        <v>29940</v>
       </c>
       <c r="U18" s="7" t="n">
-        <v>0.091</v>
+        <v>-0.023</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>Jul-25</t>
+          <t>Aug-25</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>12496</v>
+        <v>11840</v>
       </c>
       <c r="C19" s="7" t="n">
-        <v>-0.078</v>
+        <v>0.023</v>
       </c>
       <c r="D19" s="8" t="n">
-        <v>0.3801</v>
+        <v>0.3741999999999999</v>
       </c>
       <c r="E19" s="6" t="n">
         <v>9579</v>
       </c>
       <c r="F19" s="7" t="n">
-        <v>0.08699999999999999</v>
+        <v>0.231</v>
       </c>
       <c r="G19" s="8" t="n">
-        <v>0.2913</v>
+        <v>0.3027</v>
       </c>
       <c r="H19" s="6" t="n">
-        <v>6263</v>
+        <v>5896</v>
       </c>
       <c r="I19" s="7" t="n">
-        <v>0.063</v>
+        <v>0.09</v>
       </c>
       <c r="J19" s="8" t="n">
-        <v>0.1905</v>
+        <v>0.1863</v>
       </c>
       <c r="K19" s="6" t="n">
-        <v>1465</v>
+        <v>1527</v>
       </c>
       <c r="L19" s="7" t="n">
-        <v>-0.075</v>
+        <v>0.018</v>
       </c>
       <c r="M19" s="8" t="n">
-        <v>0.0446</v>
+        <v>0.0483</v>
       </c>
       <c r="N19" s="6" t="n">
-        <v>599</v>
+        <v>580</v>
       </c>
       <c r="O19" s="7" t="n">
-        <v>-0.098</v>
+        <v>0.005</v>
       </c>
       <c r="P19" s="8" t="n">
-        <v>0.0182</v>
+        <v>0.0183</v>
       </c>
       <c r="Q19" s="6" t="n">
-        <v>708</v>
+        <v>605</v>
       </c>
       <c r="R19" s="7" t="n">
-        <v>0.138</v>
+        <v>0.26</v>
       </c>
       <c r="S19" s="8" t="n">
-        <v>0.0215</v>
+        <v>0.0191</v>
       </c>
       <c r="T19" s="6" t="n">
-        <v>32879</v>
+        <v>31641</v>
       </c>
       <c r="U19" s="7" t="n">
-        <v>-0.007000000000000001</v>
+        <v>0.091</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Jun-25</t>
+          <t>Jul-25</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>11767</v>
+        <v>12496</v>
       </c>
       <c r="C20" s="7" t="n">
-        <v>-0.081</v>
+        <v>-0.078</v>
       </c>
       <c r="D20" s="8" t="n">
-        <v>0.3624</v>
+        <v>0.3801</v>
       </c>
       <c r="E20" s="6" t="n">
-        <v>8612</v>
+        <v>9579</v>
       </c>
       <c r="F20" s="7" t="n">
-        <v>0.108</v>
+        <v>0.08699999999999999</v>
       </c>
       <c r="G20" s="8" t="n">
-        <v>0.2653</v>
+        <v>0.2913</v>
       </c>
       <c r="H20" s="6" t="n">
-        <v>5946</v>
+        <v>6263</v>
       </c>
       <c r="I20" s="7" t="n">
-        <v>0.112</v>
+        <v>0.063</v>
       </c>
       <c r="J20" s="8" t="n">
-        <v>0.1831</v>
+        <v>0.1905</v>
       </c>
       <c r="K20" s="6" t="n">
-        <v>1666</v>
+        <v>1465</v>
       </c>
       <c r="L20" s="7" t="n">
-        <v>0.1</v>
+        <v>-0.075</v>
       </c>
       <c r="M20" s="8" t="n">
-        <v>0.0513</v>
+        <v>0.0446</v>
       </c>
       <c r="N20" s="6" t="n">
-        <v>719</v>
+        <v>599</v>
       </c>
       <c r="O20" s="7" t="n">
-        <v>0.206</v>
+        <v>-0.098</v>
       </c>
       <c r="P20" s="8" t="n">
-        <v>0.0221</v>
+        <v>0.0182</v>
       </c>
       <c r="Q20" s="6" t="n">
-        <v>834</v>
+        <v>708</v>
       </c>
       <c r="R20" s="7" t="n">
-        <v>0.26</v>
+        <v>0.138</v>
       </c>
       <c r="S20" s="8" t="n">
-        <v>0.0257</v>
+        <v>0.0215</v>
       </c>
       <c r="T20" s="6" t="n">
-        <v>32466</v>
+        <v>32879</v>
       </c>
       <c r="U20" s="7" t="n">
-        <v>0.057</v>
+        <v>-0.007000000000000001</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>May-25</t>
+          <t>Jun-25</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>13539</v>
+        <v>11767</v>
       </c>
       <c r="C21" s="7" t="n">
-        <v>-0.083</v>
+        <v>-0.081</v>
       </c>
       <c r="D21" s="8" t="n">
-        <v>0.3964</v>
+        <v>0.3624</v>
       </c>
       <c r="E21" s="6" t="n">
-        <v>9511</v>
+        <v>8612</v>
       </c>
       <c r="F21" s="7" t="n">
-        <v>0.001</v>
+        <v>0.108</v>
       </c>
       <c r="G21" s="8" t="n">
-        <v>0.2785</v>
+        <v>0.2653</v>
       </c>
       <c r="H21" s="6" t="n">
-        <v>5889</v>
+        <v>5946</v>
       </c>
       <c r="I21" s="7" t="n">
-        <v>0.03</v>
+        <v>0.112</v>
       </c>
       <c r="J21" s="8" t="n">
-        <v>0.1724</v>
+        <v>0.1831</v>
       </c>
       <c r="K21" s="6" t="n">
-        <v>1842</v>
+        <v>1666</v>
       </c>
       <c r="L21" s="7" t="n">
-        <v>-0.003</v>
+        <v>0.1</v>
       </c>
       <c r="M21" s="8" t="n">
-        <v>0.0539</v>
+        <v>0.0513</v>
       </c>
       <c r="N21" s="6" t="n">
-        <v>693</v>
+        <v>719</v>
       </c>
       <c r="O21" s="7" t="n">
-        <v>0.066</v>
+        <v>0.206</v>
       </c>
       <c r="P21" s="8" t="n">
-        <v>0.0203</v>
+        <v>0.0221</v>
       </c>
       <c r="Q21" s="6" t="n">
-        <v>632</v>
+        <v>834</v>
       </c>
       <c r="R21" s="7" t="n">
-        <v>-0.02</v>
+        <v>0.26</v>
       </c>
       <c r="S21" s="8" t="n">
-        <v>0.0185</v>
+        <v>0.0257</v>
       </c>
       <c r="T21" s="6" t="n">
-        <v>34154</v>
+        <v>32466</v>
       </c>
       <c r="U21" s="7" t="n">
-        <v>-0.028</v>
+        <v>0.057</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Apr-25</t>
+          <t>May-25</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>17539</v>
+        <v>13539</v>
       </c>
       <c r="C22" s="7" t="n">
-        <v>0.002</v>
+        <v>-0.083</v>
       </c>
       <c r="D22" s="8" t="n">
-        <v>0.4236</v>
+        <v>0.3964</v>
       </c>
       <c r="E22" s="6" t="n">
-        <v>11654</v>
+        <v>9511</v>
       </c>
       <c r="F22" s="7" t="n">
-        <v>-0.043</v>
+        <v>0.001</v>
       </c>
       <c r="G22" s="8" t="n">
-        <v>0.2815</v>
+        <v>0.2785</v>
       </c>
       <c r="H22" s="6" t="n">
-        <v>6735</v>
+        <v>5889</v>
       </c>
       <c r="I22" s="7" t="n">
-        <v>0.099</v>
+        <v>0.03</v>
       </c>
       <c r="J22" s="8" t="n">
-        <v>0.1627</v>
+        <v>0.1724</v>
       </c>
       <c r="K22" s="6" t="n">
-        <v>2020</v>
+        <v>1842</v>
       </c>
       <c r="L22" s="7" t="n">
-        <v>0.008</v>
+        <v>-0.003</v>
       </c>
       <c r="M22" s="8" t="n">
-        <v>0.0488</v>
+        <v>0.0539</v>
       </c>
       <c r="N22" s="6" t="n">
-        <v>842</v>
+        <v>693</v>
       </c>
       <c r="O22" s="7" t="n">
-        <v>0.059</v>
+        <v>0.066</v>
       </c>
       <c r="P22" s="8" t="n">
         <v>0.0203</v>
       </c>
       <c r="Q22" s="6" t="n">
-        <v>569</v>
+        <v>632</v>
       </c>
       <c r="R22" s="7" t="n">
-        <v>0.08400000000000001</v>
+        <v>-0.02</v>
       </c>
       <c r="S22" s="8" t="n">
-        <v>0.0137</v>
+        <v>0.0185</v>
       </c>
       <c r="T22" s="6" t="n">
-        <v>41400</v>
+        <v>34154</v>
       </c>
       <c r="U22" s="7" t="n">
-        <v>0.005</v>
+        <v>-0.028</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Mar-25</t>
+          <t>Apr-25</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>16127</v>
+        <v>17539</v>
       </c>
       <c r="C23" s="7" t="n">
-        <v>-0.023</v>
+        <v>0.002</v>
       </c>
       <c r="D23" s="8" t="n">
-        <v>0.4129</v>
+        <v>0.4236</v>
       </c>
       <c r="E23" s="6" t="n">
-        <v>11260</v>
+        <v>11654</v>
       </c>
       <c r="F23" s="7" t="n">
-        <v>0.004</v>
+        <v>-0.043</v>
       </c>
       <c r="G23" s="8" t="n">
-        <v>0.2883</v>
+        <v>0.2815</v>
       </c>
       <c r="H23" s="6" t="n">
-        <v>6115</v>
+        <v>6735</v>
       </c>
       <c r="I23" s="7" t="n">
-        <v>-0.004</v>
+        <v>0.099</v>
       </c>
       <c r="J23" s="8" t="n">
-        <v>0.1566</v>
+        <v>0.1627</v>
       </c>
       <c r="K23" s="6" t="n">
-        <v>1871</v>
+        <v>2020</v>
       </c>
       <c r="L23" s="7" t="n">
-        <v>-0.029</v>
+        <v>0.008</v>
       </c>
       <c r="M23" s="8" t="n">
-        <v>0.0479</v>
+        <v>0.0488</v>
       </c>
       <c r="N23" s="6" t="n">
-        <v>743</v>
+        <v>842</v>
       </c>
       <c r="O23" s="7" t="n">
-        <v>-0.1</v>
+        <v>0.059</v>
       </c>
       <c r="P23" s="8" t="n">
-        <v>0.019</v>
+        <v>0.0203</v>
       </c>
       <c r="Q23" s="6" t="n">
-        <v>575</v>
+        <v>569</v>
       </c>
       <c r="R23" s="7" t="n">
-        <v>0.337</v>
+        <v>0.08400000000000001</v>
       </c>
       <c r="S23" s="8" t="n">
-        <v>0.0147</v>
+        <v>0.0137</v>
       </c>
       <c r="T23" s="6" t="n">
-        <v>39057</v>
+        <v>41400</v>
       </c>
       <c r="U23" s="7" t="n">
-        <v>-0.007000000000000001</v>
+        <v>0.005</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Feb-25</t>
+          <t>Mar-25</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>14077</v>
+        <v>16127</v>
       </c>
       <c r="C24" s="7" t="n">
-        <v>-0.13</v>
+        <v>-0.023</v>
       </c>
       <c r="D24" s="8" t="n">
-        <v>0.4092</v>
+        <v>0.4129</v>
       </c>
       <c r="E24" s="6" t="n">
-        <v>10036</v>
+        <v>11260</v>
       </c>
       <c r="F24" s="7" t="n">
-        <v>-0.08900000000000001</v>
+        <v>0.004</v>
       </c>
       <c r="G24" s="8" t="n">
-        <v>0.2918</v>
+        <v>0.2883</v>
       </c>
       <c r="H24" s="6" t="n">
-        <v>5613</v>
+        <v>6115</v>
       </c>
       <c r="I24" s="7" t="n">
-        <v>0.033</v>
+        <v>-0.004</v>
       </c>
       <c r="J24" s="8" t="n">
-        <v>0.1632</v>
+        <v>0.1566</v>
       </c>
       <c r="K24" s="6" t="n">
-        <v>1718</v>
+        <v>1871</v>
       </c>
       <c r="L24" s="7" t="n">
-        <v>-0.065</v>
+        <v>-0.029</v>
       </c>
       <c r="M24" s="8" t="n">
-        <v>0.0499</v>
+        <v>0.0479</v>
       </c>
       <c r="N24" s="6" t="n">
-        <v>667</v>
+        <v>743</v>
       </c>
       <c r="O24" s="7" t="n">
-        <v>-0.036</v>
+        <v>-0.1</v>
       </c>
       <c r="P24" s="8" t="n">
-        <v>0.0194</v>
+        <v>0.019</v>
       </c>
       <c r="Q24" s="6" t="n">
-        <v>412</v>
+        <v>575</v>
       </c>
       <c r="R24" s="7" t="n">
-        <v>0.062</v>
+        <v>0.337</v>
       </c>
       <c r="S24" s="8" t="n">
-        <v>0.012</v>
+        <v>0.0147</v>
       </c>
       <c r="T24" s="6" t="n">
-        <v>34398</v>
+        <v>39057</v>
       </c>
       <c r="U24" s="7" t="n">
-        <v>-0.092</v>
+        <v>-0.007000000000000001</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Jan-25</t>
+          <t>Feb-25</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>16177</v>
+        <v>14077</v>
       </c>
       <c r="C25" s="7" t="n">
-        <v>-0.008999999999999999</v>
+        <v>-0.13</v>
       </c>
       <c r="D25" s="8" t="n">
-        <v>0.4117</v>
+        <v>0.4092</v>
       </c>
       <c r="E25" s="6" t="n">
-        <v>10907</v>
+        <v>10036</v>
       </c>
       <c r="F25" s="7" t="n">
+        <v>-0.08900000000000001</v>
+      </c>
+      <c r="G25" s="8" t="n">
+        <v>0.2918</v>
+      </c>
+      <c r="H25" s="6" t="n">
+        <v>5613</v>
+      </c>
+      <c r="I25" s="7" t="n">
+        <v>0.033</v>
+      </c>
+      <c r="J25" s="8" t="n">
+        <v>0.1632</v>
+      </c>
+      <c r="K25" s="6" t="n">
+        <v>1718</v>
+      </c>
+      <c r="L25" s="7" t="n">
+        <v>-0.065</v>
+      </c>
+      <c r="M25" s="8" t="n">
+        <v>0.0499</v>
+      </c>
+      <c r="N25" s="6" t="n">
+        <v>667</v>
+      </c>
+      <c r="O25" s="7" t="n">
+        <v>-0.036</v>
+      </c>
+      <c r="P25" s="8" t="n">
+        <v>0.0194</v>
+      </c>
+      <c r="Q25" s="6" t="n">
+        <v>412</v>
+      </c>
+      <c r="R25" s="7" t="n">
         <v>0.062</v>
       </c>
-      <c r="G25" s="8" t="n">
-[...34 lines deleted...]
-      </c>
       <c r="S25" s="8" t="n">
-        <v>0.009299999999999999</v>
+        <v>0.012</v>
       </c>
       <c r="T25" s="6" t="n">
-        <v>39294</v>
+        <v>34398</v>
       </c>
       <c r="U25" s="7" t="n">
-        <v>0.045</v>
+        <v>-0.092</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Dec-24</t>
+          <t>Jan-25</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>12793</v>
+        <v>16177</v>
       </c>
       <c r="C26" s="7" t="n">
-        <v>-0.03</v>
+        <v>-0.008999999999999999</v>
       </c>
       <c r="D26" s="8" t="n">
-        <v>0.4348</v>
+        <v>0.4117</v>
       </c>
       <c r="E26" s="6" t="n">
-        <v>7984</v>
+        <v>10907</v>
       </c>
       <c r="F26" s="7" t="n">
-        <v>-0.015</v>
+        <v>0.062</v>
       </c>
       <c r="G26" s="8" t="n">
-        <v>0.2714</v>
+        <v>0.2776</v>
       </c>
       <c r="H26" s="6" t="n">
-        <v>4063</v>
+        <v>6403</v>
       </c>
       <c r="I26" s="7" t="n">
-        <v>-0.107</v>
+        <v>0.18</v>
       </c>
       <c r="J26" s="8" t="n">
-        <v>0.1381</v>
+        <v>0.163</v>
       </c>
       <c r="K26" s="6" t="n">
-        <v>1600</v>
+        <v>2191</v>
       </c>
       <c r="L26" s="7" t="n">
-        <v>0.035</v>
+        <v>0.019</v>
       </c>
       <c r="M26" s="8" t="n">
-        <v>0.0544</v>
+        <v>0.0558</v>
       </c>
       <c r="N26" s="6" t="n">
-        <v>631</v>
+        <v>741</v>
       </c>
       <c r="O26" s="7" t="n">
-        <v>0.2</v>
+        <v>0.019</v>
       </c>
       <c r="P26" s="8" t="n">
-        <v>0.0214</v>
+        <v>0.0189</v>
       </c>
       <c r="Q26" s="6" t="n">
-        <v>282</v>
+        <v>366</v>
       </c>
       <c r="R26" s="7" t="n">
-        <v>-0.05400000000000001</v>
+        <v>0.137</v>
       </c>
       <c r="S26" s="8" t="n">
-        <v>0.009599999999999999</v>
+        <v>0.009299999999999999</v>
       </c>
       <c r="T26" s="6" t="n">
-        <v>29420</v>
+        <v>39294</v>
       </c>
       <c r="U26" s="7" t="n">
-        <v>-0.035</v>
+        <v>0.045</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Nov-24</t>
+          <t>Dec-24</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>14058</v>
+        <v>12793</v>
       </c>
       <c r="C27" s="7" t="n">
-        <v>-0.07099999999999999</v>
+        <v>-0.03</v>
       </c>
       <c r="D27" s="8" t="n">
-        <v>0.4394</v>
+        <v>0.4348</v>
       </c>
       <c r="E27" s="6" t="n">
-        <v>8599</v>
+        <v>7984</v>
       </c>
       <c r="F27" s="7" t="n">
-        <v>-0.079</v>
+        <v>-0.015</v>
       </c>
       <c r="G27" s="8" t="n">
-        <v>0.2688</v>
+        <v>0.2714</v>
       </c>
       <c r="H27" s="6" t="n">
-        <v>4974</v>
+        <v>4063</v>
       </c>
       <c r="I27" s="7" t="n">
-        <v>-0.022</v>
+        <v>-0.107</v>
       </c>
       <c r="J27" s="8" t="n">
-        <v>0.1555</v>
+        <v>0.1381</v>
       </c>
       <c r="K27" s="6" t="n">
-        <v>1617</v>
+        <v>1600</v>
       </c>
       <c r="L27" s="7" t="n">
-        <v>-0.117</v>
+        <v>0.035</v>
       </c>
       <c r="M27" s="8" t="n">
-        <v>0.05050000000000001</v>
+        <v>0.0544</v>
       </c>
       <c r="N27" s="6" t="n">
-        <v>518</v>
+        <v>631</v>
       </c>
       <c r="O27" s="7" t="n">
-        <v>-0.208</v>
+        <v>0.2</v>
       </c>
       <c r="P27" s="8" t="n">
-        <v>0.0162</v>
+        <v>0.0214</v>
       </c>
       <c r="Q27" s="6" t="n">
-        <v>392</v>
+        <v>282</v>
       </c>
       <c r="R27" s="7" t="n">
-        <v>0.315</v>
+        <v>-0.05400000000000001</v>
       </c>
       <c r="S27" s="8" t="n">
-        <v>0.0123</v>
+        <v>0.009599999999999999</v>
       </c>
       <c r="T27" s="6" t="n">
-        <v>31994</v>
+        <v>29420</v>
       </c>
       <c r="U27" s="7" t="n">
-        <v>-0.074</v>
+        <v>-0.035</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Oct-24</t>
+          <t>Nov-24</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>15871</v>
+        <v>14058</v>
       </c>
       <c r="C28" s="7" t="n">
-        <v>-0.05800000000000001</v>
+        <v>-0.07099999999999999</v>
       </c>
       <c r="D28" s="8" t="n">
-        <v>0.4169</v>
+        <v>0.4394</v>
       </c>
       <c r="E28" s="6" t="n">
-        <v>10576</v>
+        <v>8599</v>
       </c>
       <c r="F28" s="7" t="n">
-        <v>0.067</v>
+        <v>-0.079</v>
       </c>
       <c r="G28" s="8" t="n">
-        <v>0.2778</v>
+        <v>0.2688</v>
       </c>
       <c r="H28" s="6" t="n">
-        <v>6354</v>
+        <v>4974</v>
       </c>
       <c r="I28" s="7" t="n">
-        <v>0.092</v>
+        <v>-0.022</v>
       </c>
       <c r="J28" s="8" t="n">
-        <v>0.1669</v>
+        <v>0.1555</v>
       </c>
       <c r="K28" s="6" t="n">
-        <v>1919</v>
+        <v>1617</v>
       </c>
       <c r="L28" s="7" t="n">
-        <v>-0.016</v>
+        <v>-0.117</v>
       </c>
       <c r="M28" s="8" t="n">
-        <v>0.0504</v>
+        <v>0.05050000000000001</v>
       </c>
       <c r="N28" s="6" t="n">
-        <v>687</v>
+        <v>518</v>
       </c>
       <c r="O28" s="7" t="n">
-        <v>0.063</v>
+        <v>-0.208</v>
       </c>
       <c r="P28" s="8" t="n">
-        <v>0.018</v>
+        <v>0.0162</v>
       </c>
       <c r="Q28" s="6" t="n">
-        <v>416</v>
+        <v>392</v>
       </c>
       <c r="R28" s="7" t="n">
-        <v>0.213</v>
+        <v>0.315</v>
       </c>
       <c r="S28" s="8" t="n">
-        <v>0.0109</v>
+        <v>0.0123</v>
       </c>
       <c r="T28" s="6" t="n">
-        <v>38069</v>
+        <v>31994</v>
       </c>
       <c r="U28" s="7" t="n">
-        <v>0.007000000000000001</v>
+        <v>-0.074</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Sep-24</t>
+          <t>Oct-24</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>12170</v>
+        <v>15871</v>
       </c>
       <c r="C29" s="7" t="n">
-        <v>-0.165</v>
+        <v>-0.05800000000000001</v>
       </c>
       <c r="D29" s="8" t="n">
-        <v>0.3973</v>
+        <v>0.4169</v>
       </c>
       <c r="E29" s="6" t="n">
-        <v>8516</v>
+        <v>10576</v>
       </c>
       <c r="F29" s="7" t="n">
-        <v>-0.022</v>
+        <v>0.067</v>
       </c>
       <c r="G29" s="8" t="n">
-        <v>0.278</v>
+        <v>0.2778</v>
       </c>
       <c r="H29" s="6" t="n">
-        <v>5367</v>
+        <v>6354</v>
       </c>
       <c r="I29" s="7" t="n">
-        <v>0.023</v>
+        <v>0.092</v>
       </c>
       <c r="J29" s="8" t="n">
-        <v>0.1752</v>
+        <v>0.1669</v>
       </c>
       <c r="K29" s="6" t="n">
-        <v>1523</v>
+        <v>1919</v>
       </c>
       <c r="L29" s="7" t="n">
-        <v>-0.095</v>
+        <v>-0.016</v>
       </c>
       <c r="M29" s="8" t="n">
-        <v>0.04969999999999999</v>
+        <v>0.0504</v>
       </c>
       <c r="N29" s="6" t="n">
-        <v>550</v>
+        <v>687</v>
       </c>
       <c r="O29" s="7" t="n">
-        <v>-0.057</v>
+        <v>0.063</v>
       </c>
       <c r="P29" s="8" t="n">
         <v>0.018</v>
       </c>
       <c r="Q29" s="6" t="n">
+        <v>416</v>
+      </c>
+      <c r="R29" s="7" t="n">
+        <v>0.213</v>
+      </c>
+      <c r="S29" s="8" t="n">
+        <v>0.0109</v>
+      </c>
+      <c r="T29" s="6" t="n">
+        <v>38069</v>
+      </c>
+      <c r="U29" s="7" t="n">
+        <v>0.007000000000000001</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="5" t="inlineStr">
+        <is>
+          <t>Sep-24</t>
+        </is>
+      </c>
+      <c r="B30" s="6" t="n">
+        <v>12170</v>
+      </c>
+      <c r="C30" s="7" t="n">
+        <v>-0.165</v>
+      </c>
+      <c r="D30" s="8" t="n">
+        <v>0.3973</v>
+      </c>
+      <c r="E30" s="6" t="n">
+        <v>8516</v>
+      </c>
+      <c r="F30" s="7" t="n">
+        <v>-0.022</v>
+      </c>
+      <c r="G30" s="8" t="n">
+        <v>0.278</v>
+      </c>
+      <c r="H30" s="6" t="n">
+        <v>5367</v>
+      </c>
+      <c r="I30" s="7" t="n">
+        <v>0.023</v>
+      </c>
+      <c r="J30" s="8" t="n">
+        <v>0.1752</v>
+      </c>
+      <c r="K30" s="6" t="n">
+        <v>1523</v>
+      </c>
+      <c r="L30" s="7" t="n">
+        <v>-0.095</v>
+      </c>
+      <c r="M30" s="8" t="n">
+        <v>0.04969999999999999</v>
+      </c>
+      <c r="N30" s="6" t="n">
+        <v>550</v>
+      </c>
+      <c r="O30" s="7" t="n">
+        <v>-0.057</v>
+      </c>
+      <c r="P30" s="8" t="n">
+        <v>0.018</v>
+      </c>
+      <c r="Q30" s="6" t="n">
         <v>503</v>
       </c>
-      <c r="R29" s="7" t="n">
+      <c r="R30" s="7" t="n">
         <v>0.409</v>
       </c>
-      <c r="S29" s="8" t="n">
+      <c r="S30" s="8" t="n">
         <v>0.0164</v>
       </c>
-      <c r="T29" s="6" t="n">
+      <c r="T30" s="6" t="n">
         <v>30630</v>
       </c>
-      <c r="U29" s="7" t="n">
+      <c r="U30" s="7" t="n">
         <v>-0.08400000000000001</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>