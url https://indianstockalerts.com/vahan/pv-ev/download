--- v0 (2026-05-28)
+++ v1 (2026-07-12)
@@ -497,110 +497,110 @@
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="12" customWidth="1" min="16" max="16"/>
     <col width="12" customWidth="1" min="17" max="17"/>
     <col width="12" customWidth="1" min="18" max="18"/>
     <col width="12" customWidth="1" min="19" max="19"/>
     <col width="12" customWidth="1" min="20" max="20"/>
     <col width="12" customWidth="1" min="21" max="21"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Indian Stock Alerts — indianstockalerts.com</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Passenger Vehicle EVs — Monthly Vahan Registration Data | Generated: 28 May 2026</t>
+          <t>Passenger Vehicle EVs — Monthly Vahan Registration Data | Generated: 12 Jul 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Source: Vahan (MoRTH). Registrations ≠ dispatches. For personal use only — redistribution prohibited.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>Tata Vol</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>Tata YoY%</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>Tata MS%</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
+          <t>MG Motor Vol</t>
+        </is>
+      </c>
+      <c r="F5" s="4" t="inlineStr">
+        <is>
+          <t>MG Motor YoY%</t>
+        </is>
+      </c>
+      <c r="G5" s="4" t="inlineStr">
+        <is>
+          <t>MG Motor MS%</t>
+        </is>
+      </c>
+      <c r="H5" s="4" t="inlineStr">
+        <is>
           <t>Mahindra Vol</t>
         </is>
       </c>
-      <c r="F5" s="4" t="inlineStr">
+      <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Mahindra YoY%</t>
         </is>
       </c>
-      <c r="G5" s="4" t="inlineStr">
+      <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Mahindra MS%</t>
-        </is>
-[...13 lines deleted...]
-          <t>MG Motor MS%</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
           <t>Maruti Vol</t>
         </is>
       </c>
       <c r="L5" s="4" t="inlineStr">
         <is>
           <t>Maruti YoY%</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Maruti MS%</t>
         </is>
       </c>
       <c r="N5" s="4" t="inlineStr">
         <is>
           <t>VinFast Vol</t>
         </is>
       </c>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>VinFast YoY%</t>
@@ -618,1494 +618,1494 @@
       </c>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>BYD YoY%</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>BYD MS%</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Industry Vol</t>
         </is>
       </c>
       <c r="U5" s="4" t="inlineStr">
         <is>
           <t>Industry YoY%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>May-26(P)*</t>
+          <t>Jul-26(P)*</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>9068</v>
+        <v>10255</v>
       </c>
       <c r="C6" s="7" t="n">
-        <v>0.884</v>
+        <v>0.526</v>
       </c>
       <c r="D6" s="8" t="n">
-        <v>0.3745000000000001</v>
+        <v>0.3634000000000001</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>6039</v>
+        <v>5636</v>
       </c>
       <c r="F6" s="7" t="n">
-        <v>1.128</v>
+        <v>0.867</v>
       </c>
       <c r="G6" s="8" t="n">
-        <v>0.2494</v>
+        <v>0.1997</v>
       </c>
       <c r="H6" s="6" t="n">
-        <v>4780</v>
+        <v>7947</v>
       </c>
       <c r="I6" s="7" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.347</v>
       </c>
       <c r="J6" s="8" t="n">
-        <v>0.1974</v>
+        <v>0.2816</v>
       </c>
       <c r="K6" s="6" t="n">
-        <v>1427</v>
+        <v>1248</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0.05889999999999999</v>
+        <v>0.0442</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>877</v>
+        <v>902</v>
       </c>
       <c r="P6" s="8" t="n">
-        <v>0.0362</v>
+        <v>0.032</v>
       </c>
       <c r="Q6" s="6" t="n">
-        <v>661</v>
+        <v>707</v>
       </c>
       <c r="R6" s="7" t="n">
-        <v>0.296</v>
+        <v>0.4</v>
       </c>
       <c r="S6" s="8" t="n">
-        <v>0.0273</v>
+        <v>0.0251</v>
       </c>
       <c r="T6" s="6" t="n">
-        <v>24212</v>
+        <v>28221</v>
       </c>
       <c r="U6" s="7" t="n">
-        <v>0.7120000000000001</v>
+        <v>0.5760000000000001</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>May-26</t>
+          <t>Jul-26</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>7898</v>
+        <v>3639</v>
       </c>
       <c r="D7" s="8" t="n">
-        <v>0.3745000000000001</v>
+        <v>0.3634000000000001</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>5260</v>
+        <v>2000</v>
       </c>
       <c r="G7" s="8" t="n">
-        <v>0.2494</v>
+        <v>0.1997</v>
       </c>
       <c r="H7" s="6" t="n">
-        <v>4163</v>
+        <v>2820</v>
       </c>
       <c r="J7" s="8" t="n">
-        <v>0.1974</v>
+        <v>0.2816</v>
       </c>
       <c r="K7" s="6" t="n">
-        <v>1243</v>
+        <v>443</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0.05889999999999999</v>
+        <v>0.0442</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>764</v>
+        <v>320</v>
       </c>
       <c r="P7" s="8" t="n">
-        <v>0.0362</v>
+        <v>0.032</v>
       </c>
       <c r="Q7" s="6" t="n">
-        <v>576</v>
+        <v>251</v>
       </c>
       <c r="S7" s="8" t="n">
-        <v>0.0273</v>
+        <v>0.0251</v>
       </c>
       <c r="T7" s="6" t="n">
-        <v>21088</v>
+        <v>10014</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Apr-26</t>
+          <t>Jun-26</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>9061</v>
+        <v>12153</v>
       </c>
       <c r="C8" s="7" t="n">
-        <v>0.784</v>
+        <v>1.269</v>
       </c>
       <c r="D8" s="8" t="n">
-        <v>0.3616</v>
+        <v>0.383</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>5741</v>
+        <v>5888</v>
       </c>
       <c r="F8" s="7" t="n">
-        <v>0.765</v>
+        <v>0.823</v>
       </c>
       <c r="G8" s="8" t="n">
-        <v>0.2291</v>
+        <v>0.1855</v>
       </c>
       <c r="H8" s="6" t="n">
-        <v>5360</v>
+        <v>7959</v>
       </c>
       <c r="I8" s="7" t="n">
-        <v>0.291</v>
+        <v>0.6970000000000001</v>
       </c>
       <c r="J8" s="8" t="n">
-        <v>0.2139</v>
+        <v>0.2508</v>
       </c>
       <c r="K8" s="6" t="n">
-        <v>1328</v>
+        <v>1958</v>
       </c>
       <c r="M8" s="8" t="n">
-        <v>0.053</v>
+        <v>0.0617</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>885</v>
+        <v>1110</v>
       </c>
       <c r="P8" s="8" t="n">
-        <v>0.0353</v>
+        <v>0.035</v>
       </c>
       <c r="Q8" s="6" t="n">
-        <v>528</v>
+        <v>884</v>
       </c>
       <c r="R8" s="7" t="n">
-        <v>0.35</v>
+        <v>0.7440000000000001</v>
       </c>
       <c r="S8" s="8" t="n">
-        <v>0.0211</v>
+        <v>0.0279</v>
       </c>
       <c r="T8" s="6" t="n">
-        <v>25056</v>
+        <v>31733</v>
       </c>
       <c r="U8" s="7" t="n">
-        <v>0.7390000000000001</v>
+        <v>1.078</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>Mar-26</t>
+          <t>May-26</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>9074</v>
+        <v>10861</v>
       </c>
       <c r="C9" s="7" t="n">
-        <v>0.7859999999999999</v>
+        <v>1.142</v>
       </c>
       <c r="D9" s="8" t="n">
-        <v>0.3571</v>
+        <v>0.3884</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>5698</v>
+        <v>5265</v>
       </c>
       <c r="F9" s="7" t="n">
-        <v>1.694</v>
+        <v>0.145</v>
       </c>
       <c r="G9" s="8" t="n">
-        <v>0.2242</v>
+        <v>0.1883</v>
       </c>
       <c r="H9" s="6" t="n">
-        <v>5647</v>
+        <v>6492</v>
       </c>
       <c r="I9" s="7" t="n">
-        <v>0.269</v>
+        <v>1.246</v>
       </c>
       <c r="J9" s="8" t="n">
-        <v>0.2222</v>
+        <v>0.2321</v>
       </c>
       <c r="K9" s="6" t="n">
-        <v>1007</v>
+        <v>1663</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>0.0396</v>
+        <v>0.05949999999999999</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>749</v>
+        <v>1276</v>
       </c>
       <c r="P9" s="8" t="n">
-        <v>0.0295</v>
+        <v>0.0456</v>
       </c>
       <c r="Q9" s="6" t="n">
-        <v>492</v>
+        <v>747</v>
       </c>
       <c r="R9" s="7" t="n">
-        <v>0.163</v>
+        <v>0.402</v>
       </c>
       <c r="S9" s="8" t="n">
-        <v>0.0194</v>
+        <v>0.0267</v>
       </c>
       <c r="T9" s="6" t="n">
-        <v>25412</v>
+        <v>27966</v>
       </c>
       <c r="U9" s="7" t="n">
-        <v>0.8370000000000001</v>
+        <v>0.904</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Feb-26</t>
+          <t>Apr-26</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>6162</v>
+        <v>9273</v>
       </c>
       <c r="C10" s="7" t="n">
-        <v>0.5820000000000001</v>
+        <v>0.74</v>
       </c>
       <c r="D10" s="8" t="n">
-        <v>0.3872</v>
+        <v>0.3672000000000001</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>3191</v>
+        <v>5409</v>
       </c>
       <c r="F10" s="7" t="n">
-        <v>5.633999999999999</v>
+        <v>0.284</v>
       </c>
       <c r="G10" s="8" t="n">
-        <v>0.2004</v>
+        <v>0.2142</v>
       </c>
       <c r="H10" s="6" t="n">
-        <v>3797</v>
+        <v>5806</v>
       </c>
       <c r="I10" s="7" t="n">
-        <v>-0.004</v>
+        <v>0.752</v>
       </c>
       <c r="J10" s="8" t="n">
-        <v>0.2385</v>
+        <v>0.2299</v>
       </c>
       <c r="K10" s="6" t="n">
-        <v>227</v>
+        <v>1331</v>
       </c>
       <c r="M10" s="8" t="n">
-        <v>0.0143</v>
+        <v>0.0527</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>423</v>
+        <v>1286</v>
       </c>
       <c r="P10" s="8" t="n">
-        <v>0.0266</v>
+        <v>0.0509</v>
       </c>
       <c r="Q10" s="6" t="n">
-        <v>340</v>
+        <v>540</v>
       </c>
       <c r="R10" s="7" t="n">
-        <v>0.349</v>
+        <v>0.357</v>
       </c>
       <c r="S10" s="8" t="n">
         <v>0.0214</v>
       </c>
       <c r="T10" s="6" t="n">
-        <v>15917</v>
+        <v>25249</v>
       </c>
       <c r="U10" s="7" t="n">
-        <v>0.625</v>
+        <v>0.709</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Jan-26</t>
+          <t>Mar-26</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>8958</v>
+        <v>9396</v>
       </c>
       <c r="C11" s="7" t="n">
-        <v>0.633</v>
+        <v>0.738</v>
       </c>
       <c r="D11" s="8" t="n">
-        <v>0.4231</v>
+        <v>0.3814</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>3872</v>
+        <v>5694</v>
       </c>
       <c r="F11" s="7" t="n">
-        <v>5.989</v>
+        <v>0.24</v>
       </c>
       <c r="G11" s="8" t="n">
-        <v>0.1829</v>
+        <v>0.2311</v>
       </c>
       <c r="H11" s="6" t="n">
-        <v>5505</v>
+        <v>5735</v>
       </c>
       <c r="I11" s="7" t="n">
-        <v>0.145</v>
+        <v>1.633</v>
       </c>
       <c r="J11" s="8" t="n">
-        <v>0.26</v>
+        <v>0.2328</v>
       </c>
       <c r="K11" s="6" t="n">
-        <v>224</v>
+        <v>1008</v>
       </c>
       <c r="M11" s="8" t="n">
-        <v>0.0106</v>
+        <v>0.0409</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>447</v>
+        <v>750</v>
       </c>
       <c r="P11" s="8" t="n">
-        <v>0.0211</v>
+        <v>0.0304</v>
       </c>
       <c r="Q11" s="6" t="n">
-        <v>235</v>
+        <v>497</v>
       </c>
       <c r="R11" s="7" t="n">
-        <v>-0.277</v>
+        <v>0.1</v>
       </c>
       <c r="S11" s="8" t="n">
-        <v>0.0111</v>
+        <v>0.0202</v>
       </c>
       <c r="T11" s="6" t="n">
-        <v>21172</v>
+        <v>24636</v>
       </c>
       <c r="U11" s="7" t="n">
-        <v>0.728</v>
+        <v>0.714</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Dec-25</t>
+          <t>Feb-26</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>7314</v>
+        <v>6482</v>
       </c>
       <c r="C12" s="7" t="n">
-        <v>0.718</v>
+        <v>0.461</v>
       </c>
       <c r="D12" s="8" t="n">
-        <v>0.4219000000000001</v>
+        <v>0.4043</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>3306</v>
+        <v>3861</v>
       </c>
       <c r="F12" s="7" t="n">
-        <v>7.348</v>
+        <v>-0.001</v>
       </c>
       <c r="G12" s="8" t="n">
-        <v>0.1907</v>
+        <v>0.2409</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>4226</v>
+        <v>3228</v>
       </c>
       <c r="I12" s="7" t="n">
-        <v>0.068</v>
+        <v>5.125</v>
       </c>
       <c r="J12" s="8" t="n">
-        <v>0.2438</v>
+        <v>0.2014</v>
       </c>
       <c r="K12" s="6" t="n">
-        <v>9</v>
+        <v>227</v>
       </c>
       <c r="M12" s="8" t="n">
-        <v>0.0005</v>
+        <v>0.0142</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>387</v>
+        <v>423</v>
       </c>
       <c r="P12" s="8" t="n">
-        <v>0.0223</v>
+        <v>0.0264</v>
       </c>
       <c r="Q12" s="6" t="n">
-        <v>236</v>
+        <v>356</v>
       </c>
       <c r="R12" s="7" t="n">
-        <v>-0.224</v>
+        <v>0.281</v>
       </c>
       <c r="S12" s="8" t="n">
-        <v>0.0136</v>
+        <v>0.0222</v>
       </c>
       <c r="T12" s="6" t="n">
-        <v>17335</v>
+        <v>16030</v>
       </c>
       <c r="U12" s="7" t="n">
-        <v>0.8269999999999998</v>
+        <v>0.532</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Nov-25</t>
+          <t>Jan-26</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>6955</v>
+        <v>9198</v>
       </c>
       <c r="C13" s="7" t="n">
-        <v>0.526</v>
+        <v>0.5379999999999999</v>
       </c>
       <c r="D13" s="8" t="n">
-        <v>0.4031</v>
+        <v>0.4283000000000001</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>3160</v>
+        <v>5566</v>
       </c>
       <c r="F13" s="7" t="n">
-        <v>5.042</v>
+        <v>0.127</v>
       </c>
       <c r="G13" s="8" t="n">
-        <v>0.1831</v>
+        <v>0.2592</v>
       </c>
       <c r="H13" s="6" t="n">
-        <v>4351</v>
+        <v>3903</v>
       </c>
       <c r="I13" s="7" t="n">
-        <v>0.251</v>
+        <v>4.102</v>
       </c>
       <c r="J13" s="8" t="n">
-        <v>0.2522</v>
+        <v>0.1817</v>
       </c>
       <c r="K13" s="6" t="n">
-        <v>14</v>
+        <v>224</v>
       </c>
       <c r="M13" s="8" t="n">
-        <v>0.0008</v>
+        <v>0.0104</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>308</v>
+        <v>447</v>
       </c>
       <c r="P13" s="8" t="n">
-        <v>0.0178</v>
+        <v>0.0208</v>
       </c>
       <c r="Q13" s="6" t="n">
-        <v>436</v>
+        <v>247</v>
       </c>
       <c r="R13" s="7" t="n">
-        <v>0.191</v>
+        <v>-0.269</v>
       </c>
       <c r="S13" s="8" t="n">
-        <v>0.0253</v>
+        <v>0.0115</v>
       </c>
       <c r="T13" s="6" t="n">
-        <v>17255</v>
+        <v>21474</v>
       </c>
       <c r="U13" s="7" t="n">
-        <v>0.835</v>
+        <v>0.62</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Oct-25</t>
+          <t>Dec-25</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>7999</v>
+        <v>7553</v>
       </c>
       <c r="C14" s="7" t="n">
-        <v>0.235</v>
+        <v>0.6709999999999999</v>
       </c>
       <c r="D14" s="8" t="n">
-        <v>0.3892</v>
+        <v>0.4291</v>
       </c>
       <c r="E14" s="6" t="n">
-        <v>4190</v>
+        <v>4261</v>
       </c>
       <c r="F14" s="7" t="n">
-        <v>4.513</v>
+        <v>0.029</v>
       </c>
       <c r="G14" s="8" t="n">
-        <v>0.204</v>
+        <v>0.2421</v>
       </c>
       <c r="H14" s="6" t="n">
-        <v>5320</v>
+        <v>3327</v>
       </c>
       <c r="I14" s="7" t="n">
-        <v>0.9670000000000001</v>
+        <v>7.115</v>
       </c>
       <c r="J14" s="8" t="n">
-        <v>0.2589</v>
+        <v>0.189</v>
       </c>
       <c r="K14" s="6" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="M14" s="8" t="n">
-        <v>0</v>
+        <v>0.0005</v>
       </c>
       <c r="N14" s="6" t="n">
-        <v>137</v>
+        <v>387</v>
       </c>
       <c r="P14" s="8" t="n">
-        <v>0.0067</v>
+        <v>0.022</v>
       </c>
       <c r="Q14" s="6" t="n">
-        <v>579</v>
+        <v>256</v>
       </c>
       <c r="R14" s="7" t="n">
-        <v>0.455</v>
+        <v>-0.172</v>
       </c>
       <c r="S14" s="8" t="n">
-        <v>0.0282</v>
+        <v>0.0145</v>
       </c>
       <c r="T14" s="6" t="n">
-        <v>20548</v>
+        <v>17602</v>
       </c>
       <c r="U14" s="7" t="n">
-        <v>0.882</v>
+        <v>0.764</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Sep-25</t>
+          <t>Nov-25</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>7011</v>
+        <v>7193</v>
       </c>
       <c r="C15" s="7" t="n">
-        <v>0.862</v>
+        <v>0.513</v>
       </c>
       <c r="D15" s="8" t="n">
-        <v>0.3905000000000001</v>
+        <v>0.4104</v>
       </c>
       <c r="E15" s="6" t="n">
-        <v>3566</v>
+        <v>4383</v>
       </c>
       <c r="F15" s="7" t="n">
-        <v>6.752000000000001</v>
+        <v>0.222</v>
       </c>
       <c r="G15" s="8" t="n">
-        <v>0.1986</v>
+        <v>0.2501</v>
       </c>
       <c r="H15" s="6" t="n">
-        <v>4728</v>
+        <v>3173</v>
       </c>
       <c r="I15" s="7" t="n">
-        <v>3.586</v>
+        <v>4.36</v>
       </c>
       <c r="J15" s="8" t="n">
-        <v>0.2633</v>
+        <v>0.1811</v>
       </c>
       <c r="K15" s="6" t="n">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="M15" s="8" t="n">
-        <v>0</v>
+        <v>0.0008</v>
       </c>
       <c r="N15" s="6" t="n">
-        <v>6</v>
+        <v>308</v>
       </c>
       <c r="P15" s="8" t="n">
-        <v>0.0003</v>
+        <v>0.0176</v>
       </c>
       <c r="Q15" s="6" t="n">
-        <v>541</v>
+        <v>446</v>
       </c>
       <c r="R15" s="7" t="n">
-        <v>2.091</v>
+        <v>0.215</v>
       </c>
       <c r="S15" s="8" t="n">
-        <v>0.0301</v>
+        <v>0.0255</v>
       </c>
       <c r="T15" s="6" t="n">
-        <v>17954</v>
+        <v>17523</v>
       </c>
       <c r="U15" s="7" t="n">
-        <v>2.095</v>
+        <v>0.784</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Aug-25</t>
+          <t>Oct-25</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>7686</v>
+        <v>8240</v>
       </c>
       <c r="C16" s="7" t="n">
-        <v>0.833</v>
+        <v>0.21</v>
       </c>
       <c r="D16" s="8" t="n">
-        <v>0.3912</v>
+        <v>0.3935</v>
       </c>
       <c r="E16" s="6" t="n">
-        <v>3705</v>
+        <v>5355</v>
       </c>
       <c r="F16" s="7" t="n">
-        <v>11.309</v>
+        <v>0.868</v>
       </c>
       <c r="G16" s="8" t="n">
-        <v>0.1886</v>
+        <v>0.2558</v>
       </c>
       <c r="H16" s="6" t="n">
-        <v>5580</v>
+        <v>4210</v>
       </c>
       <c r="I16" s="7" t="n">
-        <v>3</v>
+        <v>3.399</v>
       </c>
       <c r="J16" s="8" t="n">
-        <v>0.284</v>
+        <v>0.2011</v>
       </c>
       <c r="K16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N16" s="6" t="n">
-        <v>0</v>
+        <v>137</v>
       </c>
       <c r="P16" s="8" t="n">
-        <v>0</v>
+        <v>0.006500000000000001</v>
       </c>
       <c r="Q16" s="6" t="n">
-        <v>460</v>
+        <v>615</v>
       </c>
       <c r="R16" s="7" t="n">
-        <v>1.222</v>
+        <v>0.545</v>
       </c>
       <c r="S16" s="8" t="n">
-        <v>0.0234</v>
+        <v>0.0294</v>
       </c>
       <c r="T16" s="6" t="n">
-        <v>19648</v>
+        <v>20936</v>
       </c>
       <c r="U16" s="7" t="n">
-        <v>2.038</v>
+        <v>0.773</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Jul-25</t>
+          <t>Sep-25</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>6379</v>
+        <v>7354</v>
       </c>
       <c r="C17" s="7" t="n">
-        <v>0.276</v>
+        <v>0.8270000000000001</v>
       </c>
       <c r="D17" s="8" t="n">
-        <v>0.3654</v>
+        <v>0.3974</v>
       </c>
       <c r="E17" s="6" t="n">
-        <v>2984</v>
+        <v>4800</v>
       </c>
       <c r="F17" s="7" t="n">
-        <v>4.794</v>
+        <v>3.38</v>
       </c>
       <c r="G17" s="8" t="n">
-        <v>0.1709</v>
+        <v>0.2594</v>
       </c>
       <c r="H17" s="6" t="n">
-        <v>5829</v>
+        <v>3590</v>
       </c>
       <c r="I17" s="7" t="n">
-        <v>2.539</v>
+        <v>6.479</v>
       </c>
       <c r="J17" s="8" t="n">
-        <v>0.334</v>
+        <v>0.194</v>
       </c>
       <c r="K17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N17" s="6" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="P17" s="8" t="n">
-        <v>0</v>
+        <v>0.0003</v>
       </c>
       <c r="Q17" s="6" t="n">
-        <v>494</v>
+        <v>614</v>
       </c>
       <c r="R17" s="7" t="n">
-        <v>0.407</v>
+        <v>2.489</v>
       </c>
       <c r="S17" s="8" t="n">
-        <v>0.0283</v>
+        <v>0.0332</v>
       </c>
       <c r="T17" s="6" t="n">
-        <v>17454</v>
+        <v>18507</v>
       </c>
       <c r="U17" s="7" t="n">
-        <v>1.199</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Jun-25</t>
+          <t>Aug-25</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>4966</v>
+        <v>8054</v>
       </c>
       <c r="C18" s="7" t="n">
-        <v>0.125</v>
+        <v>0.769</v>
       </c>
       <c r="D18" s="8" t="n">
-        <v>0.336</v>
+        <v>0.3994</v>
       </c>
       <c r="E18" s="6" t="n">
-        <v>3216</v>
+        <v>5620</v>
       </c>
       <c r="F18" s="7" t="n">
-        <v>5.916</v>
+        <v>2.705</v>
       </c>
       <c r="G18" s="8" t="n">
-        <v>0.2176</v>
+        <v>0.2787</v>
       </c>
       <c r="H18" s="6" t="n">
-        <v>4658</v>
+        <v>3786</v>
       </c>
       <c r="I18" s="7" t="n">
-        <v>2.087</v>
+        <v>10.07</v>
       </c>
       <c r="J18" s="8" t="n">
-        <v>0.3152</v>
+        <v>0.1877</v>
       </c>
       <c r="K18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="P18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="Q18" s="6" t="n">
         <v>495</v>
       </c>
       <c r="R18" s="7" t="n">
-        <v>1.171</v>
+        <v>1.181</v>
       </c>
       <c r="S18" s="8" t="n">
-        <v>0.0335</v>
+        <v>0.0245</v>
       </c>
       <c r="T18" s="6" t="n">
-        <v>14779</v>
+        <v>20167</v>
       </c>
       <c r="U18" s="7" t="n">
-        <v>1.11</v>
+        <v>1.836</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>May-25</t>
+          <t>Jul-25</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>4814</v>
+        <v>6722</v>
       </c>
       <c r="C19" s="7" t="n">
-        <v>-0.044</v>
+        <v>0.283</v>
       </c>
       <c r="D19" s="8" t="n">
-        <v>0.3404</v>
+        <v>0.3753</v>
       </c>
       <c r="E19" s="6" t="n">
-        <v>2838</v>
+        <v>5901</v>
       </c>
       <c r="F19" s="7" t="n">
-        <v>3.97</v>
+        <v>2.401</v>
       </c>
       <c r="G19" s="8" t="n">
-        <v>0.2006</v>
+        <v>0.3295</v>
       </c>
       <c r="H19" s="6" t="n">
-        <v>4467</v>
+        <v>3019</v>
       </c>
       <c r="I19" s="7" t="n">
-        <v>1.86</v>
+        <v>4.74</v>
       </c>
       <c r="J19" s="8" t="n">
-        <v>0.3158</v>
+        <v>0.1686</v>
       </c>
       <c r="K19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="P19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="Q19" s="6" t="n">
-        <v>510</v>
+        <v>505</v>
       </c>
       <c r="R19" s="7" t="n">
-        <v>2.054</v>
+        <v>0.419</v>
       </c>
       <c r="S19" s="8" t="n">
-        <v>0.0361</v>
+        <v>0.0282</v>
       </c>
       <c r="T19" s="6" t="n">
-        <v>14143</v>
+        <v>17911</v>
       </c>
       <c r="U19" s="7" t="n">
-        <v>0.786</v>
+        <v>1.149</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Apr-25</t>
+          <t>Jun-25</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>5079</v>
+        <v>5356</v>
       </c>
       <c r="C20" s="7" t="n">
-        <v>-0.038</v>
+        <v>0.124</v>
       </c>
       <c r="D20" s="8" t="n">
-        <v>0.3525</v>
+        <v>0.3508</v>
       </c>
       <c r="E20" s="6" t="n">
-        <v>3252</v>
+        <v>4691</v>
       </c>
       <c r="F20" s="7" t="n">
-        <v>4.097</v>
+        <v>1.948</v>
       </c>
       <c r="G20" s="8" t="n">
-        <v>0.2257</v>
+        <v>0.3072</v>
       </c>
       <c r="H20" s="6" t="n">
-        <v>4151</v>
+        <v>3230</v>
       </c>
       <c r="I20" s="7" t="n">
-        <v>2.086</v>
+        <v>5.605</v>
       </c>
       <c r="J20" s="8" t="n">
-        <v>0.288</v>
+        <v>0.2116</v>
       </c>
       <c r="K20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="P20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="Q20" s="6" t="n">
-        <v>391</v>
+        <v>507</v>
       </c>
       <c r="R20" s="7" t="n">
-        <v>1.642</v>
+        <v>1.086</v>
       </c>
       <c r="S20" s="8" t="n">
-        <v>0.0271</v>
+        <v>0.0332</v>
       </c>
       <c r="T20" s="6" t="n">
-        <v>14411</v>
+        <v>15268</v>
       </c>
       <c r="U20" s="7" t="n">
-        <v>0.804</v>
+        <v>0.998</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>Mar-25</t>
+          <t>May-25</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>5081</v>
+        <v>5070</v>
       </c>
       <c r="C21" s="7" t="n">
-        <v>-0.125</v>
+        <v>-0.07000000000000001</v>
       </c>
       <c r="D21" s="8" t="n">
-        <v>0.3673</v>
+        <v>0.3452</v>
       </c>
       <c r="E21" s="6" t="n">
-        <v>2115</v>
+        <v>4597</v>
       </c>
       <c r="F21" s="7" t="n">
-        <v>2.18</v>
+        <v>1.877</v>
       </c>
       <c r="G21" s="8" t="n">
-        <v>0.1529</v>
+        <v>0.313</v>
       </c>
       <c r="H21" s="6" t="n">
-        <v>4450</v>
+        <v>2891</v>
       </c>
       <c r="I21" s="7" t="n">
-        <v>2.487</v>
+        <v>3.794</v>
       </c>
       <c r="J21" s="8" t="n">
-        <v>0.3217</v>
+        <v>0.1968</v>
       </c>
       <c r="K21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="P21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="Q21" s="6" t="n">
-        <v>423</v>
+        <v>533</v>
       </c>
       <c r="R21" s="7" t="n">
-        <v>2.777</v>
+        <v>1.994</v>
       </c>
       <c r="S21" s="8" t="n">
-        <v>0.0306</v>
+        <v>0.0363</v>
       </c>
       <c r="T21" s="6" t="n">
-        <v>13832</v>
+        <v>14687</v>
       </c>
       <c r="U21" s="7" t="n">
-        <v>0.636</v>
+        <v>0.748</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Feb-25</t>
+          <t>Apr-25</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>3896</v>
+        <v>5328</v>
       </c>
       <c r="C22" s="7" t="n">
-        <v>-0.18</v>
+        <v>0.003</v>
       </c>
       <c r="D22" s="8" t="n">
-        <v>0.3977000000000001</v>
+        <v>0.3606999999999999</v>
       </c>
       <c r="E22" s="6" t="n">
-        <v>481</v>
+        <v>4211</v>
       </c>
       <c r="F22" s="7" t="n">
-        <v>-0.254</v>
+        <v>2.112</v>
       </c>
       <c r="G22" s="8" t="n">
-        <v>0.04909999999999999</v>
+        <v>0.2851</v>
       </c>
       <c r="H22" s="6" t="n">
-        <v>3812</v>
+        <v>3313</v>
       </c>
       <c r="I22" s="7" t="n">
-        <v>2.203</v>
+        <v>3.908</v>
       </c>
       <c r="J22" s="8" t="n">
-        <v>0.3890999999999999</v>
+        <v>0.2243</v>
       </c>
       <c r="K22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M22" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="P22" s="8" t="n">
         <v>0</v>
       </c>
       <c r="Q22" s="6" t="n">
-        <v>252</v>
+        <v>398</v>
       </c>
       <c r="R22" s="7" t="n">
-        <v>1.25</v>
+        <v>1.535</v>
       </c>
       <c r="S22" s="8" t="n">
-        <v>0.0257</v>
+        <v>0.0269</v>
       </c>
       <c r="T22" s="6" t="n">
-        <v>9796</v>
+        <v>14770</v>
       </c>
       <c r="U22" s="7" t="n">
-        <v>0.341</v>
+        <v>0.802</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Jan-25</t>
+          <t>Mar-25</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>5486</v>
+        <v>5407</v>
       </c>
       <c r="C23" s="7" t="n">
-        <v>0.194</v>
+        <v>-0.284</v>
       </c>
       <c r="D23" s="8" t="n">
-        <v>0.4479</v>
+        <v>0.3762</v>
       </c>
       <c r="E23" s="6" t="n">
-        <v>554</v>
+        <v>4591</v>
       </c>
       <c r="F23" s="7" t="n">
-        <v>-0.273</v>
+        <v>2.576</v>
       </c>
       <c r="G23" s="8" t="n">
-        <v>0.0452</v>
+        <v>0.3194</v>
       </c>
       <c r="H23" s="6" t="n">
-        <v>4806</v>
+        <v>2178</v>
       </c>
       <c r="I23" s="7" t="n">
-        <v>2.746</v>
+        <v>2.103</v>
       </c>
       <c r="J23" s="8" t="n">
-        <v>0.3923</v>
+        <v>0.1515</v>
       </c>
       <c r="K23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M23" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="P23" s="8" t="n">
         <v>0</v>
       </c>
       <c r="Q23" s="6" t="n">
-        <v>325</v>
+        <v>452</v>
       </c>
       <c r="R23" s="7" t="n">
-        <v>1.273</v>
+        <v>2.139</v>
       </c>
       <c r="S23" s="8" t="n">
-        <v>0.0265</v>
+        <v>0.0315</v>
       </c>
       <c r="T23" s="6" t="n">
-        <v>12250</v>
+        <v>14372</v>
       </c>
       <c r="U23" s="7" t="n">
-        <v>0.612</v>
+        <v>0.387</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Dec-24</t>
+          <t>Feb-25</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>4257</v>
+        <v>4436</v>
       </c>
       <c r="C24" s="7" t="n">
-        <v>-0.108</v>
+        <v>-0.161</v>
       </c>
       <c r="D24" s="8" t="n">
-        <v>0.4486</v>
+        <v>0.4239</v>
       </c>
       <c r="E24" s="6" t="n">
-        <v>396</v>
+        <v>3863</v>
       </c>
       <c r="F24" s="7" t="n">
-        <v>-0.429</v>
+        <v>2.2</v>
       </c>
       <c r="G24" s="8" t="n">
-        <v>0.0417</v>
+        <v>0.3692</v>
       </c>
       <c r="H24" s="6" t="n">
-        <v>3958</v>
+        <v>527</v>
       </c>
       <c r="I24" s="7" t="n">
-        <v>2.706</v>
+        <v>-0.205</v>
       </c>
       <c r="J24" s="8" t="n">
-        <v>0.4171</v>
+        <v>0.0504</v>
       </c>
       <c r="K24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M24" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="P24" s="8" t="n">
         <v>0</v>
       </c>
       <c r="Q24" s="6" t="n">
-        <v>304</v>
+        <v>278</v>
       </c>
       <c r="R24" s="7" t="n">
-        <v>1.111</v>
+        <v>0.841</v>
       </c>
       <c r="S24" s="8" t="n">
-        <v>0.032</v>
+        <v>0.0266</v>
       </c>
       <c r="T24" s="6" t="n">
-        <v>9490</v>
+        <v>10464</v>
       </c>
       <c r="U24" s="7" t="n">
-        <v>0.26</v>
+        <v>0.322</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Nov-24</t>
+          <t>Jan-25</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>4558</v>
+        <v>5981</v>
       </c>
       <c r="C25" s="7" t="n">
-        <v>-0.061</v>
+        <v>0.01</v>
       </c>
       <c r="D25" s="8" t="n">
-        <v>0.4848</v>
+        <v>0.4513</v>
       </c>
       <c r="E25" s="6" t="n">
-        <v>523</v>
+        <v>4937</v>
       </c>
       <c r="F25" s="7" t="n">
-        <v>-0.024</v>
+        <v>2.662</v>
       </c>
       <c r="G25" s="8" t="n">
-        <v>0.0556</v>
+        <v>0.3725</v>
       </c>
       <c r="H25" s="6" t="n">
-        <v>3479</v>
+        <v>765</v>
       </c>
       <c r="I25" s="7" t="n">
-        <v>2.221</v>
+        <v>-0.035</v>
       </c>
       <c r="J25" s="8" t="n">
-        <v>0.3701</v>
+        <v>0.05769999999999999</v>
       </c>
       <c r="K25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M25" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="P25" s="8" t="n">
         <v>0</v>
       </c>
       <c r="Q25" s="6" t="n">
-        <v>366</v>
+        <v>338</v>
       </c>
       <c r="R25" s="7" t="n">
-        <v>2.076</v>
+        <v>1.074</v>
       </c>
       <c r="S25" s="8" t="n">
-        <v>0.0389</v>
+        <v>0.0255</v>
       </c>
       <c r="T25" s="6" t="n">
-        <v>9401</v>
+        <v>13253</v>
       </c>
       <c r="U25" s="7" t="n">
-        <v>0.252</v>
+        <v>0.4709999999999999</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Oct-24</t>
+          <t>Dec-24</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>6477</v>
+        <v>4519</v>
       </c>
       <c r="C26" s="7" t="n">
-        <v>0.413</v>
+        <v>-0.131</v>
       </c>
       <c r="D26" s="8" t="n">
-        <v>0.5931</v>
+        <v>0.4529</v>
       </c>
       <c r="E26" s="6" t="n">
-        <v>760</v>
+        <v>4141</v>
       </c>
       <c r="F26" s="7" t="n">
-        <v>1.794</v>
+        <v>2.737</v>
       </c>
       <c r="G26" s="8" t="n">
-        <v>0.0696</v>
+        <v>0.415</v>
       </c>
       <c r="H26" s="6" t="n">
-        <v>2705</v>
+        <v>410</v>
       </c>
       <c r="I26" s="7" t="n">
-        <v>1.569</v>
+        <v>-0.417</v>
       </c>
       <c r="J26" s="8" t="n">
-        <v>0.2477</v>
+        <v>0.0411</v>
       </c>
       <c r="K26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M26" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="P26" s="8" t="n">
         <v>0</v>
       </c>
       <c r="Q26" s="6" t="n">
-        <v>398</v>
+        <v>309</v>
       </c>
       <c r="R26" s="7" t="n">
-        <v>1.992</v>
+        <v>0.736</v>
       </c>
       <c r="S26" s="8" t="n">
-        <v>0.0364</v>
+        <v>0.031</v>
       </c>
       <c r="T26" s="6" t="n">
-        <v>10920</v>
+        <v>9978</v>
       </c>
       <c r="U26" s="7" t="n">
-        <v>0.593</v>
+        <v>0.247</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Sep-24</t>
+          <t>Nov-24</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>3765</v>
+        <v>4754</v>
       </c>
       <c r="C27" s="7" t="n">
-        <v>-0.009000000000000001</v>
+        <v>-0.081</v>
       </c>
       <c r="D27" s="8" t="n">
-        <v>0.6491</v>
+        <v>0.4841</v>
       </c>
       <c r="E27" s="6" t="n">
-        <v>460</v>
+        <v>3587</v>
       </c>
       <c r="F27" s="7" t="n">
-        <v>0.278</v>
+        <v>2.24</v>
       </c>
       <c r="G27" s="8" t="n">
-        <v>0.0793</v>
+        <v>0.3653</v>
       </c>
       <c r="H27" s="6" t="n">
-        <v>1031</v>
+        <v>592</v>
       </c>
       <c r="I27" s="7" t="n">
-        <v>0.022</v>
+        <v>0.08</v>
       </c>
       <c r="J27" s="8" t="n">
-        <v>0.1777</v>
+        <v>0.0603</v>
       </c>
       <c r="K27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M27" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="P27" s="8" t="n">
         <v>0</v>
       </c>
       <c r="Q27" s="6" t="n">
-        <v>175</v>
+        <v>367</v>
       </c>
       <c r="R27" s="7" t="n">
-        <v>0.232</v>
+        <v>1.621</v>
       </c>
       <c r="S27" s="8" t="n">
-        <v>0.0302</v>
+        <v>0.0374</v>
       </c>
       <c r="T27" s="6" t="n">
-        <v>5801</v>
+        <v>9820</v>
       </c>
       <c r="U27" s="7" t="n">
-        <v>-0.07000000000000001</v>
+        <v>0.239</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Aug-24</t>
+          <t>Oct-24</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>4193</v>
+        <v>6808</v>
       </c>
       <c r="C28" s="7" t="n">
-        <v>0.018</v>
+        <v>0.213</v>
       </c>
       <c r="D28" s="8" t="n">
-        <v>0.6483</v>
+        <v>0.5767</v>
       </c>
       <c r="E28" s="6" t="n">
-        <v>301</v>
+        <v>2866</v>
       </c>
       <c r="F28" s="7" t="n">
-        <v>-0.266</v>
+        <v>1.706</v>
       </c>
       <c r="G28" s="8" t="n">
-        <v>0.04650000000000001</v>
+        <v>0.2428</v>
       </c>
       <c r="H28" s="6" t="n">
-        <v>1395</v>
+        <v>957</v>
       </c>
       <c r="I28" s="7" t="n">
-        <v>0.076</v>
+        <v>2.382</v>
       </c>
       <c r="J28" s="8" t="n">
-        <v>0.2157</v>
+        <v>0.08110000000000001</v>
       </c>
       <c r="K28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M28" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="P28" s="8" t="n">
         <v>0</v>
       </c>
       <c r="Q28" s="6" t="n">
-        <v>207</v>
+        <v>398</v>
       </c>
       <c r="R28" s="7" t="n">
-        <v>1.156</v>
+        <v>1.764</v>
       </c>
       <c r="S28" s="8" t="n">
-        <v>0.032</v>
+        <v>0.0337</v>
       </c>
       <c r="T28" s="6" t="n">
-        <v>6468</v>
+        <v>11805</v>
       </c>
       <c r="U28" s="7" t="n">
-        <v>-0.051</v>
+        <v>0.4759999999999999</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Jul-24</t>
+          <t>Sep-24</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>5000</v>
+        <v>4025</v>
       </c>
       <c r="C29" s="7" t="n">
-        <v>0.07000000000000001</v>
+        <v>-0.06900000000000001</v>
       </c>
       <c r="D29" s="8" t="n">
-        <v>0.6298999999999999</v>
+        <v>0.6198</v>
       </c>
       <c r="E29" s="6" t="n">
-        <v>515</v>
+        <v>1096</v>
       </c>
       <c r="F29" s="7" t="n">
-        <v>0.321</v>
+        <v>0.08</v>
       </c>
       <c r="G29" s="8" t="n">
-        <v>0.0649</v>
+        <v>0.1688</v>
       </c>
       <c r="H29" s="6" t="n">
-        <v>1647</v>
+        <v>480</v>
       </c>
       <c r="I29" s="7" t="n">
-        <v>0.171</v>
+        <v>0.304</v>
       </c>
       <c r="J29" s="8" t="n">
-        <v>0.2075</v>
+        <v>0.07389999999999999</v>
       </c>
       <c r="K29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M29" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="P29" s="8" t="n">
         <v>0</v>
       </c>
       <c r="Q29" s="6" t="n">
-        <v>351</v>
+        <v>176</v>
       </c>
       <c r="R29" s="7" t="n">
-        <v>2.311</v>
+        <v>0.166</v>
       </c>
       <c r="S29" s="8" t="n">
-        <v>0.0442</v>
+        <v>0.0271</v>
       </c>
       <c r="T29" s="6" t="n">
-        <v>7938</v>
+        <v>6494</v>
       </c>
       <c r="U29" s="7" t="n">
-        <v>0.034</v>
+        <v>-0.046</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>