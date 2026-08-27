--- v1 (2026-07-12)
+++ v2 (2026-08-27)
@@ -456,151 +456,151 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U29"/>
+  <dimension ref="A1:U30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="12" customWidth="1" min="16" max="16"/>
     <col width="12" customWidth="1" min="17" max="17"/>
     <col width="12" customWidth="1" min="18" max="18"/>
     <col width="12" customWidth="1" min="19" max="19"/>
     <col width="12" customWidth="1" min="20" max="20"/>
     <col width="12" customWidth="1" min="21" max="21"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Indian Stock Alerts — indianstockalerts.com</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Passenger Vehicle EVs — Monthly Vahan Registration Data | Generated: 12 Jul 2026</t>
+          <t>Passenger Vehicle EVs — Monthly Vahan Registration Data | Generated: 27 Aug 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Source: Vahan (MoRTH). Registrations ≠ dispatches. For personal use only — redistribution prohibited.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>Tata Vol</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>Tata YoY%</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>Tata MS%</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
+          <t>Mahindra Vol</t>
+        </is>
+      </c>
+      <c r="F5" s="4" t="inlineStr">
+        <is>
+          <t>Mahindra YoY%</t>
+        </is>
+      </c>
+      <c r="G5" s="4" t="inlineStr">
+        <is>
+          <t>Mahindra MS%</t>
+        </is>
+      </c>
+      <c r="H5" s="4" t="inlineStr">
+        <is>
           <t>MG Motor Vol</t>
         </is>
       </c>
-      <c r="F5" s="4" t="inlineStr">
+      <c r="I5" s="4" t="inlineStr">
         <is>
           <t>MG Motor YoY%</t>
         </is>
       </c>
-      <c r="G5" s="4" t="inlineStr">
+      <c r="J5" s="4" t="inlineStr">
         <is>
           <t>MG Motor MS%</t>
-        </is>
-[...13 lines deleted...]
-          <t>Mahindra MS%</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
           <t>Maruti Vol</t>
         </is>
       </c>
       <c r="L5" s="4" t="inlineStr">
         <is>
           <t>Maruti YoY%</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Maruti MS%</t>
         </is>
       </c>
       <c r="N5" s="4" t="inlineStr">
         <is>
           <t>VinFast Vol</t>
         </is>
       </c>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>VinFast YoY%</t>
@@ -618,1493 +618,1554 @@
       </c>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>BYD YoY%</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>BYD MS%</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Industry Vol</t>
         </is>
       </c>
       <c r="U5" s="4" t="inlineStr">
         <is>
           <t>Industry YoY%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>Jul-26(P)*</t>
+          <t>Aug-26(P)*</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>10255</v>
+        <v>10950</v>
       </c>
       <c r="C6" s="7" t="n">
-        <v>0.526</v>
+        <v>0.36</v>
       </c>
       <c r="D6" s="8" t="n">
-        <v>0.3634000000000001</v>
+        <v>0.4259000000000001</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>5636</v>
+        <v>6114</v>
       </c>
       <c r="F6" s="7" t="n">
-        <v>0.867</v>
+        <v>0.08800000000000001</v>
       </c>
       <c r="G6" s="8" t="n">
-        <v>0.1997</v>
+        <v>0.2378</v>
       </c>
       <c r="H6" s="6" t="n">
-        <v>7947</v>
+        <v>4230</v>
       </c>
       <c r="I6" s="7" t="n">
-        <v>0.347</v>
+        <v>0.117</v>
       </c>
       <c r="J6" s="8" t="n">
-        <v>0.2816</v>
+        <v>0.1646</v>
       </c>
       <c r="K6" s="6" t="n">
-        <v>1248</v>
+        <v>1236</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0.0442</v>
+        <v>0.0481</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>902</v>
+        <v>733</v>
       </c>
       <c r="P6" s="8" t="n">
-        <v>0.032</v>
+        <v>0.0285</v>
       </c>
       <c r="Q6" s="6" t="n">
-        <v>707</v>
+        <v>522</v>
       </c>
       <c r="R6" s="7" t="n">
-        <v>0.4</v>
+        <v>0.055</v>
       </c>
       <c r="S6" s="8" t="n">
-        <v>0.0251</v>
+        <v>0.0203</v>
       </c>
       <c r="T6" s="6" t="n">
-        <v>28221</v>
+        <v>25707</v>
       </c>
       <c r="U6" s="7" t="n">
-        <v>0.5760000000000001</v>
+        <v>0.275</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>Jul-26</t>
+          <t>Aug-26</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>3639</v>
+        <v>9184</v>
       </c>
       <c r="D7" s="8" t="n">
-        <v>0.3634000000000001</v>
+        <v>0.4259000000000001</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>2000</v>
+        <v>5128</v>
       </c>
       <c r="G7" s="8" t="n">
-        <v>0.1997</v>
+        <v>0.2378</v>
       </c>
       <c r="H7" s="6" t="n">
-        <v>2820</v>
+        <v>3548</v>
       </c>
       <c r="J7" s="8" t="n">
-        <v>0.2816</v>
+        <v>0.1646</v>
       </c>
       <c r="K7" s="6" t="n">
-        <v>443</v>
+        <v>1037</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0.0442</v>
+        <v>0.0481</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>320</v>
+        <v>615</v>
       </c>
       <c r="P7" s="8" t="n">
-        <v>0.032</v>
+        <v>0.0285</v>
       </c>
       <c r="Q7" s="6" t="n">
-        <v>251</v>
+        <v>438</v>
       </c>
       <c r="S7" s="8" t="n">
-        <v>0.0251</v>
+        <v>0.0203</v>
       </c>
       <c r="T7" s="6" t="n">
-        <v>10014</v>
+        <v>21561</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Jun-26</t>
+          <t>Jul-26</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>12153</v>
+        <v>13900</v>
       </c>
       <c r="C8" s="7" t="n">
-        <v>1.269</v>
+        <v>1.068</v>
       </c>
       <c r="D8" s="8" t="n">
-        <v>0.383</v>
+        <v>0.4195</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>5888</v>
+        <v>8029</v>
       </c>
       <c r="F8" s="7" t="n">
-        <v>0.823</v>
+        <v>0.361</v>
       </c>
       <c r="G8" s="8" t="n">
-        <v>0.1855</v>
+        <v>0.2423</v>
       </c>
       <c r="H8" s="6" t="n">
-        <v>7959</v>
+        <v>5727</v>
       </c>
       <c r="I8" s="7" t="n">
-        <v>0.6970000000000001</v>
+        <v>0.897</v>
       </c>
       <c r="J8" s="8" t="n">
-        <v>0.2508</v>
+        <v>0.1728</v>
       </c>
       <c r="K8" s="6" t="n">
-        <v>1958</v>
+        <v>1655</v>
       </c>
       <c r="M8" s="8" t="n">
-        <v>0.0617</v>
+        <v>0.05</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>1110</v>
+        <v>944</v>
       </c>
       <c r="P8" s="8" t="n">
-        <v>0.035</v>
+        <v>0.0285</v>
       </c>
       <c r="Q8" s="6" t="n">
-        <v>884</v>
+        <v>793</v>
       </c>
       <c r="R8" s="7" t="n">
-        <v>0.7440000000000001</v>
+        <v>0.57</v>
       </c>
       <c r="S8" s="8" t="n">
-        <v>0.0279</v>
+        <v>0.0239</v>
       </c>
       <c r="T8" s="6" t="n">
-        <v>31733</v>
+        <v>33133</v>
       </c>
       <c r="U8" s="7" t="n">
-        <v>1.078</v>
+        <v>0.85</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>May-26</t>
+          <t>Jun-26</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>10861</v>
+        <v>12403</v>
       </c>
       <c r="C9" s="7" t="n">
-        <v>1.142</v>
+        <v>1.316</v>
       </c>
       <c r="D9" s="8" t="n">
-        <v>0.3884</v>
+        <v>0.3838</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>5265</v>
+        <v>8122</v>
       </c>
       <c r="F9" s="7" t="n">
-        <v>0.145</v>
+        <v>0.731</v>
       </c>
       <c r="G9" s="8" t="n">
-        <v>0.1883</v>
+        <v>0.2513</v>
       </c>
       <c r="H9" s="6" t="n">
-        <v>6492</v>
+        <v>6021</v>
       </c>
       <c r="I9" s="7" t="n">
-        <v>1.246</v>
+        <v>0.8640000000000001</v>
       </c>
       <c r="J9" s="8" t="n">
-        <v>0.2321</v>
+        <v>0.1863</v>
       </c>
       <c r="K9" s="6" t="n">
-        <v>1663</v>
+        <v>1990</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>0.05949999999999999</v>
+        <v>0.0616</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>1276</v>
+        <v>1136</v>
       </c>
       <c r="P9" s="8" t="n">
-        <v>0.0456</v>
+        <v>0.0352</v>
       </c>
       <c r="Q9" s="6" t="n">
-        <v>747</v>
+        <v>904</v>
       </c>
       <c r="R9" s="7" t="n">
-        <v>0.402</v>
+        <v>0.7829999999999999</v>
       </c>
       <c r="S9" s="8" t="n">
-        <v>0.0267</v>
+        <v>0.028</v>
       </c>
       <c r="T9" s="6" t="n">
-        <v>27966</v>
+        <v>32316</v>
       </c>
       <c r="U9" s="7" t="n">
-        <v>0.904</v>
+        <v>1.117</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Apr-26</t>
+          <t>May-26</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>9273</v>
+        <v>10861</v>
       </c>
       <c r="C10" s="7" t="n">
-        <v>0.74</v>
+        <v>1.142</v>
       </c>
       <c r="D10" s="8" t="n">
-        <v>0.3672000000000001</v>
+        <v>0.3884</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>5409</v>
+        <v>6492</v>
       </c>
       <c r="F10" s="7" t="n">
-        <v>0.284</v>
+        <v>1.246</v>
       </c>
       <c r="G10" s="8" t="n">
-        <v>0.2142</v>
+        <v>0.2321</v>
       </c>
       <c r="H10" s="6" t="n">
-        <v>5806</v>
+        <v>5265</v>
       </c>
       <c r="I10" s="7" t="n">
-        <v>0.752</v>
+        <v>0.145</v>
       </c>
       <c r="J10" s="8" t="n">
-        <v>0.2299</v>
+        <v>0.1883</v>
       </c>
       <c r="K10" s="6" t="n">
-        <v>1331</v>
+        <v>1663</v>
       </c>
       <c r="M10" s="8" t="n">
-        <v>0.0527</v>
+        <v>0.05949999999999999</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>1286</v>
+        <v>1276</v>
       </c>
       <c r="P10" s="8" t="n">
-        <v>0.0509</v>
+        <v>0.0456</v>
       </c>
       <c r="Q10" s="6" t="n">
-        <v>540</v>
+        <v>747</v>
       </c>
       <c r="R10" s="7" t="n">
-        <v>0.357</v>
+        <v>0.402</v>
       </c>
       <c r="S10" s="8" t="n">
-        <v>0.0214</v>
+        <v>0.0267</v>
       </c>
       <c r="T10" s="6" t="n">
-        <v>25249</v>
+        <v>27966</v>
       </c>
       <c r="U10" s="7" t="n">
-        <v>0.709</v>
+        <v>0.904</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Mar-26</t>
+          <t>Apr-26</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>9396</v>
+        <v>9273</v>
       </c>
       <c r="C11" s="7" t="n">
-        <v>0.738</v>
+        <v>0.74</v>
       </c>
       <c r="D11" s="8" t="n">
-        <v>0.3814</v>
+        <v>0.3672000000000001</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>5694</v>
+        <v>5806</v>
       </c>
       <c r="F11" s="7" t="n">
-        <v>0.24</v>
+        <v>0.752</v>
       </c>
       <c r="G11" s="8" t="n">
-        <v>0.2311</v>
+        <v>0.2299</v>
       </c>
       <c r="H11" s="6" t="n">
-        <v>5735</v>
+        <v>5409</v>
       </c>
       <c r="I11" s="7" t="n">
-        <v>1.633</v>
+        <v>0.284</v>
       </c>
       <c r="J11" s="8" t="n">
-        <v>0.2328</v>
+        <v>0.2142</v>
       </c>
       <c r="K11" s="6" t="n">
-        <v>1008</v>
+        <v>1331</v>
       </c>
       <c r="M11" s="8" t="n">
-        <v>0.0409</v>
+        <v>0.0527</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>750</v>
+        <v>1286</v>
       </c>
       <c r="P11" s="8" t="n">
-        <v>0.0304</v>
+        <v>0.0509</v>
       </c>
       <c r="Q11" s="6" t="n">
-        <v>497</v>
+        <v>540</v>
       </c>
       <c r="R11" s="7" t="n">
-        <v>0.1</v>
+        <v>0.357</v>
       </c>
       <c r="S11" s="8" t="n">
-        <v>0.0202</v>
+        <v>0.0214</v>
       </c>
       <c r="T11" s="6" t="n">
-        <v>24636</v>
+        <v>25249</v>
       </c>
       <c r="U11" s="7" t="n">
-        <v>0.714</v>
+        <v>0.709</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Feb-26</t>
+          <t>Mar-26</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>6482</v>
+        <v>9396</v>
       </c>
       <c r="C12" s="7" t="n">
-        <v>0.461</v>
+        <v>0.738</v>
       </c>
       <c r="D12" s="8" t="n">
-        <v>0.4043</v>
+        <v>0.3814</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>3861</v>
+        <v>5735</v>
       </c>
       <c r="F12" s="7" t="n">
-        <v>-0.001</v>
+        <v>1.633</v>
       </c>
       <c r="G12" s="8" t="n">
-        <v>0.2409</v>
+        <v>0.2328</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>3228</v>
+        <v>5694</v>
       </c>
       <c r="I12" s="7" t="n">
-        <v>5.125</v>
+        <v>0.24</v>
       </c>
       <c r="J12" s="8" t="n">
-        <v>0.2014</v>
+        <v>0.2311</v>
       </c>
       <c r="K12" s="6" t="n">
-        <v>227</v>
+        <v>1008</v>
       </c>
       <c r="M12" s="8" t="n">
-        <v>0.0142</v>
+        <v>0.0409</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>423</v>
+        <v>750</v>
       </c>
       <c r="P12" s="8" t="n">
-        <v>0.0264</v>
+        <v>0.0304</v>
       </c>
       <c r="Q12" s="6" t="n">
-        <v>356</v>
+        <v>497</v>
       </c>
       <c r="R12" s="7" t="n">
-        <v>0.281</v>
+        <v>0.1</v>
       </c>
       <c r="S12" s="8" t="n">
-        <v>0.0222</v>
+        <v>0.0202</v>
       </c>
       <c r="T12" s="6" t="n">
-        <v>16030</v>
+        <v>24636</v>
       </c>
       <c r="U12" s="7" t="n">
-        <v>0.532</v>
+        <v>0.714</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Jan-26</t>
+          <t>Feb-26</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>9198</v>
+        <v>6482</v>
       </c>
       <c r="C13" s="7" t="n">
-        <v>0.5379999999999999</v>
+        <v>0.461</v>
       </c>
       <c r="D13" s="8" t="n">
-        <v>0.4283000000000001</v>
+        <v>0.4043</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>5566</v>
+        <v>3228</v>
       </c>
       <c r="F13" s="7" t="n">
-        <v>0.127</v>
+        <v>5.125</v>
       </c>
       <c r="G13" s="8" t="n">
-        <v>0.2592</v>
+        <v>0.2014</v>
       </c>
       <c r="H13" s="6" t="n">
-        <v>3903</v>
+        <v>3861</v>
       </c>
       <c r="I13" s="7" t="n">
-        <v>4.102</v>
+        <v>-0.001</v>
       </c>
       <c r="J13" s="8" t="n">
-        <v>0.1817</v>
+        <v>0.2409</v>
       </c>
       <c r="K13" s="6" t="n">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="M13" s="8" t="n">
-        <v>0.0104</v>
+        <v>0.0142</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>447</v>
+        <v>423</v>
       </c>
       <c r="P13" s="8" t="n">
-        <v>0.0208</v>
+        <v>0.0264</v>
       </c>
       <c r="Q13" s="6" t="n">
-        <v>247</v>
+        <v>356</v>
       </c>
       <c r="R13" s="7" t="n">
-        <v>-0.269</v>
+        <v>0.281</v>
       </c>
       <c r="S13" s="8" t="n">
-        <v>0.0115</v>
+        <v>0.0222</v>
       </c>
       <c r="T13" s="6" t="n">
-        <v>21474</v>
+        <v>16030</v>
       </c>
       <c r="U13" s="7" t="n">
-        <v>0.62</v>
+        <v>0.532</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Dec-25</t>
+          <t>Jan-26</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>7553</v>
+        <v>9198</v>
       </c>
       <c r="C14" s="7" t="n">
-        <v>0.6709999999999999</v>
+        <v>0.5379999999999999</v>
       </c>
       <c r="D14" s="8" t="n">
-        <v>0.4291</v>
+        <v>0.4283000000000001</v>
       </c>
       <c r="E14" s="6" t="n">
-        <v>4261</v>
+        <v>3903</v>
       </c>
       <c r="F14" s="7" t="n">
-        <v>0.029</v>
+        <v>4.102</v>
       </c>
       <c r="G14" s="8" t="n">
-        <v>0.2421</v>
+        <v>0.1817</v>
       </c>
       <c r="H14" s="6" t="n">
-        <v>3327</v>
+        <v>5566</v>
       </c>
       <c r="I14" s="7" t="n">
-        <v>7.115</v>
+        <v>0.127</v>
       </c>
       <c r="J14" s="8" t="n">
-        <v>0.189</v>
+        <v>0.2592</v>
       </c>
       <c r="K14" s="6" t="n">
-        <v>9</v>
+        <v>224</v>
       </c>
       <c r="M14" s="8" t="n">
-        <v>0.0005</v>
+        <v>0.0104</v>
       </c>
       <c r="N14" s="6" t="n">
-        <v>387</v>
+        <v>447</v>
       </c>
       <c r="P14" s="8" t="n">
-        <v>0.022</v>
+        <v>0.0208</v>
       </c>
       <c r="Q14" s="6" t="n">
-        <v>256</v>
+        <v>247</v>
       </c>
       <c r="R14" s="7" t="n">
-        <v>-0.172</v>
+        <v>-0.269</v>
       </c>
       <c r="S14" s="8" t="n">
-        <v>0.0145</v>
+        <v>0.0115</v>
       </c>
       <c r="T14" s="6" t="n">
-        <v>17602</v>
+        <v>21474</v>
       </c>
       <c r="U14" s="7" t="n">
-        <v>0.764</v>
+        <v>0.62</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Nov-25</t>
+          <t>Dec-25</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>7193</v>
+        <v>7553</v>
       </c>
       <c r="C15" s="7" t="n">
-        <v>0.513</v>
+        <v>0.6709999999999999</v>
       </c>
       <c r="D15" s="8" t="n">
-        <v>0.4104</v>
+        <v>0.4291</v>
       </c>
       <c r="E15" s="6" t="n">
-        <v>4383</v>
+        <v>3327</v>
       </c>
       <c r="F15" s="7" t="n">
-        <v>0.222</v>
+        <v>7.115</v>
       </c>
       <c r="G15" s="8" t="n">
-        <v>0.2501</v>
+        <v>0.189</v>
       </c>
       <c r="H15" s="6" t="n">
-        <v>3173</v>
+        <v>4261</v>
       </c>
       <c r="I15" s="7" t="n">
-        <v>4.36</v>
+        <v>0.029</v>
       </c>
       <c r="J15" s="8" t="n">
-        <v>0.1811</v>
+        <v>0.2421</v>
       </c>
       <c r="K15" s="6" t="n">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="M15" s="8" t="n">
-        <v>0.0008</v>
+        <v>0.0005</v>
       </c>
       <c r="N15" s="6" t="n">
-        <v>308</v>
+        <v>387</v>
       </c>
       <c r="P15" s="8" t="n">
-        <v>0.0176</v>
+        <v>0.022</v>
       </c>
       <c r="Q15" s="6" t="n">
-        <v>446</v>
+        <v>256</v>
       </c>
       <c r="R15" s="7" t="n">
-        <v>0.215</v>
+        <v>-0.172</v>
       </c>
       <c r="S15" s="8" t="n">
-        <v>0.0255</v>
+        <v>0.0145</v>
       </c>
       <c r="T15" s="6" t="n">
-        <v>17523</v>
+        <v>17602</v>
       </c>
       <c r="U15" s="7" t="n">
-        <v>0.784</v>
+        <v>0.764</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Oct-25</t>
+          <t>Nov-25</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>8240</v>
+        <v>7193</v>
       </c>
       <c r="C16" s="7" t="n">
-        <v>0.21</v>
+        <v>0.513</v>
       </c>
       <c r="D16" s="8" t="n">
-        <v>0.3935</v>
+        <v>0.4104</v>
       </c>
       <c r="E16" s="6" t="n">
-        <v>5355</v>
+        <v>3173</v>
       </c>
       <c r="F16" s="7" t="n">
-        <v>0.868</v>
+        <v>4.36</v>
       </c>
       <c r="G16" s="8" t="n">
-        <v>0.2558</v>
+        <v>0.1811</v>
       </c>
       <c r="H16" s="6" t="n">
-        <v>4210</v>
+        <v>4383</v>
       </c>
       <c r="I16" s="7" t="n">
-        <v>3.399</v>
+        <v>0.222</v>
       </c>
       <c r="J16" s="8" t="n">
-        <v>0.2011</v>
+        <v>0.2501</v>
       </c>
       <c r="K16" s="6" t="n">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="M16" s="8" t="n">
-        <v>0</v>
+        <v>0.0008</v>
       </c>
       <c r="N16" s="6" t="n">
-        <v>137</v>
+        <v>308</v>
       </c>
       <c r="P16" s="8" t="n">
-        <v>0.006500000000000001</v>
+        <v>0.0176</v>
       </c>
       <c r="Q16" s="6" t="n">
-        <v>615</v>
+        <v>446</v>
       </c>
       <c r="R16" s="7" t="n">
-        <v>0.545</v>
+        <v>0.215</v>
       </c>
       <c r="S16" s="8" t="n">
-        <v>0.0294</v>
+        <v>0.0255</v>
       </c>
       <c r="T16" s="6" t="n">
-        <v>20936</v>
+        <v>17523</v>
       </c>
       <c r="U16" s="7" t="n">
-        <v>0.773</v>
+        <v>0.784</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Sep-25</t>
+          <t>Oct-25</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>7354</v>
+        <v>8240</v>
       </c>
       <c r="C17" s="7" t="n">
-        <v>0.8270000000000001</v>
+        <v>0.21</v>
       </c>
       <c r="D17" s="8" t="n">
-        <v>0.3974</v>
+        <v>0.3935</v>
       </c>
       <c r="E17" s="6" t="n">
-        <v>4800</v>
+        <v>4210</v>
       </c>
       <c r="F17" s="7" t="n">
-        <v>3.38</v>
+        <v>3.399</v>
       </c>
       <c r="G17" s="8" t="n">
-        <v>0.2594</v>
+        <v>0.2011</v>
       </c>
       <c r="H17" s="6" t="n">
-        <v>3590</v>
+        <v>5355</v>
       </c>
       <c r="I17" s="7" t="n">
-        <v>6.479</v>
+        <v>0.868</v>
       </c>
       <c r="J17" s="8" t="n">
-        <v>0.194</v>
+        <v>0.2558</v>
       </c>
       <c r="K17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N17" s="6" t="n">
-        <v>6</v>
+        <v>137</v>
       </c>
       <c r="P17" s="8" t="n">
-        <v>0.0003</v>
+        <v>0.006500000000000001</v>
       </c>
       <c r="Q17" s="6" t="n">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="R17" s="7" t="n">
-        <v>2.489</v>
+        <v>0.545</v>
       </c>
       <c r="S17" s="8" t="n">
-        <v>0.0332</v>
+        <v>0.0294</v>
       </c>
       <c r="T17" s="6" t="n">
-        <v>18507</v>
+        <v>20936</v>
       </c>
       <c r="U17" s="7" t="n">
-        <v>1.85</v>
+        <v>0.773</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Aug-25</t>
+          <t>Sep-25</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>8054</v>
+        <v>7354</v>
       </c>
       <c r="C18" s="7" t="n">
-        <v>0.769</v>
+        <v>0.8270000000000001</v>
       </c>
       <c r="D18" s="8" t="n">
-        <v>0.3994</v>
+        <v>0.3974</v>
       </c>
       <c r="E18" s="6" t="n">
-        <v>5620</v>
+        <v>3590</v>
       </c>
       <c r="F18" s="7" t="n">
-        <v>2.705</v>
+        <v>6.479</v>
       </c>
       <c r="G18" s="8" t="n">
-        <v>0.2787</v>
+        <v>0.194</v>
       </c>
       <c r="H18" s="6" t="n">
-        <v>3786</v>
+        <v>4800</v>
       </c>
       <c r="I18" s="7" t="n">
-        <v>10.07</v>
+        <v>3.38</v>
       </c>
       <c r="J18" s="8" t="n">
-        <v>0.1877</v>
+        <v>0.2594</v>
       </c>
       <c r="K18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N18" s="6" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="P18" s="8" t="n">
-        <v>0</v>
+        <v>0.0003</v>
       </c>
       <c r="Q18" s="6" t="n">
-        <v>495</v>
+        <v>614</v>
       </c>
       <c r="R18" s="7" t="n">
-        <v>1.181</v>
+        <v>2.489</v>
       </c>
       <c r="S18" s="8" t="n">
-        <v>0.0245</v>
+        <v>0.0332</v>
       </c>
       <c r="T18" s="6" t="n">
-        <v>20167</v>
+        <v>18507</v>
       </c>
       <c r="U18" s="7" t="n">
-        <v>1.836</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>Jul-25</t>
+          <t>Aug-25</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>6722</v>
+        <v>8054</v>
       </c>
       <c r="C19" s="7" t="n">
-        <v>0.283</v>
+        <v>0.769</v>
       </c>
       <c r="D19" s="8" t="n">
-        <v>0.3753</v>
+        <v>0.3994</v>
       </c>
       <c r="E19" s="6" t="n">
-        <v>5901</v>
+        <v>3786</v>
       </c>
       <c r="F19" s="7" t="n">
-        <v>2.401</v>
+        <v>10.07</v>
       </c>
       <c r="G19" s="8" t="n">
-        <v>0.3295</v>
+        <v>0.1877</v>
       </c>
       <c r="H19" s="6" t="n">
-        <v>3019</v>
+        <v>5620</v>
       </c>
       <c r="I19" s="7" t="n">
-        <v>4.74</v>
+        <v>2.705</v>
       </c>
       <c r="J19" s="8" t="n">
-        <v>0.1686</v>
+        <v>0.2787</v>
       </c>
       <c r="K19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="P19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="Q19" s="6" t="n">
-        <v>505</v>
+        <v>495</v>
       </c>
       <c r="R19" s="7" t="n">
-        <v>0.419</v>
+        <v>1.181</v>
       </c>
       <c r="S19" s="8" t="n">
-        <v>0.0282</v>
+        <v>0.0245</v>
       </c>
       <c r="T19" s="6" t="n">
-        <v>17911</v>
+        <v>20167</v>
       </c>
       <c r="U19" s="7" t="n">
-        <v>1.149</v>
+        <v>1.836</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Jun-25</t>
+          <t>Jul-25</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>5356</v>
+        <v>6722</v>
       </c>
       <c r="C20" s="7" t="n">
-        <v>0.124</v>
+        <v>0.283</v>
       </c>
       <c r="D20" s="8" t="n">
-        <v>0.3508</v>
+        <v>0.3753</v>
       </c>
       <c r="E20" s="6" t="n">
-        <v>4691</v>
+        <v>3019</v>
       </c>
       <c r="F20" s="7" t="n">
-        <v>1.948</v>
+        <v>4.74</v>
       </c>
       <c r="G20" s="8" t="n">
-        <v>0.3072</v>
+        <v>0.1686</v>
       </c>
       <c r="H20" s="6" t="n">
-        <v>3230</v>
+        <v>5901</v>
       </c>
       <c r="I20" s="7" t="n">
-        <v>5.605</v>
+        <v>2.401</v>
       </c>
       <c r="J20" s="8" t="n">
-        <v>0.2116</v>
+        <v>0.3295</v>
       </c>
       <c r="K20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="P20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="Q20" s="6" t="n">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="R20" s="7" t="n">
-        <v>1.086</v>
+        <v>0.419</v>
       </c>
       <c r="S20" s="8" t="n">
-        <v>0.0332</v>
+        <v>0.0282</v>
       </c>
       <c r="T20" s="6" t="n">
-        <v>15268</v>
+        <v>17911</v>
       </c>
       <c r="U20" s="7" t="n">
-        <v>0.998</v>
+        <v>1.149</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>May-25</t>
+          <t>Jun-25</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>5070</v>
+        <v>5356</v>
       </c>
       <c r="C21" s="7" t="n">
-        <v>-0.07000000000000001</v>
+        <v>0.124</v>
       </c>
       <c r="D21" s="8" t="n">
-        <v>0.3452</v>
+        <v>0.3508</v>
       </c>
       <c r="E21" s="6" t="n">
-        <v>4597</v>
+        <v>3230</v>
       </c>
       <c r="F21" s="7" t="n">
-        <v>1.877</v>
+        <v>5.605</v>
       </c>
       <c r="G21" s="8" t="n">
-        <v>0.313</v>
+        <v>0.2116</v>
       </c>
       <c r="H21" s="6" t="n">
-        <v>2891</v>
+        <v>4691</v>
       </c>
       <c r="I21" s="7" t="n">
-        <v>3.794</v>
+        <v>1.948</v>
       </c>
       <c r="J21" s="8" t="n">
-        <v>0.1968</v>
+        <v>0.3072</v>
       </c>
       <c r="K21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="P21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="Q21" s="6" t="n">
-        <v>533</v>
+        <v>507</v>
       </c>
       <c r="R21" s="7" t="n">
-        <v>1.994</v>
+        <v>1.086</v>
       </c>
       <c r="S21" s="8" t="n">
-        <v>0.0363</v>
+        <v>0.0332</v>
       </c>
       <c r="T21" s="6" t="n">
-        <v>14687</v>
+        <v>15268</v>
       </c>
       <c r="U21" s="7" t="n">
-        <v>0.748</v>
+        <v>0.998</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Apr-25</t>
+          <t>May-25</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>5328</v>
+        <v>5070</v>
       </c>
       <c r="C22" s="7" t="n">
-        <v>0.003</v>
+        <v>-0.07000000000000001</v>
       </c>
       <c r="D22" s="8" t="n">
-        <v>0.3606999999999999</v>
+        <v>0.3452</v>
       </c>
       <c r="E22" s="6" t="n">
-        <v>4211</v>
+        <v>2891</v>
       </c>
       <c r="F22" s="7" t="n">
-        <v>2.112</v>
+        <v>3.794</v>
       </c>
       <c r="G22" s="8" t="n">
-        <v>0.2851</v>
+        <v>0.1968</v>
       </c>
       <c r="H22" s="6" t="n">
-        <v>3313</v>
+        <v>4597</v>
       </c>
       <c r="I22" s="7" t="n">
-        <v>3.908</v>
+        <v>1.877</v>
       </c>
       <c r="J22" s="8" t="n">
-        <v>0.2243</v>
+        <v>0.313</v>
       </c>
       <c r="K22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M22" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="P22" s="8" t="n">
         <v>0</v>
       </c>
       <c r="Q22" s="6" t="n">
-        <v>398</v>
+        <v>533</v>
       </c>
       <c r="R22" s="7" t="n">
-        <v>1.535</v>
+        <v>1.994</v>
       </c>
       <c r="S22" s="8" t="n">
-        <v>0.0269</v>
+        <v>0.0363</v>
       </c>
       <c r="T22" s="6" t="n">
-        <v>14770</v>
+        <v>14687</v>
       </c>
       <c r="U22" s="7" t="n">
-        <v>0.802</v>
+        <v>0.748</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Mar-25</t>
+          <t>Apr-25</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>5407</v>
+        <v>5328</v>
       </c>
       <c r="C23" s="7" t="n">
-        <v>-0.284</v>
+        <v>0.003</v>
       </c>
       <c r="D23" s="8" t="n">
-        <v>0.3762</v>
+        <v>0.3606999999999999</v>
       </c>
       <c r="E23" s="6" t="n">
-        <v>4591</v>
+        <v>3313</v>
       </c>
       <c r="F23" s="7" t="n">
-        <v>2.576</v>
+        <v>3.908</v>
       </c>
       <c r="G23" s="8" t="n">
-        <v>0.3194</v>
+        <v>0.2243</v>
       </c>
       <c r="H23" s="6" t="n">
-        <v>2178</v>
+        <v>4211</v>
       </c>
       <c r="I23" s="7" t="n">
-        <v>2.103</v>
+        <v>2.112</v>
       </c>
       <c r="J23" s="8" t="n">
-        <v>0.1515</v>
+        <v>0.2851</v>
       </c>
       <c r="K23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M23" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="P23" s="8" t="n">
         <v>0</v>
       </c>
       <c r="Q23" s="6" t="n">
-        <v>452</v>
+        <v>398</v>
       </c>
       <c r="R23" s="7" t="n">
-        <v>2.139</v>
+        <v>1.535</v>
       </c>
       <c r="S23" s="8" t="n">
-        <v>0.0315</v>
+        <v>0.0269</v>
       </c>
       <c r="T23" s="6" t="n">
-        <v>14372</v>
+        <v>14770</v>
       </c>
       <c r="U23" s="7" t="n">
-        <v>0.387</v>
+        <v>0.802</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Feb-25</t>
+          <t>Mar-25</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>4436</v>
+        <v>5407</v>
       </c>
       <c r="C24" s="7" t="n">
-        <v>-0.161</v>
+        <v>-0.284</v>
       </c>
       <c r="D24" s="8" t="n">
-        <v>0.4239</v>
+        <v>0.3762</v>
       </c>
       <c r="E24" s="6" t="n">
-        <v>3863</v>
+        <v>2178</v>
       </c>
       <c r="F24" s="7" t="n">
-        <v>2.2</v>
+        <v>2.103</v>
       </c>
       <c r="G24" s="8" t="n">
-        <v>0.3692</v>
+        <v>0.1515</v>
       </c>
       <c r="H24" s="6" t="n">
-        <v>527</v>
+        <v>4591</v>
       </c>
       <c r="I24" s="7" t="n">
-        <v>-0.205</v>
+        <v>2.576</v>
       </c>
       <c r="J24" s="8" t="n">
-        <v>0.0504</v>
+        <v>0.3194</v>
       </c>
       <c r="K24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M24" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="P24" s="8" t="n">
         <v>0</v>
       </c>
       <c r="Q24" s="6" t="n">
-        <v>278</v>
+        <v>452</v>
       </c>
       <c r="R24" s="7" t="n">
-        <v>0.841</v>
+        <v>2.139</v>
       </c>
       <c r="S24" s="8" t="n">
-        <v>0.0266</v>
+        <v>0.0315</v>
       </c>
       <c r="T24" s="6" t="n">
-        <v>10464</v>
+        <v>14372</v>
       </c>
       <c r="U24" s="7" t="n">
-        <v>0.322</v>
+        <v>0.387</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Jan-25</t>
+          <t>Feb-25</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>5981</v>
+        <v>4436</v>
       </c>
       <c r="C25" s="7" t="n">
-        <v>0.01</v>
+        <v>-0.161</v>
       </c>
       <c r="D25" s="8" t="n">
-        <v>0.4513</v>
+        <v>0.4239</v>
       </c>
       <c r="E25" s="6" t="n">
-        <v>4937</v>
+        <v>527</v>
       </c>
       <c r="F25" s="7" t="n">
-        <v>2.662</v>
+        <v>-0.205</v>
       </c>
       <c r="G25" s="8" t="n">
-        <v>0.3725</v>
+        <v>0.0504</v>
       </c>
       <c r="H25" s="6" t="n">
-        <v>765</v>
+        <v>3863</v>
       </c>
       <c r="I25" s="7" t="n">
-        <v>-0.035</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="8" t="n">
-        <v>0.05769999999999999</v>
+        <v>0.3692</v>
       </c>
       <c r="K25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M25" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="P25" s="8" t="n">
         <v>0</v>
       </c>
       <c r="Q25" s="6" t="n">
-        <v>338</v>
+        <v>278</v>
       </c>
       <c r="R25" s="7" t="n">
-        <v>1.074</v>
+        <v>0.841</v>
       </c>
       <c r="S25" s="8" t="n">
-        <v>0.0255</v>
+        <v>0.0266</v>
       </c>
       <c r="T25" s="6" t="n">
-        <v>13253</v>
+        <v>10464</v>
       </c>
       <c r="U25" s="7" t="n">
-        <v>0.4709999999999999</v>
+        <v>0.322</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Dec-24</t>
+          <t>Jan-25</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>4519</v>
+        <v>5981</v>
       </c>
       <c r="C26" s="7" t="n">
-        <v>-0.131</v>
+        <v>0.01</v>
       </c>
       <c r="D26" s="8" t="n">
-        <v>0.4529</v>
+        <v>0.4513</v>
       </c>
       <c r="E26" s="6" t="n">
-        <v>4141</v>
+        <v>765</v>
       </c>
       <c r="F26" s="7" t="n">
-        <v>2.737</v>
+        <v>-0.035</v>
       </c>
       <c r="G26" s="8" t="n">
-        <v>0.415</v>
+        <v>0.05769999999999999</v>
       </c>
       <c r="H26" s="6" t="n">
-        <v>410</v>
+        <v>4937</v>
       </c>
       <c r="I26" s="7" t="n">
-        <v>-0.417</v>
+        <v>2.662</v>
       </c>
       <c r="J26" s="8" t="n">
-        <v>0.0411</v>
+        <v>0.3725</v>
       </c>
       <c r="K26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M26" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="P26" s="8" t="n">
         <v>0</v>
       </c>
       <c r="Q26" s="6" t="n">
-        <v>309</v>
+        <v>338</v>
       </c>
       <c r="R26" s="7" t="n">
-        <v>0.736</v>
+        <v>1.074</v>
       </c>
       <c r="S26" s="8" t="n">
-        <v>0.031</v>
+        <v>0.0255</v>
       </c>
       <c r="T26" s="6" t="n">
-        <v>9978</v>
+        <v>13253</v>
       </c>
       <c r="U26" s="7" t="n">
-        <v>0.247</v>
+        <v>0.4709999999999999</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Nov-24</t>
+          <t>Dec-24</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>4754</v>
+        <v>4519</v>
       </c>
       <c r="C27" s="7" t="n">
-        <v>-0.081</v>
+        <v>-0.131</v>
       </c>
       <c r="D27" s="8" t="n">
-        <v>0.4841</v>
+        <v>0.4529</v>
       </c>
       <c r="E27" s="6" t="n">
-        <v>3587</v>
+        <v>410</v>
       </c>
       <c r="F27" s="7" t="n">
-        <v>2.24</v>
+        <v>-0.417</v>
       </c>
       <c r="G27" s="8" t="n">
-        <v>0.3653</v>
+        <v>0.0411</v>
       </c>
       <c r="H27" s="6" t="n">
-        <v>592</v>
+        <v>4141</v>
       </c>
       <c r="I27" s="7" t="n">
-        <v>0.08</v>
+        <v>2.737</v>
       </c>
       <c r="J27" s="8" t="n">
-        <v>0.0603</v>
+        <v>0.415</v>
       </c>
       <c r="K27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M27" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="P27" s="8" t="n">
         <v>0</v>
       </c>
       <c r="Q27" s="6" t="n">
-        <v>367</v>
+        <v>309</v>
       </c>
       <c r="R27" s="7" t="n">
-        <v>1.621</v>
+        <v>0.736</v>
       </c>
       <c r="S27" s="8" t="n">
-        <v>0.0374</v>
+        <v>0.031</v>
       </c>
       <c r="T27" s="6" t="n">
-        <v>9820</v>
+        <v>9978</v>
       </c>
       <c r="U27" s="7" t="n">
-        <v>0.239</v>
+        <v>0.247</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Oct-24</t>
+          <t>Nov-24</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>6808</v>
+        <v>4754</v>
       </c>
       <c r="C28" s="7" t="n">
-        <v>0.213</v>
+        <v>-0.081</v>
       </c>
       <c r="D28" s="8" t="n">
-        <v>0.5767</v>
+        <v>0.4841</v>
       </c>
       <c r="E28" s="6" t="n">
-        <v>2866</v>
+        <v>592</v>
       </c>
       <c r="F28" s="7" t="n">
-        <v>1.706</v>
+        <v>0.08</v>
       </c>
       <c r="G28" s="8" t="n">
-        <v>0.2428</v>
+        <v>0.0603</v>
       </c>
       <c r="H28" s="6" t="n">
-        <v>957</v>
+        <v>3587</v>
       </c>
       <c r="I28" s="7" t="n">
-        <v>2.382</v>
+        <v>2.24</v>
       </c>
       <c r="J28" s="8" t="n">
-        <v>0.08110000000000001</v>
+        <v>0.3653</v>
       </c>
       <c r="K28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M28" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="P28" s="8" t="n">
         <v>0</v>
       </c>
       <c r="Q28" s="6" t="n">
-        <v>398</v>
+        <v>367</v>
       </c>
       <c r="R28" s="7" t="n">
-        <v>1.764</v>
+        <v>1.621</v>
       </c>
       <c r="S28" s="8" t="n">
-        <v>0.0337</v>
+        <v>0.0374</v>
       </c>
       <c r="T28" s="6" t="n">
-        <v>11805</v>
+        <v>9820</v>
       </c>
       <c r="U28" s="7" t="n">
-        <v>0.4759999999999999</v>
+        <v>0.239</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
+          <t>Oct-24</t>
+        </is>
+      </c>
+      <c r="B29" s="6" t="n">
+        <v>6808</v>
+      </c>
+      <c r="C29" s="7" t="n">
+        <v>0.213</v>
+      </c>
+      <c r="D29" s="8" t="n">
+        <v>0.5767</v>
+      </c>
+      <c r="E29" s="6" t="n">
+        <v>957</v>
+      </c>
+      <c r="F29" s="7" t="n">
+        <v>2.382</v>
+      </c>
+      <c r="G29" s="8" t="n">
+        <v>0.08110000000000001</v>
+      </c>
+      <c r="H29" s="6" t="n">
+        <v>2866</v>
+      </c>
+      <c r="I29" s="7" t="n">
+        <v>1.706</v>
+      </c>
+      <c r="J29" s="8" t="n">
+        <v>0.2428</v>
+      </c>
+      <c r="K29" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M29" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N29" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="P29" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="6" t="n">
+        <v>398</v>
+      </c>
+      <c r="R29" s="7" t="n">
+        <v>1.764</v>
+      </c>
+      <c r="S29" s="8" t="n">
+        <v>0.0337</v>
+      </c>
+      <c r="T29" s="6" t="n">
+        <v>11805</v>
+      </c>
+      <c r="U29" s="7" t="n">
+        <v>0.4759999999999999</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="5" t="inlineStr">
+        <is>
           <t>Sep-24</t>
         </is>
       </c>
-      <c r="B29" s="6" t="n">
+      <c r="B30" s="6" t="n">
         <v>4025</v>
       </c>
-      <c r="C29" s="7" t="n">
+      <c r="C30" s="7" t="n">
         <v>-0.06900000000000001</v>
       </c>
-      <c r="D29" s="8" t="n">
+      <c r="D30" s="8" t="n">
         <v>0.6198</v>
       </c>
-      <c r="E29" s="6" t="n">
+      <c r="E30" s="6" t="n">
+        <v>480</v>
+      </c>
+      <c r="F30" s="7" t="n">
+        <v>0.304</v>
+      </c>
+      <c r="G30" s="8" t="n">
+        <v>0.07389999999999999</v>
+      </c>
+      <c r="H30" s="6" t="n">
         <v>1096</v>
       </c>
-      <c r="F29" s="7" t="n">
+      <c r="I30" s="7" t="n">
         <v>0.08</v>
       </c>
-      <c r="G29" s="8" t="n">
+      <c r="J30" s="8" t="n">
         <v>0.1688</v>
       </c>
-      <c r="H29" s="6" t="n">
-[...20 lines deleted...]
-      <c r="Q29" s="6" t="n">
+      <c r="K30" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M30" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N30" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="P30" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="6" t="n">
         <v>176</v>
       </c>
-      <c r="R29" s="7" t="n">
+      <c r="R30" s="7" t="n">
         <v>0.166</v>
       </c>
-      <c r="S29" s="8" t="n">
+      <c r="S30" s="8" t="n">
         <v>0.0271</v>
       </c>
-      <c r="T29" s="6" t="n">
+      <c r="T30" s="6" t="n">
         <v>6494</v>
       </c>
-      <c r="U29" s="7" t="n">
+      <c r="U30" s="7" t="n">
         <v>-0.046</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>