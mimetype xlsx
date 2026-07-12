--- v0 (2026-05-28)
+++ v1 (2026-07-12)
@@ -497,110 +497,110 @@
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="12" customWidth="1" min="16" max="16"/>
     <col width="12" customWidth="1" min="17" max="17"/>
     <col width="12" customWidth="1" min="18" max="18"/>
     <col width="12" customWidth="1" min="19" max="19"/>
     <col width="12" customWidth="1" min="20" max="20"/>
     <col width="12" customWidth="1" min="21" max="21"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Indian Stock Alerts — indianstockalerts.com</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Passenger Vehicles — Monthly Vahan Registration Data | Generated: 28 May 2026</t>
+          <t>Passenger Vehicles — Monthly Vahan Registration Data | Generated: 12 Jul 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Source: Vahan (MoRTH). Registrations ≠ dispatches. For personal use only — redistribution prohibited.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
+          <t>Maruti Vol</t>
+        </is>
+      </c>
+      <c r="C5" s="4" t="inlineStr">
+        <is>
+          <t>Maruti YoY%</t>
+        </is>
+      </c>
+      <c r="D5" s="4" t="inlineStr">
+        <is>
+          <t>Maruti MS%</t>
+        </is>
+      </c>
+      <c r="E5" s="4" t="inlineStr">
+        <is>
+          <t>Tata Vol</t>
+        </is>
+      </c>
+      <c r="F5" s="4" t="inlineStr">
+        <is>
+          <t>Tata YoY%</t>
+        </is>
+      </c>
+      <c r="G5" s="4" t="inlineStr">
+        <is>
+          <t>Tata MS%</t>
+        </is>
+      </c>
+      <c r="H5" s="4" t="inlineStr">
+        <is>
           <t>Mahindra Vol</t>
         </is>
       </c>
-      <c r="C5" s="4" t="inlineStr">
+      <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Mahindra YoY%</t>
         </is>
       </c>
-      <c r="D5" s="4" t="inlineStr">
+      <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Mahindra MS%</t>
-        </is>
-[...28 lines deleted...]
-          <t>Maruti MS%</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
           <t>Hyundai Vol</t>
         </is>
       </c>
       <c r="L5" s="4" t="inlineStr">
         <is>
           <t>Hyundai YoY%</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Hyundai MS%</t>
         </is>
       </c>
       <c r="N5" s="4" t="inlineStr">
         <is>
           <t>Toyota Vol</t>
         </is>
       </c>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Toyota YoY%</t>
@@ -618,1632 +618,1632 @@
       </c>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>Kia YoY%</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>Kia MS%</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Industry Vol</t>
         </is>
       </c>
       <c r="U5" s="4" t="inlineStr">
         <is>
           <t>Industry YoY%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>May-26(P)*</t>
+          <t>Jul-26(P)*</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>50342</v>
+        <v>134515</v>
       </c>
       <c r="C6" s="7" t="n">
-        <v>0.049</v>
+        <v>-0.01</v>
       </c>
       <c r="D6" s="8" t="n">
-        <v>0.1279</v>
+        <v>0.354</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>50160</v>
+        <v>47464</v>
       </c>
       <c r="F6" s="7" t="n">
-        <v>0.29</v>
+        <v>0.021</v>
       </c>
       <c r="G6" s="8" t="n">
-        <v>0.1274</v>
+        <v>0.1249</v>
       </c>
       <c r="H6" s="6" t="n">
-        <v>154168</v>
+        <v>58224</v>
       </c>
       <c r="I6" s="7" t="n">
-        <v>0.242</v>
+        <v>0.4</v>
       </c>
       <c r="J6" s="8" t="n">
-        <v>0.3917</v>
+        <v>0.1532</v>
       </c>
       <c r="K6" s="6" t="n">
-        <v>45286</v>
+        <v>44527</v>
       </c>
       <c r="L6" s="7" t="n">
-        <v>0.105</v>
+        <v>-0.017</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0.1151</v>
+        <v>0.1172</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>26227</v>
+        <v>28861</v>
       </c>
       <c r="O6" s="7" t="n">
-        <v>0.055</v>
+        <v>0.035</v>
       </c>
       <c r="P6" s="8" t="n">
-        <v>0.06660000000000001</v>
+        <v>0.0759</v>
       </c>
       <c r="Q6" s="6" t="n">
-        <v>24281</v>
+        <v>23371</v>
       </c>
       <c r="R6" s="7" t="n">
-        <v>0.316</v>
+        <v>0.114</v>
       </c>
       <c r="S6" s="8" t="n">
-        <v>0.0617</v>
+        <v>0.06150000000000001</v>
       </c>
       <c r="T6" s="6" t="n">
-        <v>393617</v>
+        <v>380006</v>
       </c>
       <c r="U6" s="7" t="n">
-        <v>0.163</v>
+        <v>0.083</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>May-26</t>
+          <t>Jul-26</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>43846</v>
+        <v>47731</v>
       </c>
       <c r="D7" s="8" t="n">
-        <v>0.1279</v>
+        <v>0.354</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>43688</v>
+        <v>16842</v>
       </c>
       <c r="G7" s="8" t="n">
-        <v>0.1274</v>
+        <v>0.1249</v>
       </c>
       <c r="H7" s="6" t="n">
-        <v>134275</v>
+        <v>20660</v>
       </c>
       <c r="J7" s="8" t="n">
-        <v>0.3917</v>
+        <v>0.1532</v>
       </c>
       <c r="K7" s="6" t="n">
-        <v>39443</v>
+        <v>15800</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0.1151</v>
+        <v>0.1172</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>22843</v>
+        <v>10241</v>
       </c>
       <c r="P7" s="8" t="n">
-        <v>0.06660000000000001</v>
+        <v>0.0759</v>
       </c>
       <c r="Q7" s="6" t="n">
-        <v>21148</v>
+        <v>8293</v>
       </c>
       <c r="S7" s="8" t="n">
-        <v>0.0617</v>
+        <v>0.06150000000000001</v>
       </c>
       <c r="T7" s="6" t="n">
-        <v>342828</v>
+        <v>134841</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Apr-26</t>
+          <t>Jun-26</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>59958</v>
+        <v>171546</v>
       </c>
       <c r="C8" s="7" t="n">
-        <v>0.126</v>
+        <v>0.392</v>
       </c>
       <c r="D8" s="8" t="n">
-        <v>0.1361</v>
+        <v>0.4040000000000001</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>58949</v>
+        <v>56345</v>
       </c>
       <c r="F8" s="7" t="n">
-        <v>0.268</v>
+        <v>0.246</v>
       </c>
       <c r="G8" s="8" t="n">
-        <v>0.1338</v>
+        <v>0.1327</v>
       </c>
       <c r="H8" s="6" t="n">
-        <v>163803</v>
+        <v>56949</v>
       </c>
       <c r="I8" s="7" t="n">
-        <v>0.122</v>
+        <v>0.5539999999999999</v>
       </c>
       <c r="J8" s="8" t="n">
-        <v>0.3719</v>
+        <v>0.1341</v>
       </c>
       <c r="K8" s="6" t="n">
-        <v>49415</v>
+        <v>44767</v>
       </c>
       <c r="L8" s="7" t="n">
-        <v>0.052</v>
+        <v>0.099</v>
       </c>
       <c r="M8" s="8" t="n">
-        <v>0.1122</v>
+        <v>0.1054</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>28955</v>
+        <v>29741</v>
       </c>
       <c r="O8" s="7" t="n">
-        <v>0.08500000000000001</v>
+        <v>0.182</v>
       </c>
       <c r="P8" s="8" t="n">
-        <v>0.06569999999999999</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="Q8" s="6" t="n">
-        <v>26481</v>
+        <v>23654</v>
       </c>
       <c r="R8" s="7" t="n">
-        <v>0.124</v>
+        <v>0.214</v>
       </c>
       <c r="S8" s="8" t="n">
-        <v>0.0601</v>
+        <v>0.0557</v>
       </c>
       <c r="T8" s="6" t="n">
-        <v>440482</v>
+        <v>424629</v>
       </c>
       <c r="U8" s="7" t="n">
-        <v>0.126</v>
+        <v>0.323</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>Mar-26</t>
+          <t>May-26</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>68213</v>
+        <v>168793</v>
       </c>
       <c r="C9" s="7" t="n">
-        <v>0.334</v>
+        <v>0.36</v>
       </c>
       <c r="D9" s="8" t="n">
-        <v>0.1412</v>
+        <v>0.4079</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>68777</v>
+        <v>55527</v>
       </c>
       <c r="F9" s="7" t="n">
-        <v>0.3509999999999999</v>
+        <v>0.428</v>
       </c>
       <c r="G9" s="8" t="n">
-        <v>0.1423</v>
+        <v>0.1342</v>
       </c>
       <c r="H9" s="6" t="n">
-        <v>178619</v>
+        <v>53705</v>
       </c>
       <c r="I9" s="7" t="n">
-        <v>0.286</v>
+        <v>0.119</v>
       </c>
       <c r="J9" s="8" t="n">
-        <v>0.3697</v>
+        <v>0.1298</v>
       </c>
       <c r="K9" s="6" t="n">
-        <v>51758</v>
+        <v>47152</v>
       </c>
       <c r="L9" s="7" t="n">
-        <v>0.138</v>
+        <v>0.151</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>0.1071</v>
+        <v>0.114</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>30291</v>
+        <v>27666</v>
       </c>
       <c r="O9" s="7" t="n">
-        <v>0.145</v>
+        <v>0.113</v>
       </c>
       <c r="P9" s="8" t="n">
-        <v>0.06270000000000001</v>
+        <v>0.0669</v>
       </c>
       <c r="Q9" s="6" t="n">
-        <v>29411</v>
+        <v>25489</v>
       </c>
       <c r="R9" s="7" t="n">
-        <v>0.24</v>
+        <v>0.381</v>
       </c>
       <c r="S9" s="8" t="n">
-        <v>0.0609</v>
+        <v>0.0616</v>
       </c>
       <c r="T9" s="6" t="n">
-        <v>483210</v>
+        <v>413764</v>
       </c>
       <c r="U9" s="7" t="n">
-        <v>0.256</v>
+        <v>0.266</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Feb-26</t>
+          <t>Apr-26</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>56925</v>
+        <v>163857</v>
       </c>
       <c r="C10" s="7" t="n">
-        <v>0.29</v>
+        <v>0.123</v>
       </c>
       <c r="D10" s="8" t="n">
-        <v>0.1322</v>
+        <v>0.3839</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>59109</v>
+        <v>59018</v>
       </c>
       <c r="F10" s="7" t="n">
-        <v>0.455</v>
+        <v>0.269</v>
       </c>
       <c r="G10" s="8" t="n">
-        <v>0.1372</v>
+        <v>0.1383</v>
       </c>
       <c r="H10" s="6" t="n">
-        <v>161047</v>
+        <v>60053</v>
       </c>
       <c r="I10" s="7" t="n">
-        <v>0.29</v>
+        <v>0.128</v>
       </c>
       <c r="J10" s="8" t="n">
-        <v>0.3739</v>
+        <v>0.1407</v>
       </c>
       <c r="K10" s="6" t="n">
-        <v>48298</v>
+        <v>49439</v>
       </c>
       <c r="L10" s="7" t="n">
-        <v>0.183</v>
+        <v>0.053</v>
       </c>
       <c r="M10" s="8" t="n">
-        <v>0.1121</v>
+        <v>0.1158</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>29022</v>
+        <v>29004</v>
       </c>
       <c r="O10" s="7" t="n">
-        <v>0.196</v>
+        <v>0.08699999999999999</v>
       </c>
       <c r="P10" s="8" t="n">
-        <v>0.0674</v>
+        <v>0.068</v>
       </c>
       <c r="Q10" s="6" t="n">
-        <v>26646</v>
+        <v>26511</v>
       </c>
       <c r="R10" s="7" t="n">
-        <v>0.314</v>
+        <v>0.125</v>
       </c>
       <c r="S10" s="8" t="n">
-        <v>0.0619</v>
+        <v>0.0621</v>
       </c>
       <c r="T10" s="6" t="n">
-        <v>430705</v>
+        <v>426779</v>
       </c>
       <c r="U10" s="7" t="n">
-        <v>0.285</v>
+        <v>0.127</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Jan-26</t>
+          <t>Mar-26</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>67947</v>
+        <v>178619</v>
       </c>
       <c r="C11" s="7" t="n">
-        <v>0.197</v>
+        <v>0.286</v>
       </c>
       <c r="D11" s="8" t="n">
-        <v>0.1218</v>
+        <v>0.3834</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>68203</v>
+        <v>68777</v>
       </c>
       <c r="F11" s="7" t="n">
-        <v>0.18</v>
+        <v>0.3509999999999999</v>
       </c>
       <c r="G11" s="8" t="n">
-        <v>0.1222</v>
+        <v>0.1476</v>
       </c>
       <c r="H11" s="6" t="n">
-        <v>226683</v>
+        <v>68213</v>
       </c>
       <c r="I11" s="7" t="n">
-        <v>0.02</v>
+        <v>0.334</v>
       </c>
       <c r="J11" s="8" t="n">
-        <v>0.4061999999999999</v>
+        <v>0.1464</v>
       </c>
       <c r="K11" s="6" t="n">
-        <v>69642</v>
+        <v>51758</v>
       </c>
       <c r="L11" s="7" t="n">
-        <v>0.08599999999999999</v>
+        <v>0.138</v>
       </c>
       <c r="M11" s="8" t="n">
-        <v>0.1248</v>
+        <v>0.1111</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>38250</v>
+        <v>30291</v>
       </c>
       <c r="O11" s="7" t="n">
-        <v>0.183</v>
+        <v>0.145</v>
       </c>
       <c r="P11" s="8" t="n">
-        <v>0.06850000000000001</v>
+        <v>0.065</v>
       </c>
       <c r="Q11" s="6" t="n">
-        <v>32430</v>
+        <v>29411</v>
       </c>
       <c r="R11" s="7" t="n">
-        <v>0.334</v>
+        <v>0.24</v>
       </c>
       <c r="S11" s="8" t="n">
-        <v>0.0581</v>
+        <v>0.0631</v>
       </c>
       <c r="T11" s="6" t="n">
-        <v>558038</v>
+        <v>465841</v>
       </c>
       <c r="U11" s="7" t="n">
-        <v>0.091</v>
+        <v>0.254</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Dec-25</t>
+          <t>Feb-26</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>51666</v>
+        <v>161047</v>
       </c>
       <c r="C12" s="7" t="n">
-        <v>0.336</v>
+        <v>0.29</v>
       </c>
       <c r="D12" s="8" t="n">
-        <v>0.1248</v>
+        <v>0.389</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>55503</v>
+        <v>59109</v>
       </c>
       <c r="F12" s="7" t="n">
-        <v>0.3880000000000001</v>
+        <v>0.455</v>
       </c>
       <c r="G12" s="8" t="n">
-        <v>0.134</v>
+        <v>0.1428</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>157424</v>
+        <v>56925</v>
       </c>
       <c r="I12" s="7" t="n">
         <v>0.29</v>
       </c>
       <c r="J12" s="8" t="n">
-        <v>0.3801</v>
+        <v>0.1375</v>
       </c>
       <c r="K12" s="6" t="n">
-        <v>50945</v>
+        <v>48298</v>
       </c>
       <c r="L12" s="7" t="n">
-        <v>0.217</v>
+        <v>0.183</v>
       </c>
       <c r="M12" s="8" t="n">
-        <v>0.123</v>
+        <v>0.1167</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>28570</v>
+        <v>29022</v>
       </c>
       <c r="O12" s="7" t="n">
-        <v>0.336</v>
+        <v>0.196</v>
       </c>
       <c r="P12" s="8" t="n">
-        <v>0.06900000000000001</v>
+        <v>0.0701</v>
       </c>
       <c r="Q12" s="6" t="n">
-        <v>22212</v>
+        <v>26646</v>
       </c>
       <c r="R12" s="7" t="n">
-        <v>0.178</v>
+        <v>0.314</v>
       </c>
       <c r="S12" s="8" t="n">
-        <v>0.0536</v>
+        <v>0.0644</v>
       </c>
       <c r="T12" s="6" t="n">
-        <v>414144</v>
+        <v>413962</v>
       </c>
       <c r="U12" s="7" t="n">
-        <v>0.282</v>
+        <v>0.275</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Nov-25</t>
+          <t>Jan-26</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>59544</v>
+        <v>226683</v>
       </c>
       <c r="C13" s="7" t="n">
-        <v>0.275</v>
+        <v>0.02</v>
       </c>
       <c r="D13" s="8" t="n">
-        <v>0.1354</v>
+        <v>0.4154</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>56782</v>
+        <v>68203</v>
       </c>
       <c r="F13" s="7" t="n">
-        <v>0.242</v>
+        <v>0.18</v>
       </c>
       <c r="G13" s="8" t="n">
-        <v>0.1291</v>
+        <v>0.125</v>
       </c>
       <c r="H13" s="6" t="n">
-        <v>165232</v>
+        <v>67947</v>
       </c>
       <c r="I13" s="7" t="n">
-        <v>0.208</v>
+        <v>0.197</v>
       </c>
       <c r="J13" s="8" t="n">
-        <v>0.3757</v>
+        <v>0.1245</v>
       </c>
       <c r="K13" s="6" t="n">
-        <v>52737</v>
+        <v>69642</v>
       </c>
       <c r="L13" s="7" t="n">
-        <v>0.108</v>
+        <v>0.08599999999999999</v>
       </c>
       <c r="M13" s="8" t="n">
-        <v>0.1199</v>
+        <v>0.1276</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>30750</v>
+        <v>38250</v>
       </c>
       <c r="O13" s="7" t="n">
-        <v>0.3390000000000001</v>
+        <v>0.183</v>
       </c>
       <c r="P13" s="8" t="n">
-        <v>0.0699</v>
+        <v>0.0701</v>
       </c>
       <c r="Q13" s="6" t="n">
-        <v>25841</v>
+        <v>32430</v>
       </c>
       <c r="R13" s="7" t="n">
-        <v>0.263</v>
+        <v>0.334</v>
       </c>
       <c r="S13" s="8" t="n">
-        <v>0.0588</v>
+        <v>0.0594</v>
       </c>
       <c r="T13" s="6" t="n">
-        <v>439827</v>
+        <v>545657</v>
       </c>
       <c r="U13" s="7" t="n">
-        <v>0.217</v>
+        <v>0.09300000000000001</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Oct-25</t>
+          <t>Dec-25</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>74154</v>
+        <v>157424</v>
       </c>
       <c r="C14" s="7" t="n">
-        <v>0.158</v>
+        <v>0.29</v>
       </c>
       <c r="D14" s="8" t="n">
-        <v>0.1229</v>
+        <v>0.392</v>
       </c>
       <c r="E14" s="6" t="n">
-        <v>79115</v>
+        <v>55503</v>
       </c>
       <c r="F14" s="7" t="n">
-        <v>0.161</v>
+        <v>0.3880000000000001</v>
       </c>
       <c r="G14" s="8" t="n">
-        <v>0.1311</v>
+        <v>0.1382</v>
       </c>
       <c r="H14" s="6" t="n">
-        <v>249961</v>
+        <v>51666</v>
       </c>
       <c r="I14" s="7" t="n">
-        <v>0.197</v>
+        <v>0.336</v>
       </c>
       <c r="J14" s="8" t="n">
-        <v>0.4141</v>
+        <v>0.1287</v>
       </c>
       <c r="K14" s="6" t="n">
-        <v>69453</v>
+        <v>50945</v>
       </c>
       <c r="L14" s="7" t="n">
-        <v>-0.039</v>
+        <v>0.217</v>
       </c>
       <c r="M14" s="8" t="n">
-        <v>0.1151</v>
+        <v>0.1269</v>
       </c>
       <c r="N14" s="6" t="n">
-        <v>38523</v>
+        <v>28570</v>
       </c>
       <c r="O14" s="7" t="n">
-        <v>0.215</v>
+        <v>0.336</v>
       </c>
       <c r="P14" s="8" t="n">
-        <v>0.0638</v>
+        <v>0.0711</v>
       </c>
       <c r="Q14" s="6" t="n">
-        <v>35390</v>
+        <v>22212</v>
       </c>
       <c r="R14" s="7" t="n">
-        <v>0.146</v>
+        <v>0.178</v>
       </c>
       <c r="S14" s="8" t="n">
-        <v>0.05860000000000001</v>
+        <v>0.0553</v>
       </c>
       <c r="T14" s="6" t="n">
-        <v>603565</v>
+        <v>401574</v>
       </c>
       <c r="U14" s="7" t="n">
-        <v>0.144</v>
+        <v>0.288</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Sep-25</t>
+          <t>Nov-25</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>41835</v>
+        <v>165232</v>
       </c>
       <c r="C15" s="7" t="n">
-        <v>0.119</v>
+        <v>0.208</v>
       </c>
       <c r="D15" s="8" t="n">
-        <v>0.1253</v>
+        <v>0.387</v>
       </c>
       <c r="E15" s="6" t="n">
-        <v>43843</v>
+        <v>56782</v>
       </c>
       <c r="F15" s="7" t="n">
-        <v>0.296</v>
+        <v>0.242</v>
       </c>
       <c r="G15" s="8" t="n">
-        <v>0.1313</v>
+        <v>0.133</v>
       </c>
       <c r="H15" s="6" t="n">
-        <v>130498</v>
+        <v>59544</v>
       </c>
       <c r="I15" s="7" t="n">
-        <v>0.083</v>
+        <v>0.275</v>
       </c>
       <c r="J15" s="8" t="n">
-        <v>0.3909</v>
+        <v>0.1395</v>
       </c>
       <c r="K15" s="6" t="n">
-        <v>38181</v>
+        <v>52737</v>
       </c>
       <c r="L15" s="7" t="n">
-        <v>-0.05800000000000001</v>
+        <v>0.108</v>
       </c>
       <c r="M15" s="8" t="n">
-        <v>0.1144</v>
+        <v>0.1235</v>
       </c>
       <c r="N15" s="6" t="n">
-        <v>23225</v>
+        <v>30750</v>
       </c>
       <c r="O15" s="7" t="n">
-        <v>0.066</v>
+        <v>0.3390000000000001</v>
       </c>
       <c r="P15" s="8" t="n">
-        <v>0.0696</v>
+        <v>0.07199999999999999</v>
       </c>
       <c r="Q15" s="6" t="n">
-        <v>18271</v>
+        <v>25841</v>
       </c>
       <c r="R15" s="7" t="n">
-        <v>0.078</v>
+        <v>0.263</v>
       </c>
       <c r="S15" s="8" t="n">
-        <v>0.0547</v>
+        <v>0.0605</v>
       </c>
       <c r="T15" s="6" t="n">
-        <v>333882</v>
+        <v>426947</v>
       </c>
       <c r="U15" s="7" t="n">
-        <v>0.091</v>
+        <v>0.221</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Aug-25</t>
+          <t>Oct-25</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>47471</v>
+        <v>249961</v>
       </c>
       <c r="C16" s="7" t="n">
-        <v>0.129</v>
+        <v>0.197</v>
       </c>
       <c r="D16" s="8" t="n">
-        <v>0.1329</v>
+        <v>0.4216</v>
       </c>
       <c r="E16" s="6" t="n">
-        <v>40220</v>
+        <v>79115</v>
       </c>
       <c r="F16" s="7" t="n">
-        <v>-0.018</v>
+        <v>0.161</v>
       </c>
       <c r="G16" s="8" t="n">
-        <v>0.1126</v>
+        <v>0.1334</v>
       </c>
       <c r="H16" s="6" t="n">
-        <v>134994</v>
+        <v>74154</v>
       </c>
       <c r="I16" s="7" t="n">
-        <v>0.019</v>
+        <v>0.158</v>
       </c>
       <c r="J16" s="8" t="n">
-        <v>0.3778</v>
+        <v>0.1251</v>
       </c>
       <c r="K16" s="6" t="n">
-        <v>44811</v>
+        <v>69453</v>
       </c>
       <c r="L16" s="7" t="n">
-        <v>-0.008999999999999999</v>
+        <v>-0.039</v>
       </c>
       <c r="M16" s="8" t="n">
-        <v>0.1254</v>
+        <v>0.1171</v>
       </c>
       <c r="N16" s="6" t="n">
-        <v>27768</v>
+        <v>38523</v>
       </c>
       <c r="O16" s="7" t="n">
-        <v>0.128</v>
+        <v>0.215</v>
       </c>
       <c r="P16" s="8" t="n">
-        <v>0.07770000000000001</v>
+        <v>0.065</v>
       </c>
       <c r="Q16" s="6" t="n">
-        <v>19872</v>
+        <v>35390</v>
       </c>
       <c r="R16" s="7" t="n">
-        <v>-0.014</v>
+        <v>0.146</v>
       </c>
       <c r="S16" s="8" t="n">
-        <v>0.0556</v>
+        <v>0.0597</v>
       </c>
       <c r="T16" s="6" t="n">
-        <v>357306</v>
+        <v>592936</v>
       </c>
       <c r="U16" s="7" t="n">
-        <v>0.038</v>
+        <v>0.151</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Jul-25</t>
+          <t>Sep-25</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>46470</v>
+        <v>130498</v>
       </c>
       <c r="C17" s="7" t="n">
-        <v>0.113</v>
+        <v>0.083</v>
       </c>
       <c r="D17" s="8" t="n">
-        <v>0.1282</v>
+        <v>0.4027000000000001</v>
       </c>
       <c r="E17" s="6" t="n">
-        <v>41594</v>
+        <v>43843</v>
       </c>
       <c r="F17" s="7" t="n">
-        <v>-0.08200000000000002</v>
+        <v>0.296</v>
       </c>
       <c r="G17" s="8" t="n">
-        <v>0.1147</v>
+        <v>0.1353</v>
       </c>
       <c r="H17" s="6" t="n">
-        <v>135833</v>
+        <v>41835</v>
       </c>
       <c r="I17" s="7" t="n">
-        <v>-0.019</v>
+        <v>0.119</v>
       </c>
       <c r="J17" s="8" t="n">
-        <v>0.3747</v>
+        <v>0.1291</v>
       </c>
       <c r="K17" s="6" t="n">
-        <v>45276</v>
+        <v>38181</v>
       </c>
       <c r="L17" s="7" t="n">
-        <v>-0.02</v>
+        <v>-0.05800000000000001</v>
       </c>
       <c r="M17" s="8" t="n">
-        <v>0.1249</v>
+        <v>0.1178</v>
       </c>
       <c r="N17" s="6" t="n">
-        <v>27893</v>
+        <v>23225</v>
       </c>
       <c r="O17" s="7" t="n">
-        <v>0.159</v>
+        <v>0.066</v>
       </c>
       <c r="P17" s="8" t="n">
-        <v>0.0769</v>
+        <v>0.0717</v>
       </c>
       <c r="Q17" s="6" t="n">
-        <v>20971</v>
+        <v>18271</v>
       </c>
       <c r="R17" s="7" t="n">
-        <v>0.028</v>
+        <v>0.078</v>
       </c>
       <c r="S17" s="8" t="n">
-        <v>0.05779999999999999</v>
+        <v>0.0564</v>
       </c>
       <c r="T17" s="6" t="n">
-        <v>362559</v>
+        <v>324061</v>
       </c>
       <c r="U17" s="7" t="n">
-        <v>0.012</v>
+        <v>0.095</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Jun-25</t>
+          <t>Aug-25</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>45236</v>
+        <v>134994</v>
       </c>
       <c r="C18" s="7" t="n">
-        <v>0.169</v>
+        <v>0.019</v>
       </c>
       <c r="D18" s="8" t="n">
-        <v>0.1361</v>
+        <v>0.3889</v>
       </c>
       <c r="E18" s="6" t="n">
-        <v>36656</v>
+        <v>40220</v>
       </c>
       <c r="F18" s="7" t="n">
-        <v>-0.062</v>
+        <v>-0.018</v>
       </c>
       <c r="G18" s="8" t="n">
-        <v>0.1103</v>
+        <v>0.1159</v>
       </c>
       <c r="H18" s="6" t="n">
-        <v>123272</v>
+        <v>47471</v>
       </c>
       <c r="I18" s="7" t="n">
-        <v>0.018</v>
+        <v>0.129</v>
       </c>
       <c r="J18" s="8" t="n">
-        <v>0.3709</v>
+        <v>0.1367</v>
       </c>
       <c r="K18" s="6" t="n">
-        <v>40742</v>
+        <v>44811</v>
       </c>
       <c r="L18" s="7" t="n">
-        <v>-0.005</v>
+        <v>-0.008999999999999999</v>
       </c>
       <c r="M18" s="8" t="n">
-        <v>0.1226</v>
+        <v>0.1291</v>
       </c>
       <c r="N18" s="6" t="n">
-        <v>25168</v>
+        <v>27768</v>
       </c>
       <c r="O18" s="7" t="n">
-        <v>0.229</v>
+        <v>0.128</v>
       </c>
       <c r="P18" s="8" t="n">
-        <v>0.0757</v>
+        <v>0.08</v>
       </c>
       <c r="Q18" s="6" t="n">
-        <v>19483</v>
+        <v>19872</v>
       </c>
       <c r="R18" s="7" t="n">
-        <v>0.1</v>
+        <v>-0.014</v>
       </c>
       <c r="S18" s="8" t="n">
-        <v>0.05860000000000001</v>
+        <v>0.0572</v>
       </c>
       <c r="T18" s="6" t="n">
-        <v>332337</v>
+        <v>347149</v>
       </c>
       <c r="U18" s="7" t="n">
-        <v>0.05</v>
+        <v>0.04100000000000001</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>May-25</t>
+          <t>Jul-25</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>48000</v>
+        <v>135833</v>
       </c>
       <c r="C19" s="7" t="n">
-        <v>0.325</v>
+        <v>-0.019</v>
       </c>
       <c r="D19" s="8" t="n">
-        <v>0.1418</v>
+        <v>0.3872</v>
       </c>
       <c r="E19" s="6" t="n">
-        <v>38873</v>
+        <v>41594</v>
       </c>
       <c r="F19" s="7" t="n">
-        <v>-0.104</v>
+        <v>-0.08200000000000002</v>
       </c>
       <c r="G19" s="8" t="n">
-        <v>0.1148</v>
+        <v>0.1186</v>
       </c>
       <c r="H19" s="6" t="n">
-        <v>124144</v>
+        <v>46470</v>
       </c>
       <c r="I19" s="7" t="n">
-        <v>-0.036</v>
+        <v>0.113</v>
       </c>
       <c r="J19" s="8" t="n">
-        <v>0.3667</v>
+        <v>0.1325</v>
       </c>
       <c r="K19" s="6" t="n">
-        <v>40979</v>
+        <v>45276</v>
       </c>
       <c r="L19" s="7" t="n">
-        <v>-0.135</v>
+        <v>-0.02</v>
       </c>
       <c r="M19" s="8" t="n">
-        <v>0.121</v>
+        <v>0.1291</v>
       </c>
       <c r="N19" s="6" t="n">
-        <v>24865</v>
+        <v>27893</v>
       </c>
       <c r="O19" s="7" t="n">
-        <v>0.22</v>
+        <v>0.159</v>
       </c>
       <c r="P19" s="8" t="n">
-        <v>0.07340000000000001</v>
+        <v>0.0795</v>
       </c>
       <c r="Q19" s="6" t="n">
-        <v>18451</v>
+        <v>20971</v>
       </c>
       <c r="R19" s="7" t="n">
-        <v>-0.096</v>
+        <v>0.028</v>
       </c>
       <c r="S19" s="8" t="n">
-        <v>0.0545</v>
+        <v>0.05979999999999999</v>
       </c>
       <c r="T19" s="6" t="n">
-        <v>338564</v>
+        <v>350786</v>
       </c>
       <c r="U19" s="7" t="n">
-        <v>0.002</v>
+        <v>0.016</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Apr-25</t>
+          <t>Jun-25</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>53260</v>
+        <v>123272</v>
       </c>
       <c r="C20" s="7" t="n">
-        <v>0.326</v>
+        <v>0.018</v>
       </c>
       <c r="D20" s="8" t="n">
-        <v>0.1361</v>
+        <v>0.3840999999999999</v>
       </c>
       <c r="E20" s="6" t="n">
-        <v>46503</v>
+        <v>36656</v>
       </c>
       <c r="F20" s="7" t="n">
-        <v>-0.027</v>
+        <v>-0.062</v>
       </c>
       <c r="G20" s="8" t="n">
-        <v>0.1188</v>
+        <v>0.1142</v>
       </c>
       <c r="H20" s="6" t="n">
-        <v>145969</v>
+        <v>45236</v>
       </c>
       <c r="I20" s="7" t="n">
-        <v>0.008</v>
+        <v>0.169</v>
       </c>
       <c r="J20" s="8" t="n">
-        <v>0.373</v>
+        <v>0.1409</v>
       </c>
       <c r="K20" s="6" t="n">
-        <v>46954</v>
+        <v>40742</v>
       </c>
       <c r="L20" s="7" t="n">
-        <v>-0.079</v>
+        <v>-0.005</v>
       </c>
       <c r="M20" s="8" t="n">
-        <v>0.12</v>
+        <v>0.1269</v>
       </c>
       <c r="N20" s="6" t="n">
-        <v>26680</v>
+        <v>25168</v>
       </c>
       <c r="O20" s="7" t="n">
-        <v>0.256</v>
+        <v>0.229</v>
       </c>
       <c r="P20" s="8" t="n">
-        <v>0.0682</v>
+        <v>0.0784</v>
       </c>
       <c r="Q20" s="6" t="n">
-        <v>23568</v>
+        <v>19483</v>
       </c>
       <c r="R20" s="7" t="n">
-        <v>0.127</v>
+        <v>0.1</v>
       </c>
       <c r="S20" s="8" t="n">
-        <v>0.0602</v>
+        <v>0.0607</v>
       </c>
       <c r="T20" s="6" t="n">
-        <v>391330</v>
+        <v>320973</v>
       </c>
       <c r="U20" s="7" t="n">
-        <v>0.059</v>
+        <v>0.055</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>Mar-25</t>
+          <t>May-25</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>51137</v>
+        <v>124144</v>
       </c>
       <c r="C21" s="7" t="n">
-        <v>0.232</v>
+        <v>-0.036</v>
       </c>
       <c r="D21" s="8" t="n">
-        <v>0.133</v>
+        <v>0.3797</v>
       </c>
       <c r="E21" s="6" t="n">
-        <v>50916</v>
+        <v>38873</v>
       </c>
       <c r="F21" s="7" t="n">
-        <v>0.061</v>
+        <v>-0.104</v>
       </c>
       <c r="G21" s="8" t="n">
-        <v>0.1324</v>
+        <v>0.1189</v>
       </c>
       <c r="H21" s="6" t="n">
-        <v>138920</v>
+        <v>48000</v>
       </c>
       <c r="I21" s="7" t="n">
-        <v>0.033</v>
+        <v>0.325</v>
       </c>
       <c r="J21" s="8" t="n">
-        <v>0.3612</v>
+        <v>0.1468</v>
       </c>
       <c r="K21" s="6" t="n">
-        <v>45474</v>
+        <v>40979</v>
       </c>
       <c r="L21" s="7" t="n">
-        <v>-0.024</v>
+        <v>-0.135</v>
       </c>
       <c r="M21" s="8" t="n">
-        <v>0.1182</v>
+        <v>0.1253</v>
       </c>
       <c r="N21" s="6" t="n">
-        <v>26459</v>
+        <v>24865</v>
       </c>
       <c r="O21" s="7" t="n">
-        <v>0.253</v>
+        <v>0.22</v>
       </c>
       <c r="P21" s="8" t="n">
-        <v>0.0688</v>
+        <v>0.0761</v>
       </c>
       <c r="Q21" s="6" t="n">
-        <v>23715</v>
+        <v>18451</v>
       </c>
       <c r="R21" s="7" t="n">
-        <v>0.119</v>
+        <v>-0.096</v>
       </c>
       <c r="S21" s="8" t="n">
-        <v>0.0617</v>
+        <v>0.0564</v>
       </c>
       <c r="T21" s="6" t="n">
-        <v>384595</v>
+        <v>326932</v>
       </c>
       <c r="U21" s="7" t="n">
-        <v>0.081</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Feb-25</t>
+          <t>Apr-25</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>44123</v>
+        <v>145969</v>
       </c>
       <c r="C22" s="7" t="n">
-        <v>0.063</v>
+        <v>0.008</v>
       </c>
       <c r="D22" s="8" t="n">
-        <v>0.1316</v>
+        <v>0.3854</v>
       </c>
       <c r="E22" s="6" t="n">
-        <v>40633</v>
+        <v>46503</v>
       </c>
       <c r="F22" s="7" t="n">
-        <v>-0.139</v>
+        <v>-0.027</v>
       </c>
       <c r="G22" s="8" t="n">
-        <v>0.1212</v>
+        <v>0.1228</v>
       </c>
       <c r="H22" s="6" t="n">
-        <v>124886</v>
+        <v>53260</v>
       </c>
       <c r="I22" s="7" t="n">
-        <v>-0.106</v>
+        <v>0.326</v>
       </c>
       <c r="J22" s="8" t="n">
-        <v>0.3725</v>
+        <v>0.1406</v>
       </c>
       <c r="K22" s="6" t="n">
-        <v>40838</v>
+        <v>46954</v>
       </c>
       <c r="L22" s="7" t="n">
-        <v>-0.174</v>
+        <v>-0.079</v>
       </c>
       <c r="M22" s="8" t="n">
-        <v>0.1218</v>
+        <v>0.124</v>
       </c>
       <c r="N22" s="6" t="n">
-        <v>24267</v>
+        <v>26680</v>
       </c>
       <c r="O22" s="7" t="n">
-        <v>0.117</v>
+        <v>0.256</v>
       </c>
       <c r="P22" s="8" t="n">
-        <v>0.07240000000000001</v>
+        <v>0.0704</v>
       </c>
       <c r="Q22" s="6" t="n">
-        <v>20274</v>
+        <v>23568</v>
       </c>
       <c r="R22" s="7" t="n">
-        <v>-0.075</v>
+        <v>0.127</v>
       </c>
       <c r="S22" s="8" t="n">
-        <v>0.0605</v>
+        <v>0.0622</v>
       </c>
       <c r="T22" s="6" t="n">
-        <v>335272</v>
+        <v>378732</v>
       </c>
       <c r="U22" s="7" t="n">
-        <v>-0.08200000000000002</v>
+        <v>0.057</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Jan-25</t>
+          <t>Mar-25</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>56779</v>
+        <v>138920</v>
       </c>
       <c r="C23" s="7" t="n">
-        <v>0.267</v>
+        <v>0.033</v>
       </c>
       <c r="D23" s="8" t="n">
-        <v>0.111</v>
+        <v>0.374</v>
       </c>
       <c r="E23" s="6" t="n">
-        <v>57788</v>
+        <v>50916</v>
       </c>
       <c r="F23" s="7" t="n">
-        <v>0.025</v>
+        <v>0.061</v>
       </c>
       <c r="G23" s="8" t="n">
-        <v>0.1129</v>
+        <v>0.1371</v>
       </c>
       <c r="H23" s="6" t="n">
-        <v>222150</v>
+        <v>51137</v>
       </c>
       <c r="I23" s="7" t="n">
-        <v>0.206</v>
+        <v>0.232</v>
       </c>
       <c r="J23" s="8" t="n">
-        <v>0.4341999999999999</v>
+        <v>0.1377</v>
       </c>
       <c r="K23" s="6" t="n">
-        <v>64132</v>
+        <v>45474</v>
       </c>
       <c r="L23" s="7" t="n">
-        <v>0.153</v>
+        <v>-0.024</v>
       </c>
       <c r="M23" s="8" t="n">
-        <v>0.1253</v>
+        <v>0.1224</v>
       </c>
       <c r="N23" s="6" t="n">
-        <v>32334</v>
+        <v>26459</v>
       </c>
       <c r="O23" s="7" t="n">
-        <v>0.4219999999999999</v>
+        <v>0.253</v>
       </c>
       <c r="P23" s="8" t="n">
-        <v>0.06320000000000001</v>
+        <v>0.0712</v>
       </c>
       <c r="Q23" s="6" t="n">
-        <v>24305</v>
+        <v>23715</v>
       </c>
       <c r="R23" s="7" t="n">
-        <v>0.17</v>
+        <v>0.119</v>
       </c>
       <c r="S23" s="8" t="n">
-        <v>0.0475</v>
+        <v>0.0638</v>
       </c>
       <c r="T23" s="6" t="n">
-        <v>511683</v>
+        <v>371465</v>
       </c>
       <c r="U23" s="7" t="n">
-        <v>0.176</v>
+        <v>0.081</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Dec-24</t>
+          <t>Feb-25</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>38675</v>
+        <v>124886</v>
       </c>
       <c r="C24" s="7" t="n">
-        <v>0.129</v>
+        <v>-0.106</v>
       </c>
       <c r="D24" s="8" t="n">
-        <v>0.1197</v>
+        <v>0.3847</v>
       </c>
       <c r="E24" s="6" t="n">
-        <v>39981</v>
+        <v>40633</v>
       </c>
       <c r="F24" s="7" t="n">
-        <v>-0.136</v>
+        <v>-0.139</v>
       </c>
       <c r="G24" s="8" t="n">
-        <v>0.1237</v>
+        <v>0.1252</v>
       </c>
       <c r="H24" s="6" t="n">
-        <v>122019</v>
+        <v>44123</v>
       </c>
       <c r="I24" s="7" t="n">
-        <v>-0.033</v>
+        <v>0.063</v>
       </c>
       <c r="J24" s="8" t="n">
-        <v>0.3776</v>
+        <v>0.1359</v>
       </c>
       <c r="K24" s="6" t="n">
-        <v>41851</v>
+        <v>40838</v>
       </c>
       <c r="L24" s="7" t="n">
-        <v>-0.012</v>
+        <v>-0.174</v>
       </c>
       <c r="M24" s="8" t="n">
-        <v>0.1295</v>
+        <v>0.1258</v>
       </c>
       <c r="N24" s="6" t="n">
-        <v>21387</v>
+        <v>24267</v>
       </c>
       <c r="O24" s="7" t="n">
-        <v>0.325</v>
+        <v>0.117</v>
       </c>
       <c r="P24" s="8" t="n">
-        <v>0.06619999999999999</v>
+        <v>0.0747</v>
       </c>
       <c r="Q24" s="6" t="n">
-        <v>18853</v>
+        <v>20274</v>
       </c>
       <c r="R24" s="7" t="n">
-        <v>0.08900000000000001</v>
+        <v>-0.075</v>
       </c>
       <c r="S24" s="8" t="n">
-        <v>0.0583</v>
+        <v>0.06239999999999999</v>
       </c>
       <c r="T24" s="6" t="n">
-        <v>323113</v>
+        <v>324651</v>
       </c>
       <c r="U24" s="7" t="n">
-        <v>-0.007000000000000001</v>
+        <v>-0.08</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Nov-24</t>
+          <t>Jan-25</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>46700</v>
+        <v>222150</v>
       </c>
       <c r="C25" s="7" t="n">
-        <v>0.08599999999999999</v>
+        <v>0.206</v>
       </c>
       <c r="D25" s="8" t="n">
-        <v>0.1292</v>
+        <v>0.4451</v>
       </c>
       <c r="E25" s="6" t="n">
-        <v>45712</v>
+        <v>57788</v>
       </c>
       <c r="F25" s="7" t="n">
-        <v>-0.193</v>
+        <v>0.025</v>
       </c>
       <c r="G25" s="8" t="n">
-        <v>0.1264</v>
+        <v>0.1158</v>
       </c>
       <c r="H25" s="6" t="n">
-        <v>136821</v>
+        <v>56779</v>
       </c>
       <c r="I25" s="7" t="n">
-        <v>-0.147</v>
+        <v>0.267</v>
       </c>
       <c r="J25" s="8" t="n">
-        <v>0.3785</v>
+        <v>0.1138</v>
       </c>
       <c r="K25" s="6" t="n">
-        <v>47593</v>
+        <v>64132</v>
       </c>
       <c r="L25" s="7" t="n">
-        <v>-0.114</v>
+        <v>0.153</v>
       </c>
       <c r="M25" s="8" t="n">
-        <v>0.1316</v>
+        <v>0.1285</v>
       </c>
       <c r="N25" s="6" t="n">
-        <v>22972</v>
+        <v>32334</v>
       </c>
       <c r="O25" s="7" t="n">
-        <v>0.205</v>
+        <v>0.4219999999999999</v>
       </c>
       <c r="P25" s="8" t="n">
-        <v>0.0635</v>
+        <v>0.0648</v>
       </c>
       <c r="Q25" s="6" t="n">
-        <v>20464</v>
+        <v>24305</v>
       </c>
       <c r="R25" s="7" t="n">
-        <v>-0.073</v>
+        <v>0.17</v>
       </c>
       <c r="S25" s="8" t="n">
-        <v>0.0566</v>
+        <v>0.0487</v>
       </c>
       <c r="T25" s="6" t="n">
-        <v>361526</v>
+        <v>499081</v>
       </c>
       <c r="U25" s="7" t="n">
-        <v>-0.09700000000000002</v>
+        <v>0.178</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Oct-24</t>
+          <t>Dec-24</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>64032</v>
+        <v>122019</v>
       </c>
       <c r="C26" s="7" t="n">
-        <v>0.65</v>
+        <v>-0.033</v>
       </c>
       <c r="D26" s="8" t="n">
-        <v>0.1214</v>
+        <v>0.3914</v>
       </c>
       <c r="E26" s="6" t="n">
-        <v>68159</v>
+        <v>39981</v>
       </c>
       <c r="F26" s="7" t="n">
-        <v>0.343</v>
+        <v>-0.136</v>
       </c>
       <c r="G26" s="8" t="n">
-        <v>0.1292</v>
+        <v>0.1283</v>
       </c>
       <c r="H26" s="6" t="n">
-        <v>208767</v>
+        <v>38675</v>
       </c>
       <c r="I26" s="7" t="n">
-        <v>0.355</v>
+        <v>0.129</v>
       </c>
       <c r="J26" s="8" t="n">
-        <v>0.3958</v>
+        <v>0.1241</v>
       </c>
       <c r="K26" s="6" t="n">
-        <v>72243</v>
+        <v>41851</v>
       </c>
       <c r="L26" s="7" t="n">
-        <v>0.331</v>
+        <v>-0.012</v>
       </c>
       <c r="M26" s="8" t="n">
-        <v>0.137</v>
+        <v>0.1343</v>
       </c>
       <c r="N26" s="6" t="n">
-        <v>31710</v>
+        <v>21387</v>
       </c>
       <c r="O26" s="7" t="n">
-        <v>0.547</v>
+        <v>0.325</v>
       </c>
       <c r="P26" s="8" t="n">
-        <v>0.0601</v>
+        <v>0.06859999999999999</v>
       </c>
       <c r="Q26" s="6" t="n">
-        <v>30890</v>
+        <v>18853</v>
       </c>
       <c r="R26" s="7" t="n">
-        <v>0.335</v>
+        <v>0.08900000000000001</v>
       </c>
       <c r="S26" s="8" t="n">
-        <v>0.05860000000000001</v>
+        <v>0.0605</v>
       </c>
       <c r="T26" s="6" t="n">
-        <v>527412</v>
+        <v>311733</v>
       </c>
       <c r="U26" s="7" t="n">
-        <v>0.359</v>
+        <v>-0.008999999999999999</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Sep-24</t>
+          <t>Nov-24</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>37391</v>
+        <v>136821</v>
       </c>
       <c r="C27" s="7" t="n">
-        <v>0.033</v>
+        <v>-0.147</v>
       </c>
       <c r="D27" s="8" t="n">
-        <v>0.1222</v>
+        <v>0.3912</v>
       </c>
       <c r="E27" s="6" t="n">
-        <v>33828</v>
+        <v>45712</v>
       </c>
       <c r="F27" s="7" t="n">
-        <v>-0.171</v>
+        <v>-0.193</v>
       </c>
       <c r="G27" s="8" t="n">
-        <v>0.1106</v>
+        <v>0.1307</v>
       </c>
       <c r="H27" s="6" t="n">
-        <v>120534</v>
+        <v>46700</v>
       </c>
       <c r="I27" s="7" t="n">
-        <v>-0.183</v>
+        <v>0.08599999999999999</v>
       </c>
       <c r="J27" s="8" t="n">
-        <v>0.394</v>
+        <v>0.1335</v>
       </c>
       <c r="K27" s="6" t="n">
-        <v>40529</v>
+        <v>47593</v>
       </c>
       <c r="L27" s="7" t="n">
-        <v>-0.233</v>
+        <v>-0.114</v>
       </c>
       <c r="M27" s="8" t="n">
-        <v>0.1325</v>
+        <v>0.1361</v>
       </c>
       <c r="N27" s="6" t="n">
-        <v>21784</v>
+        <v>22972</v>
       </c>
       <c r="O27" s="7" t="n">
-        <v>0.08699999999999999</v>
+        <v>0.205</v>
       </c>
       <c r="P27" s="8" t="n">
-        <v>0.0712</v>
+        <v>0.06569999999999999</v>
       </c>
       <c r="Q27" s="6" t="n">
-        <v>16945</v>
+        <v>20464</v>
       </c>
       <c r="R27" s="7" t="n">
-        <v>-0.258</v>
+        <v>-0.073</v>
       </c>
       <c r="S27" s="8" t="n">
-        <v>0.0554</v>
+        <v>0.0585</v>
       </c>
       <c r="T27" s="6" t="n">
-        <v>305907</v>
+        <v>349720</v>
       </c>
       <c r="U27" s="7" t="n">
-        <v>-0.158</v>
+        <v>-0.105</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Aug-24</t>
+          <t>Oct-24</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>42057</v>
+        <v>208767</v>
       </c>
       <c r="C28" s="7" t="n">
-        <v>0.234</v>
+        <v>0.355</v>
       </c>
       <c r="D28" s="8" t="n">
-        <v>0.1222</v>
+        <v>0.4053</v>
       </c>
       <c r="E28" s="6" t="n">
-        <v>40942</v>
+        <v>68159</v>
       </c>
       <c r="F28" s="7" t="n">
-        <v>-0.001</v>
+        <v>0.343</v>
       </c>
       <c r="G28" s="8" t="n">
-        <v>0.1189</v>
+        <v>0.1323</v>
       </c>
       <c r="H28" s="6" t="n">
-        <v>132464</v>
+        <v>64032</v>
       </c>
       <c r="I28" s="7" t="n">
-        <v>-0.07099999999999999</v>
+        <v>0.65</v>
       </c>
       <c r="J28" s="8" t="n">
-        <v>0.3848</v>
+        <v>0.1243</v>
       </c>
       <c r="K28" s="6" t="n">
-        <v>45220</v>
+        <v>72243</v>
       </c>
       <c r="L28" s="7" t="n">
-        <v>-0.103</v>
+        <v>0.331</v>
       </c>
       <c r="M28" s="8" t="n">
-        <v>0.1313</v>
+        <v>0.1403</v>
       </c>
       <c r="N28" s="6" t="n">
-        <v>24607</v>
+        <v>31710</v>
       </c>
       <c r="O28" s="7" t="n">
-        <v>0.264</v>
+        <v>0.547</v>
       </c>
       <c r="P28" s="8" t="n">
-        <v>0.07149999999999999</v>
+        <v>0.0616</v>
       </c>
       <c r="Q28" s="6" t="n">
-        <v>20158</v>
+        <v>30890</v>
       </c>
       <c r="R28" s="7" t="n">
-        <v>0.002</v>
+        <v>0.335</v>
       </c>
       <c r="S28" s="8" t="n">
-        <v>0.05860000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="T28" s="6" t="n">
-        <v>344276</v>
+        <v>515032</v>
       </c>
       <c r="U28" s="7" t="n">
-        <v>-0.018</v>
+        <v>0.364</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Jul-24</t>
+          <t>Sep-24</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>41754</v>
+        <v>120534</v>
       </c>
       <c r="C29" s="7" t="n">
-        <v>0.317</v>
+        <v>-0.183</v>
       </c>
       <c r="D29" s="8" t="n">
-        <v>0.1166</v>
+        <v>0.4073</v>
       </c>
       <c r="E29" s="6" t="n">
-        <v>45319</v>
+        <v>33828</v>
       </c>
       <c r="F29" s="7" t="n">
-        <v>0.115</v>
+        <v>-0.171</v>
       </c>
       <c r="G29" s="8" t="n">
-        <v>0.1265</v>
+        <v>0.1143</v>
       </c>
       <c r="H29" s="6" t="n">
-        <v>138402</v>
+        <v>37391</v>
       </c>
       <c r="I29" s="7" t="n">
-        <v>0.102</v>
+        <v>0.033</v>
       </c>
       <c r="J29" s="8" t="n">
-        <v>0.3864</v>
+        <v>0.1263</v>
       </c>
       <c r="K29" s="6" t="n">
-        <v>46188</v>
+        <v>40529</v>
       </c>
       <c r="L29" s="7" t="n">
-        <v>0.052</v>
+        <v>-0.233</v>
       </c>
       <c r="M29" s="8" t="n">
-        <v>0.129</v>
+        <v>0.1369</v>
       </c>
       <c r="N29" s="6" t="n">
-        <v>24057</v>
+        <v>21784</v>
       </c>
       <c r="O29" s="7" t="n">
-        <v>0.383</v>
+        <v>0.08699999999999999</v>
       </c>
       <c r="P29" s="8" t="n">
-        <v>0.0672</v>
+        <v>0.0736</v>
       </c>
       <c r="Q29" s="6" t="n">
-        <v>20409</v>
+        <v>16945</v>
       </c>
       <c r="R29" s="7" t="n">
-        <v>0.296</v>
+        <v>-0.258</v>
       </c>
       <c r="S29" s="8" t="n">
-        <v>0.057</v>
+        <v>0.0573</v>
       </c>
       <c r="T29" s="6" t="n">
-        <v>358174</v>
+        <v>295959</v>
       </c>
       <c r="U29" s="7" t="n">
-        <v>0.124</v>
+        <v>-0.163</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>