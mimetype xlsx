--- v1 (2026-07-12)
+++ v2 (2026-08-27)
@@ -456,92 +456,92 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U29"/>
+  <dimension ref="A1:U30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="12" customWidth="1" min="16" max="16"/>
     <col width="12" customWidth="1" min="17" max="17"/>
     <col width="12" customWidth="1" min="18" max="18"/>
     <col width="12" customWidth="1" min="19" max="19"/>
     <col width="12" customWidth="1" min="20" max="20"/>
     <col width="12" customWidth="1" min="21" max="21"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Indian Stock Alerts — indianstockalerts.com</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Passenger Vehicles — Monthly Vahan Registration Data | Generated: 12 Jul 2026</t>
+          <t>Passenger Vehicles — Monthly Vahan Registration Data | Generated: 27 Aug 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Source: Vahan (MoRTH). Registrations ≠ dispatches. For personal use only — redistribution prohibited.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>Maruti Vol</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>Maruti YoY%</t>
         </is>
@@ -618,1631 +618,1698 @@
       </c>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>Kia YoY%</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>Kia MS%</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Industry Vol</t>
         </is>
       </c>
       <c r="U5" s="4" t="inlineStr">
         <is>
           <t>Industry YoY%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>Jul-26(P)*</t>
+          <t>Aug-26(P)*</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>134515</v>
+        <v>151830</v>
       </c>
       <c r="C6" s="7" t="n">
-        <v>-0.01</v>
+        <v>0.125</v>
       </c>
       <c r="D6" s="8" t="n">
-        <v>0.354</v>
+        <v>0.4102</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>47464</v>
+        <v>48112</v>
       </c>
       <c r="F6" s="7" t="n">
-        <v>0.021</v>
+        <v>0.196</v>
       </c>
       <c r="G6" s="8" t="n">
-        <v>0.1249</v>
+        <v>0.13</v>
       </c>
       <c r="H6" s="6" t="n">
-        <v>58224</v>
+        <v>47311</v>
       </c>
       <c r="I6" s="7" t="n">
-        <v>0.4</v>
+        <v>-0.003</v>
       </c>
       <c r="J6" s="8" t="n">
-        <v>0.1532</v>
+        <v>0.1278</v>
       </c>
       <c r="K6" s="6" t="n">
-        <v>44527</v>
+        <v>43401</v>
       </c>
       <c r="L6" s="7" t="n">
-        <v>-0.017</v>
+        <v>-0.031</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0.1172</v>
+        <v>0.1173</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>28861</v>
+        <v>22554</v>
       </c>
       <c r="O6" s="7" t="n">
-        <v>0.035</v>
+        <v>-0.188</v>
       </c>
       <c r="P6" s="8" t="n">
-        <v>0.0759</v>
+        <v>0.0609</v>
       </c>
       <c r="Q6" s="6" t="n">
-        <v>23371</v>
+        <v>21657</v>
       </c>
       <c r="R6" s="7" t="n">
-        <v>0.114</v>
+        <v>0.09</v>
       </c>
       <c r="S6" s="8" t="n">
-        <v>0.06150000000000001</v>
+        <v>0.0585</v>
       </c>
       <c r="T6" s="6" t="n">
-        <v>380006</v>
+        <v>370107</v>
       </c>
       <c r="U6" s="7" t="n">
-        <v>0.083</v>
+        <v>0.066</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>Jul-26</t>
+          <t>Aug-26</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>47731</v>
+        <v>127341</v>
       </c>
       <c r="D7" s="8" t="n">
-        <v>0.354</v>
+        <v>0.4102</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>16842</v>
+        <v>40352</v>
       </c>
       <c r="G7" s="8" t="n">
-        <v>0.1249</v>
+        <v>0.13</v>
       </c>
       <c r="H7" s="6" t="n">
-        <v>20660</v>
+        <v>39680</v>
       </c>
       <c r="J7" s="8" t="n">
-        <v>0.1532</v>
+        <v>0.1278</v>
       </c>
       <c r="K7" s="6" t="n">
-        <v>15800</v>
+        <v>36401</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0.1172</v>
+        <v>0.1173</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>10241</v>
+        <v>18916</v>
       </c>
       <c r="P7" s="8" t="n">
-        <v>0.0759</v>
+        <v>0.0609</v>
       </c>
       <c r="Q7" s="6" t="n">
-        <v>8293</v>
+        <v>18164</v>
       </c>
       <c r="S7" s="8" t="n">
-        <v>0.06150000000000001</v>
+        <v>0.0585</v>
       </c>
       <c r="T7" s="6" t="n">
-        <v>134841</v>
+        <v>310412</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Jun-26</t>
+          <t>Jul-26</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>171546</v>
+        <v>165635</v>
       </c>
       <c r="C8" s="7" t="n">
-        <v>0.392</v>
+        <v>0.219</v>
       </c>
       <c r="D8" s="8" t="n">
-        <v>0.4040000000000001</v>
+        <v>0.3837</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>56345</v>
+        <v>58185</v>
       </c>
       <c r="F8" s="7" t="n">
-        <v>0.246</v>
+        <v>0.399</v>
       </c>
       <c r="G8" s="8" t="n">
-        <v>0.1327</v>
+        <v>0.1348</v>
       </c>
       <c r="H8" s="6" t="n">
-        <v>56949</v>
+        <v>58715</v>
       </c>
       <c r="I8" s="7" t="n">
-        <v>0.5539999999999999</v>
+        <v>0.264</v>
       </c>
       <c r="J8" s="8" t="n">
-        <v>0.1341</v>
+        <v>0.136</v>
       </c>
       <c r="K8" s="6" t="n">
-        <v>44767</v>
+        <v>48762</v>
       </c>
       <c r="L8" s="7" t="n">
-        <v>0.099</v>
+        <v>0.077</v>
       </c>
       <c r="M8" s="8" t="n">
-        <v>0.1054</v>
+        <v>0.113</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>29741</v>
+        <v>30958</v>
       </c>
       <c r="O8" s="7" t="n">
-        <v>0.182</v>
+        <v>0.11</v>
       </c>
       <c r="P8" s="8" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.0717</v>
       </c>
       <c r="Q8" s="6" t="n">
-        <v>23654</v>
+        <v>26316</v>
       </c>
       <c r="R8" s="7" t="n">
-        <v>0.214</v>
+        <v>0.255</v>
       </c>
       <c r="S8" s="8" t="n">
-        <v>0.0557</v>
+        <v>0.061</v>
       </c>
       <c r="T8" s="6" t="n">
-        <v>424629</v>
+        <v>431689</v>
       </c>
       <c r="U8" s="7" t="n">
-        <v>0.323</v>
+        <v>0.231</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>May-26</t>
+          <t>Jun-26</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>168793</v>
+        <v>172405</v>
       </c>
       <c r="C9" s="7" t="n">
-        <v>0.36</v>
+        <v>0.399</v>
       </c>
       <c r="D9" s="8" t="n">
-        <v>0.4079</v>
+        <v>0.4021</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>55527</v>
+        <v>56911</v>
       </c>
       <c r="F9" s="7" t="n">
-        <v>0.428</v>
+        <v>0.258</v>
       </c>
       <c r="G9" s="8" t="n">
-        <v>0.1342</v>
+        <v>0.1327</v>
       </c>
       <c r="H9" s="6" t="n">
-        <v>53705</v>
+        <v>58051</v>
       </c>
       <c r="I9" s="7" t="n">
-        <v>0.119</v>
+        <v>0.584</v>
       </c>
       <c r="J9" s="8" t="n">
-        <v>0.1298</v>
+        <v>0.1354</v>
       </c>
       <c r="K9" s="6" t="n">
-        <v>47152</v>
+        <v>45110</v>
       </c>
       <c r="L9" s="7" t="n">
-        <v>0.151</v>
+        <v>0.107</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>0.114</v>
+        <v>0.1052</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>27666</v>
+        <v>30262</v>
       </c>
       <c r="O9" s="7" t="n">
-        <v>0.113</v>
+        <v>0.202</v>
       </c>
       <c r="P9" s="8" t="n">
-        <v>0.0669</v>
+        <v>0.0706</v>
       </c>
       <c r="Q9" s="6" t="n">
-        <v>25489</v>
+        <v>23976</v>
       </c>
       <c r="R9" s="7" t="n">
-        <v>0.381</v>
+        <v>0.231</v>
       </c>
       <c r="S9" s="8" t="n">
-        <v>0.0616</v>
+        <v>0.0559</v>
       </c>
       <c r="T9" s="6" t="n">
-        <v>413764</v>
+        <v>428739</v>
       </c>
       <c r="U9" s="7" t="n">
-        <v>0.266</v>
+        <v>0.336</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Apr-26</t>
+          <t>May-26</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>163857</v>
+        <v>168793</v>
       </c>
       <c r="C10" s="7" t="n">
-        <v>0.123</v>
+        <v>0.36</v>
       </c>
       <c r="D10" s="8" t="n">
-        <v>0.3839</v>
+        <v>0.4079</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>59018</v>
+        <v>55527</v>
       </c>
       <c r="F10" s="7" t="n">
-        <v>0.269</v>
+        <v>0.428</v>
       </c>
       <c r="G10" s="8" t="n">
-        <v>0.1383</v>
+        <v>0.1342</v>
       </c>
       <c r="H10" s="6" t="n">
-        <v>60053</v>
+        <v>53705</v>
       </c>
       <c r="I10" s="7" t="n">
-        <v>0.128</v>
+        <v>0.119</v>
       </c>
       <c r="J10" s="8" t="n">
-        <v>0.1407</v>
+        <v>0.1298</v>
       </c>
       <c r="K10" s="6" t="n">
-        <v>49439</v>
+        <v>47152</v>
       </c>
       <c r="L10" s="7" t="n">
-        <v>0.053</v>
+        <v>0.151</v>
       </c>
       <c r="M10" s="8" t="n">
-        <v>0.1158</v>
+        <v>0.114</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>29004</v>
+        <v>27666</v>
       </c>
       <c r="O10" s="7" t="n">
-        <v>0.08699999999999999</v>
+        <v>0.113</v>
       </c>
       <c r="P10" s="8" t="n">
-        <v>0.068</v>
+        <v>0.0669</v>
       </c>
       <c r="Q10" s="6" t="n">
-        <v>26511</v>
+        <v>25489</v>
       </c>
       <c r="R10" s="7" t="n">
-        <v>0.125</v>
+        <v>0.381</v>
       </c>
       <c r="S10" s="8" t="n">
-        <v>0.0621</v>
+        <v>0.0616</v>
       </c>
       <c r="T10" s="6" t="n">
-        <v>426779</v>
+        <v>413764</v>
       </c>
       <c r="U10" s="7" t="n">
-        <v>0.127</v>
+        <v>0.266</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Mar-26</t>
+          <t>Apr-26</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>178619</v>
+        <v>163857</v>
       </c>
       <c r="C11" s="7" t="n">
-        <v>0.286</v>
+        <v>0.123</v>
       </c>
       <c r="D11" s="8" t="n">
-        <v>0.3834</v>
+        <v>0.3839</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>68777</v>
+        <v>59018</v>
       </c>
       <c r="F11" s="7" t="n">
-        <v>0.3509999999999999</v>
+        <v>0.269</v>
       </c>
       <c r="G11" s="8" t="n">
-        <v>0.1476</v>
+        <v>0.1383</v>
       </c>
       <c r="H11" s="6" t="n">
-        <v>68213</v>
+        <v>60053</v>
       </c>
       <c r="I11" s="7" t="n">
-        <v>0.334</v>
+        <v>0.128</v>
       </c>
       <c r="J11" s="8" t="n">
-        <v>0.1464</v>
+        <v>0.1407</v>
       </c>
       <c r="K11" s="6" t="n">
-        <v>51758</v>
+        <v>49439</v>
       </c>
       <c r="L11" s="7" t="n">
-        <v>0.138</v>
+        <v>0.053</v>
       </c>
       <c r="M11" s="8" t="n">
-        <v>0.1111</v>
+        <v>0.1158</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>30291</v>
+        <v>29004</v>
       </c>
       <c r="O11" s="7" t="n">
-        <v>0.145</v>
+        <v>0.08699999999999999</v>
       </c>
       <c r="P11" s="8" t="n">
-        <v>0.065</v>
+        <v>0.068</v>
       </c>
       <c r="Q11" s="6" t="n">
-        <v>29411</v>
+        <v>26511</v>
       </c>
       <c r="R11" s="7" t="n">
-        <v>0.24</v>
+        <v>0.125</v>
       </c>
       <c r="S11" s="8" t="n">
-        <v>0.0631</v>
+        <v>0.0621</v>
       </c>
       <c r="T11" s="6" t="n">
-        <v>465841</v>
+        <v>426779</v>
       </c>
       <c r="U11" s="7" t="n">
-        <v>0.254</v>
+        <v>0.127</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Feb-26</t>
+          <t>Mar-26</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>161047</v>
+        <v>178619</v>
       </c>
       <c r="C12" s="7" t="n">
-        <v>0.29</v>
+        <v>0.286</v>
       </c>
       <c r="D12" s="8" t="n">
-        <v>0.389</v>
+        <v>0.3834</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>59109</v>
+        <v>68777</v>
       </c>
       <c r="F12" s="7" t="n">
-        <v>0.455</v>
+        <v>0.3509999999999999</v>
       </c>
       <c r="G12" s="8" t="n">
-        <v>0.1428</v>
+        <v>0.1476</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>56925</v>
+        <v>68213</v>
       </c>
       <c r="I12" s="7" t="n">
-        <v>0.29</v>
+        <v>0.334</v>
       </c>
       <c r="J12" s="8" t="n">
-        <v>0.1375</v>
+        <v>0.1464</v>
       </c>
       <c r="K12" s="6" t="n">
-        <v>48298</v>
+        <v>51758</v>
       </c>
       <c r="L12" s="7" t="n">
-        <v>0.183</v>
+        <v>0.138</v>
       </c>
       <c r="M12" s="8" t="n">
-        <v>0.1167</v>
+        <v>0.1111</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>29022</v>
+        <v>30291</v>
       </c>
       <c r="O12" s="7" t="n">
-        <v>0.196</v>
+        <v>0.145</v>
       </c>
       <c r="P12" s="8" t="n">
-        <v>0.0701</v>
+        <v>0.065</v>
       </c>
       <c r="Q12" s="6" t="n">
-        <v>26646</v>
+        <v>29411</v>
       </c>
       <c r="R12" s="7" t="n">
-        <v>0.314</v>
+        <v>0.24</v>
       </c>
       <c r="S12" s="8" t="n">
-        <v>0.0644</v>
+        <v>0.0631</v>
       </c>
       <c r="T12" s="6" t="n">
-        <v>413962</v>
+        <v>465841</v>
       </c>
       <c r="U12" s="7" t="n">
-        <v>0.275</v>
+        <v>0.254</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Jan-26</t>
+          <t>Feb-26</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>226683</v>
+        <v>161047</v>
       </c>
       <c r="C13" s="7" t="n">
-        <v>0.02</v>
+        <v>0.29</v>
       </c>
       <c r="D13" s="8" t="n">
-        <v>0.4154</v>
+        <v>0.389</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>68203</v>
+        <v>59109</v>
       </c>
       <c r="F13" s="7" t="n">
-        <v>0.18</v>
+        <v>0.455</v>
       </c>
       <c r="G13" s="8" t="n">
-        <v>0.125</v>
+        <v>0.1428</v>
       </c>
       <c r="H13" s="6" t="n">
-        <v>67947</v>
+        <v>56925</v>
       </c>
       <c r="I13" s="7" t="n">
-        <v>0.197</v>
+        <v>0.29</v>
       </c>
       <c r="J13" s="8" t="n">
-        <v>0.1245</v>
+        <v>0.1375</v>
       </c>
       <c r="K13" s="6" t="n">
-        <v>69642</v>
+        <v>48298</v>
       </c>
       <c r="L13" s="7" t="n">
-        <v>0.08599999999999999</v>
+        <v>0.183</v>
       </c>
       <c r="M13" s="8" t="n">
-        <v>0.1276</v>
+        <v>0.1167</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>38250</v>
+        <v>29022</v>
       </c>
       <c r="O13" s="7" t="n">
-        <v>0.183</v>
+        <v>0.196</v>
       </c>
       <c r="P13" s="8" t="n">
         <v>0.0701</v>
       </c>
       <c r="Q13" s="6" t="n">
-        <v>32430</v>
+        <v>26646</v>
       </c>
       <c r="R13" s="7" t="n">
-        <v>0.334</v>
+        <v>0.314</v>
       </c>
       <c r="S13" s="8" t="n">
-        <v>0.0594</v>
+        <v>0.0644</v>
       </c>
       <c r="T13" s="6" t="n">
-        <v>545657</v>
+        <v>413962</v>
       </c>
       <c r="U13" s="7" t="n">
-        <v>0.09300000000000001</v>
+        <v>0.275</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Dec-25</t>
+          <t>Jan-26</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>157424</v>
+        <v>226683</v>
       </c>
       <c r="C14" s="7" t="n">
-        <v>0.29</v>
+        <v>0.02</v>
       </c>
       <c r="D14" s="8" t="n">
-        <v>0.392</v>
+        <v>0.4154</v>
       </c>
       <c r="E14" s="6" t="n">
-        <v>55503</v>
+        <v>68203</v>
       </c>
       <c r="F14" s="7" t="n">
-        <v>0.3880000000000001</v>
+        <v>0.18</v>
       </c>
       <c r="G14" s="8" t="n">
-        <v>0.1382</v>
+        <v>0.125</v>
       </c>
       <c r="H14" s="6" t="n">
-        <v>51666</v>
+        <v>67947</v>
       </c>
       <c r="I14" s="7" t="n">
-        <v>0.336</v>
+        <v>0.197</v>
       </c>
       <c r="J14" s="8" t="n">
-        <v>0.1287</v>
+        <v>0.1245</v>
       </c>
       <c r="K14" s="6" t="n">
-        <v>50945</v>
+        <v>69642</v>
       </c>
       <c r="L14" s="7" t="n">
-        <v>0.217</v>
+        <v>0.08599999999999999</v>
       </c>
       <c r="M14" s="8" t="n">
-        <v>0.1269</v>
+        <v>0.1276</v>
       </c>
       <c r="N14" s="6" t="n">
-        <v>28570</v>
+        <v>38250</v>
       </c>
       <c r="O14" s="7" t="n">
-        <v>0.336</v>
+        <v>0.183</v>
       </c>
       <c r="P14" s="8" t="n">
-        <v>0.0711</v>
+        <v>0.0701</v>
       </c>
       <c r="Q14" s="6" t="n">
-        <v>22212</v>
+        <v>32430</v>
       </c>
       <c r="R14" s="7" t="n">
-        <v>0.178</v>
+        <v>0.334</v>
       </c>
       <c r="S14" s="8" t="n">
-        <v>0.0553</v>
+        <v>0.0594</v>
       </c>
       <c r="T14" s="6" t="n">
-        <v>401574</v>
+        <v>545657</v>
       </c>
       <c r="U14" s="7" t="n">
-        <v>0.288</v>
+        <v>0.09300000000000001</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Nov-25</t>
+          <t>Dec-25</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>165232</v>
+        <v>157424</v>
       </c>
       <c r="C15" s="7" t="n">
-        <v>0.208</v>
+        <v>0.29</v>
       </c>
       <c r="D15" s="8" t="n">
-        <v>0.387</v>
+        <v>0.392</v>
       </c>
       <c r="E15" s="6" t="n">
-        <v>56782</v>
+        <v>55503</v>
       </c>
       <c r="F15" s="7" t="n">
-        <v>0.242</v>
+        <v>0.3880000000000001</v>
       </c>
       <c r="G15" s="8" t="n">
-        <v>0.133</v>
+        <v>0.1382</v>
       </c>
       <c r="H15" s="6" t="n">
-        <v>59544</v>
+        <v>51666</v>
       </c>
       <c r="I15" s="7" t="n">
-        <v>0.275</v>
+        <v>0.336</v>
       </c>
       <c r="J15" s="8" t="n">
-        <v>0.1395</v>
+        <v>0.1287</v>
       </c>
       <c r="K15" s="6" t="n">
-        <v>52737</v>
+        <v>50945</v>
       </c>
       <c r="L15" s="7" t="n">
-        <v>0.108</v>
+        <v>0.217</v>
       </c>
       <c r="M15" s="8" t="n">
-        <v>0.1235</v>
+        <v>0.1269</v>
       </c>
       <c r="N15" s="6" t="n">
-        <v>30750</v>
+        <v>28570</v>
       </c>
       <c r="O15" s="7" t="n">
-        <v>0.3390000000000001</v>
+        <v>0.336</v>
       </c>
       <c r="P15" s="8" t="n">
-        <v>0.07199999999999999</v>
+        <v>0.0711</v>
       </c>
       <c r="Q15" s="6" t="n">
-        <v>25841</v>
+        <v>22212</v>
       </c>
       <c r="R15" s="7" t="n">
-        <v>0.263</v>
+        <v>0.178</v>
       </c>
       <c r="S15" s="8" t="n">
-        <v>0.0605</v>
+        <v>0.0553</v>
       </c>
       <c r="T15" s="6" t="n">
-        <v>426947</v>
+        <v>401574</v>
       </c>
       <c r="U15" s="7" t="n">
-        <v>0.221</v>
+        <v>0.288</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Oct-25</t>
+          <t>Nov-25</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>249961</v>
+        <v>165232</v>
       </c>
       <c r="C16" s="7" t="n">
-        <v>0.197</v>
+        <v>0.208</v>
       </c>
       <c r="D16" s="8" t="n">
-        <v>0.4216</v>
+        <v>0.387</v>
       </c>
       <c r="E16" s="6" t="n">
-        <v>79115</v>
+        <v>56782</v>
       </c>
       <c r="F16" s="7" t="n">
-        <v>0.161</v>
+        <v>0.242</v>
       </c>
       <c r="G16" s="8" t="n">
-        <v>0.1334</v>
+        <v>0.133</v>
       </c>
       <c r="H16" s="6" t="n">
-        <v>74154</v>
+        <v>59544</v>
       </c>
       <c r="I16" s="7" t="n">
-        <v>0.158</v>
+        <v>0.275</v>
       </c>
       <c r="J16" s="8" t="n">
-        <v>0.1251</v>
+        <v>0.1395</v>
       </c>
       <c r="K16" s="6" t="n">
-        <v>69453</v>
+        <v>52737</v>
       </c>
       <c r="L16" s="7" t="n">
-        <v>-0.039</v>
+        <v>0.108</v>
       </c>
       <c r="M16" s="8" t="n">
-        <v>0.1171</v>
+        <v>0.1235</v>
       </c>
       <c r="N16" s="6" t="n">
-        <v>38523</v>
+        <v>30750</v>
       </c>
       <c r="O16" s="7" t="n">
-        <v>0.215</v>
+        <v>0.3390000000000001</v>
       </c>
       <c r="P16" s="8" t="n">
-        <v>0.065</v>
+        <v>0.07199999999999999</v>
       </c>
       <c r="Q16" s="6" t="n">
-        <v>35390</v>
+        <v>25841</v>
       </c>
       <c r="R16" s="7" t="n">
-        <v>0.146</v>
+        <v>0.263</v>
       </c>
       <c r="S16" s="8" t="n">
-        <v>0.0597</v>
+        <v>0.0605</v>
       </c>
       <c r="T16" s="6" t="n">
-        <v>592936</v>
+        <v>426947</v>
       </c>
       <c r="U16" s="7" t="n">
-        <v>0.151</v>
+        <v>0.221</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Sep-25</t>
+          <t>Oct-25</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>130498</v>
+        <v>249961</v>
       </c>
       <c r="C17" s="7" t="n">
-        <v>0.083</v>
+        <v>0.197</v>
       </c>
       <c r="D17" s="8" t="n">
-        <v>0.4027000000000001</v>
+        <v>0.4216</v>
       </c>
       <c r="E17" s="6" t="n">
-        <v>43843</v>
+        <v>79115</v>
       </c>
       <c r="F17" s="7" t="n">
-        <v>0.296</v>
+        <v>0.161</v>
       </c>
       <c r="G17" s="8" t="n">
-        <v>0.1353</v>
+        <v>0.1334</v>
       </c>
       <c r="H17" s="6" t="n">
-        <v>41835</v>
+        <v>74154</v>
       </c>
       <c r="I17" s="7" t="n">
-        <v>0.119</v>
+        <v>0.158</v>
       </c>
       <c r="J17" s="8" t="n">
-        <v>0.1291</v>
+        <v>0.1251</v>
       </c>
       <c r="K17" s="6" t="n">
-        <v>38181</v>
+        <v>69453</v>
       </c>
       <c r="L17" s="7" t="n">
-        <v>-0.05800000000000001</v>
+        <v>-0.039</v>
       </c>
       <c r="M17" s="8" t="n">
-        <v>0.1178</v>
+        <v>0.1171</v>
       </c>
       <c r="N17" s="6" t="n">
-        <v>23225</v>
+        <v>38523</v>
       </c>
       <c r="O17" s="7" t="n">
-        <v>0.066</v>
+        <v>0.215</v>
       </c>
       <c r="P17" s="8" t="n">
-        <v>0.0717</v>
+        <v>0.065</v>
       </c>
       <c r="Q17" s="6" t="n">
-        <v>18271</v>
+        <v>35390</v>
       </c>
       <c r="R17" s="7" t="n">
-        <v>0.078</v>
+        <v>0.146</v>
       </c>
       <c r="S17" s="8" t="n">
-        <v>0.0564</v>
+        <v>0.0597</v>
       </c>
       <c r="T17" s="6" t="n">
-        <v>324061</v>
+        <v>592936</v>
       </c>
       <c r="U17" s="7" t="n">
-        <v>0.095</v>
+        <v>0.151</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Aug-25</t>
+          <t>Sep-25</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>134994</v>
+        <v>130498</v>
       </c>
       <c r="C18" s="7" t="n">
-        <v>0.019</v>
+        <v>0.083</v>
       </c>
       <c r="D18" s="8" t="n">
-        <v>0.3889</v>
+        <v>0.4027000000000001</v>
       </c>
       <c r="E18" s="6" t="n">
-        <v>40220</v>
+        <v>43843</v>
       </c>
       <c r="F18" s="7" t="n">
-        <v>-0.018</v>
+        <v>0.296</v>
       </c>
       <c r="G18" s="8" t="n">
-        <v>0.1159</v>
+        <v>0.1353</v>
       </c>
       <c r="H18" s="6" t="n">
-        <v>47471</v>
+        <v>41835</v>
       </c>
       <c r="I18" s="7" t="n">
-        <v>0.129</v>
+        <v>0.119</v>
       </c>
       <c r="J18" s="8" t="n">
-        <v>0.1367</v>
+        <v>0.1291</v>
       </c>
       <c r="K18" s="6" t="n">
-        <v>44811</v>
+        <v>38181</v>
       </c>
       <c r="L18" s="7" t="n">
-        <v>-0.008999999999999999</v>
+        <v>-0.05800000000000001</v>
       </c>
       <c r="M18" s="8" t="n">
-        <v>0.1291</v>
+        <v>0.1178</v>
       </c>
       <c r="N18" s="6" t="n">
-        <v>27768</v>
+        <v>23225</v>
       </c>
       <c r="O18" s="7" t="n">
-        <v>0.128</v>
+        <v>0.066</v>
       </c>
       <c r="P18" s="8" t="n">
-        <v>0.08</v>
+        <v>0.0717</v>
       </c>
       <c r="Q18" s="6" t="n">
-        <v>19872</v>
+        <v>18271</v>
       </c>
       <c r="R18" s="7" t="n">
-        <v>-0.014</v>
+        <v>0.078</v>
       </c>
       <c r="S18" s="8" t="n">
-        <v>0.0572</v>
+        <v>0.0564</v>
       </c>
       <c r="T18" s="6" t="n">
-        <v>347149</v>
+        <v>324061</v>
       </c>
       <c r="U18" s="7" t="n">
-        <v>0.04100000000000001</v>
+        <v>0.095</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>Jul-25</t>
+          <t>Aug-25</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>135833</v>
+        <v>134994</v>
       </c>
       <c r="C19" s="7" t="n">
-        <v>-0.019</v>
+        <v>0.019</v>
       </c>
       <c r="D19" s="8" t="n">
-        <v>0.3872</v>
+        <v>0.3889</v>
       </c>
       <c r="E19" s="6" t="n">
-        <v>41594</v>
+        <v>40220</v>
       </c>
       <c r="F19" s="7" t="n">
-        <v>-0.08200000000000002</v>
+        <v>-0.018</v>
       </c>
       <c r="G19" s="8" t="n">
-        <v>0.1186</v>
+        <v>0.1159</v>
       </c>
       <c r="H19" s="6" t="n">
-        <v>46470</v>
+        <v>47471</v>
       </c>
       <c r="I19" s="7" t="n">
-        <v>0.113</v>
+        <v>0.129</v>
       </c>
       <c r="J19" s="8" t="n">
-        <v>0.1325</v>
+        <v>0.1367</v>
       </c>
       <c r="K19" s="6" t="n">
-        <v>45276</v>
+        <v>44811</v>
       </c>
       <c r="L19" s="7" t="n">
-        <v>-0.02</v>
+        <v>-0.008999999999999999</v>
       </c>
       <c r="M19" s="8" t="n">
         <v>0.1291</v>
       </c>
       <c r="N19" s="6" t="n">
-        <v>27893</v>
+        <v>27768</v>
       </c>
       <c r="O19" s="7" t="n">
-        <v>0.159</v>
+        <v>0.128</v>
       </c>
       <c r="P19" s="8" t="n">
-        <v>0.0795</v>
+        <v>0.08</v>
       </c>
       <c r="Q19" s="6" t="n">
-        <v>20971</v>
+        <v>19872</v>
       </c>
       <c r="R19" s="7" t="n">
-        <v>0.028</v>
+        <v>-0.014</v>
       </c>
       <c r="S19" s="8" t="n">
-        <v>0.05979999999999999</v>
+        <v>0.0572</v>
       </c>
       <c r="T19" s="6" t="n">
-        <v>350786</v>
+        <v>347149</v>
       </c>
       <c r="U19" s="7" t="n">
-        <v>0.016</v>
+        <v>0.04100000000000001</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Jun-25</t>
+          <t>Jul-25</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>123272</v>
+        <v>135833</v>
       </c>
       <c r="C20" s="7" t="n">
-        <v>0.018</v>
+        <v>-0.019</v>
       </c>
       <c r="D20" s="8" t="n">
-        <v>0.3840999999999999</v>
+        <v>0.3872</v>
       </c>
       <c r="E20" s="6" t="n">
-        <v>36656</v>
+        <v>41594</v>
       </c>
       <c r="F20" s="7" t="n">
-        <v>-0.062</v>
+        <v>-0.08200000000000002</v>
       </c>
       <c r="G20" s="8" t="n">
-        <v>0.1142</v>
+        <v>0.1186</v>
       </c>
       <c r="H20" s="6" t="n">
-        <v>45236</v>
+        <v>46470</v>
       </c>
       <c r="I20" s="7" t="n">
-        <v>0.169</v>
+        <v>0.113</v>
       </c>
       <c r="J20" s="8" t="n">
-        <v>0.1409</v>
+        <v>0.1325</v>
       </c>
       <c r="K20" s="6" t="n">
-        <v>40742</v>
+        <v>45276</v>
       </c>
       <c r="L20" s="7" t="n">
-        <v>-0.005</v>
+        <v>-0.02</v>
       </c>
       <c r="M20" s="8" t="n">
-        <v>0.1269</v>
+        <v>0.1291</v>
       </c>
       <c r="N20" s="6" t="n">
-        <v>25168</v>
+        <v>27893</v>
       </c>
       <c r="O20" s="7" t="n">
-        <v>0.229</v>
+        <v>0.159</v>
       </c>
       <c r="P20" s="8" t="n">
-        <v>0.0784</v>
+        <v>0.0795</v>
       </c>
       <c r="Q20" s="6" t="n">
-        <v>19483</v>
+        <v>20971</v>
       </c>
       <c r="R20" s="7" t="n">
-        <v>0.1</v>
+        <v>0.028</v>
       </c>
       <c r="S20" s="8" t="n">
-        <v>0.0607</v>
+        <v>0.05979999999999999</v>
       </c>
       <c r="T20" s="6" t="n">
-        <v>320973</v>
+        <v>350786</v>
       </c>
       <c r="U20" s="7" t="n">
-        <v>0.055</v>
+        <v>0.016</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>May-25</t>
+          <t>Jun-25</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>124144</v>
+        <v>123272</v>
       </c>
       <c r="C21" s="7" t="n">
-        <v>-0.036</v>
+        <v>0.018</v>
       </c>
       <c r="D21" s="8" t="n">
-        <v>0.3797</v>
+        <v>0.3840999999999999</v>
       </c>
       <c r="E21" s="6" t="n">
-        <v>38873</v>
+        <v>36656</v>
       </c>
       <c r="F21" s="7" t="n">
-        <v>-0.104</v>
+        <v>-0.062</v>
       </c>
       <c r="G21" s="8" t="n">
-        <v>0.1189</v>
+        <v>0.1142</v>
       </c>
       <c r="H21" s="6" t="n">
-        <v>48000</v>
+        <v>45236</v>
       </c>
       <c r="I21" s="7" t="n">
-        <v>0.325</v>
+        <v>0.169</v>
       </c>
       <c r="J21" s="8" t="n">
-        <v>0.1468</v>
+        <v>0.1409</v>
       </c>
       <c r="K21" s="6" t="n">
-        <v>40979</v>
+        <v>40742</v>
       </c>
       <c r="L21" s="7" t="n">
-        <v>-0.135</v>
+        <v>-0.005</v>
       </c>
       <c r="M21" s="8" t="n">
-        <v>0.1253</v>
+        <v>0.1269</v>
       </c>
       <c r="N21" s="6" t="n">
-        <v>24865</v>
+        <v>25168</v>
       </c>
       <c r="O21" s="7" t="n">
-        <v>0.22</v>
+        <v>0.229</v>
       </c>
       <c r="P21" s="8" t="n">
-        <v>0.0761</v>
+        <v>0.0784</v>
       </c>
       <c r="Q21" s="6" t="n">
-        <v>18451</v>
+        <v>19483</v>
       </c>
       <c r="R21" s="7" t="n">
-        <v>-0.096</v>
+        <v>0.1</v>
       </c>
       <c r="S21" s="8" t="n">
-        <v>0.0564</v>
+        <v>0.0607</v>
       </c>
       <c r="T21" s="6" t="n">
-        <v>326932</v>
+        <v>320973</v>
       </c>
       <c r="U21" s="7" t="n">
-        <v>0.002</v>
+        <v>0.055</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Apr-25</t>
+          <t>May-25</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>145969</v>
+        <v>124144</v>
       </c>
       <c r="C22" s="7" t="n">
-        <v>0.008</v>
+        <v>-0.036</v>
       </c>
       <c r="D22" s="8" t="n">
-        <v>0.3854</v>
+        <v>0.3797</v>
       </c>
       <c r="E22" s="6" t="n">
-        <v>46503</v>
+        <v>38873</v>
       </c>
       <c r="F22" s="7" t="n">
-        <v>-0.027</v>
+        <v>-0.104</v>
       </c>
       <c r="G22" s="8" t="n">
-        <v>0.1228</v>
+        <v>0.1189</v>
       </c>
       <c r="H22" s="6" t="n">
-        <v>53260</v>
+        <v>48000</v>
       </c>
       <c r="I22" s="7" t="n">
-        <v>0.326</v>
+        <v>0.325</v>
       </c>
       <c r="J22" s="8" t="n">
-        <v>0.1406</v>
+        <v>0.1468</v>
       </c>
       <c r="K22" s="6" t="n">
-        <v>46954</v>
+        <v>40979</v>
       </c>
       <c r="L22" s="7" t="n">
-        <v>-0.079</v>
+        <v>-0.135</v>
       </c>
       <c r="M22" s="8" t="n">
-        <v>0.124</v>
+        <v>0.1253</v>
       </c>
       <c r="N22" s="6" t="n">
-        <v>26680</v>
+        <v>24865</v>
       </c>
       <c r="O22" s="7" t="n">
-        <v>0.256</v>
+        <v>0.22</v>
       </c>
       <c r="P22" s="8" t="n">
-        <v>0.0704</v>
+        <v>0.0761</v>
       </c>
       <c r="Q22" s="6" t="n">
-        <v>23568</v>
+        <v>18451</v>
       </c>
       <c r="R22" s="7" t="n">
-        <v>0.127</v>
+        <v>-0.096</v>
       </c>
       <c r="S22" s="8" t="n">
-        <v>0.0622</v>
+        <v>0.0564</v>
       </c>
       <c r="T22" s="6" t="n">
-        <v>378732</v>
+        <v>326932</v>
       </c>
       <c r="U22" s="7" t="n">
-        <v>0.057</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Mar-25</t>
+          <t>Apr-25</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>138920</v>
+        <v>145969</v>
       </c>
       <c r="C23" s="7" t="n">
-        <v>0.033</v>
+        <v>0.008</v>
       </c>
       <c r="D23" s="8" t="n">
-        <v>0.374</v>
+        <v>0.3854</v>
       </c>
       <c r="E23" s="6" t="n">
-        <v>50916</v>
+        <v>46503</v>
       </c>
       <c r="F23" s="7" t="n">
-        <v>0.061</v>
+        <v>-0.027</v>
       </c>
       <c r="G23" s="8" t="n">
-        <v>0.1371</v>
+        <v>0.1228</v>
       </c>
       <c r="H23" s="6" t="n">
-        <v>51137</v>
+        <v>53260</v>
       </c>
       <c r="I23" s="7" t="n">
-        <v>0.232</v>
+        <v>0.326</v>
       </c>
       <c r="J23" s="8" t="n">
-        <v>0.1377</v>
+        <v>0.1406</v>
       </c>
       <c r="K23" s="6" t="n">
-        <v>45474</v>
+        <v>46954</v>
       </c>
       <c r="L23" s="7" t="n">
-        <v>-0.024</v>
+        <v>-0.079</v>
       </c>
       <c r="M23" s="8" t="n">
-        <v>0.1224</v>
+        <v>0.124</v>
       </c>
       <c r="N23" s="6" t="n">
-        <v>26459</v>
+        <v>26680</v>
       </c>
       <c r="O23" s="7" t="n">
-        <v>0.253</v>
+        <v>0.256</v>
       </c>
       <c r="P23" s="8" t="n">
-        <v>0.0712</v>
+        <v>0.0704</v>
       </c>
       <c r="Q23" s="6" t="n">
-        <v>23715</v>
+        <v>23568</v>
       </c>
       <c r="R23" s="7" t="n">
-        <v>0.119</v>
+        <v>0.127</v>
       </c>
       <c r="S23" s="8" t="n">
-        <v>0.0638</v>
+        <v>0.0622</v>
       </c>
       <c r="T23" s="6" t="n">
-        <v>371465</v>
+        <v>378732</v>
       </c>
       <c r="U23" s="7" t="n">
-        <v>0.081</v>
+        <v>0.057</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Feb-25</t>
+          <t>Mar-25</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>124886</v>
+        <v>138920</v>
       </c>
       <c r="C24" s="7" t="n">
-        <v>-0.106</v>
+        <v>0.033</v>
       </c>
       <c r="D24" s="8" t="n">
-        <v>0.3847</v>
+        <v>0.374</v>
       </c>
       <c r="E24" s="6" t="n">
-        <v>40633</v>
+        <v>50916</v>
       </c>
       <c r="F24" s="7" t="n">
-        <v>-0.139</v>
+        <v>0.061</v>
       </c>
       <c r="G24" s="8" t="n">
-        <v>0.1252</v>
+        <v>0.1371</v>
       </c>
       <c r="H24" s="6" t="n">
-        <v>44123</v>
+        <v>51137</v>
       </c>
       <c r="I24" s="7" t="n">
-        <v>0.063</v>
+        <v>0.232</v>
       </c>
       <c r="J24" s="8" t="n">
-        <v>0.1359</v>
+        <v>0.1377</v>
       </c>
       <c r="K24" s="6" t="n">
-        <v>40838</v>
+        <v>45474</v>
       </c>
       <c r="L24" s="7" t="n">
-        <v>-0.174</v>
+        <v>-0.024</v>
       </c>
       <c r="M24" s="8" t="n">
-        <v>0.1258</v>
+        <v>0.1224</v>
       </c>
       <c r="N24" s="6" t="n">
-        <v>24267</v>
+        <v>26459</v>
       </c>
       <c r="O24" s="7" t="n">
-        <v>0.117</v>
+        <v>0.253</v>
       </c>
       <c r="P24" s="8" t="n">
-        <v>0.0747</v>
+        <v>0.0712</v>
       </c>
       <c r="Q24" s="6" t="n">
-        <v>20274</v>
+        <v>23715</v>
       </c>
       <c r="R24" s="7" t="n">
-        <v>-0.075</v>
+        <v>0.119</v>
       </c>
       <c r="S24" s="8" t="n">
-        <v>0.06239999999999999</v>
+        <v>0.0638</v>
       </c>
       <c r="T24" s="6" t="n">
-        <v>324651</v>
+        <v>371465</v>
       </c>
       <c r="U24" s="7" t="n">
-        <v>-0.08</v>
+        <v>0.081</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Jan-25</t>
+          <t>Feb-25</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>222150</v>
+        <v>124886</v>
       </c>
       <c r="C25" s="7" t="n">
-        <v>0.206</v>
+        <v>-0.106</v>
       </c>
       <c r="D25" s="8" t="n">
-        <v>0.4451</v>
+        <v>0.3847</v>
       </c>
       <c r="E25" s="6" t="n">
-        <v>57788</v>
+        <v>40633</v>
       </c>
       <c r="F25" s="7" t="n">
-        <v>0.025</v>
+        <v>-0.139</v>
       </c>
       <c r="G25" s="8" t="n">
-        <v>0.1158</v>
+        <v>0.1252</v>
       </c>
       <c r="H25" s="6" t="n">
-        <v>56779</v>
+        <v>44123</v>
       </c>
       <c r="I25" s="7" t="n">
-        <v>0.267</v>
+        <v>0.063</v>
       </c>
       <c r="J25" s="8" t="n">
-        <v>0.1138</v>
+        <v>0.1359</v>
       </c>
       <c r="K25" s="6" t="n">
-        <v>64132</v>
+        <v>40838</v>
       </c>
       <c r="L25" s="7" t="n">
-        <v>0.153</v>
+        <v>-0.174</v>
       </c>
       <c r="M25" s="8" t="n">
-        <v>0.1285</v>
+        <v>0.1258</v>
       </c>
       <c r="N25" s="6" t="n">
-        <v>32334</v>
+        <v>24267</v>
       </c>
       <c r="O25" s="7" t="n">
-        <v>0.4219999999999999</v>
+        <v>0.117</v>
       </c>
       <c r="P25" s="8" t="n">
-        <v>0.0648</v>
+        <v>0.0747</v>
       </c>
       <c r="Q25" s="6" t="n">
-        <v>24305</v>
+        <v>20274</v>
       </c>
       <c r="R25" s="7" t="n">
-        <v>0.17</v>
+        <v>-0.075</v>
       </c>
       <c r="S25" s="8" t="n">
-        <v>0.0487</v>
+        <v>0.06239999999999999</v>
       </c>
       <c r="T25" s="6" t="n">
-        <v>499081</v>
+        <v>324651</v>
       </c>
       <c r="U25" s="7" t="n">
-        <v>0.178</v>
+        <v>-0.08</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Dec-24</t>
+          <t>Jan-25</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>122019</v>
+        <v>222150</v>
       </c>
       <c r="C26" s="7" t="n">
-        <v>-0.033</v>
+        <v>0.206</v>
       </c>
       <c r="D26" s="8" t="n">
-        <v>0.3914</v>
+        <v>0.4451</v>
       </c>
       <c r="E26" s="6" t="n">
-        <v>39981</v>
+        <v>57788</v>
       </c>
       <c r="F26" s="7" t="n">
-        <v>-0.136</v>
+        <v>0.025</v>
       </c>
       <c r="G26" s="8" t="n">
-        <v>0.1283</v>
+        <v>0.1158</v>
       </c>
       <c r="H26" s="6" t="n">
-        <v>38675</v>
+        <v>56779</v>
       </c>
       <c r="I26" s="7" t="n">
-        <v>0.129</v>
+        <v>0.267</v>
       </c>
       <c r="J26" s="8" t="n">
-        <v>0.1241</v>
+        <v>0.1138</v>
       </c>
       <c r="K26" s="6" t="n">
-        <v>41851</v>
+        <v>64132</v>
       </c>
       <c r="L26" s="7" t="n">
-        <v>-0.012</v>
+        <v>0.153</v>
       </c>
       <c r="M26" s="8" t="n">
-        <v>0.1343</v>
+        <v>0.1285</v>
       </c>
       <c r="N26" s="6" t="n">
-        <v>21387</v>
+        <v>32334</v>
       </c>
       <c r="O26" s="7" t="n">
-        <v>0.325</v>
+        <v>0.4219999999999999</v>
       </c>
       <c r="P26" s="8" t="n">
-        <v>0.06859999999999999</v>
+        <v>0.0648</v>
       </c>
       <c r="Q26" s="6" t="n">
-        <v>18853</v>
+        <v>24305</v>
       </c>
       <c r="R26" s="7" t="n">
-        <v>0.08900000000000001</v>
+        <v>0.17</v>
       </c>
       <c r="S26" s="8" t="n">
-        <v>0.0605</v>
+        <v>0.0487</v>
       </c>
       <c r="T26" s="6" t="n">
-        <v>311733</v>
+        <v>499081</v>
       </c>
       <c r="U26" s="7" t="n">
-        <v>-0.008999999999999999</v>
+        <v>0.178</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Nov-24</t>
+          <t>Dec-24</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>136821</v>
+        <v>122019</v>
       </c>
       <c r="C27" s="7" t="n">
-        <v>-0.147</v>
+        <v>-0.033</v>
       </c>
       <c r="D27" s="8" t="n">
-        <v>0.3912</v>
+        <v>0.3914</v>
       </c>
       <c r="E27" s="6" t="n">
-        <v>45712</v>
+        <v>39981</v>
       </c>
       <c r="F27" s="7" t="n">
-        <v>-0.193</v>
+        <v>-0.136</v>
       </c>
       <c r="G27" s="8" t="n">
-        <v>0.1307</v>
+        <v>0.1283</v>
       </c>
       <c r="H27" s="6" t="n">
-        <v>46700</v>
+        <v>38675</v>
       </c>
       <c r="I27" s="7" t="n">
-        <v>0.08599999999999999</v>
+        <v>0.129</v>
       </c>
       <c r="J27" s="8" t="n">
-        <v>0.1335</v>
+        <v>0.1241</v>
       </c>
       <c r="K27" s="6" t="n">
-        <v>47593</v>
+        <v>41851</v>
       </c>
       <c r="L27" s="7" t="n">
-        <v>-0.114</v>
+        <v>-0.012</v>
       </c>
       <c r="M27" s="8" t="n">
-        <v>0.1361</v>
+        <v>0.1343</v>
       </c>
       <c r="N27" s="6" t="n">
-        <v>22972</v>
+        <v>21387</v>
       </c>
       <c r="O27" s="7" t="n">
-        <v>0.205</v>
+        <v>0.325</v>
       </c>
       <c r="P27" s="8" t="n">
-        <v>0.06569999999999999</v>
+        <v>0.06859999999999999</v>
       </c>
       <c r="Q27" s="6" t="n">
-        <v>20464</v>
+        <v>18853</v>
       </c>
       <c r="R27" s="7" t="n">
-        <v>-0.073</v>
+        <v>0.08900000000000001</v>
       </c>
       <c r="S27" s="8" t="n">
-        <v>0.0585</v>
+        <v>0.0605</v>
       </c>
       <c r="T27" s="6" t="n">
-        <v>349720</v>
+        <v>311733</v>
       </c>
       <c r="U27" s="7" t="n">
-        <v>-0.105</v>
+        <v>-0.008999999999999999</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Oct-24</t>
+          <t>Nov-24</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>208767</v>
+        <v>136821</v>
       </c>
       <c r="C28" s="7" t="n">
-        <v>0.355</v>
+        <v>-0.147</v>
       </c>
       <c r="D28" s="8" t="n">
-        <v>0.4053</v>
+        <v>0.3912</v>
       </c>
       <c r="E28" s="6" t="n">
-        <v>68159</v>
+        <v>45712</v>
       </c>
       <c r="F28" s="7" t="n">
-        <v>0.343</v>
+        <v>-0.193</v>
       </c>
       <c r="G28" s="8" t="n">
-        <v>0.1323</v>
+        <v>0.1307</v>
       </c>
       <c r="H28" s="6" t="n">
-        <v>64032</v>
+        <v>46700</v>
       </c>
       <c r="I28" s="7" t="n">
-        <v>0.65</v>
+        <v>0.08599999999999999</v>
       </c>
       <c r="J28" s="8" t="n">
-        <v>0.1243</v>
+        <v>0.1335</v>
       </c>
       <c r="K28" s="6" t="n">
-        <v>72243</v>
+        <v>47593</v>
       </c>
       <c r="L28" s="7" t="n">
-        <v>0.331</v>
+        <v>-0.114</v>
       </c>
       <c r="M28" s="8" t="n">
-        <v>0.1403</v>
+        <v>0.1361</v>
       </c>
       <c r="N28" s="6" t="n">
-        <v>31710</v>
+        <v>22972</v>
       </c>
       <c r="O28" s="7" t="n">
-        <v>0.547</v>
+        <v>0.205</v>
       </c>
       <c r="P28" s="8" t="n">
-        <v>0.0616</v>
+        <v>0.06569999999999999</v>
       </c>
       <c r="Q28" s="6" t="n">
-        <v>30890</v>
+        <v>20464</v>
       </c>
       <c r="R28" s="7" t="n">
-        <v>0.335</v>
+        <v>-0.073</v>
       </c>
       <c r="S28" s="8" t="n">
-        <v>0.06</v>
+        <v>0.0585</v>
       </c>
       <c r="T28" s="6" t="n">
-        <v>515032</v>
+        <v>349720</v>
       </c>
       <c r="U28" s="7" t="n">
-        <v>0.364</v>
+        <v>-0.105</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
+          <t>Oct-24</t>
+        </is>
+      </c>
+      <c r="B29" s="6" t="n">
+        <v>208767</v>
+      </c>
+      <c r="C29" s="7" t="n">
+        <v>0.355</v>
+      </c>
+      <c r="D29" s="8" t="n">
+        <v>0.4053</v>
+      </c>
+      <c r="E29" s="6" t="n">
+        <v>68159</v>
+      </c>
+      <c r="F29" s="7" t="n">
+        <v>0.343</v>
+      </c>
+      <c r="G29" s="8" t="n">
+        <v>0.1323</v>
+      </c>
+      <c r="H29" s="6" t="n">
+        <v>64032</v>
+      </c>
+      <c r="I29" s="7" t="n">
+        <v>0.65</v>
+      </c>
+      <c r="J29" s="8" t="n">
+        <v>0.1243</v>
+      </c>
+      <c r="K29" s="6" t="n">
+        <v>72243</v>
+      </c>
+      <c r="L29" s="7" t="n">
+        <v>0.331</v>
+      </c>
+      <c r="M29" s="8" t="n">
+        <v>0.1403</v>
+      </c>
+      <c r="N29" s="6" t="n">
+        <v>31710</v>
+      </c>
+      <c r="O29" s="7" t="n">
+        <v>0.547</v>
+      </c>
+      <c r="P29" s="8" t="n">
+        <v>0.0616</v>
+      </c>
+      <c r="Q29" s="6" t="n">
+        <v>30890</v>
+      </c>
+      <c r="R29" s="7" t="n">
+        <v>0.335</v>
+      </c>
+      <c r="S29" s="8" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="T29" s="6" t="n">
+        <v>515032</v>
+      </c>
+      <c r="U29" s="7" t="n">
+        <v>0.364</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="5" t="inlineStr">
+        <is>
           <t>Sep-24</t>
         </is>
       </c>
-      <c r="B29" s="6" t="n">
+      <c r="B30" s="6" t="n">
         <v>120534</v>
       </c>
-      <c r="C29" s="7" t="n">
+      <c r="C30" s="7" t="n">
         <v>-0.183</v>
       </c>
-      <c r="D29" s="8" t="n">
+      <c r="D30" s="8" t="n">
         <v>0.4073</v>
       </c>
-      <c r="E29" s="6" t="n">
+      <c r="E30" s="6" t="n">
         <v>33828</v>
       </c>
-      <c r="F29" s="7" t="n">
+      <c r="F30" s="7" t="n">
         <v>-0.171</v>
       </c>
-      <c r="G29" s="8" t="n">
+      <c r="G30" s="8" t="n">
         <v>0.1143</v>
       </c>
-      <c r="H29" s="6" t="n">
+      <c r="H30" s="6" t="n">
         <v>37391</v>
       </c>
-      <c r="I29" s="7" t="n">
+      <c r="I30" s="7" t="n">
         <v>0.033</v>
       </c>
-      <c r="J29" s="8" t="n">
+      <c r="J30" s="8" t="n">
         <v>0.1263</v>
       </c>
-      <c r="K29" s="6" t="n">
+      <c r="K30" s="6" t="n">
         <v>40529</v>
       </c>
-      <c r="L29" s="7" t="n">
+      <c r="L30" s="7" t="n">
         <v>-0.233</v>
       </c>
-      <c r="M29" s="8" t="n">
+      <c r="M30" s="8" t="n">
         <v>0.1369</v>
       </c>
-      <c r="N29" s="6" t="n">
+      <c r="N30" s="6" t="n">
         <v>21784</v>
       </c>
-      <c r="O29" s="7" t="n">
+      <c r="O30" s="7" t="n">
         <v>0.08699999999999999</v>
       </c>
-      <c r="P29" s="8" t="n">
+      <c r="P30" s="8" t="n">
         <v>0.0736</v>
       </c>
-      <c r="Q29" s="6" t="n">
+      <c r="Q30" s="6" t="n">
         <v>16945</v>
       </c>
-      <c r="R29" s="7" t="n">
+      <c r="R30" s="7" t="n">
         <v>-0.258</v>
       </c>
-      <c r="S29" s="8" t="n">
+      <c r="S30" s="8" t="n">
         <v>0.0573</v>
       </c>
-      <c r="T29" s="6" t="n">
+      <c r="T30" s="6" t="n">
         <v>295959</v>
       </c>
-      <c r="U29" s="7" t="n">
+      <c r="U30" s="7" t="n">
         <v>-0.163</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>