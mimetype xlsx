--- v0 (2026-05-28)
+++ v1 (2026-07-12)
@@ -497,51 +497,51 @@
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="12" customWidth="1" min="16" max="16"/>
     <col width="12" customWidth="1" min="17" max="17"/>
     <col width="12" customWidth="1" min="18" max="18"/>
     <col width="12" customWidth="1" min="19" max="19"/>
     <col width="12" customWidth="1" min="20" max="20"/>
     <col width="12" customWidth="1" min="21" max="21"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Indian Stock Alerts — indianstockalerts.com</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Tractors — Monthly Vahan Registration Data | Generated: 28 May 2026</t>
+          <t>Tractors — Monthly Vahan Registration Data | Generated: 12 Jul 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Source: Vahan (MoRTH). Registrations ≠ dispatches. For personal use only — redistribution prohibited.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>Mahindra Vol</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>Mahindra YoY%</t>
         </is>
@@ -576,1674 +576,1506 @@
           <t>TAFE YoY%</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>TAFE MS%</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
           <t>Escorts Vol</t>
         </is>
       </c>
       <c r="L5" s="4" t="inlineStr">
         <is>
           <t>Escorts YoY%</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Escorts MS%</t>
         </is>
       </c>
       <c r="N5" s="4" t="inlineStr">
         <is>
-          <t>John Deere Vol</t>
+          <t>Eicher Vol</t>
         </is>
       </c>
       <c r="O5" s="4" t="inlineStr">
         <is>
-          <t>John Deere YoY%</t>
+          <t>Eicher YoY%</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
-          <t>John Deere MS%</t>
+          <t>Eicher MS%</t>
         </is>
       </c>
       <c r="Q5" s="4" t="inlineStr">
         <is>
-          <t>Eicher Vol</t>
+          <t>CNH Vol</t>
         </is>
       </c>
       <c r="R5" s="4" t="inlineStr">
         <is>
-          <t>Eicher YoY%</t>
+          <t>CNH YoY%</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
-          <t>Eicher MS%</t>
+          <t>CNH MS%</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Industry Vol</t>
         </is>
       </c>
       <c r="U5" s="4" t="inlineStr">
         <is>
           <t>Industry YoY%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>May-26(P)*</t>
+          <t>Jul-26(P)*</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>33496</v>
+        <v>49885</v>
       </c>
       <c r="C6" s="7" t="n">
-        <v>0.11</v>
+        <v>0.336</v>
       </c>
       <c r="D6" s="8" t="n">
-        <v>0.4159</v>
+        <v>0.4115</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>11171</v>
+        <v>16996</v>
       </c>
       <c r="F6" s="7" t="n">
-        <v>0.133</v>
+        <v>0.325</v>
       </c>
       <c r="G6" s="8" t="n">
-        <v>0.1387</v>
+        <v>0.1402</v>
       </c>
       <c r="H6" s="6" t="n">
-        <v>10469</v>
+        <v>14325</v>
       </c>
       <c r="I6" s="7" t="n">
-        <v>0.395</v>
+        <v>0.484</v>
       </c>
       <c r="J6" s="8" t="n">
-        <v>0.13</v>
+        <v>0.1181</v>
       </c>
       <c r="K6" s="6" t="n">
-        <v>9542</v>
+        <v>12659</v>
       </c>
       <c r="L6" s="7" t="n">
-        <v>0.168</v>
+        <v>0.376</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0.1185</v>
+        <v>0.1044</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>5989</v>
+        <v>8579</v>
       </c>
       <c r="O6" s="7" t="n">
-        <v>0.025</v>
+        <v>0.242</v>
       </c>
       <c r="P6" s="8" t="n">
-        <v>0.0743</v>
+        <v>0.0708</v>
       </c>
       <c r="Q6" s="6" t="n">
-        <v>4785</v>
+        <v>5614</v>
       </c>
       <c r="R6" s="7" t="n">
-        <v>0.075</v>
+        <v>-0.112</v>
       </c>
       <c r="S6" s="8" t="n">
-        <v>0.0594</v>
+        <v>0.0463</v>
       </c>
       <c r="T6" s="6" t="n">
-        <v>80549</v>
+        <v>121244</v>
       </c>
       <c r="U6" s="7" t="n">
-        <v>0.099</v>
+        <v>0.337</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>May-26</t>
+          <t>Jul-26</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>29174</v>
+        <v>17701</v>
       </c>
       <c r="D7" s="8" t="n">
-        <v>0.4159</v>
+        <v>0.4115</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>9730</v>
+        <v>6031</v>
       </c>
       <c r="G7" s="8" t="n">
-        <v>0.1387</v>
+        <v>0.1402</v>
       </c>
       <c r="H7" s="6" t="n">
-        <v>9118</v>
+        <v>5083</v>
       </c>
       <c r="J7" s="8" t="n">
-        <v>0.13</v>
+        <v>0.1181</v>
       </c>
       <c r="K7" s="6" t="n">
-        <v>8311</v>
+        <v>4492</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0.1185</v>
+        <v>0.1044</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>5216</v>
+        <v>3044</v>
       </c>
       <c r="P7" s="8" t="n">
-        <v>0.0743</v>
+        <v>0.0708</v>
       </c>
       <c r="Q7" s="6" t="n">
-        <v>4168</v>
+        <v>1992</v>
       </c>
       <c r="S7" s="8" t="n">
-        <v>0.0594</v>
+        <v>0.0463</v>
       </c>
       <c r="T7" s="6" t="n">
-        <v>70156</v>
+        <v>43022</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Apr-26</t>
+          <t>Jun-26</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>31927</v>
+        <v>44008</v>
       </c>
       <c r="C8" s="7" t="n">
-        <v>0.245</v>
+        <v>0.383</v>
       </c>
       <c r="D8" s="8" t="n">
-        <v>0.4153</v>
+        <v>0.4253</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>10735</v>
+        <v>13504</v>
       </c>
       <c r="F8" s="7" t="n">
-        <v>0.345</v>
+        <v>0.294</v>
       </c>
       <c r="G8" s="8" t="n">
-        <v>0.1396</v>
+        <v>0.1305</v>
       </c>
       <c r="H8" s="6" t="n">
-        <v>8439</v>
+        <v>12070</v>
       </c>
       <c r="I8" s="7" t="n">
-        <v>0.233</v>
+        <v>0.23</v>
       </c>
       <c r="J8" s="8" t="n">
-        <v>0.1098</v>
+        <v>0.1166</v>
       </c>
       <c r="K8" s="6" t="n">
-        <v>8588</v>
+        <v>10372</v>
       </c>
       <c r="L8" s="7" t="n">
-        <v>0.35</v>
+        <v>0.228</v>
       </c>
       <c r="M8" s="8" t="n">
-        <v>0.1117</v>
+        <v>0.1002</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>5160</v>
+        <v>6407</v>
       </c>
       <c r="O8" s="7" t="n">
-        <v>0.05600000000000001</v>
+        <v>0.046</v>
       </c>
       <c r="P8" s="8" t="n">
-        <v>0.06710000000000001</v>
+        <v>0.0619</v>
       </c>
       <c r="Q8" s="6" t="n">
-        <v>4667</v>
+        <v>4757</v>
       </c>
       <c r="R8" s="7" t="n">
-        <v>0.236</v>
+        <v>-0.021</v>
       </c>
       <c r="S8" s="8" t="n">
-        <v>0.0607</v>
+        <v>0.046</v>
       </c>
       <c r="T8" s="6" t="n">
-        <v>76880</v>
+        <v>103491</v>
       </c>
       <c r="U8" s="7" t="n">
-        <v>0.246</v>
+        <v>0.303</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>Mar-26</t>
+          <t>May-26</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>35660</v>
+        <v>34303</v>
       </c>
       <c r="C9" s="7" t="n">
-        <v>0.117</v>
+        <v>0.137</v>
       </c>
       <c r="D9" s="8" t="n">
-        <v>0.4228</v>
+        <v>0.405</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>10721</v>
+        <v>11382</v>
       </c>
       <c r="F9" s="7" t="n">
-        <v>0.123</v>
+        <v>0.154</v>
       </c>
       <c r="G9" s="8" t="n">
-        <v>0.1271</v>
+        <v>0.1344</v>
       </c>
       <c r="H9" s="6" t="n">
-        <v>8496</v>
+        <v>10664</v>
       </c>
       <c r="I9" s="7" t="n">
-        <v>0.202</v>
+        <v>0.421</v>
       </c>
       <c r="J9" s="8" t="n">
-        <v>0.1007</v>
+        <v>0.1259</v>
       </c>
       <c r="K9" s="6" t="n">
-        <v>8931</v>
+        <v>9544</v>
       </c>
       <c r="L9" s="7" t="n">
-        <v>0.162</v>
+        <v>0.168</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>0.1059</v>
+        <v>0.1127</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>6317</v>
+        <v>5083</v>
       </c>
       <c r="O9" s="7" t="n">
-        <v>0.08799999999999999</v>
+        <v>0.142</v>
       </c>
       <c r="P9" s="8" t="n">
-        <v>0.07489999999999999</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.06</v>
+      </c>
+      <c r="Q9" s="6" t="n"/>
       <c r="T9" s="6" t="n">
-        <v>84356</v>
+        <v>84695</v>
       </c>
       <c r="U9" s="7" t="n">
-        <v>0.128</v>
+        <v>0.156</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Feb-26</t>
+          <t>Apr-26</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>38383</v>
+        <v>31928</v>
       </c>
       <c r="C10" s="7" t="n">
-        <v>0.358</v>
+        <v>0.245</v>
       </c>
       <c r="D10" s="8" t="n">
-        <v>0.4203</v>
+        <v>0.4153</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>11985</v>
+        <v>10735</v>
       </c>
       <c r="F10" s="7" t="n">
-        <v>0.391</v>
+        <v>0.345</v>
       </c>
       <c r="G10" s="8" t="n">
-        <v>0.1312</v>
+        <v>0.1396</v>
       </c>
       <c r="H10" s="6" t="n">
-        <v>8902</v>
+        <v>8439</v>
       </c>
       <c r="I10" s="7" t="n">
-        <v>0.353</v>
+        <v>0.233</v>
       </c>
       <c r="J10" s="8" t="n">
-        <v>0.0975</v>
+        <v>0.1098</v>
       </c>
       <c r="K10" s="6" t="n">
-        <v>10134</v>
+        <v>8589</v>
       </c>
       <c r="L10" s="7" t="n">
-        <v>0.54</v>
+        <v>0.35</v>
       </c>
       <c r="M10" s="8" t="n">
-        <v>0.111</v>
+        <v>0.1117</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>6519</v>
+        <v>4667</v>
       </c>
       <c r="O10" s="7" t="n">
-        <v>0.314</v>
+        <v>0.236</v>
       </c>
       <c r="P10" s="8" t="n">
-        <v>0.07140000000000001</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0607</v>
+      </c>
+      <c r="Q10" s="6" t="n"/>
       <c r="T10" s="6" t="n">
-        <v>91324</v>
+        <v>76883</v>
       </c>
       <c r="U10" s="7" t="n">
-        <v>0.37</v>
+        <v>0.246</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Jan-26</t>
+          <t>Mar-26</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>47944</v>
+        <v>35665</v>
       </c>
       <c r="C11" s="7" t="n">
-        <v>0.217</v>
+        <v>0.117</v>
       </c>
       <c r="D11" s="8" t="n">
-        <v>0.4141</v>
+        <v>0.4227</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>15694</v>
+        <v>10721</v>
       </c>
       <c r="F11" s="7" t="n">
-        <v>0.256</v>
+        <v>0.123</v>
       </c>
       <c r="G11" s="8" t="n">
-        <v>0.1356</v>
+        <v>0.1271</v>
       </c>
       <c r="H11" s="6" t="n">
-        <v>13466</v>
+        <v>8496</v>
       </c>
       <c r="I11" s="7" t="n">
-        <v>0.242</v>
+        <v>0.202</v>
       </c>
       <c r="J11" s="8" t="n">
-        <v>0.1163</v>
+        <v>0.1007</v>
       </c>
       <c r="K11" s="6" t="n">
-        <v>12316</v>
+        <v>8932</v>
       </c>
       <c r="L11" s="7" t="n">
-        <v>0.349</v>
+        <v>0.162</v>
       </c>
       <c r="M11" s="8" t="n">
-        <v>0.1064</v>
+        <v>0.1059</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>7877</v>
+        <v>4961</v>
       </c>
       <c r="O11" s="7" t="n">
-        <v>0.215</v>
+        <v>0.05400000000000001</v>
       </c>
       <c r="P11" s="8" t="n">
-        <v>0.068</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0588</v>
+      </c>
+      <c r="Q11" s="6" t="n"/>
       <c r="T11" s="6" t="n">
-        <v>115777</v>
+        <v>84374</v>
       </c>
       <c r="U11" s="7" t="n">
-        <v>0.227</v>
+        <v>0.128</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Dec-25</t>
+          <t>Feb-26</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>51716</v>
+        <v>38385</v>
       </c>
       <c r="C12" s="7" t="n">
-        <v>0.216</v>
+        <v>0.358</v>
       </c>
       <c r="D12" s="8" t="n">
-        <v>0.445</v>
+        <v>0.4203</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>14186</v>
+        <v>11986</v>
       </c>
       <c r="F12" s="7" t="n">
-        <v>0.092</v>
+        <v>0.391</v>
       </c>
       <c r="G12" s="8" t="n">
-        <v>0.1221</v>
+        <v>0.1312</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>11490</v>
+        <v>8900</v>
       </c>
       <c r="I12" s="7" t="n">
-        <v>-0.006</v>
+        <v>0.353</v>
       </c>
       <c r="J12" s="8" t="n">
-        <v>0.0989</v>
+        <v>0.0975</v>
       </c>
       <c r="K12" s="6" t="n">
-        <v>13106</v>
+        <v>10133</v>
       </c>
       <c r="L12" s="7" t="n">
-        <v>0.416</v>
+        <v>0.54</v>
       </c>
       <c r="M12" s="8" t="n">
-        <v>0.1128</v>
+        <v>0.111</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>8269</v>
+        <v>5766</v>
       </c>
       <c r="O12" s="7" t="n">
-        <v>0.322</v>
+        <v>0.363</v>
       </c>
       <c r="P12" s="8" t="n">
-        <v>0.0712</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0631</v>
+      </c>
+      <c r="Q12" s="6" t="n"/>
       <c r="T12" s="6" t="n">
-        <v>116194</v>
+        <v>91327</v>
       </c>
       <c r="U12" s="7" t="n">
-        <v>0.154</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Nov-25</t>
+          <t>Jan-26</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>55175</v>
+        <v>47943</v>
       </c>
       <c r="C13" s="7" t="n">
-        <v>0.613</v>
+        <v>0.217</v>
       </c>
       <c r="D13" s="8" t="n">
-        <v>0.4314</v>
+        <v>0.4141</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>16098</v>
+        <v>15696</v>
       </c>
       <c r="F13" s="7" t="n">
-        <v>0.46</v>
+        <v>0.256</v>
       </c>
       <c r="G13" s="8" t="n">
-        <v>0.1259</v>
+        <v>0.1356</v>
       </c>
       <c r="H13" s="6" t="n">
-        <v>13563</v>
+        <v>13464</v>
       </c>
       <c r="I13" s="7" t="n">
-        <v>0.445</v>
+        <v>0.242</v>
       </c>
       <c r="J13" s="8" t="n">
-        <v>0.106</v>
+        <v>0.1163</v>
       </c>
       <c r="K13" s="6" t="n">
-        <v>14518</v>
+        <v>12315</v>
       </c>
       <c r="L13" s="7" t="n">
-        <v>0.963</v>
+        <v>0.348</v>
       </c>
       <c r="M13" s="8" t="n">
-        <v>0.1135</v>
+        <v>0.1064</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>9393</v>
+        <v>7947</v>
       </c>
       <c r="O13" s="7" t="n">
-        <v>0.597</v>
+        <v>0.31</v>
       </c>
       <c r="P13" s="8" t="n">
-        <v>0.07340000000000001</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.06859999999999999</v>
+      </c>
+      <c r="Q13" s="6" t="n"/>
       <c r="T13" s="6" t="n">
-        <v>127905</v>
+        <v>115778</v>
       </c>
       <c r="U13" s="7" t="n">
-        <v>0.5590000000000001</v>
+        <v>0.227</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Oct-25</t>
+          <t>Dec-25</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>30327</v>
+        <v>51716</v>
       </c>
       <c r="C14" s="7" t="n">
-        <v>0.166</v>
+        <v>0.216</v>
       </c>
       <c r="D14" s="8" t="n">
-        <v>0.4042</v>
+        <v>0.4451</v>
       </c>
       <c r="E14" s="6" t="n">
-        <v>9151</v>
+        <v>14186</v>
       </c>
       <c r="F14" s="7" t="n">
-        <v>0.123</v>
+        <v>0.092</v>
       </c>
       <c r="G14" s="8" t="n">
-        <v>0.122</v>
+        <v>0.1221</v>
       </c>
       <c r="H14" s="6" t="n">
-        <v>9615</v>
+        <v>11490</v>
       </c>
       <c r="I14" s="7" t="n">
-        <v>0.096</v>
+        <v>-0.006</v>
       </c>
       <c r="J14" s="8" t="n">
-        <v>0.1282</v>
+        <v>0.0989</v>
       </c>
       <c r="K14" s="6" t="n">
-        <v>7904</v>
+        <v>13106</v>
       </c>
       <c r="L14" s="7" t="n">
-        <v>0.307</v>
+        <v>0.416</v>
       </c>
       <c r="M14" s="8" t="n">
-        <v>0.1054</v>
+        <v>0.1128</v>
       </c>
       <c r="N14" s="6" t="n">
-        <v>5894</v>
+        <v>7086</v>
       </c>
       <c r="O14" s="7" t="n">
-        <v>0.026</v>
+        <v>0.001</v>
       </c>
       <c r="P14" s="8" t="n">
-        <v>0.0786</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.061</v>
+      </c>
+      <c r="Q14" s="6" t="n"/>
       <c r="T14" s="6" t="n">
-        <v>75020</v>
+        <v>116194</v>
       </c>
       <c r="U14" s="7" t="n">
-        <v>0.144</v>
+        <v>0.154</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Sep-25</t>
+          <t>Nov-25</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>27079</v>
+        <v>55175</v>
       </c>
       <c r="C15" s="7" t="n">
-        <v>0.051</v>
+        <v>0.613</v>
       </c>
       <c r="D15" s="8" t="n">
-        <v>0.4113</v>
+        <v>0.4314</v>
       </c>
       <c r="E15" s="6" t="n">
-        <v>7996</v>
+        <v>16098</v>
       </c>
       <c r="F15" s="7" t="n">
-        <v>-0.037</v>
+        <v>0.46</v>
       </c>
       <c r="G15" s="8" t="n">
-        <v>0.1215</v>
+        <v>0.1259</v>
       </c>
       <c r="H15" s="6" t="n">
-        <v>7945</v>
+        <v>13563</v>
       </c>
       <c r="I15" s="7" t="n">
-        <v>0.09</v>
+        <v>0.445</v>
       </c>
       <c r="J15" s="8" t="n">
-        <v>0.1207</v>
+        <v>0.106</v>
       </c>
       <c r="K15" s="6" t="n">
-        <v>6693</v>
+        <v>14518</v>
       </c>
       <c r="L15" s="7" t="n">
-        <v>0.06</v>
+        <v>0.963</v>
       </c>
       <c r="M15" s="8" t="n">
-        <v>0.1017</v>
+        <v>0.1135</v>
       </c>
       <c r="N15" s="6" t="n">
-        <v>4649</v>
+        <v>7234</v>
       </c>
       <c r="O15" s="7" t="n">
-        <v>-0.024</v>
+        <v>0.277</v>
       </c>
       <c r="P15" s="8" t="n">
-        <v>0.0706</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0566</v>
+      </c>
+      <c r="Q15" s="6" t="n"/>
       <c r="T15" s="6" t="n">
-        <v>65836</v>
+        <v>127905</v>
       </c>
       <c r="U15" s="7" t="n">
-        <v>0.035</v>
+        <v>0.5590000000000001</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Aug-25</t>
+          <t>Oct-25</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>35576</v>
+        <v>30327</v>
       </c>
       <c r="C16" s="7" t="n">
-        <v>0.253</v>
+        <v>0.166</v>
       </c>
       <c r="D16" s="8" t="n">
-        <v>0.414</v>
+        <v>0.4043</v>
       </c>
       <c r="E16" s="6" t="n">
-        <v>10590</v>
+        <v>9151</v>
       </c>
       <c r="F16" s="7" t="n">
-        <v>0.225</v>
+        <v>0.123</v>
       </c>
       <c r="G16" s="8" t="n">
-        <v>0.1233</v>
+        <v>0.122</v>
       </c>
       <c r="H16" s="6" t="n">
-        <v>11028</v>
+        <v>9615</v>
       </c>
       <c r="I16" s="7" t="n">
-        <v>0.549</v>
+        <v>0.096</v>
       </c>
       <c r="J16" s="8" t="n">
-        <v>0.1284</v>
+        <v>0.1282</v>
       </c>
       <c r="K16" s="6" t="n">
-        <v>8666</v>
+        <v>7904</v>
       </c>
       <c r="L16" s="7" t="n">
-        <v>0.477</v>
+        <v>0.307</v>
       </c>
       <c r="M16" s="8" t="n">
-        <v>0.1009</v>
+        <v>0.1054</v>
       </c>
       <c r="N16" s="6" t="n">
-        <v>5863</v>
+        <v>4731</v>
       </c>
       <c r="O16" s="7" t="n">
-        <v>0.117</v>
+        <v>0.249</v>
       </c>
       <c r="P16" s="8" t="n">
-        <v>0.0682</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0631</v>
+      </c>
+      <c r="Q16" s="6" t="n"/>
       <c r="T16" s="6" t="n">
-        <v>85917</v>
+        <v>75020</v>
       </c>
       <c r="U16" s="7" t="n">
-        <v>0.293</v>
+        <v>0.144</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Jul-25</t>
+          <t>Sep-25</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>37345</v>
+        <v>27079</v>
       </c>
       <c r="C17" s="7" t="n">
-        <v>0.076</v>
+        <v>0.051</v>
       </c>
       <c r="D17" s="8" t="n">
-        <v>0.412</v>
+        <v>0.4113</v>
       </c>
       <c r="E17" s="6" t="n">
-        <v>12825</v>
+        <v>7996</v>
       </c>
       <c r="F17" s="7" t="n">
-        <v>0.129</v>
+        <v>-0.037</v>
       </c>
       <c r="G17" s="8" t="n">
-        <v>0.1415</v>
+        <v>0.1215</v>
       </c>
       <c r="H17" s="6" t="n">
-        <v>9655</v>
+        <v>7945</v>
       </c>
       <c r="I17" s="7" t="n">
-        <v>0.227</v>
+        <v>0.09</v>
       </c>
       <c r="J17" s="8" t="n">
-        <v>0.1065</v>
+        <v>0.1207</v>
       </c>
       <c r="K17" s="6" t="n">
-        <v>9202</v>
+        <v>6693</v>
       </c>
       <c r="L17" s="7" t="n">
-        <v>0.113</v>
+        <v>0.06</v>
       </c>
       <c r="M17" s="8" t="n">
-        <v>0.1015</v>
+        <v>0.1017</v>
       </c>
       <c r="N17" s="6" t="n">
-        <v>6908</v>
+        <v>3995</v>
       </c>
       <c r="O17" s="7" t="n">
-        <v>0.114</v>
+        <v>0.025</v>
       </c>
       <c r="P17" s="8" t="n">
-        <v>0.0762</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0607</v>
+      </c>
+      <c r="Q17" s="6" t="n"/>
       <c r="T17" s="6" t="n">
-        <v>90653</v>
+        <v>65836</v>
       </c>
       <c r="U17" s="7" t="n">
-        <v>0.106</v>
+        <v>0.035</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Jun-25</t>
+          <t>Aug-25</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>31812</v>
+        <v>35576</v>
       </c>
       <c r="C18" s="7" t="n">
-        <v>0.07400000000000001</v>
+        <v>0.253</v>
       </c>
       <c r="D18" s="8" t="n">
-        <v>0.4004000000000001</v>
+        <v>0.4141</v>
       </c>
       <c r="E18" s="6" t="n">
-        <v>10432</v>
+        <v>10590</v>
       </c>
       <c r="F18" s="7" t="n">
-        <v>0.103</v>
+        <v>0.225</v>
       </c>
       <c r="G18" s="8" t="n">
-        <v>0.1313</v>
+        <v>0.1233</v>
       </c>
       <c r="H18" s="6" t="n">
-        <v>9816</v>
+        <v>11028</v>
       </c>
       <c r="I18" s="7" t="n">
-        <v>0.135</v>
+        <v>0.549</v>
       </c>
       <c r="J18" s="8" t="n">
-        <v>0.1236</v>
+        <v>0.1284</v>
       </c>
       <c r="K18" s="6" t="n">
-        <v>8446</v>
+        <v>8666</v>
       </c>
       <c r="L18" s="7" t="n">
-        <v>0.119</v>
+        <v>0.477</v>
       </c>
       <c r="M18" s="8" t="n">
-        <v>0.1063</v>
+        <v>0.1009</v>
       </c>
       <c r="N18" s="6" t="n">
-        <v>6125</v>
+        <v>6060</v>
       </c>
       <c r="O18" s="7" t="n">
-        <v>0.119</v>
+        <v>0.423</v>
       </c>
       <c r="P18" s="8" t="n">
-        <v>0.0771</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.07049999999999999</v>
+      </c>
+      <c r="Q18" s="6" t="n"/>
       <c r="T18" s="6" t="n">
-        <v>79443</v>
+        <v>85917</v>
       </c>
       <c r="U18" s="7" t="n">
-        <v>0.08200000000000002</v>
+        <v>0.293</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>May-25</t>
+          <t>Jul-25</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>30164</v>
+        <v>37345</v>
       </c>
       <c r="C19" s="7" t="n">
-        <v>0.04</v>
+        <v>0.076</v>
       </c>
       <c r="D19" s="8" t="n">
-        <v>0.4117</v>
+        <v>0.412</v>
       </c>
       <c r="E19" s="6" t="n">
-        <v>9864</v>
+        <v>12825</v>
       </c>
       <c r="F19" s="7" t="n">
-        <v>0.045</v>
+        <v>0.129</v>
       </c>
       <c r="G19" s="8" t="n">
-        <v>0.1346</v>
+        <v>0.1415</v>
       </c>
       <c r="H19" s="6" t="n">
-        <v>7504</v>
+        <v>9655</v>
       </c>
       <c r="I19" s="7" t="n">
-        <v>-0.119</v>
+        <v>0.227</v>
       </c>
       <c r="J19" s="8" t="n">
-        <v>0.1024</v>
+        <v>0.1065</v>
       </c>
       <c r="K19" s="6" t="n">
-        <v>8171</v>
+        <v>9202</v>
       </c>
       <c r="L19" s="7" t="n">
-        <v>0.068</v>
+        <v>0.113</v>
       </c>
       <c r="M19" s="8" t="n">
-        <v>0.1115</v>
+        <v>0.1015</v>
       </c>
       <c r="N19" s="6" t="n">
-        <v>5844</v>
+        <v>6321</v>
       </c>
       <c r="O19" s="7" t="n">
         <v>0.146</v>
       </c>
       <c r="P19" s="8" t="n">
-        <v>0.0798</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0697</v>
+      </c>
+      <c r="Q19" s="6" t="n"/>
       <c r="T19" s="6" t="n">
-        <v>73260</v>
+        <v>90653</v>
       </c>
       <c r="U19" s="7" t="n">
-        <v>0.023</v>
+        <v>0.106</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Apr-25</t>
+          <t>Jun-25</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>25651</v>
+        <v>31812</v>
       </c>
       <c r="C20" s="7" t="n">
-        <v>0.083</v>
+        <v>0.074</v>
       </c>
       <c r="D20" s="8" t="n">
-        <v>0.4158</v>
+        <v>0.4004</v>
       </c>
       <c r="E20" s="6" t="n">
-        <v>7979</v>
+        <v>10432</v>
       </c>
       <c r="F20" s="7" t="n">
-        <v>0.057</v>
+        <v>0.103</v>
       </c>
       <c r="G20" s="8" t="n">
-        <v>0.1293</v>
+        <v>0.1313</v>
       </c>
       <c r="H20" s="6" t="n">
-        <v>6846</v>
+        <v>9816</v>
       </c>
       <c r="I20" s="7" t="n">
-        <v>0.219</v>
+        <v>0.135</v>
       </c>
       <c r="J20" s="8" t="n">
-        <v>0.111</v>
+        <v>0.1236</v>
       </c>
       <c r="K20" s="6" t="n">
-        <v>6361</v>
+        <v>8446</v>
       </c>
       <c r="L20" s="7" t="n">
-        <v>0.083</v>
+        <v>0.119</v>
       </c>
       <c r="M20" s="8" t="n">
-        <v>0.1031</v>
+        <v>0.1063</v>
       </c>
       <c r="N20" s="6" t="n">
-        <v>4888</v>
+        <v>4860</v>
       </c>
       <c r="O20" s="7" t="n">
-        <v>0.042</v>
+        <v>0.02</v>
       </c>
       <c r="P20" s="8" t="n">
-        <v>0.07920000000000001</v>
-[...7 lines deleted...]
-      <c r="S20" s="8" t="n">
         <v>0.0612</v>
       </c>
+      <c r="Q20" s="6" t="n"/>
       <c r="T20" s="6" t="n">
-        <v>61691</v>
+        <v>79443</v>
       </c>
       <c r="U20" s="7" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08200000000000002</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>Mar-25</t>
+          <t>May-25</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>31939</v>
+        <v>30164</v>
       </c>
       <c r="C21" s="7" t="n">
-        <v>-0.014</v>
+        <v>0.04</v>
       </c>
       <c r="D21" s="8" t="n">
-        <v>0.427</v>
+        <v>0.4117</v>
       </c>
       <c r="E21" s="6" t="n">
-        <v>9544</v>
+        <v>9864</v>
       </c>
       <c r="F21" s="7" t="n">
-        <v>-0.099</v>
+        <v>0.045</v>
       </c>
       <c r="G21" s="8" t="n">
-        <v>0.1276</v>
+        <v>0.1346</v>
       </c>
       <c r="H21" s="6" t="n">
-        <v>7066</v>
+        <v>7504</v>
       </c>
       <c r="I21" s="7" t="n">
-        <v>-0.22</v>
+        <v>-0.119</v>
       </c>
       <c r="J21" s="8" t="n">
-        <v>0.09449999999999999</v>
+        <v>0.1024</v>
       </c>
       <c r="K21" s="6" t="n">
-        <v>7686</v>
+        <v>8171</v>
       </c>
       <c r="L21" s="7" t="n">
-        <v>0.017</v>
+        <v>0.068</v>
       </c>
       <c r="M21" s="8" t="n">
-        <v>0.1027</v>
+        <v>0.1115</v>
       </c>
       <c r="N21" s="6" t="n">
-        <v>5805</v>
+        <v>4450</v>
       </c>
       <c r="O21" s="7" t="n">
-        <v>0.04100000000000001</v>
+        <v>-0.03</v>
       </c>
       <c r="P21" s="8" t="n">
-        <v>0.0776</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0607</v>
+      </c>
+      <c r="Q21" s="6" t="n"/>
       <c r="T21" s="6" t="n">
-        <v>74809</v>
+        <v>73260</v>
       </c>
       <c r="U21" s="7" t="n">
-        <v>-0.06</v>
+        <v>0.023</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Feb-25</t>
+          <t>Apr-25</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>28267</v>
+        <v>25651</v>
       </c>
       <c r="C22" s="7" t="n">
-        <v>-0.105</v>
+        <v>0.083</v>
       </c>
       <c r="D22" s="8" t="n">
-        <v>0.4239</v>
+        <v>0.4158</v>
       </c>
       <c r="E22" s="6" t="n">
-        <v>8616</v>
+        <v>7979</v>
       </c>
       <c r="F22" s="7" t="n">
-        <v>-0.145</v>
+        <v>0.057</v>
       </c>
       <c r="G22" s="8" t="n">
-        <v>0.1292</v>
+        <v>0.1293</v>
       </c>
       <c r="H22" s="6" t="n">
-        <v>6579</v>
+        <v>6846</v>
       </c>
       <c r="I22" s="7" t="n">
-        <v>-0.209</v>
+        <v>0.219</v>
       </c>
       <c r="J22" s="8" t="n">
-        <v>0.0987</v>
+        <v>0.111</v>
       </c>
       <c r="K22" s="6" t="n">
-        <v>6579</v>
+        <v>6361</v>
       </c>
       <c r="L22" s="7" t="n">
-        <v>-0.118</v>
+        <v>0.083</v>
       </c>
       <c r="M22" s="8" t="n">
-        <v>0.0987</v>
+        <v>0.1031</v>
       </c>
       <c r="N22" s="6" t="n">
-        <v>4962</v>
+        <v>3775</v>
       </c>
       <c r="O22" s="7" t="n">
-        <v>-0.148</v>
+        <v>-0.044</v>
       </c>
       <c r="P22" s="8" t="n">
-        <v>0.07439999999999999</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0612</v>
+      </c>
+      <c r="Q22" s="6" t="n"/>
       <c r="T22" s="6" t="n">
-        <v>66674</v>
+        <v>61691</v>
       </c>
       <c r="U22" s="7" t="n">
-        <v>-0.147</v>
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Jan-25</t>
+          <t>Mar-25</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>39403</v>
+        <v>31939</v>
       </c>
       <c r="C23" s="7" t="n">
-        <v>0.067</v>
+        <v>-0.014</v>
       </c>
       <c r="D23" s="8" t="n">
-        <v>0.4175</v>
+        <v>0.4269</v>
       </c>
       <c r="E23" s="6" t="n">
-        <v>12498</v>
+        <v>9544</v>
       </c>
       <c r="F23" s="7" t="n">
-        <v>0.068</v>
+        <v>-0.099</v>
       </c>
       <c r="G23" s="8" t="n">
-        <v>0.1324</v>
+        <v>0.1276</v>
       </c>
       <c r="H23" s="6" t="n">
-        <v>10841</v>
+        <v>7066</v>
       </c>
       <c r="I23" s="7" t="n">
-        <v>-0.015</v>
+        <v>-0.22</v>
       </c>
       <c r="J23" s="8" t="n">
-        <v>0.1148</v>
+        <v>0.09449999999999999</v>
       </c>
       <c r="K23" s="6" t="n">
-        <v>9133</v>
+        <v>7686</v>
       </c>
       <c r="L23" s="7" t="n">
-        <v>0.115</v>
+        <v>0.017</v>
       </c>
       <c r="M23" s="8" t="n">
-        <v>0.0968</v>
+        <v>0.1027</v>
       </c>
       <c r="N23" s="6" t="n">
-        <v>6485</v>
+        <v>4709</v>
       </c>
       <c r="O23" s="7" t="n">
-        <v>0.148</v>
+        <v>-0.126</v>
       </c>
       <c r="P23" s="8" t="n">
-        <v>0.0687</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0629</v>
+      </c>
+      <c r="Q23" s="6" t="n"/>
       <c r="T23" s="6" t="n">
-        <v>94393</v>
+        <v>74809</v>
       </c>
       <c r="U23" s="7" t="n">
-        <v>0.047</v>
+        <v>-0.06</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Dec-24</t>
+          <t>Feb-25</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>42515</v>
+        <v>28267</v>
       </c>
       <c r="C24" s="7" t="n">
-        <v>0.29</v>
+        <v>-0.105</v>
       </c>
       <c r="D24" s="8" t="n">
-        <v>0.4223999999999999</v>
+        <v>0.424</v>
       </c>
       <c r="E24" s="6" t="n">
-        <v>12985</v>
+        <v>8616</v>
       </c>
       <c r="F24" s="7" t="n">
-        <v>0.126</v>
+        <v>-0.145</v>
       </c>
       <c r="G24" s="8" t="n">
-        <v>0.129</v>
+        <v>0.1292</v>
       </c>
       <c r="H24" s="6" t="n">
-        <v>11561</v>
+        <v>6579</v>
       </c>
       <c r="I24" s="7" t="n">
-        <v>0.435</v>
+        <v>-0.209</v>
       </c>
       <c r="J24" s="8" t="n">
-        <v>0.1148</v>
+        <v>0.0987</v>
       </c>
       <c r="K24" s="6" t="n">
-        <v>9257</v>
+        <v>6579</v>
       </c>
       <c r="L24" s="7" t="n">
-        <v>0.134</v>
+        <v>-0.118</v>
       </c>
       <c r="M24" s="8" t="n">
-        <v>0.092</v>
+        <v>0.0987</v>
       </c>
       <c r="N24" s="6" t="n">
-        <v>6254</v>
+        <v>4229</v>
       </c>
       <c r="O24" s="7" t="n">
-        <v>0.207</v>
+        <v>-0.234</v>
       </c>
       <c r="P24" s="8" t="n">
-        <v>0.0621</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0634</v>
+      </c>
+      <c r="Q24" s="6" t="n"/>
       <c r="T24" s="6" t="n">
-        <v>100663</v>
+        <v>66674</v>
       </c>
       <c r="U24" s="7" t="n">
-        <v>0.248</v>
+        <v>-0.147</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Nov-24</t>
+          <t>Jan-25</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>34207</v>
+        <v>39403</v>
       </c>
       <c r="C25" s="7" t="n">
-        <v>0.318</v>
+        <v>0.067</v>
       </c>
       <c r="D25" s="8" t="n">
-        <v>0.4168</v>
+        <v>0.4174</v>
       </c>
       <c r="E25" s="6" t="n">
-        <v>11025</v>
+        <v>12498</v>
       </c>
       <c r="F25" s="7" t="n">
-        <v>0.305</v>
+        <v>0.068</v>
       </c>
       <c r="G25" s="8" t="n">
-        <v>0.1343</v>
+        <v>0.1324</v>
       </c>
       <c r="H25" s="6" t="n">
-        <v>9387</v>
+        <v>10841</v>
       </c>
       <c r="I25" s="7" t="n">
-        <v>0.298</v>
+        <v>-0.015</v>
       </c>
       <c r="J25" s="8" t="n">
-        <v>0.1144</v>
+        <v>0.1148</v>
       </c>
       <c r="K25" s="6" t="n">
-        <v>7397</v>
+        <v>9133</v>
       </c>
       <c r="L25" s="7" t="n">
-        <v>0.18</v>
+        <v>0.115</v>
       </c>
       <c r="M25" s="8" t="n">
-        <v>0.0901</v>
+        <v>0.0968</v>
       </c>
       <c r="N25" s="6" t="n">
-        <v>5880</v>
+        <v>6065</v>
       </c>
       <c r="O25" s="7" t="n">
-        <v>0.342</v>
+        <v>-0.04100000000000001</v>
       </c>
       <c r="P25" s="8" t="n">
-        <v>0.0716</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0643</v>
+      </c>
+      <c r="Q25" s="6" t="n"/>
       <c r="T25" s="6" t="n">
-        <v>82069</v>
+        <v>94393</v>
       </c>
       <c r="U25" s="7" t="n">
-        <v>0.29</v>
+        <v>0.047</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Oct-24</t>
+          <t>Dec-24</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>26004</v>
+        <v>42515</v>
       </c>
       <c r="C26" s="7" t="n">
-        <v>0.031</v>
+        <v>0.29</v>
       </c>
       <c r="D26" s="8" t="n">
-        <v>0.3965</v>
+        <v>0.4223000000000001</v>
       </c>
       <c r="E26" s="6" t="n">
-        <v>8152</v>
+        <v>12985</v>
       </c>
       <c r="F26" s="7" t="n">
-        <v>0.037</v>
+        <v>0.126</v>
       </c>
       <c r="G26" s="8" t="n">
-        <v>0.1243</v>
+        <v>0.129</v>
       </c>
       <c r="H26" s="6" t="n">
-        <v>8771</v>
+        <v>11561</v>
       </c>
       <c r="I26" s="7" t="n">
-        <v>0.01</v>
+        <v>0.435</v>
       </c>
       <c r="J26" s="8" t="n">
-        <v>0.1337</v>
+        <v>0.1148</v>
       </c>
       <c r="K26" s="6" t="n">
-        <v>6047</v>
+        <v>9257</v>
       </c>
       <c r="L26" s="7" t="n">
-        <v>-0.035</v>
+        <v>0.134</v>
       </c>
       <c r="M26" s="8" t="n">
-        <v>0.0922</v>
+        <v>0.092</v>
       </c>
       <c r="N26" s="6" t="n">
-        <v>5746</v>
+        <v>7079</v>
       </c>
       <c r="O26" s="7" t="n">
-        <v>0.279</v>
+        <v>0.23</v>
       </c>
       <c r="P26" s="8" t="n">
-        <v>0.0876</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0703</v>
+      </c>
+      <c r="Q26" s="6" t="n"/>
       <c r="T26" s="6" t="n">
-        <v>65583</v>
+        <v>100663</v>
       </c>
       <c r="U26" s="7" t="n">
-        <v>0.024</v>
+        <v>0.248</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Sep-24</t>
+          <t>Nov-24</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>25768</v>
+        <v>34207</v>
       </c>
       <c r="C27" s="7" t="n">
-        <v>0.148</v>
+        <v>0.318</v>
       </c>
       <c r="D27" s="8" t="n">
-        <v>0.4052</v>
+        <v>0.4168</v>
       </c>
       <c r="E27" s="6" t="n">
-        <v>8306</v>
+        <v>11025</v>
       </c>
       <c r="F27" s="7" t="n">
-        <v>0.145</v>
+        <v>0.305</v>
       </c>
       <c r="G27" s="8" t="n">
-        <v>0.1306</v>
+        <v>0.1343</v>
       </c>
       <c r="H27" s="6" t="n">
-        <v>7286</v>
+        <v>9387</v>
       </c>
       <c r="I27" s="7" t="n">
-        <v>0.061</v>
+        <v>0.298</v>
       </c>
       <c r="J27" s="8" t="n">
-        <v>0.1146</v>
+        <v>0.1144</v>
       </c>
       <c r="K27" s="6" t="n">
-        <v>6315</v>
+        <v>7397</v>
       </c>
       <c r="L27" s="7" t="n">
-        <v>0.083</v>
+        <v>0.18</v>
       </c>
       <c r="M27" s="8" t="n">
-        <v>0.0993</v>
+        <v>0.0901</v>
       </c>
       <c r="N27" s="6" t="n">
-        <v>4763</v>
+        <v>5665</v>
       </c>
       <c r="O27" s="7" t="n">
-        <v>0.273</v>
+        <v>0.226</v>
       </c>
       <c r="P27" s="8" t="n">
-        <v>0.07489999999999999</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.06900000000000001</v>
+      </c>
+      <c r="Q27" s="6" t="n"/>
       <c r="T27" s="6" t="n">
-        <v>63590</v>
+        <v>82069</v>
       </c>
       <c r="U27" s="7" t="n">
-        <v>0.126</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Aug-24</t>
+          <t>Oct-24</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>28402</v>
+        <v>26004</v>
       </c>
       <c r="C28" s="7" t="n">
-        <v>-0.09300000000000001</v>
+        <v>0.031</v>
       </c>
       <c r="D28" s="8" t="n">
-        <v>0.4273999999999999</v>
+        <v>0.3965</v>
       </c>
       <c r="E28" s="6" t="n">
-        <v>8647</v>
+        <v>8152</v>
       </c>
       <c r="F28" s="7" t="n">
-        <v>0.002</v>
+        <v>0.037</v>
       </c>
       <c r="G28" s="8" t="n">
-        <v>0.1301</v>
+        <v>0.1243</v>
       </c>
       <c r="H28" s="6" t="n">
-        <v>7118</v>
+        <v>8771</v>
       </c>
       <c r="I28" s="7" t="n">
-        <v>-0.256</v>
+        <v>0.01</v>
       </c>
       <c r="J28" s="8" t="n">
-        <v>0.1071</v>
+        <v>0.1337</v>
       </c>
       <c r="K28" s="6" t="n">
-        <v>5867</v>
+        <v>6047</v>
       </c>
       <c r="L28" s="7" t="n">
-        <v>-0.211</v>
+        <v>-0.035</v>
       </c>
       <c r="M28" s="8" t="n">
-        <v>0.0883</v>
+        <v>0.0922</v>
       </c>
       <c r="N28" s="6" t="n">
-        <v>5251</v>
+        <v>3789</v>
       </c>
       <c r="O28" s="7" t="n">
-        <v>0.078</v>
+        <v>-0.135</v>
       </c>
       <c r="P28" s="8" t="n">
-        <v>0.079</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.05779999999999999</v>
+      </c>
+      <c r="Q28" s="6" t="n"/>
       <c r="T28" s="6" t="n">
-        <v>66457</v>
+        <v>65583</v>
       </c>
       <c r="U28" s="7" t="n">
-        <v>-0.126</v>
+        <v>0.024</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Jul-24</t>
+          <t>Sep-24</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>34692</v>
+        <v>25768</v>
       </c>
       <c r="C29" s="7" t="n">
-        <v>-0.06900000000000001</v>
+        <v>0.148</v>
       </c>
       <c r="D29" s="8" t="n">
-        <v>0.4231</v>
+        <v>0.4052</v>
       </c>
       <c r="E29" s="6" t="n">
-        <v>11363</v>
+        <v>8306</v>
       </c>
       <c r="F29" s="7" t="n">
-        <v>0.008</v>
+        <v>0.145</v>
       </c>
       <c r="G29" s="8" t="n">
-        <v>0.1386</v>
+        <v>0.1306</v>
       </c>
       <c r="H29" s="6" t="n">
-        <v>7867</v>
+        <v>7286</v>
       </c>
       <c r="I29" s="7" t="n">
-        <v>-0.367</v>
+        <v>0.061</v>
       </c>
       <c r="J29" s="8" t="n">
-        <v>0.0959</v>
+        <v>0.1146</v>
       </c>
       <c r="K29" s="6" t="n">
-        <v>8270</v>
+        <v>6315</v>
       </c>
       <c r="L29" s="7" t="n">
-        <v>-0.031</v>
+        <v>0.083</v>
       </c>
       <c r="M29" s="8" t="n">
-        <v>0.1009</v>
+        <v>0.0993</v>
       </c>
       <c r="N29" s="6" t="n">
-        <v>6200</v>
+        <v>3899</v>
       </c>
       <c r="O29" s="7" t="n">
-        <v>0.128</v>
+        <v>0.006</v>
       </c>
       <c r="P29" s="8" t="n">
-        <v>0.0756</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0613</v>
+      </c>
+      <c r="Q29" s="6" t="n"/>
       <c r="T29" s="6" t="n">
-        <v>81997</v>
+        <v>63590</v>
       </c>
       <c r="U29" s="7" t="n">
-        <v>-0.122</v>
+        <v>0.126</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>