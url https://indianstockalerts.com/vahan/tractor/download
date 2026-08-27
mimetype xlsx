--- v1 (2026-07-12)
+++ v2 (2026-08-27)
@@ -456,92 +456,92 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U29"/>
+  <dimension ref="A1:U30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="12" customWidth="1" min="16" max="16"/>
     <col width="12" customWidth="1" min="17" max="17"/>
     <col width="12" customWidth="1" min="18" max="18"/>
     <col width="12" customWidth="1" min="19" max="19"/>
     <col width="12" customWidth="1" min="20" max="20"/>
     <col width="12" customWidth="1" min="21" max="21"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Indian Stock Alerts — indianstockalerts.com</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Tractors — Monthly Vahan Registration Data | Generated: 12 Jul 2026</t>
+          <t>Tractors — Monthly Vahan Registration Data | Generated: 27 Aug 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Source: Vahan (MoRTH). Registrations ≠ dispatches. For personal use only — redistribution prohibited.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>Mahindra Vol</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>Mahindra YoY%</t>
         </is>
@@ -618,1463 +618,1530 @@
       </c>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>CNH YoY%</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>CNH MS%</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Industry Vol</t>
         </is>
       </c>
       <c r="U5" s="4" t="inlineStr">
         <is>
           <t>Industry YoY%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>Jul-26(P)*</t>
+          <t>Aug-26(P)*</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>49885</v>
+        <v>37733</v>
       </c>
       <c r="C6" s="7" t="n">
-        <v>0.336</v>
+        <v>0.061</v>
       </c>
       <c r="D6" s="8" t="n">
-        <v>0.4115</v>
+        <v>0.4178</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>16996</v>
+        <v>12197</v>
       </c>
       <c r="F6" s="7" t="n">
-        <v>0.325</v>
+        <v>0.152</v>
       </c>
       <c r="G6" s="8" t="n">
-        <v>0.1402</v>
+        <v>0.135</v>
       </c>
       <c r="H6" s="6" t="n">
-        <v>14325</v>
+        <v>11267</v>
       </c>
       <c r="I6" s="7" t="n">
-        <v>0.484</v>
+        <v>0.022</v>
       </c>
       <c r="J6" s="8" t="n">
-        <v>0.1181</v>
+        <v>0.1247</v>
       </c>
       <c r="K6" s="6" t="n">
-        <v>12659</v>
+        <v>10403</v>
       </c>
       <c r="L6" s="7" t="n">
-        <v>0.376</v>
+        <v>0.2</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0.1044</v>
+        <v>0.1152</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>8579</v>
+        <v>6032</v>
       </c>
       <c r="O6" s="7" t="n">
-        <v>0.242</v>
+        <v>0.029</v>
       </c>
       <c r="P6" s="8" t="n">
-        <v>0.0708</v>
+        <v>0.0668</v>
       </c>
       <c r="Q6" s="6" t="n">
-        <v>5614</v>
+        <v>4412</v>
       </c>
       <c r="R6" s="7" t="n">
-        <v>-0.112</v>
+        <v>-0.272</v>
       </c>
       <c r="S6" s="8" t="n">
-        <v>0.0463</v>
+        <v>0.0488</v>
       </c>
       <c r="T6" s="6" t="n">
-        <v>121244</v>
+        <v>90326</v>
       </c>
       <c r="U6" s="7" t="n">
-        <v>0.337</v>
+        <v>0.051</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>Jul-26</t>
+          <t>Aug-26</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>17701</v>
+        <v>31647</v>
       </c>
       <c r="D7" s="8" t="n">
-        <v>0.4115</v>
+        <v>0.4178</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>6031</v>
+        <v>10230</v>
       </c>
       <c r="G7" s="8" t="n">
-        <v>0.1402</v>
+        <v>0.135</v>
       </c>
       <c r="H7" s="6" t="n">
-        <v>5083</v>
+        <v>9450</v>
       </c>
       <c r="J7" s="8" t="n">
-        <v>0.1181</v>
+        <v>0.1247</v>
       </c>
       <c r="K7" s="6" t="n">
-        <v>4492</v>
+        <v>8725</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0.1044</v>
+        <v>0.1152</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>3044</v>
+        <v>5059</v>
       </c>
       <c r="P7" s="8" t="n">
-        <v>0.0708</v>
+        <v>0.0668</v>
       </c>
       <c r="Q7" s="6" t="n">
-        <v>1992</v>
+        <v>3700</v>
       </c>
       <c r="S7" s="8" t="n">
-        <v>0.0463</v>
+        <v>0.0488</v>
       </c>
       <c r="T7" s="6" t="n">
-        <v>43022</v>
+        <v>75757</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Jun-26</t>
+          <t>Jul-26</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>44008</v>
+        <v>50305</v>
       </c>
       <c r="C8" s="7" t="n">
-        <v>0.383</v>
+        <v>0.347</v>
       </c>
       <c r="D8" s="8" t="n">
-        <v>0.4253</v>
+        <v>0.4205</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>13504</v>
+        <v>16295</v>
       </c>
       <c r="F8" s="7" t="n">
-        <v>0.294</v>
+        <v>0.271</v>
       </c>
       <c r="G8" s="8" t="n">
-        <v>0.1305</v>
+        <v>0.1362</v>
       </c>
       <c r="H8" s="6" t="n">
-        <v>12070</v>
+        <v>14186</v>
       </c>
       <c r="I8" s="7" t="n">
-        <v>0.23</v>
+        <v>0.469</v>
       </c>
       <c r="J8" s="8" t="n">
-        <v>0.1166</v>
+        <v>0.1186</v>
       </c>
       <c r="K8" s="6" t="n">
-        <v>10372</v>
+        <v>12814</v>
       </c>
       <c r="L8" s="7" t="n">
-        <v>0.228</v>
+        <v>0.393</v>
       </c>
       <c r="M8" s="8" t="n">
-        <v>0.1002</v>
+        <v>0.1071</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>6407</v>
+        <v>7968</v>
       </c>
       <c r="O8" s="7" t="n">
-        <v>0.046</v>
+        <v>0.153</v>
       </c>
       <c r="P8" s="8" t="n">
-        <v>0.0619</v>
+        <v>0.06660000000000001</v>
       </c>
       <c r="Q8" s="6" t="n">
-        <v>4757</v>
+        <v>5451</v>
       </c>
       <c r="R8" s="7" t="n">
-        <v>-0.021</v>
+        <v>-0.138</v>
       </c>
       <c r="S8" s="8" t="n">
-        <v>0.046</v>
+        <v>0.0456</v>
       </c>
       <c r="T8" s="6" t="n">
-        <v>103491</v>
+        <v>119637</v>
       </c>
       <c r="U8" s="7" t="n">
-        <v>0.303</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>May-26</t>
+          <t>Jun-26</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>34303</v>
+        <v>44020</v>
       </c>
       <c r="C9" s="7" t="n">
-        <v>0.137</v>
+        <v>0.384</v>
       </c>
       <c r="D9" s="8" t="n">
-        <v>0.405</v>
+        <v>0.4252</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>11382</v>
+        <v>13506</v>
       </c>
       <c r="F9" s="7" t="n">
-        <v>0.154</v>
+        <v>0.295</v>
       </c>
       <c r="G9" s="8" t="n">
-        <v>0.1344</v>
+        <v>0.1305</v>
       </c>
       <c r="H9" s="6" t="n">
-        <v>10664</v>
+        <v>12072</v>
       </c>
       <c r="I9" s="7" t="n">
-        <v>0.421</v>
+        <v>0.23</v>
       </c>
       <c r="J9" s="8" t="n">
-        <v>0.1259</v>
+        <v>0.1166</v>
       </c>
       <c r="K9" s="6" t="n">
-        <v>9544</v>
+        <v>10375</v>
       </c>
       <c r="L9" s="7" t="n">
-        <v>0.168</v>
+        <v>0.228</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>0.1127</v>
+        <v>0.1002</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>5083</v>
+        <v>6407</v>
       </c>
       <c r="O9" s="7" t="n">
-        <v>0.142</v>
+        <v>0.046</v>
       </c>
       <c r="P9" s="8" t="n">
-        <v>0.06</v>
-[...1 lines deleted...]
-      <c r="Q9" s="6" t="n"/>
+        <v>0.0619</v>
+      </c>
+      <c r="Q9" s="6" t="n">
+        <v>4761</v>
+      </c>
+      <c r="R9" s="7" t="n">
+        <v>-0.02</v>
+      </c>
+      <c r="S9" s="8" t="n">
+        <v>0.046</v>
+      </c>
       <c r="T9" s="6" t="n">
-        <v>84695</v>
+        <v>103513</v>
       </c>
       <c r="U9" s="7" t="n">
-        <v>0.156</v>
+        <v>0.303</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Apr-26</t>
+          <t>May-26</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>31928</v>
+        <v>34303</v>
       </c>
       <c r="C10" s="7" t="n">
-        <v>0.245</v>
+        <v>0.137</v>
       </c>
       <c r="D10" s="8" t="n">
-        <v>0.4153</v>
+        <v>0.405</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>10735</v>
+        <v>11382</v>
       </c>
       <c r="F10" s="7" t="n">
-        <v>0.345</v>
+        <v>0.154</v>
       </c>
       <c r="G10" s="8" t="n">
-        <v>0.1396</v>
+        <v>0.1344</v>
       </c>
       <c r="H10" s="6" t="n">
-        <v>8439</v>
+        <v>10664</v>
       </c>
       <c r="I10" s="7" t="n">
-        <v>0.233</v>
+        <v>0.421</v>
       </c>
       <c r="J10" s="8" t="n">
-        <v>0.1098</v>
+        <v>0.1259</v>
       </c>
       <c r="K10" s="6" t="n">
-        <v>8589</v>
+        <v>9544</v>
       </c>
       <c r="L10" s="7" t="n">
-        <v>0.35</v>
+        <v>0.168</v>
       </c>
       <c r="M10" s="8" t="n">
-        <v>0.1117</v>
+        <v>0.1127</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>4667</v>
+        <v>5083</v>
       </c>
       <c r="O10" s="7" t="n">
-        <v>0.236</v>
+        <v>0.142</v>
       </c>
       <c r="P10" s="8" t="n">
-        <v>0.0607</v>
+        <v>0.06</v>
       </c>
       <c r="Q10" s="6" t="n"/>
       <c r="T10" s="6" t="n">
-        <v>76883</v>
+        <v>84695</v>
       </c>
       <c r="U10" s="7" t="n">
-        <v>0.246</v>
+        <v>0.156</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Mar-26</t>
+          <t>Apr-26</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>35665</v>
+        <v>31928</v>
       </c>
       <c r="C11" s="7" t="n">
-        <v>0.117</v>
+        <v>0.245</v>
       </c>
       <c r="D11" s="8" t="n">
-        <v>0.4227</v>
+        <v>0.4153</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>10721</v>
+        <v>10735</v>
       </c>
       <c r="F11" s="7" t="n">
-        <v>0.123</v>
+        <v>0.345</v>
       </c>
       <c r="G11" s="8" t="n">
-        <v>0.1271</v>
+        <v>0.1396</v>
       </c>
       <c r="H11" s="6" t="n">
-        <v>8496</v>
+        <v>8439</v>
       </c>
       <c r="I11" s="7" t="n">
-        <v>0.202</v>
+        <v>0.233</v>
       </c>
       <c r="J11" s="8" t="n">
-        <v>0.1007</v>
+        <v>0.1098</v>
       </c>
       <c r="K11" s="6" t="n">
-        <v>8932</v>
+        <v>8589</v>
       </c>
       <c r="L11" s="7" t="n">
-        <v>0.162</v>
+        <v>0.35</v>
       </c>
       <c r="M11" s="8" t="n">
-        <v>0.1059</v>
+        <v>0.1117</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>4961</v>
+        <v>4667</v>
       </c>
       <c r="O11" s="7" t="n">
-        <v>0.05400000000000001</v>
+        <v>0.236</v>
       </c>
       <c r="P11" s="8" t="n">
-        <v>0.0588</v>
+        <v>0.0607</v>
       </c>
       <c r="Q11" s="6" t="n"/>
       <c r="T11" s="6" t="n">
-        <v>84374</v>
+        <v>76883</v>
       </c>
       <c r="U11" s="7" t="n">
-        <v>0.128</v>
+        <v>0.246</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Feb-26</t>
+          <t>Mar-26</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>38385</v>
+        <v>35665</v>
       </c>
       <c r="C12" s="7" t="n">
-        <v>0.358</v>
+        <v>0.117</v>
       </c>
       <c r="D12" s="8" t="n">
-        <v>0.4203</v>
+        <v>0.4227</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>11986</v>
+        <v>10721</v>
       </c>
       <c r="F12" s="7" t="n">
-        <v>0.391</v>
+        <v>0.123</v>
       </c>
       <c r="G12" s="8" t="n">
-        <v>0.1312</v>
+        <v>0.1271</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>8900</v>
+        <v>8496</v>
       </c>
       <c r="I12" s="7" t="n">
-        <v>0.353</v>
+        <v>0.202</v>
       </c>
       <c r="J12" s="8" t="n">
-        <v>0.0975</v>
+        <v>0.1007</v>
       </c>
       <c r="K12" s="6" t="n">
-        <v>10133</v>
+        <v>8932</v>
       </c>
       <c r="L12" s="7" t="n">
-        <v>0.54</v>
+        <v>0.162</v>
       </c>
       <c r="M12" s="8" t="n">
-        <v>0.111</v>
+        <v>0.1059</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>5766</v>
+        <v>4961</v>
       </c>
       <c r="O12" s="7" t="n">
-        <v>0.363</v>
+        <v>0.05400000000000001</v>
       </c>
       <c r="P12" s="8" t="n">
-        <v>0.0631</v>
+        <v>0.0588</v>
       </c>
       <c r="Q12" s="6" t="n"/>
       <c r="T12" s="6" t="n">
-        <v>91327</v>
+        <v>84374</v>
       </c>
       <c r="U12" s="7" t="n">
-        <v>0.37</v>
+        <v>0.128</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Jan-26</t>
+          <t>Feb-26</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>47943</v>
+        <v>38385</v>
       </c>
       <c r="C13" s="7" t="n">
-        <v>0.217</v>
+        <v>0.358</v>
       </c>
       <c r="D13" s="8" t="n">
-        <v>0.4141</v>
+        <v>0.4203</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>15696</v>
+        <v>11986</v>
       </c>
       <c r="F13" s="7" t="n">
-        <v>0.256</v>
+        <v>0.391</v>
       </c>
       <c r="G13" s="8" t="n">
-        <v>0.1356</v>
+        <v>0.1312</v>
       </c>
       <c r="H13" s="6" t="n">
-        <v>13464</v>
+        <v>8900</v>
       </c>
       <c r="I13" s="7" t="n">
-        <v>0.242</v>
+        <v>0.353</v>
       </c>
       <c r="J13" s="8" t="n">
-        <v>0.1163</v>
+        <v>0.0975</v>
       </c>
       <c r="K13" s="6" t="n">
-        <v>12315</v>
+        <v>10133</v>
       </c>
       <c r="L13" s="7" t="n">
-        <v>0.348</v>
+        <v>0.54</v>
       </c>
       <c r="M13" s="8" t="n">
-        <v>0.1064</v>
+        <v>0.111</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>7947</v>
+        <v>5766</v>
       </c>
       <c r="O13" s="7" t="n">
-        <v>0.31</v>
+        <v>0.363</v>
       </c>
       <c r="P13" s="8" t="n">
-        <v>0.06859999999999999</v>
+        <v>0.0631</v>
       </c>
       <c r="Q13" s="6" t="n"/>
       <c r="T13" s="6" t="n">
-        <v>115778</v>
+        <v>91327</v>
       </c>
       <c r="U13" s="7" t="n">
-        <v>0.227</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Dec-25</t>
+          <t>Jan-26</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>51716</v>
+        <v>47943</v>
       </c>
       <c r="C14" s="7" t="n">
-        <v>0.216</v>
+        <v>0.217</v>
       </c>
       <c r="D14" s="8" t="n">
-        <v>0.4451</v>
+        <v>0.4141</v>
       </c>
       <c r="E14" s="6" t="n">
-        <v>14186</v>
+        <v>15696</v>
       </c>
       <c r="F14" s="7" t="n">
-        <v>0.092</v>
+        <v>0.256</v>
       </c>
       <c r="G14" s="8" t="n">
-        <v>0.1221</v>
+        <v>0.1356</v>
       </c>
       <c r="H14" s="6" t="n">
-        <v>11490</v>
+        <v>13464</v>
       </c>
       <c r="I14" s="7" t="n">
-        <v>-0.006</v>
+        <v>0.242</v>
       </c>
       <c r="J14" s="8" t="n">
-        <v>0.0989</v>
+        <v>0.1163</v>
       </c>
       <c r="K14" s="6" t="n">
-        <v>13106</v>
+        <v>12315</v>
       </c>
       <c r="L14" s="7" t="n">
-        <v>0.416</v>
+        <v>0.348</v>
       </c>
       <c r="M14" s="8" t="n">
-        <v>0.1128</v>
+        <v>0.1064</v>
       </c>
       <c r="N14" s="6" t="n">
-        <v>7086</v>
+        <v>7947</v>
       </c>
       <c r="O14" s="7" t="n">
-        <v>0.001</v>
+        <v>0.31</v>
       </c>
       <c r="P14" s="8" t="n">
-        <v>0.061</v>
+        <v>0.06859999999999999</v>
       </c>
       <c r="Q14" s="6" t="n"/>
       <c r="T14" s="6" t="n">
-        <v>116194</v>
+        <v>115778</v>
       </c>
       <c r="U14" s="7" t="n">
-        <v>0.154</v>
+        <v>0.227</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Nov-25</t>
+          <t>Dec-25</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>55175</v>
+        <v>51716</v>
       </c>
       <c r="C15" s="7" t="n">
-        <v>0.613</v>
+        <v>0.216</v>
       </c>
       <c r="D15" s="8" t="n">
-        <v>0.4314</v>
+        <v>0.4451</v>
       </c>
       <c r="E15" s="6" t="n">
-        <v>16098</v>
+        <v>14186</v>
       </c>
       <c r="F15" s="7" t="n">
-        <v>0.46</v>
+        <v>0.092</v>
       </c>
       <c r="G15" s="8" t="n">
-        <v>0.1259</v>
+        <v>0.1221</v>
       </c>
       <c r="H15" s="6" t="n">
-        <v>13563</v>
+        <v>11490</v>
       </c>
       <c r="I15" s="7" t="n">
-        <v>0.445</v>
+        <v>-0.006</v>
       </c>
       <c r="J15" s="8" t="n">
-        <v>0.106</v>
+        <v>0.0989</v>
       </c>
       <c r="K15" s="6" t="n">
-        <v>14518</v>
+        <v>13106</v>
       </c>
       <c r="L15" s="7" t="n">
-        <v>0.963</v>
+        <v>0.416</v>
       </c>
       <c r="M15" s="8" t="n">
-        <v>0.1135</v>
+        <v>0.1128</v>
       </c>
       <c r="N15" s="6" t="n">
-        <v>7234</v>
+        <v>7086</v>
       </c>
       <c r="O15" s="7" t="n">
-        <v>0.277</v>
+        <v>0.001</v>
       </c>
       <c r="P15" s="8" t="n">
-        <v>0.0566</v>
+        <v>0.061</v>
       </c>
       <c r="Q15" s="6" t="n"/>
       <c r="T15" s="6" t="n">
-        <v>127905</v>
+        <v>116194</v>
       </c>
       <c r="U15" s="7" t="n">
-        <v>0.5590000000000001</v>
+        <v>0.154</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Oct-25</t>
+          <t>Nov-25</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>30327</v>
+        <v>55175</v>
       </c>
       <c r="C16" s="7" t="n">
-        <v>0.166</v>
+        <v>0.613</v>
       </c>
       <c r="D16" s="8" t="n">
-        <v>0.4043</v>
+        <v>0.4314</v>
       </c>
       <c r="E16" s="6" t="n">
-        <v>9151</v>
+        <v>16098</v>
       </c>
       <c r="F16" s="7" t="n">
-        <v>0.123</v>
+        <v>0.46</v>
       </c>
       <c r="G16" s="8" t="n">
-        <v>0.122</v>
+        <v>0.1259</v>
       </c>
       <c r="H16" s="6" t="n">
-        <v>9615</v>
+        <v>13563</v>
       </c>
       <c r="I16" s="7" t="n">
-        <v>0.096</v>
+        <v>0.445</v>
       </c>
       <c r="J16" s="8" t="n">
-        <v>0.1282</v>
+        <v>0.106</v>
       </c>
       <c r="K16" s="6" t="n">
-        <v>7904</v>
+        <v>14518</v>
       </c>
       <c r="L16" s="7" t="n">
-        <v>0.307</v>
+        <v>0.963</v>
       </c>
       <c r="M16" s="8" t="n">
-        <v>0.1054</v>
+        <v>0.1135</v>
       </c>
       <c r="N16" s="6" t="n">
-        <v>4731</v>
+        <v>7234</v>
       </c>
       <c r="O16" s="7" t="n">
-        <v>0.249</v>
+        <v>0.277</v>
       </c>
       <c r="P16" s="8" t="n">
-        <v>0.0631</v>
+        <v>0.0566</v>
       </c>
       <c r="Q16" s="6" t="n"/>
       <c r="T16" s="6" t="n">
-        <v>75020</v>
+        <v>127905</v>
       </c>
       <c r="U16" s="7" t="n">
-        <v>0.144</v>
+        <v>0.5590000000000001</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Sep-25</t>
+          <t>Oct-25</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>27079</v>
+        <v>30327</v>
       </c>
       <c r="C17" s="7" t="n">
-        <v>0.051</v>
+        <v>0.166</v>
       </c>
       <c r="D17" s="8" t="n">
-        <v>0.4113</v>
+        <v>0.4043</v>
       </c>
       <c r="E17" s="6" t="n">
-        <v>7996</v>
+        <v>9151</v>
       </c>
       <c r="F17" s="7" t="n">
-        <v>-0.037</v>
+        <v>0.123</v>
       </c>
       <c r="G17" s="8" t="n">
-        <v>0.1215</v>
+        <v>0.122</v>
       </c>
       <c r="H17" s="6" t="n">
-        <v>7945</v>
+        <v>9615</v>
       </c>
       <c r="I17" s="7" t="n">
-        <v>0.09</v>
+        <v>0.096</v>
       </c>
       <c r="J17" s="8" t="n">
-        <v>0.1207</v>
+        <v>0.1282</v>
       </c>
       <c r="K17" s="6" t="n">
-        <v>6693</v>
+        <v>7904</v>
       </c>
       <c r="L17" s="7" t="n">
-        <v>0.06</v>
+        <v>0.307</v>
       </c>
       <c r="M17" s="8" t="n">
-        <v>0.1017</v>
+        <v>0.1054</v>
       </c>
       <c r="N17" s="6" t="n">
-        <v>3995</v>
+        <v>4731</v>
       </c>
       <c r="O17" s="7" t="n">
-        <v>0.025</v>
+        <v>0.249</v>
       </c>
       <c r="P17" s="8" t="n">
-        <v>0.0607</v>
+        <v>0.0631</v>
       </c>
       <c r="Q17" s="6" t="n"/>
       <c r="T17" s="6" t="n">
-        <v>65836</v>
+        <v>75020</v>
       </c>
       <c r="U17" s="7" t="n">
-        <v>0.035</v>
+        <v>0.144</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Aug-25</t>
+          <t>Sep-25</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>35576</v>
+        <v>27079</v>
       </c>
       <c r="C18" s="7" t="n">
-        <v>0.253</v>
+        <v>0.051</v>
       </c>
       <c r="D18" s="8" t="n">
-        <v>0.4141</v>
+        <v>0.4113</v>
       </c>
       <c r="E18" s="6" t="n">
-        <v>10590</v>
+        <v>7996</v>
       </c>
       <c r="F18" s="7" t="n">
-        <v>0.225</v>
+        <v>-0.037</v>
       </c>
       <c r="G18" s="8" t="n">
-        <v>0.1233</v>
+        <v>0.1215</v>
       </c>
       <c r="H18" s="6" t="n">
-        <v>11028</v>
+        <v>7945</v>
       </c>
       <c r="I18" s="7" t="n">
-        <v>0.549</v>
+        <v>0.09</v>
       </c>
       <c r="J18" s="8" t="n">
-        <v>0.1284</v>
+        <v>0.1207</v>
       </c>
       <c r="K18" s="6" t="n">
-        <v>8666</v>
+        <v>6693</v>
       </c>
       <c r="L18" s="7" t="n">
-        <v>0.477</v>
+        <v>0.06</v>
       </c>
       <c r="M18" s="8" t="n">
-        <v>0.1009</v>
+        <v>0.1017</v>
       </c>
       <c r="N18" s="6" t="n">
-        <v>6060</v>
+        <v>3995</v>
       </c>
       <c r="O18" s="7" t="n">
-        <v>0.423</v>
+        <v>0.025</v>
       </c>
       <c r="P18" s="8" t="n">
-        <v>0.07049999999999999</v>
+        <v>0.0607</v>
       </c>
       <c r="Q18" s="6" t="n"/>
       <c r="T18" s="6" t="n">
-        <v>85917</v>
+        <v>65836</v>
       </c>
       <c r="U18" s="7" t="n">
-        <v>0.293</v>
+        <v>0.035</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>Jul-25</t>
+          <t>Aug-25</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>37345</v>
+        <v>35576</v>
       </c>
       <c r="C19" s="7" t="n">
-        <v>0.076</v>
+        <v>0.253</v>
       </c>
       <c r="D19" s="8" t="n">
-        <v>0.412</v>
+        <v>0.4141</v>
       </c>
       <c r="E19" s="6" t="n">
-        <v>12825</v>
+        <v>10590</v>
       </c>
       <c r="F19" s="7" t="n">
-        <v>0.129</v>
+        <v>0.225</v>
       </c>
       <c r="G19" s="8" t="n">
-        <v>0.1415</v>
+        <v>0.1233</v>
       </c>
       <c r="H19" s="6" t="n">
-        <v>9655</v>
+        <v>11028</v>
       </c>
       <c r="I19" s="7" t="n">
-        <v>0.227</v>
+        <v>0.549</v>
       </c>
       <c r="J19" s="8" t="n">
-        <v>0.1065</v>
+        <v>0.1284</v>
       </c>
       <c r="K19" s="6" t="n">
-        <v>9202</v>
+        <v>8666</v>
       </c>
       <c r="L19" s="7" t="n">
-        <v>0.113</v>
+        <v>0.477</v>
       </c>
       <c r="M19" s="8" t="n">
-        <v>0.1015</v>
+        <v>0.1009</v>
       </c>
       <c r="N19" s="6" t="n">
-        <v>6321</v>
+        <v>6060</v>
       </c>
       <c r="O19" s="7" t="n">
-        <v>0.146</v>
+        <v>0.423</v>
       </c>
       <c r="P19" s="8" t="n">
-        <v>0.0697</v>
+        <v>0.07049999999999999</v>
       </c>
       <c r="Q19" s="6" t="n"/>
       <c r="T19" s="6" t="n">
-        <v>90653</v>
+        <v>85917</v>
       </c>
       <c r="U19" s="7" t="n">
-        <v>0.106</v>
+        <v>0.293</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Jun-25</t>
+          <t>Jul-25</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>31812</v>
+        <v>37345</v>
       </c>
       <c r="C20" s="7" t="n">
-        <v>0.074</v>
+        <v>0.076</v>
       </c>
       <c r="D20" s="8" t="n">
-        <v>0.4004</v>
+        <v>0.412</v>
       </c>
       <c r="E20" s="6" t="n">
-        <v>10432</v>
+        <v>12825</v>
       </c>
       <c r="F20" s="7" t="n">
-        <v>0.103</v>
+        <v>0.129</v>
       </c>
       <c r="G20" s="8" t="n">
-        <v>0.1313</v>
+        <v>0.1415</v>
       </c>
       <c r="H20" s="6" t="n">
-        <v>9816</v>
+        <v>9655</v>
       </c>
       <c r="I20" s="7" t="n">
-        <v>0.135</v>
+        <v>0.227</v>
       </c>
       <c r="J20" s="8" t="n">
-        <v>0.1236</v>
+        <v>0.1065</v>
       </c>
       <c r="K20" s="6" t="n">
-        <v>8446</v>
+        <v>9202</v>
       </c>
       <c r="L20" s="7" t="n">
-        <v>0.119</v>
+        <v>0.113</v>
       </c>
       <c r="M20" s="8" t="n">
-        <v>0.1063</v>
+        <v>0.1015</v>
       </c>
       <c r="N20" s="6" t="n">
-        <v>4860</v>
+        <v>6321</v>
       </c>
       <c r="O20" s="7" t="n">
-        <v>0.02</v>
+        <v>0.146</v>
       </c>
       <c r="P20" s="8" t="n">
-        <v>0.0612</v>
+        <v>0.0697</v>
       </c>
       <c r="Q20" s="6" t="n"/>
       <c r="T20" s="6" t="n">
-        <v>79443</v>
+        <v>90653</v>
       </c>
       <c r="U20" s="7" t="n">
-        <v>0.08200000000000002</v>
+        <v>0.106</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>May-25</t>
+          <t>Jun-25</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>30164</v>
+        <v>31812</v>
       </c>
       <c r="C21" s="7" t="n">
-        <v>0.04</v>
+        <v>0.074</v>
       </c>
       <c r="D21" s="8" t="n">
-        <v>0.4117</v>
+        <v>0.4004</v>
       </c>
       <c r="E21" s="6" t="n">
-        <v>9864</v>
+        <v>10432</v>
       </c>
       <c r="F21" s="7" t="n">
-        <v>0.045</v>
+        <v>0.103</v>
       </c>
       <c r="G21" s="8" t="n">
-        <v>0.1346</v>
+        <v>0.1313</v>
       </c>
       <c r="H21" s="6" t="n">
-        <v>7504</v>
+        <v>9816</v>
       </c>
       <c r="I21" s="7" t="n">
-        <v>-0.119</v>
+        <v>0.135</v>
       </c>
       <c r="J21" s="8" t="n">
-        <v>0.1024</v>
+        <v>0.1236</v>
       </c>
       <c r="K21" s="6" t="n">
-        <v>8171</v>
+        <v>8446</v>
       </c>
       <c r="L21" s="7" t="n">
-        <v>0.068</v>
+        <v>0.119</v>
       </c>
       <c r="M21" s="8" t="n">
-        <v>0.1115</v>
+        <v>0.1063</v>
       </c>
       <c r="N21" s="6" t="n">
-        <v>4450</v>
+        <v>4860</v>
       </c>
       <c r="O21" s="7" t="n">
-        <v>-0.03</v>
+        <v>0.02</v>
       </c>
       <c r="P21" s="8" t="n">
-        <v>0.0607</v>
+        <v>0.0612</v>
       </c>
       <c r="Q21" s="6" t="n"/>
       <c r="T21" s="6" t="n">
-        <v>73260</v>
+        <v>79443</v>
       </c>
       <c r="U21" s="7" t="n">
-        <v>0.023</v>
+        <v>0.08200000000000002</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Apr-25</t>
+          <t>May-25</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>25651</v>
+        <v>30164</v>
       </c>
       <c r="C22" s="7" t="n">
-        <v>0.083</v>
+        <v>0.04</v>
       </c>
       <c r="D22" s="8" t="n">
-        <v>0.4158</v>
+        <v>0.4117</v>
       </c>
       <c r="E22" s="6" t="n">
-        <v>7979</v>
+        <v>9864</v>
       </c>
       <c r="F22" s="7" t="n">
-        <v>0.057</v>
+        <v>0.045</v>
       </c>
       <c r="G22" s="8" t="n">
-        <v>0.1293</v>
+        <v>0.1346</v>
       </c>
       <c r="H22" s="6" t="n">
-        <v>6846</v>
+        <v>7504</v>
       </c>
       <c r="I22" s="7" t="n">
-        <v>0.219</v>
+        <v>-0.119</v>
       </c>
       <c r="J22" s="8" t="n">
-        <v>0.111</v>
+        <v>0.1024</v>
       </c>
       <c r="K22" s="6" t="n">
-        <v>6361</v>
+        <v>8171</v>
       </c>
       <c r="L22" s="7" t="n">
-        <v>0.083</v>
+        <v>0.068</v>
       </c>
       <c r="M22" s="8" t="n">
-        <v>0.1031</v>
+        <v>0.1115</v>
       </c>
       <c r="N22" s="6" t="n">
-        <v>3775</v>
+        <v>4450</v>
       </c>
       <c r="O22" s="7" t="n">
-        <v>-0.044</v>
+        <v>-0.03</v>
       </c>
       <c r="P22" s="8" t="n">
-        <v>0.0612</v>
+        <v>0.0607</v>
       </c>
       <c r="Q22" s="6" t="n"/>
       <c r="T22" s="6" t="n">
-        <v>61691</v>
+        <v>73260</v>
       </c>
       <c r="U22" s="7" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.023</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Mar-25</t>
+          <t>Apr-25</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>31939</v>
+        <v>25651</v>
       </c>
       <c r="C23" s="7" t="n">
-        <v>-0.014</v>
+        <v>0.083</v>
       </c>
       <c r="D23" s="8" t="n">
-        <v>0.4269</v>
+        <v>0.4158</v>
       </c>
       <c r="E23" s="6" t="n">
-        <v>9544</v>
+        <v>7979</v>
       </c>
       <c r="F23" s="7" t="n">
-        <v>-0.099</v>
+        <v>0.057</v>
       </c>
       <c r="G23" s="8" t="n">
-        <v>0.1276</v>
+        <v>0.1293</v>
       </c>
       <c r="H23" s="6" t="n">
-        <v>7066</v>
+        <v>6846</v>
       </c>
       <c r="I23" s="7" t="n">
-        <v>-0.22</v>
+        <v>0.219</v>
       </c>
       <c r="J23" s="8" t="n">
-        <v>0.09449999999999999</v>
+        <v>0.111</v>
       </c>
       <c r="K23" s="6" t="n">
-        <v>7686</v>
+        <v>6361</v>
       </c>
       <c r="L23" s="7" t="n">
-        <v>0.017</v>
+        <v>0.083</v>
       </c>
       <c r="M23" s="8" t="n">
-        <v>0.1027</v>
+        <v>0.1031</v>
       </c>
       <c r="N23" s="6" t="n">
-        <v>4709</v>
+        <v>3775</v>
       </c>
       <c r="O23" s="7" t="n">
-        <v>-0.126</v>
+        <v>-0.044</v>
       </c>
       <c r="P23" s="8" t="n">
-        <v>0.0629</v>
+        <v>0.0612</v>
       </c>
       <c r="Q23" s="6" t="n"/>
       <c r="T23" s="6" t="n">
-        <v>74809</v>
+        <v>61691</v>
       </c>
       <c r="U23" s="7" t="n">
-        <v>-0.06</v>
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Feb-25</t>
+          <t>Mar-25</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>28267</v>
+        <v>31939</v>
       </c>
       <c r="C24" s="7" t="n">
-        <v>-0.105</v>
+        <v>-0.014</v>
       </c>
       <c r="D24" s="8" t="n">
-        <v>0.424</v>
+        <v>0.4269</v>
       </c>
       <c r="E24" s="6" t="n">
-        <v>8616</v>
+        <v>9544</v>
       </c>
       <c r="F24" s="7" t="n">
-        <v>-0.145</v>
+        <v>-0.099</v>
       </c>
       <c r="G24" s="8" t="n">
-        <v>0.1292</v>
+        <v>0.1276</v>
       </c>
       <c r="H24" s="6" t="n">
-        <v>6579</v>
+        <v>7066</v>
       </c>
       <c r="I24" s="7" t="n">
-        <v>-0.209</v>
+        <v>-0.22</v>
       </c>
       <c r="J24" s="8" t="n">
-        <v>0.0987</v>
+        <v>0.09449999999999999</v>
       </c>
       <c r="K24" s="6" t="n">
-        <v>6579</v>
+        <v>7686</v>
       </c>
       <c r="L24" s="7" t="n">
-        <v>-0.118</v>
+        <v>0.017</v>
       </c>
       <c r="M24" s="8" t="n">
-        <v>0.0987</v>
+        <v>0.1027</v>
       </c>
       <c r="N24" s="6" t="n">
-        <v>4229</v>
+        <v>4709</v>
       </c>
       <c r="O24" s="7" t="n">
-        <v>-0.234</v>
+        <v>-0.126</v>
       </c>
       <c r="P24" s="8" t="n">
-        <v>0.0634</v>
+        <v>0.0629</v>
       </c>
       <c r="Q24" s="6" t="n"/>
       <c r="T24" s="6" t="n">
-        <v>66674</v>
+        <v>74809</v>
       </c>
       <c r="U24" s="7" t="n">
-        <v>-0.147</v>
+        <v>-0.06</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Jan-25</t>
+          <t>Feb-25</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>39403</v>
+        <v>28267</v>
       </c>
       <c r="C25" s="7" t="n">
-        <v>0.067</v>
+        <v>-0.105</v>
       </c>
       <c r="D25" s="8" t="n">
-        <v>0.4174</v>
+        <v>0.424</v>
       </c>
       <c r="E25" s="6" t="n">
-        <v>12498</v>
+        <v>8616</v>
       </c>
       <c r="F25" s="7" t="n">
-        <v>0.068</v>
+        <v>-0.145</v>
       </c>
       <c r="G25" s="8" t="n">
-        <v>0.1324</v>
+        <v>0.1292</v>
       </c>
       <c r="H25" s="6" t="n">
-        <v>10841</v>
+        <v>6579</v>
       </c>
       <c r="I25" s="7" t="n">
-        <v>-0.015</v>
+        <v>-0.209</v>
       </c>
       <c r="J25" s="8" t="n">
-        <v>0.1148</v>
+        <v>0.0987</v>
       </c>
       <c r="K25" s="6" t="n">
-        <v>9133</v>
+        <v>6579</v>
       </c>
       <c r="L25" s="7" t="n">
-        <v>0.115</v>
+        <v>-0.118</v>
       </c>
       <c r="M25" s="8" t="n">
-        <v>0.0968</v>
+        <v>0.0987</v>
       </c>
       <c r="N25" s="6" t="n">
-        <v>6065</v>
+        <v>4229</v>
       </c>
       <c r="O25" s="7" t="n">
-        <v>-0.04100000000000001</v>
+        <v>-0.234</v>
       </c>
       <c r="P25" s="8" t="n">
-        <v>0.0643</v>
+        <v>0.0634</v>
       </c>
       <c r="Q25" s="6" t="n"/>
       <c r="T25" s="6" t="n">
-        <v>94393</v>
+        <v>66674</v>
       </c>
       <c r="U25" s="7" t="n">
-        <v>0.047</v>
+        <v>-0.147</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Dec-24</t>
+          <t>Jan-25</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>42515</v>
+        <v>39403</v>
       </c>
       <c r="C26" s="7" t="n">
-        <v>0.29</v>
+        <v>0.067</v>
       </c>
       <c r="D26" s="8" t="n">
-        <v>0.4223000000000001</v>
+        <v>0.4174</v>
       </c>
       <c r="E26" s="6" t="n">
-        <v>12985</v>
+        <v>12498</v>
       </c>
       <c r="F26" s="7" t="n">
-        <v>0.126</v>
+        <v>0.068</v>
       </c>
       <c r="G26" s="8" t="n">
-        <v>0.129</v>
+        <v>0.1324</v>
       </c>
       <c r="H26" s="6" t="n">
-        <v>11561</v>
+        <v>10841</v>
       </c>
       <c r="I26" s="7" t="n">
-        <v>0.435</v>
+        <v>-0.015</v>
       </c>
       <c r="J26" s="8" t="n">
         <v>0.1148</v>
       </c>
       <c r="K26" s="6" t="n">
-        <v>9257</v>
+        <v>9133</v>
       </c>
       <c r="L26" s="7" t="n">
-        <v>0.134</v>
+        <v>0.115</v>
       </c>
       <c r="M26" s="8" t="n">
-        <v>0.092</v>
+        <v>0.0968</v>
       </c>
       <c r="N26" s="6" t="n">
-        <v>7079</v>
+        <v>6065</v>
       </c>
       <c r="O26" s="7" t="n">
-        <v>0.23</v>
+        <v>-0.04100000000000001</v>
       </c>
       <c r="P26" s="8" t="n">
-        <v>0.0703</v>
+        <v>0.0643</v>
       </c>
       <c r="Q26" s="6" t="n"/>
       <c r="T26" s="6" t="n">
-        <v>100663</v>
+        <v>94393</v>
       </c>
       <c r="U26" s="7" t="n">
-        <v>0.248</v>
+        <v>0.047</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Nov-24</t>
+          <t>Dec-24</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>34207</v>
+        <v>42515</v>
       </c>
       <c r="C27" s="7" t="n">
-        <v>0.318</v>
+        <v>0.29</v>
       </c>
       <c r="D27" s="8" t="n">
-        <v>0.4168</v>
+        <v>0.4223000000000001</v>
       </c>
       <c r="E27" s="6" t="n">
-        <v>11025</v>
+        <v>12985</v>
       </c>
       <c r="F27" s="7" t="n">
-        <v>0.305</v>
+        <v>0.126</v>
       </c>
       <c r="G27" s="8" t="n">
-        <v>0.1343</v>
+        <v>0.129</v>
       </c>
       <c r="H27" s="6" t="n">
-        <v>9387</v>
+        <v>11561</v>
       </c>
       <c r="I27" s="7" t="n">
-        <v>0.298</v>
+        <v>0.435</v>
       </c>
       <c r="J27" s="8" t="n">
-        <v>0.1144</v>
+        <v>0.1148</v>
       </c>
       <c r="K27" s="6" t="n">
-        <v>7397</v>
+        <v>9257</v>
       </c>
       <c r="L27" s="7" t="n">
-        <v>0.18</v>
+        <v>0.134</v>
       </c>
       <c r="M27" s="8" t="n">
-        <v>0.0901</v>
+        <v>0.092</v>
       </c>
       <c r="N27" s="6" t="n">
-        <v>5665</v>
+        <v>7079</v>
       </c>
       <c r="O27" s="7" t="n">
-        <v>0.226</v>
+        <v>0.23</v>
       </c>
       <c r="P27" s="8" t="n">
-        <v>0.06900000000000001</v>
+        <v>0.0703</v>
       </c>
       <c r="Q27" s="6" t="n"/>
       <c r="T27" s="6" t="n">
-        <v>82069</v>
+        <v>100663</v>
       </c>
       <c r="U27" s="7" t="n">
-        <v>0.29</v>
+        <v>0.248</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Oct-24</t>
+          <t>Nov-24</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>26004</v>
+        <v>34207</v>
       </c>
       <c r="C28" s="7" t="n">
-        <v>0.031</v>
+        <v>0.318</v>
       </c>
       <c r="D28" s="8" t="n">
-        <v>0.3965</v>
+        <v>0.4168</v>
       </c>
       <c r="E28" s="6" t="n">
-        <v>8152</v>
+        <v>11025</v>
       </c>
       <c r="F28" s="7" t="n">
-        <v>0.037</v>
+        <v>0.305</v>
       </c>
       <c r="G28" s="8" t="n">
-        <v>0.1243</v>
+        <v>0.1343</v>
       </c>
       <c r="H28" s="6" t="n">
-        <v>8771</v>
+        <v>9387</v>
       </c>
       <c r="I28" s="7" t="n">
-        <v>0.01</v>
+        <v>0.298</v>
       </c>
       <c r="J28" s="8" t="n">
-        <v>0.1337</v>
+        <v>0.1144</v>
       </c>
       <c r="K28" s="6" t="n">
-        <v>6047</v>
+        <v>7397</v>
       </c>
       <c r="L28" s="7" t="n">
-        <v>-0.035</v>
+        <v>0.18</v>
       </c>
       <c r="M28" s="8" t="n">
-        <v>0.0922</v>
+        <v>0.0901</v>
       </c>
       <c r="N28" s="6" t="n">
-        <v>3789</v>
+        <v>5665</v>
       </c>
       <c r="O28" s="7" t="n">
-        <v>-0.135</v>
+        <v>0.226</v>
       </c>
       <c r="P28" s="8" t="n">
-        <v>0.05779999999999999</v>
+        <v>0.06900000000000001</v>
       </c>
       <c r="Q28" s="6" t="n"/>
       <c r="T28" s="6" t="n">
-        <v>65583</v>
+        <v>82069</v>
       </c>
       <c r="U28" s="7" t="n">
-        <v>0.024</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Sep-24</t>
+          <t>Oct-24</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>25768</v>
+        <v>26004</v>
       </c>
       <c r="C29" s="7" t="n">
-        <v>0.148</v>
+        <v>0.031</v>
       </c>
       <c r="D29" s="8" t="n">
-        <v>0.4052</v>
+        <v>0.3965</v>
       </c>
       <c r="E29" s="6" t="n">
-        <v>8306</v>
+        <v>8152</v>
       </c>
       <c r="F29" s="7" t="n">
-        <v>0.145</v>
+        <v>0.037</v>
       </c>
       <c r="G29" s="8" t="n">
-        <v>0.1306</v>
+        <v>0.1243</v>
       </c>
       <c r="H29" s="6" t="n">
-        <v>7286</v>
+        <v>8771</v>
       </c>
       <c r="I29" s="7" t="n">
-        <v>0.061</v>
+        <v>0.01</v>
       </c>
       <c r="J29" s="8" t="n">
-        <v>0.1146</v>
+        <v>0.1337</v>
       </c>
       <c r="K29" s="6" t="n">
-        <v>6315</v>
+        <v>6047</v>
       </c>
       <c r="L29" s="7" t="n">
-        <v>0.083</v>
+        <v>-0.035</v>
       </c>
       <c r="M29" s="8" t="n">
-        <v>0.0993</v>
+        <v>0.0922</v>
       </c>
       <c r="N29" s="6" t="n">
-        <v>3899</v>
+        <v>3789</v>
       </c>
       <c r="O29" s="7" t="n">
-        <v>0.006</v>
+        <v>-0.135</v>
       </c>
       <c r="P29" s="8" t="n">
-        <v>0.0613</v>
+        <v>0.05779999999999999</v>
       </c>
       <c r="Q29" s="6" t="n"/>
       <c r="T29" s="6" t="n">
+        <v>65583</v>
+      </c>
+      <c r="U29" s="7" t="n">
+        <v>0.024</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="5" t="inlineStr">
+        <is>
+          <t>Sep-24</t>
+        </is>
+      </c>
+      <c r="B30" s="6" t="n">
+        <v>25768</v>
+      </c>
+      <c r="C30" s="7" t="n">
+        <v>0.148</v>
+      </c>
+      <c r="D30" s="8" t="n">
+        <v>0.4052</v>
+      </c>
+      <c r="E30" s="6" t="n">
+        <v>8306</v>
+      </c>
+      <c r="F30" s="7" t="n">
+        <v>0.145</v>
+      </c>
+      <c r="G30" s="8" t="n">
+        <v>0.1306</v>
+      </c>
+      <c r="H30" s="6" t="n">
+        <v>7286</v>
+      </c>
+      <c r="I30" s="7" t="n">
+        <v>0.061</v>
+      </c>
+      <c r="J30" s="8" t="n">
+        <v>0.1146</v>
+      </c>
+      <c r="K30" s="6" t="n">
+        <v>6315</v>
+      </c>
+      <c r="L30" s="7" t="n">
+        <v>0.083</v>
+      </c>
+      <c r="M30" s="8" t="n">
+        <v>0.0993</v>
+      </c>
+      <c r="N30" s="6" t="n">
+        <v>3899</v>
+      </c>
+      <c r="O30" s="7" t="n">
+        <v>0.006</v>
+      </c>
+      <c r="P30" s="8" t="n">
+        <v>0.0613</v>
+      </c>
+      <c r="Q30" s="6" t="n"/>
+      <c r="T30" s="6" t="n">
         <v>63590</v>
       </c>
-      <c r="U29" s="7" t="n">
+      <c r="U30" s="7" t="n">
         <v>0.126</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>