--- v0 (2026-05-28)
+++ v1 (2026-07-12)
@@ -491,1070 +491,1068 @@
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Indian Stock Alerts — indianstockalerts.com</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Truck EVs — Monthly Vahan Registration Data | Generated: 28 May 2026</t>
+          <t>Truck EVs — Monthly Vahan Registration Data | Generated: 12 Jul 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Source: Vahan (MoRTH). Registrations ≠ dispatches. For personal use only — redistribution prohibited.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
+          <t>Energy Vol</t>
+        </is>
+      </c>
+      <c r="C5" s="4" t="inlineStr">
+        <is>
+          <t>Energy YoY%</t>
+        </is>
+      </c>
+      <c r="D5" s="4" t="inlineStr">
+        <is>
+          <t>Energy MS%</t>
+        </is>
+      </c>
+      <c r="E5" s="4" t="inlineStr">
+        <is>
+          <t>Ipl Vol</t>
+        </is>
+      </c>
+      <c r="F5" s="4" t="inlineStr">
+        <is>
+          <t>Ipl YoY%</t>
+        </is>
+      </c>
+      <c r="G5" s="4" t="inlineStr">
+        <is>
+          <t>Ipl MS%</t>
+        </is>
+      </c>
+      <c r="H5" s="4" t="inlineStr">
+        <is>
           <t>Tata Vol</t>
         </is>
       </c>
-      <c r="C5" s="4" t="inlineStr">
+      <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Tata YoY%</t>
         </is>
       </c>
-      <c r="D5" s="4" t="inlineStr">
+      <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Tata MS%</t>
-        </is>
-[...28 lines deleted...]
-          <t>Ipl MS%</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
           <t>VECV Vol</t>
         </is>
       </c>
       <c r="L5" s="4" t="inlineStr">
         <is>
           <t>VECV YoY%</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>VECV MS%</t>
         </is>
       </c>
       <c r="N5" s="4" t="inlineStr">
         <is>
           <t>Industry Vol</t>
         </is>
       </c>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Industry YoY%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>May-26(P)*</t>
-[...4 lines deleted...]
-      </c>
+          <t>Jul-26(P)*</t>
+        </is>
+      </c>
+      <c r="B6" s="6" t="n"/>
       <c r="D6" s="7" t="n">
-        <v>0.05489999999999999</v>
+        <v>0</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="G6" s="7" t="n">
-        <v>0.2857</v>
+        <v>0.101</v>
       </c>
       <c r="H6" s="6" t="n">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>0.04</v>
+        <v>39</v>
       </c>
       <c r="J6" s="7" t="n">
-        <v>0.2527</v>
+        <v>0.1414</v>
       </c>
       <c r="K6" s="6" t="n"/>
       <c r="M6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>104</v>
+        <v>279</v>
       </c>
       <c r="O6" s="8" t="n">
-        <v>1.889</v>
+        <v>15.412</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>May-26</t>
+          <t>Jul-26</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="D7" s="7" t="n">
-        <v>0.05489999999999999</v>
+        <v>0</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G7" s="7" t="n">
-        <v>0.2857</v>
+        <v>0.101</v>
       </c>
       <c r="H7" s="6" t="n">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="J7" s="7" t="n">
-        <v>0.2527</v>
+        <v>0.1414</v>
       </c>
       <c r="K7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>91</v>
+        <v>99</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Apr-26</t>
+          <t>Jun-26</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
+        <v>21</v>
+      </c>
+      <c r="C8" s="8" t="n">
+        <v>1.625</v>
+      </c>
+      <c r="D8" s="7" t="n">
+        <v>0.1842</v>
+      </c>
+      <c r="E8" s="6" t="n">
+        <v>32</v>
+      </c>
+      <c r="G8" s="7" t="n">
+        <v>0.2807</v>
+      </c>
+      <c r="H8" s="6" t="n">
         <v>3</v>
       </c>
-      <c r="D8" s="7" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="I8" s="8" t="n">
-        <v>0.048</v>
+        <v>0</v>
       </c>
       <c r="J8" s="7" t="n">
-        <v>0.275</v>
+        <v>0.0263</v>
       </c>
       <c r="K8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>80</v>
+        <v>114</v>
       </c>
       <c r="O8" s="8" t="n">
-        <v>2.81</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>Mar-26</t>
+          <t>May-26</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="D9" s="7" t="n">
-        <v>0.0484</v>
+        <v>0.2826</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F9" s="8" t="n">
+        <v>-0.08</v>
       </c>
       <c r="G9" s="7" t="n">
-        <v>0.2258</v>
+        <v>0.25</v>
       </c>
       <c r="H9" s="6" t="n">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>0.917</v>
+        <v>5</v>
       </c>
       <c r="J9" s="7" t="n">
-        <v>0.371</v>
+        <v>0.05429999999999999</v>
       </c>
       <c r="K9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>62</v>
+        <v>92</v>
       </c>
       <c r="O9" s="8" t="n">
-        <v>0.676</v>
+        <v>1.556</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Feb-26</t>
+          <t>Apr-26</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="D10" s="7" t="n">
-        <v>0</v>
+        <v>0.425</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>16</v>
+        <v>22</v>
+      </c>
+      <c r="F10" s="8" t="n">
+        <v>0.048</v>
       </c>
       <c r="G10" s="7" t="n">
-        <v>0.128</v>
+        <v>0.275</v>
       </c>
       <c r="H10" s="6" t="n">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J10" s="7" t="n">
-        <v>0.144</v>
+        <v>0.0375</v>
       </c>
       <c r="K10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>125</v>
+        <v>80</v>
       </c>
       <c r="O10" s="8" t="n">
-        <v>0.10364</v>
+        <v>2.81</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Jan-26</t>
+          <t>Mar-26</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D11" s="7" t="n">
-        <v>0.0764</v>
+        <v>0.2258</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>53</v>
+        <v>23</v>
+      </c>
+      <c r="F11" s="8" t="n">
+        <v>0.917</v>
       </c>
       <c r="G11" s="7" t="n">
-        <v>0.3680999999999999</v>
+        <v>0.371</v>
       </c>
       <c r="H11" s="6" t="n">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J11" s="7" t="n">
-        <v>0.125</v>
+        <v>0.0484</v>
       </c>
       <c r="K11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M11" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>144</v>
+        <v>62</v>
       </c>
       <c r="O11" s="8" t="n">
-        <v>5.545</v>
+        <v>0.676</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Dec-25</t>
+          <t>Feb-26</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="D12" s="7" t="n">
-        <v>0.027</v>
+        <v>0.128</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>0</v>
+        <v>18</v>
+      </c>
+      <c r="F12" s="8" t="n">
+        <v>5</v>
       </c>
       <c r="G12" s="7" t="n">
-        <v>0</v>
+        <v>0.144</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>0.6840000000000001</v>
+        <v>0</v>
       </c>
       <c r="J12" s="7" t="n">
-        <v>0.4324</v>
+        <v>0</v>
       </c>
       <c r="K12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M12" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>74</v>
+        <v>125</v>
       </c>
       <c r="O12" s="8" t="n">
-        <v>1.387</v>
+        <v>0.10364</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Nov-25</t>
+          <t>Jan-26</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>3</v>
+        <v>53</v>
       </c>
       <c r="D13" s="7" t="n">
-        <v>0.03</v>
+        <v>0.3680999999999999</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>21</v>
+        <v>18</v>
+      </c>
+      <c r="F13" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="G13" s="7" t="n">
-        <v>0.21</v>
+        <v>0.125</v>
       </c>
       <c r="H13" s="6" t="n">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="J13" s="7" t="n">
-        <v>0.12</v>
+        <v>0.0764</v>
       </c>
       <c r="K13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M13" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>100</v>
+        <v>144</v>
       </c>
       <c r="O13" s="8" t="n">
-        <v>5.666999999999999</v>
+        <v>5.545</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Oct-25</t>
+          <t>Dec-25</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="D14" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E14" s="6" t="n">
+        <v>32</v>
+      </c>
+      <c r="F14" s="8" t="n">
+        <v>0.6840000000000001</v>
+      </c>
+      <c r="G14" s="7" t="n">
+        <v>0.4324</v>
+      </c>
+      <c r="H14" s="6" t="n">
         <v>2</v>
       </c>
-      <c r="D14" s="7" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="J14" s="7" t="n">
-        <v>0.145</v>
+        <v>0.027</v>
       </c>
       <c r="K14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M14" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N14" s="6" t="n">
-        <v>131</v>
+        <v>74</v>
       </c>
       <c r="O14" s="8" t="n">
-        <v>7.733</v>
+        <v>1.387</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Sep-25</t>
+          <t>Nov-25</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D15" s="7" t="n">
-        <v>0.2083</v>
+        <v>0.21</v>
       </c>
       <c r="E15" s="6" t="n">
-        <v>13</v>
+        <v>12</v>
+      </c>
+      <c r="F15" s="8" t="n">
+        <v>5</v>
       </c>
       <c r="G15" s="7" t="n">
-        <v>0.2708</v>
+        <v>0.12</v>
       </c>
       <c r="H15" s="6" t="n">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>-0.25</v>
+        <v>3</v>
       </c>
       <c r="J15" s="7" t="n">
-        <v>0.125</v>
+        <v>0.03</v>
       </c>
       <c r="K15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M15" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N15" s="6" t="n">
-        <v>48</v>
+        <v>100</v>
       </c>
       <c r="O15" s="8" t="n">
-        <v>3.364</v>
+        <v>5.666999999999999</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Aug-25</t>
+          <t>Oct-25</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
+        <v>61</v>
+      </c>
+      <c r="D16" s="7" t="n">
+        <v>0.4656</v>
+      </c>
+      <c r="E16" s="6" t="n">
+        <v>19</v>
+      </c>
+      <c r="F16" s="8" t="n">
+        <v>0.462</v>
+      </c>
+      <c r="G16" s="7" t="n">
+        <v>0.145</v>
+      </c>
+      <c r="H16" s="6" t="n">
         <v>2</v>
       </c>
-      <c r="D16" s="7" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="J16" s="7" t="n">
-        <v>0.5479000000000001</v>
+        <v>0.0153</v>
       </c>
       <c r="K16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M16" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N16" s="6" t="n">
-        <v>73</v>
+        <v>131</v>
       </c>
       <c r="O16" s="8" t="n">
-        <v>2.318</v>
+        <v>7.733</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Jul-25</t>
+          <t>Sep-25</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="D17" s="7" t="n">
-        <v>0</v>
+        <v>0.2708</v>
       </c>
       <c r="E17" s="6" t="n">
-        <v>0</v>
+        <v>6</v>
+      </c>
+      <c r="F17" s="8" t="n">
+        <v>-0.25</v>
       </c>
       <c r="G17" s="7" t="n">
-        <v>0</v>
+        <v>0.125</v>
       </c>
       <c r="H17" s="6" t="n">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>2.667</v>
+        <v>10</v>
       </c>
       <c r="J17" s="7" t="n">
-        <v>0.6471000000000001</v>
+        <v>0.2083</v>
       </c>
       <c r="K17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M17" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N17" s="6" t="n">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="O17" s="8" t="n">
-        <v>3.25</v>
+        <v>3.364</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Jun-25</t>
+          <t>Aug-25</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D18" s="7" t="n">
-        <v>0.25</v>
+        <v>0</v>
       </c>
       <c r="E18" s="6" t="n">
-        <v>0</v>
+        <v>40</v>
+      </c>
+      <c r="F18" s="8" t="n">
+        <v>1</v>
       </c>
       <c r="G18" s="7" t="n">
-        <v>0</v>
+        <v>0.5479000000000001</v>
       </c>
       <c r="H18" s="6" t="n">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="J18" s="7" t="n">
-        <v>0.6667000000000001</v>
+        <v>0.0274</v>
       </c>
       <c r="K18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M18" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N18" s="6" t="n">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="O18" s="8" t="n">
-        <v>3</v>
+        <v>2.318</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>May-25</t>
+          <t>Jul-25</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D19" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E19" s="6" t="n">
-        <v>0</v>
+        <v>11</v>
+      </c>
+      <c r="F19" s="8" t="n">
+        <v>2.667</v>
       </c>
       <c r="G19" s="7" t="n">
-        <v>0</v>
+        <v>0.6471000000000001</v>
       </c>
       <c r="H19" s="6" t="n">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="I19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="7" t="n">
-        <v>0.6944</v>
+        <v>0</v>
       </c>
       <c r="K19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M19" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N19" s="6" t="n">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="O19" s="8" t="n">
-        <v>0.2</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Apr-25</t>
+          <t>Jun-25</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D20" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E20" s="6" t="n">
-        <v>0</v>
+        <v>8</v>
+      </c>
+      <c r="F20" s="8" t="n">
+        <v>7</v>
       </c>
       <c r="G20" s="7" t="n">
-        <v>0</v>
+        <v>0.6667000000000001</v>
       </c>
       <c r="H20" s="6" t="n">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="J20" s="7" t="n">
-        <v>1</v>
+        <v>0.25</v>
       </c>
       <c r="K20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M20" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N20" s="6" t="n">
-        <v>21</v>
+        <v>12</v>
+      </c>
+      <c r="O20" s="8" t="n">
+        <v>3</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>Mar-25</t>
+          <t>May-25</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D21" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E21" s="6" t="n">
+        <v>25</v>
+      </c>
+      <c r="F21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="7" t="n">
-        <v>0</v>
+        <v>0.6944</v>
       </c>
       <c r="H21" s="6" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="J21" s="7" t="n">
-        <v>0.3243</v>
+        <v>0</v>
       </c>
       <c r="K21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M21" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N21" s="6" t="n">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="O21" s="8" t="n">
-        <v>-0.159</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Feb-25</t>
+          <t>Apr-25</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D22" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E22" s="6" t="n">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="G22" s="7" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H22" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J22" s="7" t="n">
-        <v>0.2727</v>
+        <v>0</v>
       </c>
       <c r="K22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M22" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N22" s="6" t="n">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>-0.607</v>
+        <v>21</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Jan-25</t>
+          <t>Mar-25</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D23" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E23" s="6" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G23" s="7" t="n">
-        <v>0</v>
+        <v>0.3243</v>
       </c>
       <c r="H23" s="6" t="n">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>2.6</v>
+        <v>0</v>
       </c>
       <c r="J23" s="7" t="n">
-        <v>0.8182</v>
+        <v>0</v>
       </c>
       <c r="K23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M23" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N23" s="6" t="n">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="O23" s="8" t="n">
-        <v>0.048</v>
+        <v>-0.159</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Dec-24</t>
+          <t>Feb-25</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D24" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E24" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G24" s="7" t="n">
-        <v>0</v>
+        <v>0.2727</v>
       </c>
       <c r="H24" s="6" t="n">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>0.9</v>
+        <v>0</v>
       </c>
       <c r="J24" s="7" t="n">
-        <v>0.6129</v>
+        <v>0</v>
       </c>
       <c r="K24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M24" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N24" s="6" t="n">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="O24" s="8" t="n">
-        <v>1.818</v>
+        <v>-0.607</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Nov-24</t>
+          <t>Jan-25</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D25" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E25" s="6" t="n">
-        <v>0</v>
+        <v>18</v>
+      </c>
+      <c r="F25" s="8" t="n">
+        <v>2.6</v>
       </c>
       <c r="G25" s="7" t="n">
-        <v>0</v>
+        <v>0.8182</v>
       </c>
       <c r="H25" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J25" s="7" t="n">
-        <v>0.1333</v>
+        <v>0</v>
       </c>
       <c r="K25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M25" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N25" s="6" t="n">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="O25" s="8" t="n">
-        <v>0</v>
+        <v>0.048</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Oct-24</t>
+          <t>Dec-24</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D26" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E26" s="6" t="n">
-        <v>0</v>
+        <v>19</v>
+      </c>
+      <c r="F26" s="8" t="n">
+        <v>0.9</v>
       </c>
       <c r="G26" s="7" t="n">
-        <v>0</v>
+        <v>0.6129</v>
       </c>
       <c r="H26" s="6" t="n">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>5.5</v>
+        <v>0</v>
       </c>
       <c r="J26" s="7" t="n">
-        <v>0.8667</v>
+        <v>0</v>
       </c>
       <c r="K26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M26" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N26" s="6" t="n">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="O26" s="8" t="n">
-        <v>6.5</v>
+        <v>1.818</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Sep-24</t>
+          <t>Nov-24</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D27" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E27" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G27" s="7" t="n">
-        <v>0</v>
+        <v>0.1333</v>
       </c>
       <c r="H27" s="6" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="J27" s="7" t="n">
-        <v>0.7272999999999999</v>
+        <v>0</v>
       </c>
       <c r="K27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M27" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N27" s="6" t="n">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="O27" s="8" t="n">
-        <v>-0.7440000000000001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Aug-24</t>
+          <t>Oct-24</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D28" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E28" s="6" t="n">
-        <v>0</v>
+        <v>13</v>
+      </c>
+      <c r="F28" s="8" t="n">
+        <v>5.5</v>
       </c>
       <c r="G28" s="7" t="n">
-        <v>0</v>
+        <v>0.8667</v>
       </c>
       <c r="H28" s="6" t="n">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J28" s="7" t="n">
-        <v>0.9091</v>
+        <v>0</v>
       </c>
       <c r="K28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M28" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N28" s="6" t="n">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="O28" s="8" t="n">
-        <v>0.833</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Jul-24</t>
+          <t>Sep-24</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D29" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E29" s="6" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G29" s="7" t="n">
-        <v>0</v>
+        <v>0.7272999999999999</v>
       </c>
       <c r="H29" s="6" t="n">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>-0.7</v>
+        <v>0</v>
       </c>
       <c r="J29" s="7" t="n">
-        <v>0.75</v>
+        <v>0</v>
       </c>
       <c r="K29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M29" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N29" s="6" t="n">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="O29" s="8" t="n">
-        <v>-0.6919999999999998</v>
+        <v>-0.7440000000000001</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>