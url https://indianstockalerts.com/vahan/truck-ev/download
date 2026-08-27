--- v1 (2026-07-12)
+++ v2 (2026-08-27)
@@ -456,1102 +456,1150 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O29"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Indian Stock Alerts — indianstockalerts.com</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Truck EVs — Monthly Vahan Registration Data | Generated: 12 Jul 2026</t>
+          <t>Truck EVs — Monthly Vahan Registration Data | Generated: 27 Aug 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Source: Vahan (MoRTH). Registrations ≠ dispatches. For personal use only — redistribution prohibited.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
+          <t>Ipl Vol</t>
+        </is>
+      </c>
+      <c r="C5" s="4" t="inlineStr">
+        <is>
+          <t>Ipl YoY%</t>
+        </is>
+      </c>
+      <c r="D5" s="4" t="inlineStr">
+        <is>
+          <t>Ipl MS%</t>
+        </is>
+      </c>
+      <c r="E5" s="4" t="inlineStr">
+        <is>
           <t>Energy Vol</t>
         </is>
       </c>
-      <c r="C5" s="4" t="inlineStr">
+      <c r="F5" s="4" t="inlineStr">
         <is>
           <t>Energy YoY%</t>
         </is>
       </c>
-      <c r="D5" s="4" t="inlineStr">
+      <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Energy MS%</t>
-        </is>
-[...13 lines deleted...]
-          <t>Ipl MS%</t>
         </is>
       </c>
       <c r="H5" s="4" t="inlineStr">
         <is>
           <t>Tata Vol</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Tata YoY%</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Tata MS%</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
           <t>VECV Vol</t>
         </is>
       </c>
       <c r="L5" s="4" t="inlineStr">
         <is>
           <t>VECV YoY%</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>VECV MS%</t>
         </is>
       </c>
       <c r="N5" s="4" t="inlineStr">
         <is>
           <t>Industry Vol</t>
         </is>
       </c>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Industry YoY%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>Jul-26(P)*</t>
-[...2 lines deleted...]
-      <c r="B6" s="6" t="n"/>
+          <t>Aug-26(P)*</t>
+        </is>
+      </c>
+      <c r="B6" s="6" t="n">
+        <v>114</v>
+      </c>
       <c r="D6" s="7" t="n">
-        <v>0</v>
+        <v>0.1468</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>28</v>
+        <v>21</v>
+      </c>
+      <c r="F6" s="8" t="n">
+        <v>-0.475</v>
       </c>
       <c r="G6" s="7" t="n">
-        <v>0.101</v>
+        <v>0.0275</v>
       </c>
       <c r="H6" s="6" t="n">
-        <v>39</v>
+        <v>16</v>
+      </c>
+      <c r="I6" s="8" t="n">
+        <v>7</v>
       </c>
       <c r="J6" s="7" t="n">
-        <v>0.1414</v>
+        <v>0.0199</v>
       </c>
       <c r="K6" s="6" t="n"/>
       <c r="M6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>279</v>
+        <v>780</v>
       </c>
       <c r="O6" s="8" t="n">
-        <v>15.412</v>
+        <v>9.685</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>Jul-26</t>
+          <t>Aug-26</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="D7" s="7" t="n">
-        <v>0</v>
+        <v>0.1468</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="G7" s="7" t="n">
-        <v>0.101</v>
+        <v>0.0275</v>
       </c>
       <c r="H7" s="6" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J7" s="7" t="n">
-        <v>0.1414</v>
+        <v>0.0199</v>
       </c>
       <c r="K7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>99</v>
+        <v>654</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Jun-26</t>
+          <t>Jul-26</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>1.625</v>
+        <v>59</v>
       </c>
       <c r="D8" s="7" t="n">
-        <v>0.1842</v>
+        <v>0.2878</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>32</v>
+        <v>37</v>
+      </c>
+      <c r="F8" s="8" t="n">
+        <v>2.364</v>
       </c>
       <c r="G8" s="7" t="n">
-        <v>0.2807</v>
+        <v>0.1805</v>
       </c>
       <c r="H8" s="6" t="n">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="J8" s="7" t="n">
-        <v>0.0263</v>
+        <v>0.1317</v>
       </c>
       <c r="K8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>114</v>
+        <v>205</v>
       </c>
       <c r="O8" s="8" t="n">
-        <v>8.5</v>
+        <v>11.059</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>May-26</t>
+          <t>Jun-26</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D9" s="7" t="n">
-        <v>0.2826</v>
+        <v>0.2807</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F9" s="8" t="n">
-        <v>-0.08</v>
+        <v>1.625</v>
       </c>
       <c r="G9" s="7" t="n">
-        <v>0.25</v>
+        <v>0.1842</v>
       </c>
       <c r="H9" s="6" t="n">
-        <v>5</v>
+        <v>3</v>
+      </c>
+      <c r="I9" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="J9" s="7" t="n">
-        <v>0.05429999999999999</v>
+        <v>0.0263</v>
       </c>
       <c r="K9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>92</v>
+        <v>114</v>
       </c>
       <c r="O9" s="8" t="n">
-        <v>1.556</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Apr-26</t>
+          <t>May-26</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>34</v>
+        <v>23</v>
+      </c>
+      <c r="C10" s="8" t="n">
+        <v>-0.08</v>
       </c>
       <c r="D10" s="7" t="n">
-        <v>0.425</v>
+        <v>0.25</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>0.048</v>
+        <v>26</v>
       </c>
       <c r="G10" s="7" t="n">
-        <v>0.275</v>
+        <v>0.2826</v>
       </c>
       <c r="H10" s="6" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J10" s="7" t="n">
-        <v>0.0375</v>
+        <v>0.05429999999999999</v>
       </c>
       <c r="K10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="O10" s="8" t="n">
-        <v>2.81</v>
+        <v>1.556</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Mar-26</t>
+          <t>Apr-26</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>14</v>
+        <v>22</v>
+      </c>
+      <c r="C11" s="8" t="n">
+        <v>0.048</v>
       </c>
       <c r="D11" s="7" t="n">
-        <v>0.2258</v>
+        <v>0.275</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>0.917</v>
+        <v>34</v>
       </c>
       <c r="G11" s="7" t="n">
-        <v>0.371</v>
+        <v>0.425</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>3</v>
       </c>
       <c r="J11" s="7" t="n">
-        <v>0.0484</v>
+        <v>0.0375</v>
       </c>
       <c r="K11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M11" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>62</v>
+        <v>80</v>
       </c>
       <c r="O11" s="8" t="n">
-        <v>0.676</v>
+        <v>2.81</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Feb-26</t>
+          <t>Mar-26</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>16</v>
+        <v>23</v>
+      </c>
+      <c r="C12" s="8" t="n">
+        <v>0.917</v>
       </c>
       <c r="D12" s="7" t="n">
-        <v>0.128</v>
+        <v>0.371</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="G12" s="7" t="n">
-        <v>0.144</v>
+        <v>0.2258</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J12" s="7" t="n">
-        <v>0</v>
+        <v>0.0484</v>
       </c>
       <c r="K12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M12" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>125</v>
+        <v>62</v>
       </c>
       <c r="O12" s="8" t="n">
-        <v>0.10364</v>
+        <v>0.676</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Jan-26</t>
+          <t>Feb-26</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>53</v>
+        <v>18</v>
+      </c>
+      <c r="C13" s="8" t="n">
+        <v>5</v>
       </c>
       <c r="D13" s="7" t="n">
-        <v>0.3680999999999999</v>
+        <v>0.144</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="G13" s="7" t="n">
-        <v>0.125</v>
+        <v>0.128</v>
       </c>
       <c r="H13" s="6" t="n">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="J13" s="7" t="n">
-        <v>0.0764</v>
+        <v>0</v>
       </c>
       <c r="K13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M13" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>144</v>
+        <v>125</v>
       </c>
       <c r="O13" s="8" t="n">
-        <v>5.545</v>
+        <v>0.10364</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Dec-25</t>
+          <t>Jan-26</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
+        <v>18</v>
+      </c>
+      <c r="C14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D14" s="7" t="n">
-        <v>0</v>
+        <v>0.125</v>
       </c>
       <c r="E14" s="6" t="n">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>0.6840000000000001</v>
+        <v>53</v>
       </c>
       <c r="G14" s="7" t="n">
-        <v>0.4324</v>
+        <v>0.3680999999999999</v>
       </c>
       <c r="H14" s="6" t="n">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="J14" s="7" t="n">
-        <v>0.027</v>
+        <v>0.0764</v>
       </c>
       <c r="K14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M14" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N14" s="6" t="n">
-        <v>74</v>
+        <v>144</v>
       </c>
       <c r="O14" s="8" t="n">
-        <v>1.387</v>
+        <v>5.545</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Nov-25</t>
+          <t>Dec-25</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>21</v>
+        <v>32</v>
+      </c>
+      <c r="C15" s="8" t="n">
+        <v>0.6840000000000001</v>
       </c>
       <c r="D15" s="7" t="n">
-        <v>0.21</v>
+        <v>0.4324</v>
       </c>
       <c r="E15" s="6" t="n">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G15" s="7" t="n">
-        <v>0.12</v>
+        <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J15" s="7" t="n">
-        <v>0.03</v>
+        <v>0.027</v>
       </c>
       <c r="K15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M15" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N15" s="6" t="n">
-        <v>100</v>
+        <v>74</v>
       </c>
       <c r="O15" s="8" t="n">
-        <v>5.666999999999999</v>
+        <v>1.387</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Oct-25</t>
+          <t>Nov-25</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>61</v>
+        <v>12</v>
+      </c>
+      <c r="C16" s="8" t="n">
+        <v>5</v>
       </c>
       <c r="D16" s="7" t="n">
-        <v>0.4656</v>
+        <v>0.12</v>
       </c>
       <c r="E16" s="6" t="n">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>0.462</v>
+        <v>21</v>
       </c>
       <c r="G16" s="7" t="n">
-        <v>0.145</v>
+        <v>0.21</v>
       </c>
       <c r="H16" s="6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J16" s="7" t="n">
-        <v>0.0153</v>
+        <v>0.03</v>
       </c>
       <c r="K16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M16" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N16" s="6" t="n">
-        <v>131</v>
+        <v>100</v>
       </c>
       <c r="O16" s="8" t="n">
-        <v>7.733</v>
+        <v>5.666999999999999</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Sep-25</t>
+          <t>Oct-25</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>13</v>
+        <v>19</v>
+      </c>
+      <c r="C17" s="8" t="n">
+        <v>0.462</v>
       </c>
       <c r="D17" s="7" t="n">
-        <v>0.2708</v>
+        <v>0.145</v>
       </c>
       <c r="E17" s="6" t="n">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>-0.25</v>
+        <v>61</v>
       </c>
       <c r="G17" s="7" t="n">
-        <v>0.125</v>
+        <v>0.4656</v>
       </c>
       <c r="H17" s="6" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J17" s="7" t="n">
-        <v>0.2083</v>
+        <v>0.0153</v>
       </c>
       <c r="K17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M17" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N17" s="6" t="n">
-        <v>48</v>
+        <v>131</v>
       </c>
       <c r="O17" s="8" t="n">
-        <v>3.364</v>
+        <v>7.733</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Aug-25</t>
+          <t>Sep-25</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>0</v>
+        <v>6</v>
+      </c>
+      <c r="C18" s="8" t="n">
+        <v>-0.25</v>
       </c>
       <c r="D18" s="7" t="n">
-        <v>0</v>
+        <v>0.125</v>
       </c>
       <c r="E18" s="6" t="n">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="G18" s="7" t="n">
-        <v>0.5479000000000001</v>
+        <v>0.2708</v>
       </c>
       <c r="H18" s="6" t="n">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="J18" s="7" t="n">
-        <v>0.0274</v>
+        <v>0.2083</v>
       </c>
       <c r="K18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M18" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N18" s="6" t="n">
-        <v>73</v>
+        <v>48</v>
       </c>
       <c r="O18" s="8" t="n">
-        <v>2.318</v>
+        <v>3.364</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>Jul-25</t>
+          <t>Aug-25</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>0</v>
+        <v>40</v>
+      </c>
+      <c r="C19" s="8" t="n">
+        <v>1</v>
       </c>
       <c r="D19" s="7" t="n">
-        <v>0</v>
+        <v>0.5479000000000001</v>
       </c>
       <c r="E19" s="6" t="n">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>2.667</v>
+        <v>0</v>
       </c>
       <c r="G19" s="7" t="n">
-        <v>0.6471000000000001</v>
+        <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J19" s="7" t="n">
-        <v>0</v>
+        <v>0.0274</v>
       </c>
       <c r="K19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M19" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N19" s="6" t="n">
-        <v>17</v>
+        <v>73</v>
       </c>
       <c r="O19" s="8" t="n">
-        <v>3.25</v>
+        <v>2.318</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Jun-25</t>
+          <t>Jul-25</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>0</v>
+        <v>11</v>
+      </c>
+      <c r="C20" s="8" t="n">
+        <v>2.667</v>
       </c>
       <c r="D20" s="7" t="n">
-        <v>0</v>
+        <v>0.6471000000000001</v>
       </c>
       <c r="E20" s="6" t="n">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G20" s="7" t="n">
-        <v>0.6667000000000001</v>
+        <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J20" s="7" t="n">
-        <v>0.25</v>
+        <v>0</v>
       </c>
       <c r="K20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M20" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N20" s="6" t="n">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="O20" s="8" t="n">
-        <v>3</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>May-25</t>
+          <t>Jun-25</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>0</v>
+        <v>8</v>
+      </c>
+      <c r="C21" s="8" t="n">
+        <v>7</v>
       </c>
       <c r="D21" s="7" t="n">
-        <v>0</v>
+        <v>0.6667000000000001</v>
       </c>
       <c r="E21" s="6" t="n">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="F21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="7" t="n">
-        <v>0.6944</v>
+        <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J21" s="7" t="n">
-        <v>0</v>
+        <v>0.25</v>
       </c>
       <c r="K21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M21" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N21" s="6" t="n">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="O21" s="8" t="n">
-        <v>0.2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Apr-25</t>
+          <t>May-25</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
+        <v>25</v>
+      </c>
+      <c r="C22" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D22" s="7" t="n">
-        <v>0</v>
+        <v>0.6944</v>
       </c>
       <c r="E22" s="6" t="n">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="G22" s="7" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="7" t="n">
         <v>0</v>
       </c>
       <c r="K22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M22" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N22" s="6" t="n">
-        <v>21</v>
+        <v>36</v>
+      </c>
+      <c r="O22" s="8" t="n">
+        <v>0.2</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Mar-25</t>
+          <t>Apr-25</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="D23" s="7" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E23" s="6" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G23" s="7" t="n">
-        <v>0.3243</v>
+        <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="7" t="n">
         <v>0</v>
       </c>
       <c r="K23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M23" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N23" s="6" t="n">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>-0.159</v>
+        <v>21</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Feb-25</t>
+          <t>Mar-25</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="D24" s="7" t="n">
-        <v>0</v>
+        <v>0.3243</v>
       </c>
       <c r="E24" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G24" s="7" t="n">
-        <v>0.2727</v>
+        <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="7" t="n">
         <v>0</v>
       </c>
       <c r="K24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M24" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N24" s="6" t="n">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="O24" s="8" t="n">
-        <v>-0.607</v>
+        <v>-0.159</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Jan-25</t>
+          <t>Feb-25</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D25" s="7" t="n">
-        <v>0</v>
+        <v>0.2727</v>
       </c>
       <c r="E25" s="6" t="n">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>2.6</v>
+        <v>0</v>
       </c>
       <c r="G25" s="7" t="n">
-        <v>0.8182</v>
+        <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="7" t="n">
         <v>0</v>
       </c>
       <c r="K25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M25" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N25" s="6" t="n">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="O25" s="8" t="n">
-        <v>0.048</v>
+        <v>-0.607</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Dec-24</t>
+          <t>Jan-25</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>0</v>
+        <v>18</v>
+      </c>
+      <c r="C26" s="8" t="n">
+        <v>2.6</v>
       </c>
       <c r="D26" s="7" t="n">
-        <v>0</v>
+        <v>0.8182</v>
       </c>
       <c r="E26" s="6" t="n">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>0.9</v>
+        <v>0</v>
       </c>
       <c r="G26" s="7" t="n">
-        <v>0.6129</v>
+        <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="7" t="n">
         <v>0</v>
       </c>
       <c r="K26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M26" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N26" s="6" t="n">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="O26" s="8" t="n">
-        <v>1.818</v>
+        <v>0.048</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Nov-24</t>
+          <t>Dec-24</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>0</v>
+        <v>19</v>
+      </c>
+      <c r="C27" s="8" t="n">
+        <v>0.9</v>
       </c>
       <c r="D27" s="7" t="n">
-        <v>0</v>
+        <v>0.6129</v>
       </c>
       <c r="E27" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G27" s="7" t="n">
-        <v>0.1333</v>
+        <v>0</v>
       </c>
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="7" t="n">
         <v>0</v>
       </c>
       <c r="K27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M27" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N27" s="6" t="n">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="O27" s="8" t="n">
-        <v>0</v>
+        <v>1.818</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Oct-24</t>
+          <t>Nov-24</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D28" s="7" t="n">
-        <v>0</v>
+        <v>0.1333</v>
       </c>
       <c r="E28" s="6" t="n">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>5.5</v>
+        <v>0</v>
       </c>
       <c r="G28" s="7" t="n">
-        <v>0.8667</v>
+        <v>0</v>
       </c>
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="7" t="n">
         <v>0</v>
       </c>
       <c r="K28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="M28" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N28" s="6" t="n">
         <v>15</v>
       </c>
       <c r="O28" s="8" t="n">
-        <v>6.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
+          <t>Oct-24</t>
+        </is>
+      </c>
+      <c r="B29" s="6" t="n">
+        <v>13</v>
+      </c>
+      <c r="C29" s="8" t="n">
+        <v>5.5</v>
+      </c>
+      <c r="D29" s="7" t="n">
+        <v>0.8667</v>
+      </c>
+      <c r="E29" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="G29" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="H29" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="J29" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="K29" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M29" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="N29" s="6" t="n">
+        <v>15</v>
+      </c>
+      <c r="O29" s="8" t="n">
+        <v>6.5</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="5" t="inlineStr">
+        <is>
           <t>Sep-24</t>
         </is>
       </c>
-      <c r="B29" s="6" t="n">
-[...5 lines deleted...]
-      <c r="E29" s="6" t="n">
+      <c r="B30" s="6" t="n">
         <v>8</v>
       </c>
-      <c r="G29" s="7" t="n">
+      <c r="D30" s="7" t="n">
         <v>0.7272999999999999</v>
       </c>
-      <c r="H29" s="6" t="n">
-[...11 lines deleted...]
-      <c r="N29" s="6" t="n">
+      <c r="E30" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="G30" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="H30" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="J30" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="K30" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M30" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="N30" s="6" t="n">
         <v>11</v>
       </c>
-      <c r="O29" s="8" t="n">
+      <c r="O30" s="8" t="n">
         <v>-0.7440000000000001</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>