--- v0 (2026-06-22)
+++ v1 (2026-08-06)
@@ -456,92 +456,92 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U29"/>
+  <dimension ref="A1:U30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="12" customWidth="1" min="16" max="16"/>
     <col width="12" customWidth="1" min="17" max="17"/>
     <col width="12" customWidth="1" min="18" max="18"/>
     <col width="12" customWidth="1" min="19" max="19"/>
     <col width="12" customWidth="1" min="20" max="20"/>
     <col width="12" customWidth="1" min="21" max="21"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Indian Stock Alerts — indianstockalerts.com</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Trucks — Monthly Vahan Registration Data | Generated: 22 Jun 2026</t>
+          <t>Trucks — Monthly Vahan Registration Data | Generated: 06 Aug 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Source: Vahan (MoRTH). Registrations ≠ dispatches. For personal use only — redistribution prohibited.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>Tata Vol</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>Tata YoY%</t>
         </is>
@@ -618,1506 +618,1699 @@
       </c>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>Sml YoY%</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>Sml MS%</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Industry Vol</t>
         </is>
       </c>
       <c r="U5" s="4" t="inlineStr">
         <is>
           <t>Industry YoY%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>Jun-26(P)</t>
-[...7 lines deleted...]
-      <c r="Q6" s="6" t="n"/>
+          <t>Aug-26(P)*</t>
+        </is>
+      </c>
+      <c r="B6" s="6" t="n">
+        <v>11495</v>
+      </c>
+      <c r="C6" s="7" t="n">
+        <v>0.179</v>
+      </c>
+      <c r="D6" s="8" t="n">
+        <v>0.4129</v>
+      </c>
+      <c r="E6" s="6" t="n">
+        <v>8581</v>
+      </c>
+      <c r="F6" s="7" t="n">
+        <v>0.319</v>
+      </c>
+      <c r="G6" s="8" t="n">
+        <v>0.3082</v>
+      </c>
+      <c r="H6" s="6" t="n">
+        <v>4979</v>
+      </c>
+      <c r="I6" s="7" t="n">
+        <v>0.199</v>
+      </c>
+      <c r="J6" s="8" t="n">
+        <v>0.1788</v>
+      </c>
+      <c r="K6" s="6" t="n">
+        <v>1513</v>
+      </c>
+      <c r="L6" s="7" t="n">
+        <v>0.246</v>
+      </c>
+      <c r="M6" s="8" t="n">
+        <v>0.05429999999999999</v>
+      </c>
+      <c r="N6" s="6" t="n">
+        <v>546</v>
+      </c>
+      <c r="O6" s="7" t="n">
+        <v>0.303</v>
+      </c>
+      <c r="P6" s="8" t="n">
+        <v>0.0196</v>
+      </c>
+      <c r="Q6" s="6" t="n">
+        <v>205</v>
+      </c>
+      <c r="R6" s="7" t="n">
+        <v>0.297</v>
+      </c>
+      <c r="S6" s="8" t="n">
+        <v>0.0073</v>
+      </c>
       <c r="T6" s="6" t="n">
-        <v>26596</v>
+        <v>27838</v>
       </c>
       <c r="U6" s="7" t="n">
-        <v>0.188</v>
+        <v>0.227</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>Jun-26</t>
-[...7 lines deleted...]
-      <c r="Q7" s="6" t="n"/>
+          <t>Aug-26</t>
+        </is>
+      </c>
+      <c r="B7" s="6" t="n">
+        <v>1854</v>
+      </c>
+      <c r="D7" s="8" t="n">
+        <v>0.4129</v>
+      </c>
+      <c r="E7" s="6" t="n">
+        <v>1384</v>
+      </c>
+      <c r="G7" s="8" t="n">
+        <v>0.3082</v>
+      </c>
+      <c r="H7" s="6" t="n">
+        <v>803</v>
+      </c>
+      <c r="J7" s="8" t="n">
+        <v>0.1788</v>
+      </c>
+      <c r="K7" s="6" t="n">
+        <v>244</v>
+      </c>
+      <c r="M7" s="8" t="n">
+        <v>0.05429999999999999</v>
+      </c>
+      <c r="N7" s="6" t="n">
+        <v>88</v>
+      </c>
+      <c r="P7" s="8" t="n">
+        <v>0.0196</v>
+      </c>
+      <c r="Q7" s="6" t="n">
+        <v>33</v>
+      </c>
+      <c r="S7" s="8" t="n">
+        <v>0.0073</v>
+      </c>
       <c r="T7" s="6" t="n">
-        <v>18617</v>
+        <v>4490</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>May-26</t>
-[...7 lines deleted...]
-      <c r="Q8" s="6" t="n"/>
+          <t>Jul-26</t>
+        </is>
+      </c>
+      <c r="B8" s="6" t="n">
+        <v>13902</v>
+      </c>
+      <c r="C8" s="7" t="n">
+        <v>0.344</v>
+      </c>
+      <c r="D8" s="8" t="n">
+        <v>0.4457</v>
+      </c>
+      <c r="E8" s="6" t="n">
+        <v>9045</v>
+      </c>
+      <c r="F8" s="7" t="n">
+        <v>0.238</v>
+      </c>
+      <c r="G8" s="8" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="H8" s="6" t="n">
+        <v>5423</v>
+      </c>
+      <c r="I8" s="7" t="n">
+        <v>0.288</v>
+      </c>
+      <c r="J8" s="8" t="n">
+        <v>0.1739</v>
+      </c>
+      <c r="K8" s="6" t="n">
+        <v>1553</v>
+      </c>
+      <c r="L8" s="7" t="n">
+        <v>0.225</v>
+      </c>
+      <c r="M8" s="8" t="n">
+        <v>0.0498</v>
+      </c>
+      <c r="N8" s="6" t="n">
+        <v>542</v>
+      </c>
+      <c r="O8" s="7" t="n">
+        <v>0.335</v>
+      </c>
+      <c r="P8" s="8" t="n">
+        <v>0.0174</v>
+      </c>
+      <c r="Q8" s="6" t="n">
+        <v>213</v>
+      </c>
+      <c r="R8" s="7" t="n">
+        <v>0.217</v>
+      </c>
+      <c r="S8" s="8" t="n">
+        <v>0.0068</v>
+      </c>
       <c r="T8" s="6" t="n">
-        <v>28616</v>
+        <v>31191</v>
       </c>
       <c r="U8" s="7" t="n">
-        <v>0.121</v>
+        <v>0.288</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>Apr-26</t>
+          <t>Jun-26</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>18316</v>
+        <v>11963</v>
       </c>
       <c r="C9" s="7" t="n">
-        <v>0.198</v>
+        <v>0.217</v>
       </c>
       <c r="D9" s="8" t="n">
-        <v>0.4732</v>
+        <v>0.4472</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>10286</v>
+        <v>7397</v>
       </c>
       <c r="F9" s="7" t="n">
-        <v>0.064</v>
+        <v>0.156</v>
       </c>
       <c r="G9" s="8" t="n">
-        <v>0.2657</v>
+        <v>0.2765</v>
       </c>
       <c r="H9" s="6" t="n">
-        <v>6589</v>
+        <v>4485</v>
       </c>
       <c r="I9" s="7" t="n">
-        <v>0.248</v>
+        <v>0.206</v>
       </c>
       <c r="J9" s="8" t="n">
-        <v>0.1702</v>
+        <v>0.1677</v>
       </c>
       <c r="K9" s="6" t="n">
-        <v>2083</v>
+        <v>1462</v>
       </c>
       <c r="L9" s="7" t="n">
-        <v>0.169</v>
+        <v>0.077</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>0.0538</v>
+        <v>0.0547</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>632</v>
+        <v>556</v>
       </c>
       <c r="O9" s="7" t="n">
-        <v>-0.109</v>
+        <v>0.422</v>
       </c>
       <c r="P9" s="8" t="n">
-        <v>0.0163</v>
+        <v>0.0208</v>
       </c>
       <c r="Q9" s="6" t="n">
-        <v>257</v>
+        <v>188</v>
       </c>
       <c r="R9" s="7" t="n">
-        <v>0.4040000000000001</v>
+        <v>0.112</v>
       </c>
       <c r="S9" s="8" t="n">
-        <v>0.0066</v>
+        <v>0.007000000000000001</v>
       </c>
       <c r="T9" s="6" t="n">
-        <v>38708</v>
+        <v>26748</v>
       </c>
       <c r="U9" s="7" t="n">
-        <v>0.162</v>
+        <v>0.195</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Mar-26</t>
+          <t>May-26</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>18312</v>
+        <v>13005</v>
       </c>
       <c r="C10" s="7" t="n">
-        <v>0.312</v>
+        <v>0.147</v>
       </c>
       <c r="D10" s="8" t="n">
-        <v>0.4657</v>
+        <v>0.4544</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>11235</v>
+        <v>8034</v>
       </c>
       <c r="F10" s="7" t="n">
-        <v>0.259</v>
+        <v>0.08699999999999999</v>
       </c>
       <c r="G10" s="8" t="n">
-        <v>0.2857</v>
+        <v>0.2807</v>
       </c>
       <c r="H10" s="6" t="n">
-        <v>6158</v>
+        <v>4686</v>
       </c>
       <c r="I10" s="7" t="n">
-        <v>0.316</v>
+        <v>0.134</v>
       </c>
       <c r="J10" s="8" t="n">
-        <v>0.1566</v>
+        <v>0.1637</v>
       </c>
       <c r="K10" s="6" t="n">
-        <v>1978</v>
+        <v>1699</v>
       </c>
       <c r="L10" s="7" t="n">
-        <v>0.159</v>
+        <v>0.09</v>
       </c>
       <c r="M10" s="8" t="n">
-        <v>0.05029999999999999</v>
+        <v>0.0594</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>748</v>
+        <v>582</v>
       </c>
       <c r="O10" s="7" t="n">
-        <v>0.123</v>
+        <v>0.166</v>
       </c>
       <c r="P10" s="8" t="n">
-        <v>0.019</v>
+        <v>0.0203</v>
       </c>
       <c r="Q10" s="6" t="n">
-        <v>276</v>
+        <v>197</v>
       </c>
       <c r="R10" s="7" t="n">
-        <v>0.284</v>
+        <v>0.139</v>
       </c>
       <c r="S10" s="8" t="n">
-        <v>0.007000000000000001</v>
+        <v>0.0069</v>
       </c>
       <c r="T10" s="6" t="n">
-        <v>39318</v>
+        <v>28623</v>
       </c>
       <c r="U10" s="7" t="n">
-        <v>0.283</v>
+        <v>0.121</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Feb-26</t>
+          <t>Apr-26</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>18498</v>
+        <v>18316</v>
       </c>
       <c r="C11" s="7" t="n">
-        <v>0.492</v>
+        <v>0.198</v>
       </c>
       <c r="D11" s="8" t="n">
-        <v>0.4702</v>
+        <v>0.4732</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>10750</v>
+        <v>10286</v>
       </c>
       <c r="F11" s="7" t="n">
-        <v>0.288</v>
+        <v>0.064</v>
       </c>
       <c r="G11" s="8" t="n">
-        <v>0.2733</v>
+        <v>0.2657</v>
       </c>
       <c r="H11" s="6" t="n">
-        <v>6247</v>
+        <v>6589</v>
       </c>
       <c r="I11" s="7" t="n">
-        <v>0.3509999999999999</v>
+        <v>0.248</v>
       </c>
       <c r="J11" s="8" t="n">
-        <v>0.1588</v>
+        <v>0.1702</v>
       </c>
       <c r="K11" s="6" t="n">
-        <v>2221</v>
+        <v>2083</v>
       </c>
       <c r="L11" s="7" t="n">
-        <v>0.415</v>
+        <v>0.169</v>
       </c>
       <c r="M11" s="8" t="n">
-        <v>0.0565</v>
+        <v>0.0538</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>781</v>
+        <v>632</v>
       </c>
       <c r="O11" s="7" t="n">
-        <v>0.423</v>
+        <v>-0.109</v>
       </c>
       <c r="P11" s="8" t="n">
-        <v>0.0199</v>
+        <v>0.0163</v>
       </c>
       <c r="Q11" s="6" t="n">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="R11" s="7" t="n">
-        <v>0.4970000000000001</v>
+        <v>0.4040000000000001</v>
       </c>
       <c r="S11" s="8" t="n">
-        <v>0.006500000000000001</v>
+        <v>0.0066</v>
       </c>
       <c r="T11" s="6" t="n">
-        <v>39340</v>
+        <v>38708</v>
       </c>
       <c r="U11" s="7" t="n">
-        <v>0.402</v>
+        <v>0.162</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Jan-26</t>
+          <t>Mar-26</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>18049</v>
+        <v>18312</v>
       </c>
       <c r="C12" s="7" t="n">
-        <v>0.275</v>
+        <v>0.312</v>
       </c>
       <c r="D12" s="8" t="n">
-        <v>0.4623</v>
+        <v>0.4657</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>10591</v>
+        <v>11235</v>
       </c>
       <c r="F12" s="7" t="n">
-        <v>0.164</v>
+        <v>0.259</v>
       </c>
       <c r="G12" s="8" t="n">
-        <v>0.2713</v>
+        <v>0.2857</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>6486</v>
+        <v>6158</v>
       </c>
       <c r="I12" s="7" t="n">
-        <v>0.234</v>
+        <v>0.316</v>
       </c>
       <c r="J12" s="8" t="n">
-        <v>0.1661</v>
+        <v>0.1566</v>
       </c>
       <c r="K12" s="6" t="n">
-        <v>2327</v>
+        <v>1978</v>
       </c>
       <c r="L12" s="7" t="n">
-        <v>0.204</v>
+        <v>0.159</v>
       </c>
       <c r="M12" s="8" t="n">
-        <v>0.0596</v>
+        <v>0.05029999999999999</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>650</v>
+        <v>748</v>
       </c>
       <c r="O12" s="7" t="n">
-        <v>0.073</v>
+        <v>0.123</v>
       </c>
       <c r="P12" s="8" t="n">
-        <v>0.0166</v>
+        <v>0.019</v>
       </c>
       <c r="Q12" s="6" t="n">
-        <v>233</v>
+        <v>276</v>
       </c>
       <c r="R12" s="7" t="n">
-        <v>0.214</v>
+        <v>0.284</v>
       </c>
       <c r="S12" s="8" t="n">
-        <v>0.006</v>
+        <v>0.007000000000000001</v>
       </c>
       <c r="T12" s="6" t="n">
-        <v>39041</v>
+        <v>39318</v>
       </c>
       <c r="U12" s="7" t="n">
-        <v>0.224</v>
+        <v>0.283</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Dec-25</t>
+          <t>Feb-26</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>14549</v>
+        <v>18498</v>
       </c>
       <c r="C13" s="7" t="n">
-        <v>0.303</v>
+        <v>0.492</v>
       </c>
       <c r="D13" s="8" t="n">
-        <v>0.4763</v>
+        <v>0.4702</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>8264</v>
+        <v>10750</v>
       </c>
       <c r="F13" s="7" t="n">
-        <v>0.275</v>
+        <v>0.288</v>
       </c>
       <c r="G13" s="8" t="n">
-        <v>0.2705</v>
+        <v>0.2733</v>
       </c>
       <c r="H13" s="6" t="n">
-        <v>4929</v>
+        <v>6247</v>
       </c>
       <c r="I13" s="7" t="n">
-        <v>0.491</v>
+        <v>0.3509999999999999</v>
       </c>
       <c r="J13" s="8" t="n">
-        <v>0.1614</v>
+        <v>0.1588</v>
       </c>
       <c r="K13" s="6" t="n">
-        <v>1626</v>
+        <v>2221</v>
       </c>
       <c r="L13" s="7" t="n">
-        <v>0.112</v>
+        <v>0.415</v>
       </c>
       <c r="M13" s="8" t="n">
-        <v>0.0532</v>
+        <v>0.0565</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>554</v>
+        <v>781</v>
       </c>
       <c r="O13" s="7" t="n">
-        <v>0.036</v>
+        <v>0.423</v>
       </c>
       <c r="P13" s="8" t="n">
-        <v>0.0181</v>
+        <v>0.0199</v>
       </c>
       <c r="Q13" s="6" t="n">
-        <v>214</v>
+        <v>256</v>
       </c>
       <c r="R13" s="7" t="n">
-        <v>0.329</v>
+        <v>0.4970000000000001</v>
       </c>
       <c r="S13" s="8" t="n">
-        <v>0.007000000000000001</v>
+        <v>0.006500000000000001</v>
       </c>
       <c r="T13" s="6" t="n">
-        <v>30548</v>
+        <v>39340</v>
       </c>
       <c r="U13" s="7" t="n">
-        <v>0.297</v>
+        <v>0.402</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Nov-25</t>
+          <t>Jan-26</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>15890</v>
+        <v>18049</v>
       </c>
       <c r="C14" s="7" t="n">
-        <v>0.258</v>
+        <v>0.275</v>
       </c>
       <c r="D14" s="8" t="n">
-        <v>0.488</v>
+        <v>0.4623</v>
       </c>
       <c r="E14" s="6" t="n">
-        <v>8533</v>
+        <v>10591</v>
       </c>
       <c r="F14" s="7" t="n">
-        <v>0.223</v>
+        <v>0.164</v>
       </c>
       <c r="G14" s="8" t="n">
-        <v>0.2621</v>
+        <v>0.2713</v>
       </c>
       <c r="H14" s="6" t="n">
-        <v>5285</v>
+        <v>6486</v>
       </c>
       <c r="I14" s="7" t="n">
-        <v>0.297</v>
+        <v>0.234</v>
       </c>
       <c r="J14" s="8" t="n">
-        <v>0.1623</v>
+        <v>0.1661</v>
       </c>
       <c r="K14" s="6" t="n">
-        <v>1512</v>
+        <v>2327</v>
       </c>
       <c r="L14" s="7" t="n">
-        <v>0.042</v>
+        <v>0.204</v>
       </c>
       <c r="M14" s="8" t="n">
-        <v>0.0464</v>
+        <v>0.0596</v>
       </c>
       <c r="N14" s="6" t="n">
-        <v>566</v>
+        <v>650</v>
       </c>
       <c r="O14" s="7" t="n">
-        <v>0.209</v>
+        <v>0.073</v>
       </c>
       <c r="P14" s="8" t="n">
-        <v>0.0174</v>
+        <v>0.0166</v>
       </c>
       <c r="Q14" s="6" t="n">
-        <v>224</v>
+        <v>233</v>
       </c>
       <c r="R14" s="7" t="n">
-        <v>0.211</v>
+        <v>0.214</v>
       </c>
       <c r="S14" s="8" t="n">
-        <v>0.0069</v>
+        <v>0.006</v>
       </c>
       <c r="T14" s="6" t="n">
-        <v>32559</v>
+        <v>39041</v>
       </c>
       <c r="U14" s="7" t="n">
-        <v>0.243</v>
+        <v>0.224</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Oct-25</t>
+          <t>Dec-25</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>14622</v>
+        <v>14549</v>
       </c>
       <c r="C15" s="7" t="n">
-        <v>0.035</v>
+        <v>0.303</v>
       </c>
       <c r="D15" s="8" t="n">
-        <v>0.4693</v>
+        <v>0.4763</v>
       </c>
       <c r="E15" s="6" t="n">
-        <v>7907</v>
+        <v>8264</v>
       </c>
       <c r="F15" s="7" t="n">
-        <v>-0.04100000000000001</v>
+        <v>0.275</v>
       </c>
       <c r="G15" s="8" t="n">
-        <v>0.2538</v>
+        <v>0.2705</v>
       </c>
       <c r="H15" s="6" t="n">
-        <v>5680</v>
+        <v>4929</v>
       </c>
       <c r="I15" s="7" t="n">
+        <v>0.491</v>
+      </c>
+      <c r="J15" s="8" t="n">
+        <v>0.1614</v>
+      </c>
+      <c r="K15" s="6" t="n">
+        <v>1626</v>
+      </c>
+      <c r="L15" s="7" t="n">
         <v>0.112</v>
       </c>
-      <c r="J15" s="8" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="M15" s="8" t="n">
-        <v>0.0524</v>
+        <v>0.0532</v>
       </c>
       <c r="N15" s="6" t="n">
-        <v>569</v>
+        <v>554</v>
       </c>
       <c r="O15" s="7" t="n">
-        <v>-0.05800000000000001</v>
+        <v>0.036</v>
       </c>
       <c r="P15" s="8" t="n">
-        <v>0.0183</v>
+        <v>0.0181</v>
       </c>
       <c r="Q15" s="6" t="n">
-        <v>227</v>
+        <v>214</v>
       </c>
       <c r="R15" s="7" t="n">
-        <v>0.254</v>
+        <v>0.329</v>
       </c>
       <c r="S15" s="8" t="n">
-        <v>0.0073</v>
+        <v>0.007000000000000001</v>
       </c>
       <c r="T15" s="6" t="n">
-        <v>31160</v>
+        <v>30548</v>
       </c>
       <c r="U15" s="7" t="n">
-        <v>0.023</v>
+        <v>0.297</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Sep-25</t>
+          <t>Nov-25</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>10264</v>
+        <v>15890</v>
       </c>
       <c r="C16" s="7" t="n">
-        <v>-0.036</v>
+        <v>0.258</v>
       </c>
       <c r="D16" s="8" t="n">
-        <v>0.4416</v>
+        <v>0.488</v>
       </c>
       <c r="E16" s="6" t="n">
-        <v>6405</v>
+        <v>8533</v>
       </c>
       <c r="F16" s="7" t="n">
-        <v>-0.047</v>
+        <v>0.223</v>
       </c>
       <c r="G16" s="8" t="n">
-        <v>0.2756</v>
+        <v>0.2621</v>
       </c>
       <c r="H16" s="6" t="n">
-        <v>4270</v>
+        <v>5285</v>
       </c>
       <c r="I16" s="7" t="n">
-        <v>0.014</v>
+        <v>0.297</v>
       </c>
       <c r="J16" s="8" t="n">
-        <v>0.1837</v>
+        <v>0.1623</v>
       </c>
       <c r="K16" s="6" t="n">
-        <v>1092</v>
+        <v>1512</v>
       </c>
       <c r="L16" s="7" t="n">
-        <v>-0.202</v>
+        <v>0.042</v>
       </c>
       <c r="M16" s="8" t="n">
-        <v>0.047</v>
+        <v>0.0464</v>
       </c>
       <c r="N16" s="6" t="n">
-        <v>532</v>
+        <v>566</v>
       </c>
       <c r="O16" s="7" t="n">
-        <v>0.174</v>
+        <v>0.209</v>
       </c>
       <c r="P16" s="8" t="n">
-        <v>0.0229</v>
+        <v>0.0174</v>
       </c>
       <c r="Q16" s="6" t="n">
-        <v>137</v>
+        <v>224</v>
       </c>
       <c r="R16" s="7" t="n">
-        <v>-0.297</v>
+        <v>0.211</v>
       </c>
       <c r="S16" s="8" t="n">
-        <v>0.0059</v>
+        <v>0.0069</v>
       </c>
       <c r="T16" s="6" t="n">
-        <v>23244</v>
+        <v>32559</v>
       </c>
       <c r="U16" s="7" t="n">
-        <v>-0.033</v>
+        <v>0.243</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Aug-25</t>
+          <t>Oct-25</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>9753</v>
+        <v>14622</v>
       </c>
       <c r="C17" s="7" t="n">
-        <v>-0.028</v>
+        <v>0.035</v>
       </c>
       <c r="D17" s="8" t="n">
-        <v>0.4297000000000001</v>
+        <v>0.4693</v>
       </c>
       <c r="E17" s="6" t="n">
-        <v>6507</v>
+        <v>7907</v>
       </c>
       <c r="F17" s="7" t="n">
-        <v>0.057</v>
+        <v>-0.04100000000000001</v>
       </c>
       <c r="G17" s="8" t="n">
-        <v>0.2867</v>
+        <v>0.2538</v>
       </c>
       <c r="H17" s="6" t="n">
-        <v>4151</v>
+        <v>5680</v>
       </c>
       <c r="I17" s="7" t="n">
-        <v>0.018</v>
+        <v>0.112</v>
       </c>
       <c r="J17" s="8" t="n">
-        <v>0.1829</v>
+        <v>0.1823</v>
       </c>
       <c r="K17" s="6" t="n">
-        <v>1214</v>
+        <v>1633</v>
       </c>
       <c r="L17" s="7" t="n">
-        <v>-0.105</v>
+        <v>-0.002</v>
       </c>
       <c r="M17" s="8" t="n">
-        <v>0.0535</v>
+        <v>0.0524</v>
       </c>
       <c r="N17" s="6" t="n">
-        <v>419</v>
+        <v>569</v>
       </c>
       <c r="O17" s="7" t="n">
-        <v>-0.091</v>
+        <v>-0.05800000000000001</v>
       </c>
       <c r="P17" s="8" t="n">
-        <v>0.0185</v>
+        <v>0.0183</v>
       </c>
       <c r="Q17" s="6" t="n">
-        <v>158</v>
+        <v>227</v>
       </c>
       <c r="R17" s="7" t="n">
-        <v>-0.117</v>
+        <v>0.254</v>
       </c>
       <c r="S17" s="8" t="n">
-        <v>0.007000000000000001</v>
+        <v>0.0073</v>
       </c>
       <c r="T17" s="6" t="n">
-        <v>22696</v>
+        <v>31160</v>
       </c>
       <c r="U17" s="7" t="n">
-        <v>-0.001</v>
+        <v>0.023</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Jul-25</t>
+          <t>Sep-25</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>10345</v>
+        <v>10264</v>
       </c>
       <c r="C18" s="7" t="n">
-        <v>-0.107</v>
+        <v>-0.036</v>
       </c>
       <c r="D18" s="8" t="n">
-        <v>0.4271</v>
+        <v>0.4416</v>
       </c>
       <c r="E18" s="6" t="n">
-        <v>7307</v>
+        <v>6405</v>
       </c>
       <c r="F18" s="7" t="n">
-        <v>0.068</v>
+        <v>-0.047</v>
       </c>
       <c r="G18" s="8" t="n">
-        <v>0.3017</v>
+        <v>0.2756</v>
       </c>
       <c r="H18" s="6" t="n">
-        <v>4209</v>
+        <v>4270</v>
       </c>
       <c r="I18" s="7" t="n">
-        <v>0.008999999999999999</v>
+        <v>0.014</v>
       </c>
       <c r="J18" s="8" t="n">
-        <v>0.1738</v>
+        <v>0.1837</v>
       </c>
       <c r="K18" s="6" t="n">
-        <v>1268</v>
+        <v>1092</v>
       </c>
       <c r="L18" s="7" t="n">
-        <v>-0.124</v>
+        <v>-0.202</v>
       </c>
       <c r="M18" s="8" t="n">
-        <v>0.0524</v>
+        <v>0.047</v>
       </c>
       <c r="N18" s="6" t="n">
-        <v>406</v>
+        <v>532</v>
       </c>
       <c r="O18" s="7" t="n">
-        <v>-0.186</v>
+        <v>0.174</v>
       </c>
       <c r="P18" s="8" t="n">
-        <v>0.0168</v>
+        <v>0.0229</v>
       </c>
       <c r="Q18" s="6" t="n">
-        <v>175</v>
+        <v>137</v>
       </c>
       <c r="R18" s="7" t="n">
-        <v>0.029</v>
+        <v>-0.297</v>
       </c>
       <c r="S18" s="8" t="n">
-        <v>0.0072</v>
+        <v>0.0059</v>
       </c>
       <c r="T18" s="6" t="n">
-        <v>24221</v>
+        <v>23244</v>
       </c>
       <c r="U18" s="7" t="n">
-        <v>-0.037</v>
+        <v>-0.033</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>Jun-25</t>
+          <t>Aug-25</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>9833</v>
+        <v>9753</v>
       </c>
       <c r="C19" s="7" t="n">
-        <v>-0.09300000000000001</v>
+        <v>-0.028</v>
       </c>
       <c r="D19" s="8" t="n">
-        <v>0.4394</v>
+        <v>0.4297000000000001</v>
       </c>
       <c r="E19" s="6" t="n">
-        <v>6398</v>
+        <v>6507</v>
       </c>
       <c r="F19" s="7" t="n">
         <v>0.057</v>
       </c>
       <c r="G19" s="8" t="n">
-        <v>0.2859</v>
+        <v>0.2867</v>
       </c>
       <c r="H19" s="6" t="n">
-        <v>3718</v>
+        <v>4151</v>
       </c>
       <c r="I19" s="7" t="n">
-        <v>0.076</v>
+        <v>0.018</v>
       </c>
       <c r="J19" s="8" t="n">
-        <v>0.1661</v>
+        <v>0.1829</v>
       </c>
       <c r="K19" s="6" t="n">
-        <v>1357</v>
+        <v>1214</v>
       </c>
       <c r="L19" s="7" t="n">
-        <v>0.012</v>
+        <v>-0.105</v>
       </c>
       <c r="M19" s="8" t="n">
-        <v>0.06060000000000001</v>
+        <v>0.0535</v>
       </c>
       <c r="N19" s="6" t="n">
-        <v>391</v>
+        <v>419</v>
       </c>
       <c r="O19" s="7" t="n">
-        <v>-0.01</v>
+        <v>-0.091</v>
       </c>
       <c r="P19" s="8" t="n">
-        <v>0.0175</v>
+        <v>0.0185</v>
       </c>
       <c r="Q19" s="6" t="n">
-        <v>169</v>
+        <v>158</v>
       </c>
       <c r="R19" s="7" t="n">
-        <v>0.083</v>
+        <v>-0.117</v>
       </c>
       <c r="S19" s="8" t="n">
-        <v>0.0076</v>
+        <v>0.007000000000000001</v>
       </c>
       <c r="T19" s="6" t="n">
-        <v>22380</v>
+        <v>22696</v>
       </c>
       <c r="U19" s="7" t="n">
-        <v>-0.012</v>
+        <v>-0.001</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>May-25</t>
+          <t>Jul-25</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>11334</v>
+        <v>10345</v>
       </c>
       <c r="C20" s="7" t="n">
-        <v>-0.12</v>
+        <v>-0.107</v>
       </c>
       <c r="D20" s="8" t="n">
-        <v>0.4438</v>
+        <v>0.4271</v>
       </c>
       <c r="E20" s="6" t="n">
-        <v>7394</v>
+        <v>7307</v>
       </c>
       <c r="F20" s="7" t="n">
-        <v>-0.019</v>
+        <v>0.068</v>
       </c>
       <c r="G20" s="8" t="n">
-        <v>0.2895</v>
+        <v>0.3017</v>
       </c>
       <c r="H20" s="6" t="n">
-        <v>4134</v>
+        <v>4209</v>
       </c>
       <c r="I20" s="7" t="n">
-        <v>-0.018</v>
+        <v>0.008999999999999999</v>
       </c>
       <c r="J20" s="8" t="n">
-        <v>0.1619</v>
+        <v>0.1738</v>
       </c>
       <c r="K20" s="6" t="n">
-        <v>1559</v>
+        <v>1268</v>
       </c>
       <c r="L20" s="7" t="n">
-        <v>-0.055</v>
+        <v>-0.124</v>
       </c>
       <c r="M20" s="8" t="n">
-        <v>0.061</v>
+        <v>0.0524</v>
       </c>
       <c r="N20" s="6" t="n">
-        <v>499</v>
+        <v>406</v>
       </c>
       <c r="O20" s="7" t="n">
-        <v>-0.057</v>
+        <v>-0.186</v>
       </c>
       <c r="P20" s="8" t="n">
-        <v>0.0195</v>
+        <v>0.0168</v>
       </c>
       <c r="Q20" s="6" t="n">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="R20" s="7" t="n">
-        <v>-0.139</v>
+        <v>0.029</v>
       </c>
       <c r="S20" s="8" t="n">
-        <v>0.0068</v>
+        <v>0.0072</v>
       </c>
       <c r="T20" s="6" t="n">
-        <v>25537</v>
+        <v>24221</v>
       </c>
       <c r="U20" s="7" t="n">
-        <v>-0.07099999999999999</v>
+        <v>-0.037</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>Apr-25</t>
+          <t>Jun-25</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>15288</v>
+        <v>9833</v>
       </c>
       <c r="C21" s="7" t="n">
-        <v>-0.021</v>
+        <v>-0.09300000000000001</v>
       </c>
       <c r="D21" s="8" t="n">
-        <v>0.4587999999999999</v>
+        <v>0.4394</v>
       </c>
       <c r="E21" s="6" t="n">
-        <v>9669</v>
+        <v>6398</v>
       </c>
       <c r="F21" s="7" t="n">
-        <v>-0.05</v>
+        <v>0.057</v>
       </c>
       <c r="G21" s="8" t="n">
-        <v>0.2902</v>
+        <v>0.2859</v>
       </c>
       <c r="H21" s="6" t="n">
-        <v>5279</v>
+        <v>3718</v>
       </c>
       <c r="I21" s="7" t="n">
-        <v>0.081</v>
+        <v>0.076</v>
       </c>
       <c r="J21" s="8" t="n">
-        <v>0.1584</v>
+        <v>0.1661</v>
       </c>
       <c r="K21" s="6" t="n">
-        <v>1782</v>
+        <v>1357</v>
       </c>
       <c r="L21" s="7" t="n">
-        <v>-0.035</v>
+        <v>0.012</v>
       </c>
       <c r="M21" s="8" t="n">
-        <v>0.0535</v>
+        <v>0.06060000000000001</v>
       </c>
       <c r="N21" s="6" t="n">
-        <v>709</v>
+        <v>391</v>
       </c>
       <c r="O21" s="7" t="n">
-        <v>0.026</v>
+        <v>-0.01</v>
       </c>
       <c r="P21" s="8" t="n">
-        <v>0.0213</v>
+        <v>0.0175</v>
       </c>
       <c r="Q21" s="6" t="n">
-        <v>183</v>
+        <v>169</v>
       </c>
       <c r="R21" s="7" t="n">
-        <v>0.123</v>
+        <v>0.083</v>
       </c>
       <c r="S21" s="8" t="n">
-        <v>0.0055</v>
+        <v>0.0076</v>
       </c>
       <c r="T21" s="6" t="n">
-        <v>33320</v>
+        <v>22380</v>
       </c>
       <c r="U21" s="7" t="n">
-        <v>-0.016</v>
+        <v>-0.012</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Mar-25</t>
+          <t>May-25</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>13952</v>
+        <v>11334</v>
       </c>
       <c r="C22" s="7" t="n">
-        <v>-0.037</v>
+        <v>-0.12</v>
       </c>
       <c r="D22" s="8" t="n">
-        <v>0.4554000000000001</v>
+        <v>0.4438</v>
       </c>
       <c r="E22" s="6" t="n">
-        <v>8925</v>
+        <v>7394</v>
       </c>
       <c r="F22" s="7" t="n">
-        <v>0.001</v>
+        <v>-0.019</v>
       </c>
       <c r="G22" s="8" t="n">
-        <v>0.2913</v>
+        <v>0.2895</v>
       </c>
       <c r="H22" s="6" t="n">
-        <v>4681</v>
+        <v>4134</v>
       </c>
       <c r="I22" s="7" t="n">
-        <v>-0.038</v>
+        <v>-0.018</v>
       </c>
       <c r="J22" s="8" t="n">
-        <v>0.1528</v>
+        <v>0.1619</v>
       </c>
       <c r="K22" s="6" t="n">
-        <v>1706</v>
+        <v>1559</v>
       </c>
       <c r="L22" s="7" t="n">
-        <v>-0.05</v>
+        <v>-0.055</v>
       </c>
       <c r="M22" s="8" t="n">
-        <v>0.0557</v>
+        <v>0.061</v>
       </c>
       <c r="N22" s="6" t="n">
-        <v>666</v>
+        <v>499</v>
       </c>
       <c r="O22" s="7" t="n">
-        <v>-0.118</v>
+        <v>-0.057</v>
       </c>
       <c r="P22" s="8" t="n">
-        <v>0.0217</v>
+        <v>0.0195</v>
       </c>
       <c r="Q22" s="6" t="n">
-        <v>215</v>
+        <v>173</v>
       </c>
       <c r="R22" s="7" t="n">
-        <v>0.265</v>
+        <v>-0.139</v>
       </c>
       <c r="S22" s="8" t="n">
-        <v>0.007000000000000001</v>
+        <v>0.0068</v>
       </c>
       <c r="T22" s="6" t="n">
-        <v>30639</v>
+        <v>25537</v>
       </c>
       <c r="U22" s="7" t="n">
-        <v>-0.029</v>
+        <v>-0.07099999999999999</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Feb-25</t>
+          <t>Apr-25</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>12395</v>
+        <v>15288</v>
       </c>
       <c r="C23" s="7" t="n">
-        <v>-0.129</v>
+        <v>-0.021</v>
       </c>
       <c r="D23" s="8" t="n">
-        <v>0.4418</v>
+        <v>0.4587999999999999</v>
       </c>
       <c r="E23" s="6" t="n">
-        <v>8349</v>
+        <v>9669</v>
       </c>
       <c r="F23" s="7" t="n">
-        <v>-0.05400000000000001</v>
+        <v>-0.05</v>
       </c>
       <c r="G23" s="8" t="n">
-        <v>0.2976</v>
+        <v>0.2902</v>
       </c>
       <c r="H23" s="6" t="n">
-        <v>4623</v>
+        <v>5279</v>
       </c>
       <c r="I23" s="7" t="n">
-        <v>0.006</v>
+        <v>0.081</v>
       </c>
       <c r="J23" s="8" t="n">
-        <v>0.1648</v>
+        <v>0.1584</v>
       </c>
       <c r="K23" s="6" t="n">
-        <v>1570</v>
+        <v>1782</v>
       </c>
       <c r="L23" s="7" t="n">
-        <v>-0.102</v>
+        <v>-0.035</v>
       </c>
       <c r="M23" s="8" t="n">
-        <v>0.05600000000000001</v>
+        <v>0.0535</v>
       </c>
       <c r="N23" s="6" t="n">
-        <v>549</v>
+        <v>709</v>
       </c>
       <c r="O23" s="7" t="n">
-        <v>-0.127</v>
+        <v>0.026</v>
       </c>
       <c r="P23" s="8" t="n">
-        <v>0.0196</v>
+        <v>0.0213</v>
       </c>
       <c r="Q23" s="6" t="n">
-        <v>171</v>
+        <v>183</v>
       </c>
       <c r="R23" s="7" t="n">
-        <v>0.018</v>
+        <v>0.123</v>
       </c>
       <c r="S23" s="8" t="n">
-        <v>0.0061</v>
+        <v>0.0055</v>
       </c>
       <c r="T23" s="6" t="n">
-        <v>28053</v>
+        <v>33320</v>
       </c>
       <c r="U23" s="7" t="n">
-        <v>-0.08900000000000001</v>
+        <v>-0.016</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Jan-25</t>
+          <t>Mar-25</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>14155</v>
+        <v>13952</v>
       </c>
       <c r="C24" s="7" t="n">
-        <v>-0.068</v>
+        <v>-0.037</v>
       </c>
       <c r="D24" s="8" t="n">
-        <v>0.4437</v>
+        <v>0.4554000000000001</v>
       </c>
       <c r="E24" s="6" t="n">
-        <v>9100</v>
+        <v>8925</v>
       </c>
       <c r="F24" s="7" t="n">
-        <v>0.07099999999999999</v>
+        <v>0.001</v>
       </c>
       <c r="G24" s="8" t="n">
-        <v>0.2852</v>
+        <v>0.2913</v>
       </c>
       <c r="H24" s="6" t="n">
-        <v>5257</v>
+        <v>4681</v>
       </c>
       <c r="I24" s="7" t="n">
-        <v>0.141</v>
+        <v>-0.038</v>
       </c>
       <c r="J24" s="8" t="n">
-        <v>0.1648</v>
+        <v>0.1528</v>
       </c>
       <c r="K24" s="6" t="n">
-        <v>1932</v>
+        <v>1706</v>
       </c>
       <c r="L24" s="7" t="n">
-        <v>-0.047</v>
+        <v>-0.05</v>
       </c>
       <c r="M24" s="8" t="n">
-        <v>0.06060000000000001</v>
+        <v>0.0557</v>
       </c>
       <c r="N24" s="6" t="n">
-        <v>606</v>
+        <v>666</v>
       </c>
       <c r="O24" s="7" t="n">
-        <v>-0.062</v>
+        <v>-0.118</v>
       </c>
       <c r="P24" s="8" t="n">
-        <v>0.019</v>
+        <v>0.0217</v>
       </c>
       <c r="Q24" s="6" t="n">
-        <v>192</v>
+        <v>215</v>
       </c>
       <c r="R24" s="7" t="n">
-        <v>0.091</v>
+        <v>0.265</v>
       </c>
       <c r="S24" s="8" t="n">
-        <v>0.006</v>
+        <v>0.007000000000000001</v>
       </c>
       <c r="T24" s="6" t="n">
-        <v>31902</v>
+        <v>30639</v>
       </c>
       <c r="U24" s="7" t="n">
-        <v>0.005</v>
+        <v>-0.029</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Dec-24</t>
+          <t>Feb-25</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>11165</v>
+        <v>12395</v>
       </c>
       <c r="C25" s="7" t="n">
-        <v>-0.07199999999999999</v>
+        <v>-0.129</v>
       </c>
       <c r="D25" s="8" t="n">
-        <v>0.4741</v>
+        <v>0.4418</v>
       </c>
       <c r="E25" s="6" t="n">
-        <v>6484</v>
+        <v>8349</v>
       </c>
       <c r="F25" s="7" t="n">
-        <v>-0.08200000000000002</v>
+        <v>-0.05400000000000001</v>
       </c>
       <c r="G25" s="8" t="n">
-        <v>0.2753</v>
+        <v>0.2976</v>
       </c>
       <c r="H25" s="6" t="n">
-        <v>3305</v>
+        <v>4623</v>
       </c>
       <c r="I25" s="7" t="n">
-        <v>-0.12</v>
+        <v>0.006</v>
       </c>
       <c r="J25" s="8" t="n">
-        <v>0.1403</v>
+        <v>0.1648</v>
       </c>
       <c r="K25" s="6" t="n">
-        <v>1462</v>
+        <v>1570</v>
       </c>
       <c r="L25" s="7" t="n">
-        <v>0.031</v>
+        <v>-0.102</v>
       </c>
       <c r="M25" s="8" t="n">
-        <v>0.0621</v>
+        <v>0.05600000000000001</v>
       </c>
       <c r="N25" s="6" t="n">
-        <v>535</v>
+        <v>549</v>
       </c>
       <c r="O25" s="7" t="n">
-        <v>0.083</v>
+        <v>-0.127</v>
       </c>
       <c r="P25" s="8" t="n">
-        <v>0.0227</v>
+        <v>0.0196</v>
       </c>
       <c r="Q25" s="6" t="n">
-        <v>161</v>
+        <v>171</v>
       </c>
       <c r="R25" s="7" t="n">
-        <v>-0.036</v>
+        <v>0.018</v>
       </c>
       <c r="S25" s="8" t="n">
-        <v>0.0068</v>
+        <v>0.0061</v>
       </c>
       <c r="T25" s="6" t="n">
-        <v>23550</v>
+        <v>28053</v>
       </c>
       <c r="U25" s="7" t="n">
-        <v>-0.077</v>
+        <v>-0.08900000000000001</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Nov-24</t>
+          <t>Jan-25</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>12628</v>
+        <v>14155</v>
       </c>
       <c r="C26" s="7" t="n">
-        <v>-0.095</v>
+        <v>-0.068</v>
       </c>
       <c r="D26" s="8" t="n">
-        <v>0.4822</v>
+        <v>0.4437</v>
       </c>
       <c r="E26" s="6" t="n">
-        <v>6978</v>
+        <v>9100</v>
       </c>
       <c r="F26" s="7" t="n">
-        <v>-0.118</v>
+        <v>0.07099999999999999</v>
       </c>
       <c r="G26" s="8" t="n">
-        <v>0.2665</v>
+        <v>0.2852</v>
       </c>
       <c r="H26" s="6" t="n">
-        <v>4075</v>
+        <v>5257</v>
       </c>
       <c r="I26" s="7" t="n">
-        <v>-0.043</v>
+        <v>0.141</v>
       </c>
       <c r="J26" s="8" t="n">
-        <v>0.1556</v>
+        <v>0.1648</v>
       </c>
       <c r="K26" s="6" t="n">
-        <v>1451</v>
+        <v>1932</v>
       </c>
       <c r="L26" s="7" t="n">
-        <v>-0.117</v>
+        <v>-0.047</v>
       </c>
       <c r="M26" s="8" t="n">
-        <v>0.0554</v>
+        <v>0.06060000000000001</v>
       </c>
       <c r="N26" s="6" t="n">
-        <v>468</v>
+        <v>606</v>
       </c>
       <c r="O26" s="7" t="n">
-        <v>-0.232</v>
+        <v>-0.062</v>
       </c>
       <c r="P26" s="8" t="n">
-        <v>0.0179</v>
+        <v>0.019</v>
       </c>
       <c r="Q26" s="6" t="n">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="R26" s="7" t="n">
-        <v>0.076</v>
+        <v>0.091</v>
       </c>
       <c r="S26" s="8" t="n">
-        <v>0.0071</v>
+        <v>0.006</v>
       </c>
       <c r="T26" s="6" t="n">
-        <v>26188</v>
+        <v>31902</v>
       </c>
       <c r="U26" s="7" t="n">
-        <v>-0.102</v>
+        <v>0.005</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Oct-24</t>
+          <t>Dec-24</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>14131</v>
+        <v>11165</v>
       </c>
       <c r="C27" s="7" t="n">
-        <v>-0.095</v>
+        <v>-0.07199999999999999</v>
       </c>
       <c r="D27" s="8" t="n">
-        <v>0.4639</v>
+        <v>0.4741</v>
       </c>
       <c r="E27" s="6" t="n">
-        <v>8249</v>
+        <v>6484</v>
       </c>
       <c r="F27" s="7" t="n">
-        <v>-0.05</v>
+        <v>-0.08200000000000002</v>
       </c>
       <c r="G27" s="8" t="n">
-        <v>0.2708</v>
+        <v>0.2753</v>
       </c>
       <c r="H27" s="6" t="n">
-        <v>5106</v>
+        <v>3305</v>
       </c>
       <c r="I27" s="7" t="n">
-        <v>0.044</v>
+        <v>-0.12</v>
       </c>
       <c r="J27" s="8" t="n">
-        <v>0.1676</v>
+        <v>0.1403</v>
       </c>
       <c r="K27" s="6" t="n">
-        <v>1637</v>
+        <v>1462</v>
       </c>
       <c r="L27" s="7" t="n">
-        <v>-0.073</v>
+        <v>0.031</v>
       </c>
       <c r="M27" s="8" t="n">
-        <v>0.0537</v>
+        <v>0.0621</v>
       </c>
       <c r="N27" s="6" t="n">
-        <v>604</v>
+        <v>535</v>
       </c>
       <c r="O27" s="7" t="n">
-        <v>0.04</v>
+        <v>0.083</v>
       </c>
       <c r="P27" s="8" t="n">
-        <v>0.0198</v>
+        <v>0.0227</v>
       </c>
       <c r="Q27" s="6" t="n">
-        <v>181</v>
+        <v>161</v>
       </c>
       <c r="R27" s="7" t="n">
-        <v>0.124</v>
+        <v>-0.036</v>
       </c>
       <c r="S27" s="8" t="n">
-        <v>0.0059</v>
+        <v>0.0068</v>
       </c>
       <c r="T27" s="6" t="n">
-        <v>30464</v>
+        <v>23550</v>
       </c>
       <c r="U27" s="7" t="n">
-        <v>-0.06</v>
+        <v>-0.077</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Sep-24</t>
+          <t>Nov-24</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>10647</v>
+        <v>12628</v>
       </c>
       <c r="C28" s="7" t="n">
-        <v>-0.197</v>
+        <v>-0.095</v>
       </c>
       <c r="D28" s="8" t="n">
-        <v>0.4429</v>
+        <v>0.4822</v>
       </c>
       <c r="E28" s="6" t="n">
-        <v>6721</v>
+        <v>6978</v>
       </c>
       <c r="F28" s="7" t="n">
-        <v>-0.105</v>
+        <v>-0.118</v>
       </c>
       <c r="G28" s="8" t="n">
-        <v>0.2796</v>
+        <v>0.2665</v>
       </c>
       <c r="H28" s="6" t="n">
-        <v>4209</v>
+        <v>4075</v>
       </c>
       <c r="I28" s="7" t="n">
-        <v>0.004</v>
+        <v>-0.043</v>
       </c>
       <c r="J28" s="8" t="n">
-        <v>0.1751</v>
+        <v>0.1556</v>
       </c>
       <c r="K28" s="6" t="n">
-        <v>1369</v>
+        <v>1451</v>
       </c>
       <c r="L28" s="7" t="n">
+        <v>-0.117</v>
+      </c>
+      <c r="M28" s="8" t="n">
+        <v>0.0554</v>
+      </c>
+      <c r="N28" s="6" t="n">
+        <v>468</v>
+      </c>
+      <c r="O28" s="7" t="n">
+        <v>-0.232</v>
+      </c>
+      <c r="P28" s="8" t="n">
+        <v>0.0179</v>
+      </c>
+      <c r="Q28" s="6" t="n">
+        <v>185</v>
+      </c>
+      <c r="R28" s="7" t="n">
+        <v>0.076</v>
+      </c>
+      <c r="S28" s="8" t="n">
+        <v>0.0071</v>
+      </c>
+      <c r="T28" s="6" t="n">
+        <v>26188</v>
+      </c>
+      <c r="U28" s="7" t="n">
         <v>-0.102</v>
-      </c>
-[...25 lines deleted...]
-        <v>-0.136</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Aug-24</t>
+          <t>Oct-24</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>10036</v>
+        <v>14131</v>
       </c>
       <c r="C29" s="7" t="n">
-        <v>-0.171</v>
+        <v>-0.095</v>
       </c>
       <c r="D29" s="8" t="n">
-        <v>0.4417</v>
+        <v>0.4639</v>
       </c>
       <c r="E29" s="6" t="n">
-        <v>6156</v>
+        <v>8249</v>
       </c>
       <c r="F29" s="7" t="n">
-        <v>-0.113</v>
+        <v>-0.05</v>
       </c>
       <c r="G29" s="8" t="n">
-        <v>0.2709</v>
+        <v>0.2708</v>
       </c>
       <c r="H29" s="6" t="n">
-        <v>4079</v>
+        <v>5106</v>
       </c>
       <c r="I29" s="7" t="n">
-        <v>0.08400000000000001</v>
+        <v>0.044</v>
       </c>
       <c r="J29" s="8" t="n">
-        <v>0.1795</v>
+        <v>0.1676</v>
       </c>
       <c r="K29" s="6" t="n">
-        <v>1357</v>
+        <v>1637</v>
       </c>
       <c r="L29" s="7" t="n">
-        <v>-0.003</v>
+        <v>-0.073</v>
       </c>
       <c r="M29" s="8" t="n">
-        <v>0.0597</v>
+        <v>0.0537</v>
       </c>
       <c r="N29" s="6" t="n">
-        <v>461</v>
+        <v>604</v>
       </c>
       <c r="O29" s="7" t="n">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="P29" s="8" t="n">
-        <v>0.0203</v>
+        <v>0.0198</v>
       </c>
       <c r="Q29" s="6" t="n">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="R29" s="7" t="n">
-        <v>0.398</v>
+        <v>0.124</v>
       </c>
       <c r="S29" s="8" t="n">
-        <v>0.007900000000000001</v>
+        <v>0.0059</v>
       </c>
       <c r="T29" s="6" t="n">
-        <v>22723</v>
+        <v>30464</v>
       </c>
       <c r="U29" s="7" t="n">
-        <v>-0.106</v>
+        <v>-0.06</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="5" t="inlineStr">
+        <is>
+          <t>Sep-24</t>
+        </is>
+      </c>
+      <c r="B30" s="6" t="n">
+        <v>10647</v>
+      </c>
+      <c r="C30" s="7" t="n">
+        <v>-0.197</v>
+      </c>
+      <c r="D30" s="8" t="n">
+        <v>0.4429</v>
+      </c>
+      <c r="E30" s="6" t="n">
+        <v>6721</v>
+      </c>
+      <c r="F30" s="7" t="n">
+        <v>-0.105</v>
+      </c>
+      <c r="G30" s="8" t="n">
+        <v>0.2796</v>
+      </c>
+      <c r="H30" s="6" t="n">
+        <v>4209</v>
+      </c>
+      <c r="I30" s="7" t="n">
+        <v>0.004</v>
+      </c>
+      <c r="J30" s="8" t="n">
+        <v>0.1751</v>
+      </c>
+      <c r="K30" s="6" t="n">
+        <v>1369</v>
+      </c>
+      <c r="L30" s="7" t="n">
+        <v>-0.102</v>
+      </c>
+      <c r="M30" s="8" t="n">
+        <v>0.05689999999999999</v>
+      </c>
+      <c r="N30" s="6" t="n">
+        <v>453</v>
+      </c>
+      <c r="O30" s="7" t="n">
+        <v>-0.145</v>
+      </c>
+      <c r="P30" s="8" t="n">
+        <v>0.0188</v>
+      </c>
+      <c r="Q30" s="6" t="n">
+        <v>195</v>
+      </c>
+      <c r="R30" s="7" t="n">
+        <v>0.147</v>
+      </c>
+      <c r="S30" s="8" t="n">
+        <v>0.0081</v>
+      </c>
+      <c r="T30" s="6" t="n">
+        <v>24039</v>
+      </c>
+      <c r="U30" s="7" t="n">
+        <v>-0.136</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>